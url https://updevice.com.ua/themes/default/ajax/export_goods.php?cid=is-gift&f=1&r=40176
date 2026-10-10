--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e2356b85c75ab76b6e6bb8eab1cf01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dc9053045063ed507b2745ce541be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b400d0b5f781d8d54d35de273e9a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1bb4a794c0e6205b8505a4c6b9834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b99507aa22be6ef3a9056c7578f245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed014b39b89abe407a995e8f58a976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc579e5e90d2c50f9a0723922b7707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e7eb0278d55fbce34ccb1fb55d428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3c353dd0a15c30ac472764f83cb469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe6bb57b323c31c9fa9474a34ed4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb2a648d9c819979e9fbc593856cb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d2b98a81b4b2d26ec1cfd00b7e2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5b1c8af1729eeac8a67b7efd36fb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e601e3ed43055dedd451758da689d0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf2e963625d30c860681fd7e3029815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e4537cf9784e26369cf3b46c0aace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97dae0042de0bb0e78a72a20524e5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b630c3baab42c01f6818b4b54a928b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4742584a4c4d43a90d1302911880cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f1c4d36335fb151e5039e0e408f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05ba6159be9e83afb164833965b1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25376ce8f0a4a6b45d90883dfe46984222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe55e8efa9169eef78e16fa397e2a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a334b865044fb7b0e031a17cc63c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb92aadc2ea09598502cf7bdc93d1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c71acd5238d6ef4308de0e0277a91e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf34ac6ca88b1a357701dd494be97c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f24c21cd1acfe1822d04452d4c23c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd523a0462ea9668a879b2fd9824f1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dc879ac91f8f8cfc8c3ff63f610fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153250050b873a856af1417c91c9e5c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81679b43a1ba4056f71d82c414b84232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d72ee494d134e9f34d158725c096a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84fde2db0c161261ed077722b510ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790aaf9e0c03fca83e307d2bac36a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281cb9ddf9d1687ba5fe6f0df5d6a2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f9ec5849047d5269fda63408718f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80175f121f76db19b532438d7924332f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f146f977e9ce4e49b223edde30ffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02483cdb3d258b74ee7aa4d9142568740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e5dd288328d8e97661030b1cfc5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4788e78940a9ab585680920a68cd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80ea483e1b3275c5314b626a4739043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdfc03e9c0e3d90f88c37e7586c26b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cfc6510de781ea6e86e412dd49b9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6602b3431ada3ff9a90dfa5ea07b1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbde8ddb8fbafb23ab0724cecea160d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8aa87ed7b9424a7520e800f652dbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf7e9f997bd238b4fbcc12341711b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec3bf3ff77e1f1f5d7e1b4631f15f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563f1375c2c16708fbc0cf6fd58239b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99757f0b10a759696d2c66e09bacb7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3027b054497ead442d9118e2c891ee053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4050e62387fde13bef09fe531f39c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e79f3499dbb7644b33445bdf18725455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3dc8f1713692775d9dd3d41d4331456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c497df05fe8d909b4468cbee59ab0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cbb2f7883d2790cd26e2590958dde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985d7d030103392a8baa3713a5f5b1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8134d71a3914af7d5c3502f1a11160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b612435df5212187079a7e7b2c3e8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b6bb95844b60d04fdbea4b777002662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71b07cbf821ff208103197ecde9bf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be48912ca81c675ac22856e14acdce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5d1ce9f59cff9543ccd9cdf9c506665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307426f15670dd61eb489f15b1760c7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1ea1537ceabb53140ca841e84d78867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49bcee305c1372fd49ae6caa5312268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d0c091d061a4ed94dbea8cacf53469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de56fcbd59f56a1d730c172a30e6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2242b95cea01d4e540791b4f244fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bbb7f9e6895bc76d594b070b4672172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fcfbb7bda12157c9cf807f646bd0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24cdc9a0ca34e9506a8b0b9b0e42874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdf4b128af69c7ed17c710eb70fd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ebafd96039567aba33642d437506c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da1af80feb5338ca76950e3bf11aa177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572acebe6dbe968e97c253a7db4a8d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bf9ffec46b1da7da6498f6566ea7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0dbcd223cf6f792241d501b4ea7a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff5385936521efa83ebee3cf558a3881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25867a8393e08397a9e90a232840881a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84cd19fc52e03ecd78e71d33d29b0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a09bf82743f776fdf981e9c96932e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dc31e65d99999eb31195652449de085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e63b414bcbc58adb7f81bd4a7cc1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0bacc2f6a404c2cb6f86ceabca90187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722a4852f5edb89425604f5f17da47188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a08726064bb9607fe7a32c73d298289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c52f13d8fb134ad6f5b739d76861190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc299f216ffa8746e3ba41c93c989d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ead4e468b5829608444b12d92e3aca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53201e0ff42dbdfb77456c977af0d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1847d987359eeac43014634a53bb86394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be08f544f72d1c2a76ba991a5db41895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b23eebc1e68793e7a61711a4b7cf796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c544991f932d7b5bbe90e372d25a79a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ce1436608c4ca6e038e6f8a57a3df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f580bbaece84b6e2785c12bae04f83999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae37f74892a91542212cd8c268ad66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a880ccad3614238266b2c5f776d00e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54105facd1967686a001f9a5105190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db645ae3c7f8885c944b918ced1baf0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e594105bdcf829ba528d637fca0a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922417dcb653538e7c39abfc2fbebf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b860735992a65c5b01a124946896c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecd66ca767cd1099ed40a7393a48b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c004f1ef3bcddcbcd14fc2d3f2ca39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262d48e76dec8b22aea83c4907323b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9416d8982511018df2b4b0c0e4a6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f7647a0fa3cb4c65aa6c3e463037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9b4819e828312a3d01d7401743ee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe741e41370237f267c1a0ec9043e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf032e95278f2c883bd26b3c1c89c12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994def167392f93a91aefbfe96ec8616115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218160ba45c5ced03b3fd2090521e62b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58185573a2f61796539d03b84aa3f821117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb05e929def5bbc25cb2d0eea94132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd9bca727f21ab67c96596660272d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d4cb7a781f40f7c4fb76fe4fc15f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6ecbc58cfd20e88b2b42efcaa01c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f758317162224438ea2a80cfb97c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e4230c15691e3504c765e2b364951123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241184ff5dbc9e3a5f7a2d6f33c728124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b268069dba84c8df7d7b9cf6b88ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d26c0a8f25c35890ca5638b469b1dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36340e0d030f8261fe18c3a633932e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed4688787fbd15845709c5a8665405128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abc45235de17e78d4d49c3c3ba6b29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1711e6625280c0ef99e38bfa2a93d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a70a5165ff9be96ac7f7f44ba97373131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a924533fa39cf334875931803303132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba154c4b406ed4845fa75bef0aba25e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fed7008e2b05844039bf84e67cb71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c6c5451bd8f103cb69ba40c7140d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e085b058f57e89f22540224773548b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf3d9f5f79637fd8fccd99415e5f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e64a9b93fa4a588b01b5c92b67dd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f189553e2aef0ec3ce1e888e91bf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105cdf52e9fbded2f86f72bcac0ed46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9a2383d6daf3a9feda3388d053ef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727575fce617341c2e1bc0020a0c34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe124dd083aedde25a29c8aea1094eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb2ee9e7801a4d415439472b5d13c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f61aa8bc02b8100595c2ef93c21b69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317907bcf4b1f7535d6148ef6cf402146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1cefc9f49ca8a6392b1245dbaa02a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd64481ec7561d84902c98f410329148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c8ee550f76460975233450c2e3982149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4f78fdc46793e5c298d6408e39be3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33133a03e98138de2c1123dd94fee28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e1b2c0b2b12f64d7755a4feae40e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1d74464a2e08103540448c17ed9be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231be5377d159dc853d90a5ed4e9395154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3ad7275b720ef308cf5aedea9ea51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b44b7fb54a56f70928503be2a0977156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce2b291843270bb4b602de9d3feba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6ef785156230650d982e25f0bdde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b29d0393a28918114a5c1c23d6eda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b28f5094875b85255e0bccda7cb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3d1ff62e88570c2ba4b2372c89844161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c692dae4eb1b0ddf7fde41edeedee73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcd741a91b0ed11ff9330713e4034f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae3d133cd75b90526d916af4acbf9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3300c47755e440cd6aa4bffbf95b07e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d86078e45f6c184b52b4078030c9aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a66d1e3c20cc126263d0a135534c84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b72b52c82ac306f0292d047ed2075168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38fdd17bc0c825db578d43dde1d29d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4eb1ea6c09ef61fd552c2a3fbc620170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09d7892fdc288f569d6a3d72b4d86e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b174adddabf0db813ffe1197c7f3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceee527910d906b4a6ade17cf75c9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5674a52a0b04ae95da88f354831f3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1afe8305d520bf779a15598a0188e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea7054bf9b55b0a61001ad74edc0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af13953db92490d217573a466656cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d2d093635eb8a5c24a6c318c4aab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd7bee12dc61b4a70cdf6666daa976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb365a8b4e317332fda55f4e027827c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c0574275d04ed3560809db3b0b77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ba69898e390ab27c764d88634669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ca7fb6fbee8a6e79a826bbe737851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa347d57011dba38ef38c28f21aa8bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282245e111e604b8603fd9f439d1b5f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc66f28c814d752df56980b293ce0ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d66b3cc1f58e281250166f2d4975f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbbbc087d8a3a5cc0cdfdb84345a3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57209dc8621c05a7cff0dd498dc5b9d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72319a92799cc18b2b968581c68805190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b85f29db939a88611523c1a4e3d8d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c07de23f6b0248c0984b5a5ec3f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f942a77722de0ceffd6e3387f2f547193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8355aa16e2907a2c24ac64cb4152bcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd547d0cda67eab22b5b7acf74fcdfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec8964c90f37de9273cf2b79d0e33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a406ab2d2c55d18de34a7d88b830c6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702a7240effe6cbb6c07c3f3ff51b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9103f05f6b3b93d97407336a6a4aac9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33172c849f77cc8c319275dd9ee700ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9441d4500c7b2332ca4bd27111f13c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bd977d8e0970df9ffdf9eb6ec8484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccaefd01c7509cbecc437cf5440659203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a1bd945418bf22aed5a3be7edcd86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e73cffe94e7379e3545cc7d879ee0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f9803afeb0186b8efc4ffe86bc849206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032e380537d8b08167240fe261dd756207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04198ce7d89260e799cf53830d3cba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874cbeed521e299fba38e2eddf46fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df768b6c3eeadd42e47c52835fdb9876210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9a19c10410cc4632f4adc391ab62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e708663e87214867e84714df8482a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccebaa134cb4868fc4ce4984f37f5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4236c3fc909b391b5ef16e002673ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0b408cb4acac1c92afe92754bbb49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd5d45b324b918ba0961bfb9f4b8d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5b0087610be4a7696fbf5e74d71d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f410de40dec8b54b9ecb2743167d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeaaefb8ecdbbfc7782f40c0f33537219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce50f923947b00c1adb33241565007e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299304be0f1ea325ffc72fcc5c28014c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f745f8b9d1e75633345143c7b2dbd66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8fb17fe5feae5fe847eba3478e87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61b6a855f444c1b9904e8660adf70e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bee76720bedfb46a0970aba2a8bfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2efd966cd825de4ae825353cfc376226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64049d44b0fa8cec3d391fe8ee12b5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d581a27521a92e8c2e4de1efd0160228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0787dc0433ee1a2465ceef6b6bf09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871ab4f1ba2f9178cc55c7cfc449112230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04630e5e2f59c1b01df1cd2f66a257231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb30a372433f83e243a0200aad9d533232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058e441cdcffbfdcec48b287e89f6d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4582ff6e65c22fa9f839902be089b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61099dafbd67fca51baa68a125a844a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62f73a18486a97b18538d1ceb6e8b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408dd6440996c0f0e147be5bdfdb6209237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af09e248fe2db506056a580845c7ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8826e94d0c1098a5db9c8666a72888239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057984f154b7c0449e7f2cc52f86b428240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082732320ac2f1e495563ecd37cf349f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0ea81b856dd120b1e2b63e1991313242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd13ba772edaab9bfe905eb47f68e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613982cd28123781a0dd6f34d0caa1c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17932960eeb24ffdeba3226b0b926f31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c961ef3d12f927b418179fbf1450c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fd1da83efa7ed0b95229b448287af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc59d5664d892e03b83b14e4e42213248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85bbbb00bab0a0b399bb935a9d79a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066d93965601dc2816e27158b05df54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e3887d2ac0d39fcc06b7d57cecdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df1d6b14b05cd24ede8aa18de005ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d904238b88447f5f537559c3259af98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3d60fc0c716d28ae59a9476a75f06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216732d9e064e38a53ab61d25cb679f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897570845ba3656f7e0273f64170480256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2183be2b413e0286a6d624a2d4301257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a40ed1c354877a1774572c15369d49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea87c046a271d0cd0cf14235087ba0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc99fd7ade2bddaa48de6175202a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf833c8d4b7f23f132c6602a9f9ee99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6a2a9f4a01b25c090c7f40e1c059d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015612b6de63fef13caa99599be20aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7919b0a369a5c3d07d1da27c15a16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1844c8ec5c412fa10f6710347ea53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5ee36dbdb71114b7b88836674f20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91902f76c5a21cab9084523dbf2974267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270b5187b3290127a8a5206d3ffd2fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548be31b067c70e0a35077837278813e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0d0cc694445f5a05f0aa435f3f9cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c7804e497bd54f7e0c40b4689b8eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f27b5e015ac656faef61ab99c087c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac93d204fdd909b5ecce21c008c2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0bcbeec1ce2d654b670d1fdb345d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddc6e0a51c71505f106dfd402bf088275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de62f5ad7e56a52d1e8797fb245c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b064021b7bd7378c801f0e49065e0d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc119187ebcd7428b2f50de3c601d68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac88142172fb3f080ae56632fec22d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1eeeb9d0f5176e3775ab208b1973280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf691ce03007bb7721c26ea1caf2f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466a8a567f06e7c6eecba2ee747614282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525916a62f945d98f0774143dca40d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61a86905c258addb22b177eb7a3184284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebe00e548ac2ffccb5859163470a25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e61139c4ee2b71b0c6a567dd182d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dd1b8e234a2b24007b6b8532cf6e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12802c394194ac5755f8bd0e49b6ad6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6334702f1014b64e543930321c544f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f25a3bd1fabcd41f0d5a2f00e8cc9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9d0a5b95a0d91a341ad8099ece512291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593283e38ad44cd3d4c419340203a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f74d95e733b820b5c5df66244a080293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99aef71297d1157030ce5836806f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331abbeedac171d17b4d1286812d00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da7e46e429f4cc74c461f6012ec7d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abbaafdd63a8f82e2b3bbc0d3a74cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5b109fef7e5b642ca9e28e190a792298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0768f16cfa0150286b12aea276a696f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404095238ce46a18628ebec307cd209300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301fa81e65961691d4276063f0258c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfca5bbec869205a9e32e98db84c24302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c252430340c345a3aad6f9e2289957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c999fd8f764d7c2ee95d14db38d6fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34136ea620468d27cf68b6101926a8ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e360dd1610ce842bdfbecdd16f131f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd60f712c22cf6cfaeb3a8b7c5b2b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baf9710d225c037c1b9c0092b7ce94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec4908c48307da258ca1f7c672bb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fec00189be31b2293e73c4ed50fa0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654087e5bc6daf9729bc7047fe10b698311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88128c2339fd07c9a5fb098a02b60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40bae4c9723fd4248259cbf655be08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b707b4d17b789a1c356d4924045f749314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694820640d55ac865189fb2f01c56f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe0935bb26be8b211d1b8f9d17d1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74af78a22077812252d4fe416050ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c255a0d80d9cb6bc5350d489f50e06b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fe6d57ea72f3c4996962d4ff5a042319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f9e0d47a979d73d08942542c50742320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391883b601185419be15b8aba2c987b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6ceac9fae2c02011e9b69f685ea5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57d824b87aacaaa04bf72e28a430fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c03a4d1ea6f2e80a9d763ca0accff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7609754093f743885391804f478420d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759cd2eadb60bf146b9372a83db69a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f11f72bb74dc36abd1f3c8798628327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2fb474718f8d0d49cc5d9e621ea99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c505c9ff47aa4fd048f524697021d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa0e2c7872220a86e97da2784da65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf099686202d5ef6503af79397069331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d0262bbd3ea06d4348ca664cfc19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc35b8dd3a7792e19ea5556320d79a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada883148902a539c90038e35ad12b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d7525514bf8d8b1878fbc1511fec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66593ccec1668e03e70578698d2968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6b22a0a184878cab7b944ef58433337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b4b3c36de8e8b2dfa1cc7180baf7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8d40c2662c44309aa6777f04af5dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878332bc39314a5126c7174ae1e8c2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841cb6d6d9a96017ea339d58ff316c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78ae884af6db2453e0d489b90fee89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737635b4d25b064cd18001f69f1b3b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc511adbcc0382d4aef25d84688ddf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e643483342be52abf0a2bfd97e9654345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab86a1c9070f92cd84b2d48bd8a7d5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b67f1aeaf2416aeaf3f10391c8ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c791908919a97c45c2ee58a5a1e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeedfb297182040aac0b6a3ddeb629349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a8b3d292dba85bed08859ee22f099350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211392a331be6ac4f1ff7c826b877e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b1aef6c15057ab09ed769f096e789352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e8e7f090714f633551bc79a9f498353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e12727562dd82facdbb6346cc27700354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f9de176e74c97d47e01c59b1b850355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f200c8f3d74ca6732a4522927728b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621fea277df8a3d6adeac1492994a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df8df1b025aeb975505915583e365d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7f21a902b99a293f3ba2aa54285d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e75e276372966cd77087c9f6c033360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24148627366f7264b17f580218f9d237361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0cb1992891572b3c7385ad769081c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88bc9ed7a4d13bc30696e620b7adbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec985cb0a38a233222ee3fda3b6cb3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef613b2de9867ec9c9bf08ff579fe726365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0051f7616088eb86c7b0c5027998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff04f2f2ef87f61c29e8025a9f5921367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffc98ab60e809281de7e97eebb35e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d058f60f3eafbe517da66ccdeb3139369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5c3346c82706f5106961ae02a425370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157086dc59ca8ad815e8cd750a416d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324885cde35cb4f4d75e730b67e0c630372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54d092da9352ce14b73226f87b23e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ec47522d116662819cb1f3929d965374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bdb840d0ac00acabb4be91ddd7854375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0699e52974797791cf8c919076b535d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b10b3571a4403283fce64fe9313052377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb9eea967cd70907fffd5f70d44ab3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341677f13d9f750f7534c43fe4928815379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f493652922586fd44f65f0fa9db10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ca99cdb53cba0316d698f383c3b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d808a422695d14b14e898d0ab3eda2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f25d7d84233543b3e7434c68a343e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809cdcd756ea10dc92f004652e5ee3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482cd73bb396d7b1d6967eee9ae657c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bad06388f4413e2a578ced451f87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ecba45a5cddd8fa0ffcf566bb4b4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d3f468da5eac1816073eec2cd2d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898a628382bde27970fc8871ca48dfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285913ea5cb1a20888b5e0da9d6a26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee47518f2df2467c73f02d6407c65c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6d1af58562bbe47a727b5f13c770392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0531ca4e581227b2606fc34823faf7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06befe31202b3d25d90401b979aa8288394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4d4ac78c40d82b902317556b9ac79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b14989d9a7e3b8c8c7fb2a5220f33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b30f6652cbaba22e3742724aab4d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd301399726941dd806f235ac1849d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597f0a8d929a25325ba0382a63f42a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8bffd784311aaa44e1c666c782985400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43d9264f9b86552c453770535353a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831926299e3016d98bddc13866dd098402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a2156cf5569f9ca87baa316c13ad0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f441e8731046188c6113827a0a8c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f082aec08c87b188aa34a91c08148405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc682531399a32fe6987327f5ebdcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc643108c1da5f6d96d677978afefa2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa3e166ce059968dd3360a17fcc1f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528cde722527e9f3d123c87b950a27f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f1713284d3f8ccfb0d439cd9556c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903500ef9b076263bffa426d98d9e1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506babc19e799ccf39c846b0c32ecfc2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021d1734827b553291b8f33bf16df8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37b491cf99233f9c139f1cb117f531414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5975ecc2d7d46d5fd9df2e63d9e0ede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d7d592702dceed381aec92358eec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffa58c3e09c1f46e364a2f6e6d2441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be5279ae788ce384193426e0fbcd0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de182c82b84eac419ce7214fb9fa648419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e500bd742dedf29ee6ce9717fd85b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627840cff6134de6be81a2b238390590421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5da7f5a6d299269660990a56077da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd42631d3064be3de984e4a7c99a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a629fe9a82b9b226f6c9aeb22563fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d482df09d86ee6ac393a57bae5753425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081841792a886bb0ca1cd64a06bd5fdb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67236818dbe3e449203f04521d9d2616427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d729b4a2e587fb2dbe4071e2e82e50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38871b45955dc2bfd032dcbf6339b13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047313355a5fc5e1f4c21dcf9e4fef7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f5897bb4509b7cece0c75fd388da431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715967cbcd2ce8a656f3c296f9ce8ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9042456c278e16f17bf84b3322c3fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75dd6d86c74bde34d623e6c1ee25bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc2300b0ff9fa1ff83764c9645057d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b5f1d5e020fc69b235481d83c2d99436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86f19f34d4e60a5546b1e0c0c8101a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271e47fe25d68edd8e3f12076d23c66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d29b7ccc934e08ed64c33345205cf4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde48cbb734611e074e11e6f5119fbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea93db3c120026cdd1ae70ae497ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaaf36f7ad348eda17dfe99978d9fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0e10e6f0c333c7dfc1b0be4732bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba84d216aa627d046e1c21c8e9a8ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a449fb4157d6a19c1eae161a69c5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a562328072ddd6474165f9c1a35a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19179bfcc8a2cb11fe71bb8854bba04d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c0f7fe20d1a4fd0be9f5d758bbac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f1fd507127558592474a7376693d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea58c59f7bfb7d58a0389e6ab2998b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d08318749816c48d7c41161a412ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c331165dfb189c57ae190947bf15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de077ab708dbb26a90b6e858a83d301453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7d026636b0c486d294bdabe97b412454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4062f578e67bd58c4914747b0f4a74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f1b2973007c848f41b7a27f60aaa6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e25ab2d0e3ecf104a9d1fc0f756777457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1bbed1c5c8393a72a7fdcc2700c78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e469a5a3b1054d63040fcdd0598f11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b966bbcb7aafbc6e81bf7ce5360b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d80157d5be1bb130624cd647e2069461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a04214d7fc7cbef0cadafed5ec06a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342606a1b33477de6317c0f765702cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbebf26b16011eac464d5894846985a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691efecab3fc1252085ce21016244067465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056432e54b7e1010a0a157a8d0b60451466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9052f09904dcea3123675179595d98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c80d28b61cc42d31d0d64f083b095468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b45aabc1d4bec21761ea8329fd25e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c23c6aa132aefc9bf67f3fa10f32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9e5a1051c7be8064c7c19b6c703e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f339476de1de631f35a9fa49ed709472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b17b093d6ec09de70b64e8513f2c4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c913160a06968631f39b899606c2d11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e728de540a4d369a26b192501d4fc18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22804d008d997a272f2a540353544a0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6687d26b551d7b250ecf80af8155a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566979b48417e00862b4eb1ab8c4a92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8f2f36f7ff1aef09f318998a6558479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4935fda2261a320fc86f1cf89e103480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb518bd8e7d1af79dc871423f48a3804481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b012200fa77345498c782b680e25b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe02be84b487804dca7243480a0f72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a08377b964f65217ac540b5d161a3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0985d6bcef5a5d93beab5d8178cfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6d585568b85f79cdbfefa0c7012eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8795018a8899902e0432a2be578dbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14698855a7fb782956b58f9dbb761488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9e110c2396456b0dc1fb5c10c6c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345ee7f02489edf5dd2aa2dc0133667490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb97693535a00060599c55ec935431d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fffccfa4c70c3dd53cea099f2d850c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc18e7b4b7e4e7dbbdfb55b09aa0dbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa31dd86bc93a866eecd969a31c0c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b32a07495d45c7cec73b7f8e31febb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadff139c4614227eb786db1db341b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f8b27d42228bb17823ec5058243d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e88c41f6701f7a8d80206f630d43a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b29c172c17083b94d9624aa49eb49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfd4d202bdfaf72d74af61674d34cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ec0d688e19d5c78a94cb3b1a617d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aefd0432e6bd72d7ecb41a9564fce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0bb59d95bbf082d66f1b6778c7ac2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c141a4c4fd06e702decb946e51f39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e171a0877b11b35961c8446c96c0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe333cf1d8adbfc8e93cf964ce031506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68be308817eb4856388b4053967019507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fda86aeec10983d3efac6e5be602f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e33cb0643775bc97549206bbf45086509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471297c6e27eec2e1b714116fecc30c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce1eae14266168d3f01524ed72afbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b340d6195082b1d76b816f075ff3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edf5077bb2c0ec059ea7aad3018453513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b4438892d15da1594f197608e068514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeae847d94b5957fe6fa2d464183c47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb68284f43f5e67f3ca1c1ce1b9a4a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a22f79b15a298f418dc1effc26442517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98b47e5a1ae47ca6439882a859b76b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd28f0dd424696b8fc6cfcc1ae6730519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140d58667269f5622ea62b41520ac4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da62abbcd0a3b889ed8be976a255f0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8ac2a0d3c85507508cc9da780ffcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac113c304988828a3a963f83fd97747523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f9a25355aef943104be7d816c2c39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992d3be627efe80477ecc8d136530ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf09b31f9b35feb66d7b83e11fa468f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a74400301384f7c16d1e35dbcb25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa8395c88b2a675aff02d21322cfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b4f558d19426881b9e7b2990e154529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f8f81168953962fb858dcc1ca6bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd11b79ab986b6e81fdafc937c82e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac37a35db01db566ab9b681ea30c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d999a65815abc7df7314436de110ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc58d8d87c5bd696115265739ea20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da37e6fb6c4e4ca25c77db906cc00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357556a1bbb9f1ad2cdce35f3b1dc29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3f2c6c350b583c301153a6e850f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c184b80fca55997396879844fd13b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f21bbe778dbbae2d395bd94cfd142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c801ca6de4b70c37982257a8056f80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c699b64da4ac26a3096cd1d0c337e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82ffc42d8878671c68ebff8943904542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e400040069d0aa95f3957a3e51e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16c3a4034dc8a0d445ad8ba8df89af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4750b58476d6903732877b0db0457545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79f977a04e9cff13c375d6099a68d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf4c263469d1fac8296431a52a324547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d2ac3692d0eb75727a65ac1b6a397548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61340017fc8e9ea1f48aa95f1799331e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e922c8e5c207aa8b0d5d57cfc1ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707485bc84ecabeb21597a688f37fc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a49d664b3acd22a8a8a02cb6fa5b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0909385ddb429c2823a6249e2a91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8a9446fb0e7a496b4a177e4e2f0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce415d30aae97a9a8d755529d37b9f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f06567e3aa3a97458601772d3ec6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c109f77b4b05adad325582dace5812a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489c0974e2f3fbff8302163a3e74435558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f9ec19467091f457a848fb003cc5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd363ba3063ed1b0af1554779fc6f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34890b67084047d60292f70320e175561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e90fb0b49d868f2b6cf24ff2db6919562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd474fd3465c06d2793113699fb7cd7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e4db14de7a93f620e9938ed7ea3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba04ef5c4dea585992975ccb603d27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a827e0df54d148eb0de9a8a4f5a6dac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3cb4d297c36ae8dc52ab5408eb49a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4276ec4e2505368d553b7f634dedc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86598178192aebae1531c429ded1aa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5186840faf40fdff989e9e4369243570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c973f4f561d7187e0416431af19b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f60c96b53ad3faee5071c2edadb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab669dd51f7d2aeeeb491df653f87fed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135f9f8e2065b6738fc23444f246ab6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06de49d97d8aaa15d2ae86bf3753fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd0dcba9cc5aa9ffb3aebec8ea29ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af9c121a7c3767bc0ee2629bb7ba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe1a3e0505fa421a4727c7963fcca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a894bf9a2cf5852cdab5b6535746903579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31ee9143df73b7a2ac0c102a573edd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd661dbaaa171ddbd06df566d8772fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94176dcbca1143549fd260d38c6ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f41b29997523bb5e384229dff83fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48301fbb6e616eb42104cbabecd66fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872c36bbb48a796c231c5f99d462fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013d742d02d02d4ccfacb9599e586c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5b97d223cec42f3b0ccf72c9f0c32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b93218c64055e2cc97d9a9e45a38b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea7fdeba45659b78d67ca8209d92d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbad9c8eaa2c5831725e33019bb53d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126dc5c5793abb5b77d34cb293a33d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a5543e280e38d3681086f885c8ac1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7855b935d353335036c64600531088593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef684d978b8b14703b2a3b74c8d5c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2e3a26bf5cce17d875c495a7d88ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be95b85cafd66b916f836824d29109596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4445299bc8fa063ee4cd59b2b930597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd6baf8553f1919ec35935c6cc30e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b503b1bb4c9e6bf41c827fe37135e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f55785d1fb4f78aa65230ab0e756d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4328bd9ba6ed62217eb0ba32613ac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6aa4f8748a45ec561b30805c94a0f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7278290f5f7de52598777b2268f1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f2e1e360c83c3763cf865d207a7f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe571b736f10fd40b96b201748d2af4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e505da58354ad7951db45efcb82aa9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452edde5947416db88b871e458fd8fa2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22931593e89624aed7fa19ea1d1f987608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60464a864148532ad1870b3a6c41d1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d065cc4378fb70dc9cfcd35a0c287610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42575808302fdffff942e831aa6af9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62401341a7bf049d042fa15fc8e328c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a6db6939b506c381398ed56a6319b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f62a4abbed5572990ff1329fc001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be058664ecb83032ce385d6e63a6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df435c35f8cc1884f986415884e2b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a86eb45a9ac7a6e1f9c76e47d679c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51c19ff1be40fa2cb50cf88f12372618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930d4cf31cfbd2f69f086989b008af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4861ce672d743393f3c10459512c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393f6eac055444edbeb425bacd0a0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43dfe9ba5a236ab9f363a639b77871622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0cd2ceb61700c3908f8b5317b3b34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be20b55228344455a897705383c95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b538b1956c65705c5b3c9248ca03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20cdb50ed6477284f344d9b96c561626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d11695002c9d354fedc6ff9560099627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a41e9f0673120801f0053693db189628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921149454865128520cafae6fe7259629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb64e83dc908d3eb1d6c45cd985232f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c267b8e3727b4ee96c108fb2365b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12160f1dcf44da3421a8ea2e030d75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c49bb87f0cba18484023faa1e98b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43885494890b2e68e30c5f8d174bab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6d45c16e650c0206b61b394f45885635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633ee1839aa120417dea9b3d8a773bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce080253c6ce2cab4ccf8c454bbc3e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099dd4f274134d9768f37b5cc971962638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b362ae5f847c0971f94937e74208e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d0fb9c8a03d8c92801ec19184185640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250de8afa414dc6dc8f43d8acdf8b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242bb8b2cf26ef600a052820832ebae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d535075378a8360e07192e7af7276643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfe7d8423b306c6b635c30ab771d06644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f36437e02da702f503f4f939fe5fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467a6090a6e33e0fbbc01a1ae94cfc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea6c5b097550a4410263d7b17867d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296caf1b6ce5a7d6a60a8b3f32f55f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46c2c8802a1063a343cd1aee271cc1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526db8ff0bda6d9f8825c8567c15308650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dbe0ee702e9ce771d650a7741bf70651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86fea90360a677adfd7923b942e5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654cbc8e0df49c0a0c5f253da09600653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888bd1445b7479c4233b4d9a1dd0be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188623bbb5662ec053d4ccc48cea911655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73560fa67b02dae805cc997226004be6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcf92cb32d6af8ad60019d0f33a9c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d4fba7c8d803798488f8dc4d811db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46708ce13f04ee9e103c39018553851659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f35c264bff282a31d56f48458ad39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a2fc757ca28b9cdf198d97a330c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdcc9cf1efc4861dc650fb39a00c4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac85b43cad4959eb8546077e192db23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8ad3c8602a58f10011d33e50689ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94424d55f12711d025adbac3e71b1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2335f0c1d19170632bf241dbd01ef4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826f6b8d396c6a83e41b05cd507580f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f1da1eedc09d2ad8bd82674a8bd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e7d8d50565db4f8b8fb736309512669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec90ebc5fce40fbf2fe96f28a021a23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab947d92689f8409c968181f13b061c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f9d1d42622b4a69963447078e900672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f0a150ff30b501ce5a6ed58e5234673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95b25abb958287cbf999b9b350e340674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799e615d2463e4cfea42a435b4ee80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13302c1a17719a37776bc352d5c63f50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b785bcc36ce83f6f302d0f349b808d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a941adf616783280391f64305c24c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018af9ecc71eabee3754eaf9d758fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7a64bf3437fcf2830500ddf67e35f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf74f2b9a5cfc1a676ecccce453a2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214597592c10fcb1ab997c6268998d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598246392bded65c29c1b66bcfc63c2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a40251c58b041ea01ebef989f8fc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e42842f91e3373bbe682a37a02b1a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a6f19e02369fd875df1893740a1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae648302ab0d9c4564e7b5be5dc6d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78957661bfe4d9a370a497bc3a30a24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab9071751b0c181804635c96fd83d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d94ea5475e191f0e7b27bbc7d90a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460994ac7eb5dd6f2d7a62343340042691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a35f22bdec683a4358a6d8782a85e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ce4d7c49fb4bd492fc6231353e451693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc49e41dce549f9b379915c118ee2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b514d9427af16d7da1d61e9aea763695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218681ef83c2a79cdb457d093a85fe1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15108e874d63ff8f4d678f2390dc0bf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faba4df09b946789e4f0aa5e6800fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ed677392f97aa842dc3ac9aa7b97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5610c8151c37104f89e653a482120700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7542849146d3880e9bfc5387bf055701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb14f4b5963b0b22695cd864644bf6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb28a45b14d6c6918eee39c42beaf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc85623c87187a0f623f6a2b0c4458704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdc52189b1e0a76fd0e79e2584b5a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417e588553dba326871bf393013cb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e43ebfeffd086f1a672aec689f88d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f976ad87c1ce9b7005592427b7478708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d8b47bf77dca8dd462a76568723c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2a609429f8266c73accaae48d909c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5bc76cc2473f55d697d531a4658a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f1efb57a4d64fdf6e32057ed2f879712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c1162e2f8838036a0d9a631ad17a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b3c10e03721e56f0f1defa43abc88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168dd2d1a7e5059f7b2d1ff787f791715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff96578cd1b667081f4b81fe9361b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e5dea09c3e3d84eb2623b0aefca1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370738b32a29ae5a0ecc60c66f60d5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd2b23c32e1162982195b516da9a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6bab166c84e62b3192f99bd267889720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ee48ef219af1e4dbcbd205d9a19b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb2103e52768fbaf7d5bdc4b711d4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef390e6a17871876847f73a402f0557723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41810a3d8d4b6e7d5fadaee8eca6bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24382293b7ef00fd9cf27e81dfb8f7a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c32a996fc7f64cea2a76510fde42af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41290377e8248a95bb2445c2c3f3050727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd72989c937a5cd260ecc1e60fc9b61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ff8d75da51ae2df24c4716c1a4738729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b6060052289344a97e61f217020cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4347d6dbe99000898152c4cdeda8889731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b416d3adcd70d4f37c9d246898c5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22804e25de003faa1ecca2c7581eb3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fc899774d00c83eed4ffbd1209dc9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e354c29b1701aed1a8eb29c03e965a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef673b7be1494620e0c3be6752f4c99d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce4265d81d2a20e98fb002b0a8b9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08834192364e9e521375e119e9435923738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f6836fec70571e3fedc22a4c26ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cfe03435e5f02b355283d95e8398e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7d037f3e24a6daa13b53c8f6180f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e16755d49686ee0432c03acfd0ad5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87ea532c11b3857f2cde4a3dbe61a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eaa1f61b8897a3d5421b1a531b841744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab047daa2a01f67942e14cbea34fc04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e07905791e23436d9fa9faedcfb062746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfbb3bcb5bb9c562c340f2bff41347747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b2e198c8bd1f964258e72d9cc385748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb432222ec936606cacf1035f9ae0748749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ce0fe3203bf16719ea07814f205c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadb52c26d8031b15255f86b6061af7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837e2da99d4ea7078c2ea165ae8865752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0316824b16c3c32326fb5c74b78261753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4ea1da92236bc39e4643f44b5c06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25af07af616e51f603a69675657be4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fec5a94c5ff9efa10cb3cfbfe6550756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3875fc84118de84b8b2d8dee634cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3537da844bca73ad634109482f47118758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffde9f9b8d9065efa4ff7c975c66cd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66344305864c4924001cbde15f9a7021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1ecebaa11bbf4be40c38a717f3a3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640b181f605cecd40260e5f6d0f49e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c13e6f15b0a2fab02459faf9eb94de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c0f83f1e86bb9a50f87d08fac56ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da83428d2c0e6e77eae1c91a6a2f406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995e8f817039146d7616b6aba90ef97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4193cb5318459d915326580913e34b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a879cdcaf03a2f3c3550deac17ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34903051b6f335ea5316583df883826310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c3f2fa6f25a11f2fe538a0df5567f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d9e2fc679a32d1ea242e200c20e3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e4fa3450441992fd0bb4ec416412e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4cb0651aaa259df58172bc979713414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d969c378ac04c2ddaaa37c7921b7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b707d5c1432bae4a8b7eb2c64ffbf1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68a96d92efb28f3d4993a90de29dad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235670bc956d1a59f9f32aebf1267e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516300639d15328eecb8cb7daf8a7d2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07236881048d087bd1d3275d630519fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8c32181216ebdbc8b00c59961910d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeadbb82ecbf83f3d1566dcc53a8b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dcf344e4ca04a3d18aac44e032e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c304a68c957429a736c9f57bbeccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159996624bef855f3a9d721b0f04c5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f0ba8862741984ad9fc72f35c69e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276101fb873ce782e5419eeae393e6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000a21508dcfae35adc37a749c394428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233db2e01a6dcd2abb5c8e541e370b1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3551655e5ce3888903135e18c91212730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dac88f51c066a18b575d8b0b6331aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2e664e1fbffd7d77cc3418a0f98e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d84147ec320a755e63bde4300504133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdb02b974deb13b79a04a64a65f9a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58ccc04a7e2562d8fdeb5c28910ab835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87299bbf4168cf60279b8e03b671c9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27bcad8a8463c1b70c732e50cf08b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe7641d4e3c4df4d0e3e122a2860438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb8133ba835cb2cacdb3da3755375339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ef431d448f12fd6e73e7eccb656940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f055ea5cbfc283fc7bf856cc6d6b95a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b42b41ce49c38f2c8e417bb7872a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8f7d00a57bd5b5800aa5db3feff6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295a0fe18cdc6987c4fe662d91f2e3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e04707be8658fdc191b87bb8287cd945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd878bbd40ad80c8f5943a0cfef1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249c37ece4a6d41020214f394380b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e6d1b5aecc2567c3cffd74150a6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a3156b546ae931a67ca115e4daf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0037f9a6f2e9d762f83b0e6696359a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e043fc8e0d7d2c8c6cdecf78e424db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace68fc0fe02bb8af62fd2d33ed966a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb720df73628134a2383637a046f763a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d511ed047e8b2725699b506f4ef654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5221d96830f8b22ab548e497ad3d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ac3b11eba24918d93cd828940ae356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b007c00c61f057e0852a565de1ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50ecbc890734cbcbfa9a77657ec7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eaa5f7d3a7d8483cd81c6ffa69a4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce73b225e08ae64f203aa4eda43b4fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206f3641b6363ff18b9c01b73e2c40561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23430fbb298b6cc7e1f5fc9c5631562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f086f117a2f362366d08385c6ae9d9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709bdb752fe5d9619f8dce39089006364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83917549d75b06b27eb856f9bae9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb25bd2f9d36c3c98feecfe83e2a1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c07cb7a437e327283530fb5095207567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b9258dcdcb4211b28d4be0ca306e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964401ac64ea040c988a5f164e767eff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abee419d85c553712f9eae0550fbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ea53f3bbbda894175a3a8e1a91a8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306afbd998900e8fd5e40af73a23700972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa14fae9ce26e18fea59eba8887e2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949665d89a6d6afdcf59c8edd561f89974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef8c4a6d282eb81877b745615781575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c9a382fb3a3366d063b6a8b1403176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3b7055f731cfe7c613ad54f83cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533e07a750d400df4e3e75ec452a0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a336782c13655ddacff08cc7d84d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c2bf038c794f74a4c1baa8cd7087f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113313efc85df67e3d6510e40ff694a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95454b50ba56c3da95b7011599cbbf2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be662335cf5cdf8633f85ff17a6b3c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd692659448be6004caf1e2bbdc6c5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e161c548c49e8198735ef3768a12fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac6a540a5576ba01aaf11521aadb5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc356a73a4013c0b0ddc9118b8bf0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c19df7d2dddd79ed969e22cba740288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd315c44a95f33ec0da16124ba0d98489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a6e5963723832c084026a224e194290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ea696d64c9c56138da3091f6936991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e3170d4555ed6b02c5dcbb4bd34992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730fb0f155016433b2346bead7286c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747a67262e3c4da86d34e1c17f19b7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f7ac3ca89d09396314121f9919b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbcb64d86608c084f9ddf76981716a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f092bee553e2036330c847bd6dd4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2dd3377f1da6bee480dc19e19940b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d7c5726943caf02724cb2245eeb0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760a6e26b74f11c62dca470d4cf814b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841324caa5b5b57e6aa7b3b1dee7ad9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b192f38076f112bfb96660297bc9b88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c81cf3b6d28d382baef6f87cfe199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7a12df29894fc14e51f85b6f6f5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3cfeb3537c433d207054c08c52249105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14352f8a114969e63b7d54a1f407d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246d9ef8d2b1cb55c69b3a07577a80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23dd801cc6a684a1fe3f80c553648108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cacdf607dbc98a1b72b5eb47e53ddb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3fa4028278a65ea6022ac039234f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39704c69a3bc978345e6dc7f9f5694111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9b85910741121a25d398b338a141112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af556704050c9ddb0f53e3d774dd03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60ff89400f14714d90c8b18c2d3b8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315c2a0de0f4d5cc5e29509bcec8de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab01412885b6c812cf72e3a35c906116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699076501b95db9cbdfda0cf9b7a9f3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29f118655932927fb2710e2e90b201118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0265d0093585a0ff14e69b7991a07d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492c83821a2bec13fee5b6abdcc374120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9897c7ec3c0ba2521a0e16dc75323b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dc5becd0a4c5190c1e2a27271c126122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652991a39e68b0e69ecbc2f4492c345123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca95e9f16a801cc6987524dfc1ab61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a1431e73c45b2b7d2a7930ffb702c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c3747cbe5f02fca7fedc144bc151126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80504d6aa8139b36edb458f69459d941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7158f838da6e6a5f394de37d12041128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ba1ba0b468a0951ff7ac052b3c09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34399cfe2319463d63a092a275476130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01383ea2eedebdec2656230c77cf7c96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3319dc7c40a309057be244f0e07988b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a169503716efad721ba1ea5494396c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068e8a99a3c1e234d4f7492d6a5500a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e8186d7bb1a4a79261d67ff110a5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5645231479295ccb763accb2a48be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9c7d1504c18264f0f8a95f8489a85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefefe43ac64a5e6cc3481cb3a1d5ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad17dcc71f91e318bbf91818dc43f2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83902d4544f17755b93b611f48648129140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce11a401fb6389c29e7253883392b44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb6308ac4d39cf29e525094b51936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d486b18a408c8bf0b8cfc33f52288f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407fe74b0926c49328f80b3c89102e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d764843dfc57096ee436fe58a7afdd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370242356b1e60ea4ba69cae585c2fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca20b68542f9a85c0c6b4c71fd4e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e1ea0e969954c2bdda0ab184198c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056d7dab38537acffa67a31ae878b6b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937875309d69c048994fc63ed679fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c959af5e310303bf8af69de14ca37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f924352b48884e0be76be27387500cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466e88ecfd2bab1fb45cb1b5ea995a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6b192b7cf9adb68657e02cf837a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02683b0f8964208765d9e611a7f99fc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55869053ebdcc2960aa0ebd80be80e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb1643d3b491282f3c4c49ebc5fcef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609bf078338d994fe5f3fbff057d18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c332dccace80104f862319665f58e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715571be98c773323525292cd47a47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f796e24c55bf417423e262112351669161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dffed4ae12fad3bee3d4ed4b06ea9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef44de0c0c07dd5ba736504702ba1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e8b4873e43a72921edca3628d39d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796f56c9bd120ddeca5f4b9640abaef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49647cb9cc3b5f8b682b0549a3d75b5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a2d04f0bda2a52034abe21fad61cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27c4e4040656b46119c5f551afa262168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527e90f51b0e6259b3e7b3dc476d182169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf975cdb71a11982d183fdec989a813170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab60bb721083c71899915695379568171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a5d5da26b24ae1a307e4816e5ac3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795dcdd6f7b792796bbd442ac65b564173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad8bc9e1e6c7c3569e03a247d1056174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb515b532d0fe9216dd38b863b79fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80a78760a82bc88e4caf066f3fcff1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26fe123e4ca3f09d94557dd4e99c9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd6413fe91f101f51cb606466abc9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a873bee771fe29cca12f33a967a96eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f7110911266a08679867f732cea23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65a09dde81787dc18e56f578129af5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318d86cca4e5d5620a311c6e99fb24e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97cbac7b7fdd8ceb07e07f2d0095a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab9d6016a87dd0f080151a2ba0a824184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b6b024a210f35536e06a23e06b1fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc500ff0e73ade7a0f5fbd641d87bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71decee78ce39e634e125639a026ea2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881da67357936dae9a0614e53eee1fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad47887306b2ae099b176075a5e32d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba335724e91ed1b93873b1421525532190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655afe47589da6dbc1f939b0a50a6c17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea8504ef1ba636eb976b248ef23e0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f32530a55ebaf0de7723a922ffbbb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7691ce186e9d04af7bcb18023f0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657ec8a917854f436399e1fad737763195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660646903bc838d9fb81f13a172435d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d09c7fec4326f1a798576473931a53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e327ddc8f4969cbfd5c6c2b496ff87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d86e84a1c881fbe48b3ae6517391e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28653810c292f28d212bc536cabde8ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e189236103b9ba62db67fb4ec045201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a396066e91719fdf5d9a9c9fc2fae1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b2502100cceadb5503b050f2db56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3599b414a39627fd7ce93fffe39071204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066be3a6cf0f4340bae8a2ae74c0a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cc2ed2bf1101754b64319aac3bae6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8f549d1cdbae4a774846d6154dbbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ca73dd698dd5dbca580dc5fc2ec1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f69386de27dd7b5b008f6b026a578209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b88a43969e19a6a93ae093b6644e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c58cc7e51317e8d6387f63038f8ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f03dced6245f2a0940f3e0bc1bf1ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9fc8ad04f0064bc620407228c4b97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0f1be70adee656360f7d06fef0a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522ac4af993e068c63a2852f09bb2fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e6c7bde2aa3fc1f3c3c67f1d008c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ed3d4db81f1c45f2f21b3bf1e212217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899e841a54fdf8ffad61bebc0466533218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0c9caac8a51f0305d94efda05f154219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679a2b65f91cd281e280106d94a21dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cc0335b64643ff213cd04081b5880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfee30b839a2a2089fee0231dc5acc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc45150df4a6c92edcbb4d42f35d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbdb0774227b4a17534af3b29f179b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a051e6bc05499d96839d3f1f3f57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5f6df5fa9c166977add8c6d8b18b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704e023862c617e2ebc35c99a0fff1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce035deaa470b8f6d76e1cea4ebcf445228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b522183b3a3552c4b816c0daed5cc94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cd77094b7cba293e4784de78626dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1736ffd6a499427e209dc3ea802c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be383ee63f1b289edc06cc58fdcfce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ece3f380e3a85039142246d37230233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbbf0377f77064bf0dc932ff015853234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7ceda536b113ccad2fb4ccc92cab6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a333df6004e254885231c25c9a960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7930d37b68f43273952c45811b1fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235656b322392eb9a49dc84ae48ae4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08facf11c044d7b3a8d760a50aebc05c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575e9e6a4a75038651779315f13a1ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7dc58c2b67c799d050ec5b5a32e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c723abc39d48ae197e42748bae238242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db593bff2aafa04630270fdfbc418d1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935735ed2925cfb3d288e0717c1b59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5ec4ad8e9fe984899684dcc0efa4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813c944845f76dda12c25c08140295a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda6005524eeebdfa1917478e52095247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c798dd4a31c75671dda8c9a2cb978248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ea51ca2a57f5a6a29598c501bd07249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7ca59e368aeb217aafb0ca84c1f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d1b7e4717f4ba876c0e3294ae0102251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6e7dc9226621955e35aebe03d3502252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332844e90034a47ff0eba69029f48beb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee970083391d539c089cb7aa1ec0d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701710bc70185c7955a2dc3a4fe8f4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3a10946ded559b05dbf4502d7bbc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88612538339a361b5f6964e388f7550b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ebe5679be32777d2048d54bfc1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f0aab435103d84c512c77b05c0b77259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9337a6ac3d2114319d71d53cbc7d889260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fff6d6484136f6b4b7edac17d7be3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac5c57cdde11aadc2ca9d8b4f25aaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f00bf146803072609ce009f54c27fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e19e2369e480bcbd82adf2e5acd0fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6da704f8b8a36e62293fc8fef3e8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a050a06d764a974e000044d4492af7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444010df678e53088c612fce4cd7e47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a4849cf00572db40dd3205682737f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e08665709296a734c2856c1452d0f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150cb61645bbc5554526156e47344c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102edf8bec885f8fb494865928c528a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b02c1340805b410d9162d5de7da5be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867bbb6bfe805fbcf06774c349672e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf56870531c202337cfa1d8253fb22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5698f0bd7c9225033529be7b876198275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba77d9a4a73796534af76ef7c0741276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa76deb3d5a16354349023c7621a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b07270ce8eaa74f7ff80088da539278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaccc38e2a756e406c0600982fde890279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e5f23e3e251aebf6c2193e51195d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd76e0c20b04833abeb533dfa731b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016f9564b08b4e77eb7aa029bfada24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472bd22d083d9c7015c9cd388858b5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f98c4b7f6e1043dc1fc89e86063f1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c44d48045300f9fa2e7b40ad6a30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f31aba6dd8ffa3904822d40e773d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec91f033990ad63c0d3203b522fed7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c5fdd1b12417feb26442f39d479c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42119a3d9fc620eb39d74cfa81abfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034b17e8417c6142fa32866c5fae9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2d9710b78ef8805f93a44172f3130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e7e6cd67b3ba560f621c65136c83b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6aa0b79b15cd20eb2ab81b47e62f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa27139f4b916b205d1b263f94f31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1aab906b9377fa85d8b24ac675df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f036a065d8181737f2dbba9c5c464296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df04aedd1e06e8829836618f54bd96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b540619e949032adf273eced8ae05298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82469f677c848f90f65a0a16b85ba20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795f591710557702d7c4cf5bb6dc2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc562f5d5dd03564f9a1a73d3f1623301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46374ddf656a0db5c69b31e0ae329275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25d9b4dc9bd1d8867c1c96132a7959303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adcc2968796f3e29f0b03d8ca3deaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba22b7ac5dc06cbd877a88636c871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9175a539d59e9427998a05436b4de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1df4fba3cc8bb54091a86217e184f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570828a9480ca7e71c9fb76e9eb1377b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ce992d3dbf82b6b87027e40dc2130309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad72c5dd5138e849da3ed778039bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57411f113d3fb80bef22acd15a06335311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce6e0262a1887fddfe68d3a8d4b894312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32895b4eea25afa455e08c914cc89cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0a593ccc83175aed4d9aa963f0978314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57d125264ddecb65f0d13c7bf0db57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec5a92ead8fafce6bc8a9b1d4766b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b78120eace763a64b0b4c73f30374317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d1144a3a84342e015506f105e3eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ccc57edd0c475008b06b3e23089f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e436cafe7821061b6ceaf60965d85e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14846261ee68828ab022e3b1a4f5ded0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3a215b03c01e04f3747c81df3d326322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29b9bad37b07d888add8279a9f917d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6fddad25bd67560dd09220eceae85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf12e0b104346352db3854c74fd14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473a2ed387e5bc2f9e1d89991c90d6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4da33f2f028aa1800733257119c97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8ced7fc333813163743dd7f8cd3f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967c49e3b84d586f0776492014916be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45607e736f675c52403432a6fd49bc7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2048264020646d8d56596cf1f897e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95ffc48b66cfbb5d7687ceb3e61af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60029a27c446012156184b2db0baab6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23db564488a6ac77bd213d659f0169f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049eb8012d236ac97e0187a7b2373bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f89ab716a52af49c7a13d2599039336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26986faf57ab792fcaa6dbabb7b52bf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd2b0e60765436782dabc1fceb2a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c604a0175134bd1cc1940486984fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814de63ba45c81d98795c2014cc8a2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347559acf6a7bc83b1d81e8dd698fc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da3353cddcc417e6cbc308a67188ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f107f6766d2b77981a2c97d9af59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d61942e4c44da56333aa0d9b7d78a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7957bcf8529453d4df207269c476269345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32a36dc1108dfbdbb77a1733d46faf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83cd3a5268c2b42e75e596fc3d66d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371812edbfac81fb9aeb6ec365437b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de685ed087f4f4262b4bcf1b13e98c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b60a387cf53364715aad8bcc49385350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411562cd272ae38a476db03124cb8ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07e33de714770af7b71f2b94de8bf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1737461296579305ad3c581f04e63f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e201d00b89284daf7d14d43faa97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aee6df2bdf6bc7b5cb5ecc7496888f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676c063199b03d929b028a779ed6b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e09fe7b2c6455ecffa7f3d2967709357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945e266120b4238f5938c9fa8befc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35618f2fd66d5ef767d6afe2ab041197359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c19ffa6d962c93bf15e7b5e2656c16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90152aaaa1f6e9693e12fdc3a85e1b17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b375cd7a330cd49784b0e4b69a4697362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51033fd63cb345911a1e76cd3f5c71a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf8a3c47ee2a2a8028524da7b5f736364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760bab62bbdbaf0841e408b500218ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc46bbfff56f71379a82827a7429b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6797d621f85d7be0f2576f39f9feba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1dca93159c7dffb31e3661c74f3c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a76058c724ee77de441139724074369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae665e36b1c06aa2706f9e88f22e172c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42b0e0236f6b800c1aa27cd6c3ecd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e334605697ca324eeb4ff31a93e48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea75e3f884f541d5d4f52e869fdaf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e89f26319bda62fccb27501a0ed56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b52929beaf0b55e1a5ae3d6f33beec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a92a4031f630196e3d247718c7334b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b050828b59d0c6b690dd4b0b72259a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d6e1cd86be080c47aa3c08f433123378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db96c64c5ab1808c22da0318b7b971379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc45bb253ced3b30f25ab5c761f419380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580a322c342bc58352820d5915687e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4043ed616af0cc2aea43d3756f0a531382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcbdd889a4c0637d62c9cb38a82e36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf43a122c67961fb1f9914214bb540384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac9ecb8c645cad4a6c9dfa6b21120385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ed4592bc3ca09f18d93c9cac0444a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444ebe6f16d1ea177c9eb701c09817c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b13701dcf5f826a21de548d38ee4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807552040881dce92ee77d039dc7be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a43111ea33c70814bfd1320a73deaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8883647d0a4b30d0b72188ba4e48b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325b50861c00497940316e71fafc73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114b69105ab593b5f130b979a825a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7027daf0f7ddf0bdb45cb132d821394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3cf4b01650b0d6090b8beeccd669395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e339fec99bec22354d641ffb351d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901587c9dd853ad8748e34df4c9b836397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1edd17dab64c6b6ace61e0d2c210398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae95a7d56e8cc9e6dc632b4cb2e62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d21312c68008f6eee429936a2ac4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9885d1d8c6cbc65f7a97b15ef6379c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa259eaef03440253c6bbdfc5d0a21ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bc23e79713fee0930410f698b2055403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a61ef639f8b89b64f8010506111c43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de14db34309c664061c2782b736ced405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfd81a6a0576477b52f5eb9fa34c46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0aaa2db40a115238823da0301c563407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380531592a360b0d3348342a21d11dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d9d36e516bbe8c17f2fc37caaf45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21ae39b28a9786dc983b139a93959e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90492b9f11d54d9870049009602a13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcec514104d3f212bf836dbed2f127412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194672657e42aed6e11a6e3cde99ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8524c6511a7d520ac4e14c65dca8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fc00587510f010b784104d324ab06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8c4d1829791d6e8372eed2e73f22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6649fcfe9904d6eaf58a36b1041e24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30396a5b5775cb142aa530e99f02aae2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b97874b0f1514e016f8736f04e30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c33402a018ec227a4a83e0b6106cee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891fb96b1231d5aae58cd367e6e0250421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c83f85a482168a81972474e1ebe5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93429c089c439c30f053f995c738335b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da5309724604836e42c458639746b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ca9f86cd4e3280bb146f95cf05c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e4d759b6d9c224b97967ddf10206426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb67ec177ede827e14da8b8341c70d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f284010c11c1e5514cb1affb3ae7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f8766ad1f77e2c0bc65c4c5d4507c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56027e142b520bc8aee1be4e0209dfce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840e812c5d6144ee7bede9d9f3a481431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f41592279aa9e5f4c0a10f926b0ff8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c2aab45365f0a507181690f314411433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06b561ad4889869a43c20df0ae58c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b312de322fd81a98bd539323e869b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227f5fd073715cbd0ad401afc6eb6c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e6574ed7cc06d978a868a00d6962437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095b5a3505b04b6f0db8ef6272455e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24015ec9d61bb437125e472b5d44356439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7315d985c5f2dc385f4334ec638f54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb8cf535e7a90ba1541b19218dc01a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5329843158cdee9cbfe0e2bda7ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645b30f800f8240c3b5cc6c44636ddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43afa16c3b4f28304a7210b6d7d20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a027885b6e7a86b6aaf1143ae88520445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfedaa831b86c57460773af556dfd8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383334d8599d70bcc464ec38498f344d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5fc7f38bea286aeb485e21cbca24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837dfc65c476e567b9c2a86cc96102449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9de3dc332b19756f7c710c997568c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc4280a5ee5ebb182af90aa5e08ca5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566faa1c1d60396d4a69f9b22a23536452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc35ef22d7e234a75a90013bcc70858453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186e0bbd21182a5761331d04f89dd20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28287727d45bd1e1b485837b160c41d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd38af2a09c2ecd5333a6d298509887456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd80e7bd13a8d1b13eb7c34fe553b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f0dcd733bea9b90ce3a2529a75e1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3607c52223910f5732d18e80ad11c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd7794c1e510bd02b7a47ab66dfee9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c67f8fdff906e4068fd02be54c35b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b0b20d643c8318e48b28e155bc31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490d8474ea6b78a47b2bfc896ec670f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8ee20c0e6bd2bc05be2d122f68c1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a299b8a6a8858289a4b5fc604e0fb38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cdb5ef9e6e4f6bc18a14a21c7c5f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c079f425ecb34180a5767fd17d28ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578462b7c809b35f42034e532db15f49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e36b2fd990e5fd4ea47612baa7e5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33ce7910eff01248363ffb668a42d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac25bd7df20194a057b23b14c2d59f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e4fbdda506355777f340870d19e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc563cbb1d94dd7a1ba2ca2ca1e7172473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e65e011a1283ae09723d1ec6699c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eca79f598fb2a59b8ce1c84285007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9d09993b14ba8fc7e0e272e1d19ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d019eb8d99eb9ba6ec59a8516e5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0b7ba65dc1b8823a658bf5f6b0d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bdf73d613a3851c9da14a6f0a3391479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b8c1b40cdfdff68209917eedb9862480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451590399d862840e6c16f26d8c8ac78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3afc427af231e675706fc3ddc6fcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daceb8c77d65f997aabc58cf4940d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6f3bb8cf69dae690c5f4c1346eef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e61775200d4d20e9c7a65804719ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d3367f6a8e915d7321c17051589f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88048e8283cbd79f93ab620b8249fb4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc5c6b011630f8ecc2d8b43389685488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f36cdf1b2e14d64d412dedd1c77e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e48c465090369d2cf7315b51b5d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3d3fa3f2a0a6e6951d9cd49e25e20491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35342637f3b0935b545b41bf0d2f24b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1980b54db2f16d5097bba37a3424a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec245e3c2827b2e440d30296e5bc9215494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d37048562d7e46ddf609f5e03d82b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcc42b8c8d703222e6a8667166142c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4ce158c7cddc302bb4218558d313497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ec40b08f31b114ccb33344e059a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d181f0cb0c264bbde24abc1f04776499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c2c4ca7505e1503be2881b57e7b9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587e8b4c2ecddb5f2a4fdb22d3065e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bded4269f556362921f7c9e34df5b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b94f4dd3ce07553d717333cec1ded503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8ed8934158cd84cc5455540b6d20e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da097629539ad87e0a3c05bbaa8cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81afece0beef0b63d44f76ca9cf7c7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d775aae2a09ead7bb29c4ddd1ddc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f09cd3db8aba4a1f31ae32e99612508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f81f826fd201a2fa1666fbc62744f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fdea342e037143a449d5561522970510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d361c39a6d2b68a7ff173cc3fe8d04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd28498ac033f227db8c6ed814e042512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bde5abe69a738aa1564311b0205e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47388137917a679f68b837a5f69cfe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c87814b8101f515b605bcf406a843515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210031070c44c495b77a8f633666e18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd5b9ba15b6ed1b551a665ffa4525517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b22d5eba8fd50ee7cd53aecf43235518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcfc3431658a65f851e7dbe3908b31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4b5c102c66ae7b8ff035affa28e62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64f3c4ca4a55d189d8e699697412a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c5bc35f4b93647a661a9be6b053f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e6fd2d4a7f13cab1c906e69286dbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a62f863d60974059f49b556324ba4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09df51965bfe50ff7ea30ab18ad935525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ceaa01fc6fc3fa25f7cfdc627c148526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dfcd9b8692d39680a4db6c90d304b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478b3618956487a765d100eb8f1766528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a4d279e8eca333a47261b09eb7d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504647ed19f07595e9db097ee51864530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11669bbc7cd828f2dd08778bbb9c6e2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56c9f1b848fe9669f5ffe4b5f26290532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6945b74265703db925439a9df528533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393e8ed3379d4f6beea76aadc99dcf1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac4fa59e941b5ffae04c564073810535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96136ebe2b1c9322f36a071d868845536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4dfb551f73a56e555f3631209ee25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385effa1251cef345668ec0cf9fcc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c04e76a07e87be04d4d2df80773cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a31a2e3b6b4c0c13aa9efbdb6b8ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42fed093da5fecfbff4122e78a11c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1ed90ca989b48521bdc1b07e78df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c202455e9b3c4beb607844cd3077b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc1fa5414205c61a08065a212892f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb5783028309d4aea8d416e947d4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70609ca23a3166dd2cce18bf8ac03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce0fef41342782e8b80bff8d23591547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9e42afbd4097bd57bbc6423dcb09a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a031290f5094fc1454f299811af90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce24c1b5937b002d73d6e43cfc15c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9000a1ff2c2c11580d14395d1bf5572551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b325b0ac0684e3792ae089c038b149552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e9dd59448bc7cc004045ed6fa6aaf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b63015a7aff9859d7eb91dde033f27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247768b3a1d967390195de92b66b13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a038f2ca8b3c8d55af5ca3dabe5033e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae46188235c548d46de690e78b04931557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21314202b71abeb2081225b9933136ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b897640dd502e62b3f28b015a0574ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c61decee9c40931848efcdde6d296560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c113b1bcef975dcb0ccbe5e090223561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee00fa82a6678a6d3926f8cface5a0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f087a2336ede375cd1365ca0499e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738a0ae31e6956ff286180b6528ac7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c0c5dbac9640128cefe08fa88798565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f649860ff58889d1f9a82945d62b1e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f929a666a564b63eaed8a9bcb7e6bd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50be1ee8988792264d8018aec689b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228cf837d0788853ce7573684bd1e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09de33dd56e64576d50a99645475b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66e9fe7c4cc7a1008a5c631e20b3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6da4f2402471684199b6bfb4a3ef5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4271a68f41ece63cc66815e0b588421573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07476f62c6cb61afdd1029adbb5e10bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eeaaa625ec090528e5db7be8f278c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb2f84fc27b18d77bdd639c206f7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578814d97b54c751851ed16568aa2f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ff9122de0ad5a30f00dce6760cf61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb4b9f30c9c656a741a1421f339836579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c5f59075bd9d5475c11e1b6b5d8a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd907df42d60fdda316999ed84ea47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31d9c26058e362c95cdffee02d62b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9ec5ba5bfcea1e18f1101a16f1fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099794864be388be292dcd32490f8e0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a7141562f8e99b0b97a2e68a433c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e7d50953722a4d1e100a969b7882586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ec08bce0b57c3411aa88ba4bf5220587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f73d6bc4dee209cbaf9e697eb1098588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdfc09c6dd1580cfae3249242c04f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a0414db1b0702b73b13fa58cfde66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274df54c04cc2c21a2ff2856e5baab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c32cbfb49fe8a448236278b520f79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803df01affe1de5dd1252ff12add188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104aee1594adcac404354466fe9efff4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16a97474197121edd6f3f12e8c1386595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c3e5caac906f5ecbbcbc6048fddc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a882612193636b9468e56f6660945f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e812d32a576f0e4d15e5a4c1bbf64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a163f054ecd7ed77636e3dc1803d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e49dba8fb3c0224e9de7601d5071d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e55aa9d53740eb98554dc2c5553d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f3115a0335fb06d506283267fbc09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79f602f234d0d1e37d25d5f102611603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939eb64a849f60009b1fc3ac672b04604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6852d46b27fa4ce54ac8b3f050737605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c283d3d2a1ee52a1695d811d1c1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9052ac90547d2d1aef222597bd9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967bb760efb0544a20eaf5bb6fcaaa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43ba12babbb715190356c9fc600f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4d0ee7beb08184237f34f19fc797610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36052e624d62ec074cd226da38e43de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24215e659f77ab9bc1e03e514e0119612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00d30e4f3928ae3495eacade2477d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f96dc294de10d16888aea19c26056e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da930f7893188c5b7e0315b30d2027615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf838b6f50fdf9cae030b3e54935de13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155882247c08fa0e93d6232686f7935617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031bbd0952dd8af473a4169070b911618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaffdecd4ef3612ca6b957d28138f6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f2d5d8a9fc98c7c08276d50dfc3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bfdd74448cc7edc38fc5c1fd27def621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56b2fce2e3796373b4c7ab25f41fc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6712abc0e9f69b6dcacc80a6b1e9ea6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb92cbc5755b7ff4207f5d0c0a4abaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32cf5d44daf9f7b7f822af6c4a134625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4e9cad2179e8d2e511a27a6509596626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a2078cacf09f9d56608dbbd0ff0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238822b58e6bbb2bdac0ea65da6e6352628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d719d626edcbdb286df2b4ace0231d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e56a6df025e70f3d245bbe4a38fe2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856ddb61bf256c547a9b83f5d193a23631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd66f1d8a67fdab56f967b25868ba2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6a264977cdf867527651f06201862633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4a8e73adeb1cc6749f23b43596542634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef9f95a8a48b749d9d5c1862f6f20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f7698daaf906c54fb88b56f93a71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c559b959f7e3f5d30e67c1724b02de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474f54e2726c1792e6406d0167ee1df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d50c4221882932d219f582bf1da2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f22b83a8824b75f494fea3379162e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f360f81b37d246d12b1b86389922641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139ed23046f2fc5b966adb6deebf43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf370c58b03136dade39ea03641ecc78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78dc93e457ac71472961af13ee25da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e9e4815b5a71fec8b9d5c41faec1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fa10492406c988aeccb6aa086719e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4860a08075eba2b837d6988265d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7bf45ec797b5590da6eff9ed96541648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a9cd0fe60681220d3f63153d247cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434966f769cb7ea218ceaf21f877abec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59651f767378893bfc7003b457a484c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0c7f37be786a15b998624f7dcb0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b434186392693ccc31e2601b40d6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2c168e808eac50355555aa2db041654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272db30c86a1a392711337933720ecb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1553ee7f70718f3881c61999777200656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08346d456dfebcd7bc1d0d0b1f8c7a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e3984d07780de2a7a22d7a7c1f16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab610fc81f8b97697cbf5cff7325e642659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6b36fc16831bc9db5186bef099146660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c448dcf755c09c7435bf54a9b6d557661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d61594afed1aaff4e836c81a75bd03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c700cd5a01ea749f73ea92595161eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cb5b66fa245c8ee7b5def6a4c7706664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762c20e0a3914f03d624e0fb380fd6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bfc9edd5eb5c501644e9d3bee51c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700a63d1d43685850ee4b87f484032667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686baae7f281a7f96da941d9df5b6c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982db6feb30bf3a39b89bf29ae4f2393669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e2af9943942f8f85d3b77da22c6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766ff61c4db8532be5471e20cf28fbd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e85546dc84fd6d89c2b762e9aecb28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793ba092a0fea257223fa9cdf3ce1f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56103b6cbba895d6b49c7fc0d58fa3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f13faea84dffd38165f0b00629a40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012acf50fdf40458d2879c6f1ee2ce4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0973eec8fa393c1b3bfd1edb1289d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97f5adf52a083083c2f2cccd6b81c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4118ddeb284211c59d26f593c41c18679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63709e6dc2a0c3ac4dbb7ace628113680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef023baaf42653f3011f84c28ad0e676681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68988175cb3f20b1e58a171f3dc5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a89b7b0195b5081d17e277cb16d65683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770c02f332d88f1fa9c72c46e6f90d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8976e148612118026ae2e5a089e3fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaa96cf5370040f5937ca05b1bb960686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600dada6831df2b6f5ef677e5e74c69687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f4bc7cd1cd8594079ad11e5c5130688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9f7a917497601be1ea9f1fd01ed21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f21139d7c98f051f96134580c761690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3610d814c263a9c2f5e7a4b7c5e3fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131148d371638be2594fee005eb6326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d18b87d6a5cc2387d5f23c4b45bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd676f3f788d29aeaaf8b9d00b7c2e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe685ba23b24f0f87e1aa1b28544b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb9eb6131f385b4e30f9858f1c9f88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf55ea3043ee14df1819ae7375ff1d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc232380e1e72489a21f544f1d9b8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f355c606b91a41876381183f43b86c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98719bbed6cb16ffd17f227bed9a4f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01481fd73ca5daaec8845bb5c91f3a7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c14444d1d2dc280602b7bc7121f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a4ea8a4eabb6d70cf8d6feeb772e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a88d99392f18d5010f2171a0cf048704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e3b4f0f6bcec693efd73f24ca2561705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f534ba39e02ece16f840fdb6ac1025706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a49f0d5586643fa5ee1c78e090312707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19171a7dad6b8627d63765d984334219708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059c39620483aa82a4493fa3da5c6e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89478f5bd7883c05c139b7b31876cca2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356f2bd578ea4ebf81701aa1762f699711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502a4ae635d3f63b0da3747dd8878ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898efdca24408ec691cab69f1a47329f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aed45c8aa72c41926594d2e1a8e80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132607514bd5a398dfc4ace37aafd70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857e70833d64bf06b3fe4344e4d659c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2de6a8a87c093062d85ae5fecc72b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbac7167d77c87383ee5762be4f1ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e0c4e2e3b932ec1fcd3a193622504719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33965665c5e1940af0a55aa623c1f468720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88651c402256b99d2c2d520623050d8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae6e1d70cf56c3c611ca06550b8dae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7596db90d01a0047e1a2dab059d4b92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365b09e658ec0e67e862e480469860b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da15a1b21a8ee8e8e4c9e893786a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a4fe656c08f478fb4c55d3bf2c057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34b8144126ab088520175379f86dbc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ae605dcefd818792405e6cd9e943728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e507b5d8abc2b45c64e2a1946fff1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd70062dab5f34dd22571e327cace8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6a13c9629c17df79ff1dfdfd12ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0335ba17caa1ca0b143b88689b48c6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4c536d2eb54f8627a1edf5f625a34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fcf035abec78737784fdbb1fec7fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33462c8426f11be0e2d914f285a45f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a907f19e77493befb4e7a03fea00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8abd5c6c1d30b98c2548a7e83a3027737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09050483add9c79077ac7519bc2516738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e5d93142ce835fb1ac75f39c795ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e72b27ec85850841799aff87e4feee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07812fd9150b02b4a3755c28d7e1ee3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a061698c59438d595ba3351f3e2507742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b2b72c7d1a931004dc94a0351088c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29436a58f041f68c60380da90761c4bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776945c303340be8a81f8ee9fbb2a68745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199859c12fb0a2d3dacc8e0cd068f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e687cae2279d72638502907383b6207747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5344880ed90832b04acdeaa23637007748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d56f9e86e5324c267822927355ab2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90c237f2a1e087c7fb2a21cf69afd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ac0c91a33296721254274f9fd3c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59296e8104e7ae5802b29a8a28a01d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d6c9336ff77101025de786c2fe0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361669f212e2fbbaacd1fe16bd38c254754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e2bc285900ef8b4a95cfb9ce39e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e621166ec0282b21650a247adfeec2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fadbc2b3be8ede5b593cbf51f440757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3974e9ea71d53c4265acba8c534e93758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8404bc340baf796c5cf57bf623375759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>