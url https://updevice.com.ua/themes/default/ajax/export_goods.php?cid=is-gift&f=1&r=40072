--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396b3d415ac73d4f6ed789b0a51f011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f32d36456bda0b3839e68bdd706c862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84880a84de73437fd3b356a1f75bf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183fb60c29ecfcdc5287981e23629674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec450e02aa7b14ba2e03f7d96afe516d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd13cd4149c391f315c676e3b328f1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31681f5ef001285ff1bc7bd8aafb517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca2dc53afeb35f62099fa3fb76cf818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e293c63a8e32913201da632f8d6cc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdf0c9f99e80071b557b76e67ce13a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853bc57b1dc24e50a5b8864b728833c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1126c36f0a2257bccac1c76cdf821e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d87a8c90fdaa02a353ef594c576513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306f12667a6b74f38e6acdb1194262b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4164a980d59bb0a1c95fc27a7a7fced15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9addbd28c3cb99b5ebf243a76ceab7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffb70085217493cc05675ea33b731917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8e8906aabbd61c5c08c70d099ab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a145d0bf9a7d92ab33b8c0d02e0f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7603b141c1ec77a2f9ba8cf26d734620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245186b9b11bfc53c2ad68665dfe3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149d8ed8f1d06c50c2c606b26a2e00622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e37881a8819c3fc1844e50aa5709d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c092711a0a0fb4bdda1c0fd0c3367424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9982d8e94b85d967df0b83bee016b3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3178213c50f8645fc5677988258fcb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b79815bf668b680fc22d534f4de5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79379c2270a0b5a30525441ff4a9c34328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691f7037767f8830deba1dea922b0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae4d26091d0b0c1951fb99e05e9d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa720f400a6b17ae55fdca3f1f0931a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a96c5b94ed00685e421518ab78614f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4ec7c82587f3a9f4080b965ddc2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c366273aa0943bffb8c4c8ab51c48134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a22e92c34e011c03289eb0776223fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137ee5d02db776c652ef874b88fd9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3513014733e8c33385fcae1f77ec937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51ef271a95cf17033f9d3ecf5d65c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b3938df457844faaa87fcb29ef54d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558e5af06358dbd9de2fdcbaa401afd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf4cccd1fc2e78ac882058982108b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e8b6768107929a17453c4fc571af042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a265615f129dcf050046ae30352fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4f90623f9745ffb628dcec92eba7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b483e07ad0a3fd7923a96fac6be76e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9bd65af84d5923ce1dde5c85eb5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a269784783d7754c2ce7b6a0d22051147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12b105d753e1cf438fc1007c20a57248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61ae704b7d2f1ff26feaf062e8e99349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997e8786b52b222fcb4899ef157d3a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce896f7ce65732125fca78155bbc3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d13a38ef1354c702f70d72d075a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f5aa1f6230338bffcb00dc40624c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e64540cdad359aa673d11c1ccebb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf36709e6a6b79f20ab66121d25d61955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8c173738ffdbf20d4edc8804ecdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103284634389b477a65d0e433b5c71d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edc85ac9d86cb900ebb6ce74337d6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe596968cf7d2154ac402c73c0d8dc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d15865345983b006fc34736fbf10160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81cf38ea477797eafac1be77e4653f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36b9903187769623520aedac4f3ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9e1614e3edf0c476561c856a6b2f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb70ee396dac7a54d3d2c179b469164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288aa9cf4608101cb1477344d3c3be165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215197fdf95f4318611209c7c743d1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074dd01f422520e46a06073c57372f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94521c418d0b304580ffb2aa0418fb6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d10b67f852562d6f7e57104fa16169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b688740ede430858f9e3aeaa38bf3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a64f8f459e8f77b4647c3484318d5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62a029767bc5e76983d2f2c4af3e6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b7b544b75fa589678687f9d98bf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c407fe7884780449d365355103c8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4f94f6c21fc9abc779b19ba004e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c99b9b21494fd3e75ec559895333e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122cd7e04f2c506a352fc2e7184408177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf411a8b48135716cfc6b764b43d47d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfc5b46b3f97b63a3d07e126438db379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa671096c25c960f8e15a7dacd7c8e2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384344d7557116581f37606f883d69a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba374d8a43f13628c32ac5566030ada882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb55947441a7c021323da63ba219f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e9ab60ca924bd699e7c220b322ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509417e75abe97b2cabcf1c0b77062185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680515039226bb22cb53e1250ee5e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3834cb17ab1e2421cefbf6f7c58cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac82b19785a5c08eb20a683f6ec127888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03add251ffd6e4a53683f44b093974489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80483c4711994cb97820c04b7aee7f6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a46caf38ec305bd7dddf338cf9a9d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09e38f39210bc0ad9a2ee2e414fd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0761ff00d083f10c5796826480af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381fa0f832a3aef4f05fba25f073d2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d20d9366d70ee68d818b05b165fb695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7c4d34c6c24a3891205276e00e2ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a3b77a6d360c847c76beb51b5447697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068c27ed3c5824d1cd4af35735fb16298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aa4a98aaa571a8e69eab03ac5a99e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5c7591f5be75b5190128f7ac3378a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ecf6093e56a8a1e04d1c5dfe6e990101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f0dc3740f0cf5f15306d31f85b507102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce37b13e8f806af3802be3fe8212a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa54c5e3e18a7889032c110c3e049b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14a856eeff1389e2c2bb0af4f891f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e49615f6faaa5705f21ab389b8fd2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993f3d6baebef74148de29e2412260a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55882ecb179d12d0485cb778b6600c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a4af649e9c1da5046b8fc0ed98778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe42cc19bfd254434d666f8b813bc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018212c76c77416ad9519bae422211a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ddfee6bce795a8551de803af3bbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f998f1c4e37ac86e7cde5cac1775df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db506a5f5f80374d7169c798a258fb87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115b4d54bad7728dc723226248bbab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6f88e46e334a5ebc646e21ed82b8f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a78962185f2999ebef95e5bad736d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd542901adf625e1356769c333fdac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b36ec270e793838628115c5e6348f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a00e47f9e1c101e8b450f6fdf75a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28207c8b6714365f6c34ad2d91f251d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08fa4ed80dc0d438b116ebdb33e122122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9eea3e24a940ed7551e98d20b95691123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c95ae57c5015cf01e491c10aa81d6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d967c55a27cc649881c258c485aee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe86880cfdf0761730e2aa27c5a7e54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365db070ba455206b7174ab9a426f9f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7d712bfc8d166ea8de8611def38b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a71b0dcd183413681cd052230cb74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4020093d9e587298327876b0d2e9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19702bbf09ae419bd72c36ecd27666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025eacc71a26042e9b81fbef386dfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c48d14c7aa5d846a037eff00fe01b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8d6d80b4b884b84ec85a5c412d279134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c9f7acb535cadbfbe7f68094c170135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181023a2e21b609c1d8fb10ebae9f22e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92b7845afcef77a91723905f199341137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950886f566e67886ea0bf51e977f192138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366fe2a2dca69bc5ed309b238e82183139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc3180e9c28378d9778425d35f0456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4ab3d612ba34b93fba381d4332ec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48542243426c68e3ee52831dc6ffabc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494617fa530fb405914dbf2fa58cac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146728441c59353e70860b366d1fa9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65696817a77d60dde1279670484de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331b0bf1707e79609719f8bff878fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cabc038df514e1b3d9b6d5ae5dd927147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b2496bef0f316a0b2dda41a50077148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c22206b336e0b31affdbed73b371a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25704fc07802f85ae3b9f69fd1549733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0d1099e05392bf98d3a5a4a39794f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86120eb24a9ac7ab15cfd8fb5bea639d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53151074e8d23df178cb5ec223b396f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5075f55e9200b2d77241809db0f37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8834a5770b2b9ab4792bd656c3200c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb1efb2baba552e64a20f6cbc194b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a544828eece26944455e44337ae245157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443409eaa1b2d1ae1b3c99960348d8c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca94f698944c0bf656be49823c0809159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b399470ec6fa07e3e8a831ba99cb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d1c10af0fdfb542c7a31e18608fd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df541e779bba158a0917376e0d6590d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f46b5194f08ac0568ebe9b405165bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473503865f7643b716c2949f4640f0ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41464b70788dbd977723d9d5b2ce0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d338ad6096956a995b43858ea271a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df834fe346f14e97893016ea017ddf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07913e287628d5747b0f7f6a6978e0b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802b4b107ccf6486908aabb1dc8814c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27ef7272862e47f9ec47d5543a402e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2cc66a47f917548e575929378ff43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902d245f565a36e8def2d3bdb5f6cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204be79f1356aa41e69b02e39842af5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be166bc18fb74f571b280292ffce806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d96524515947a5393a15de16b3d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389ee63f92d8a0076debba064be838176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e4ec4ff8f874019246d1ad252bd9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065687ce647fc81950520d79b9c51aeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d212e7c66d670ae064ebbd7e5de2b7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98acb66d9d032aa8e6a4532f7fb81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a65ba9b78122668e85532fb8e954181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403b2caa4aa38508534a6d67e782f26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ceb311ebb7691d2d4418534f2a4226183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca533fe3c9c097b381a795cff3cb2174184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a953dd4e14a638ffa609790b913614e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2b9b762a47b48332ba95daa79db5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bd69e322d2582537e498d553c866187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416c7c040e5fe0e51da241df91941db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b89ad369571444e706163419c1cae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef60b3f124ee3456ab199c88934c6a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553b49f6305713516231b66c01b08bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d6e17560f8f91203dd629ed30f7a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ae86f5026440ec6c7078b1da089c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7d5ff0c81c1d97028fec9b6d8c806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68ee138a9a155df06e1ae0447fd4ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87f1a22383f23bf5c7b558607f1d20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bf556e58a778be9b7c325b7fab1df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb647d619fd44c1963f0d5c3c55e33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3155e74f753a7bd58ff50112a11392199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db846f42894d78f77b4c7be9cc6750fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beba8d6e3249daca99d0fd156b02021201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1628a20fb3a93db4d5457dcd0751f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb355f91f135f32abf7931ff3ff1587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeab5d2979316292d33cee7bbb0b2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4643e595c18466481269413b363bd67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0d71ff8a6dd9bac253efbb2d6173206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb21e46ab3f631b5c3ef8007ff5edb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a213b8c851fe6f4d00b79970fc331208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e162d4a71df00a9855fdcfab6fd47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289266d628966e5f982287c7ae52b9f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f48b0b9916d40422227a2710d255b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d0bb581dc2550e8e0595307a49f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2120c2adf23eae328433b34a06e559a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a07b5207913460316625e104c3c7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a157fcaf24ec3fb5ddae77d11b5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ac2f708d12870d550905265d0f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19b0fe4b2eec219206d93836a2b47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c015b48985f2398cf3aa57f1b52d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d6c325256b4e3d68e8b8ec2c56b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b51ce9dc9f8bafd4929e06ee0c87a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664b624aeba14e3c7f9f9938830c3b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba13c3003124aa842a3c02f9211614a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d30a8a6723399ce3e9203adbfc4812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3223f96985858fef8d9978652625ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae93a2da4dd62778c93629c848e7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f6f9c0b9285562febf4ec3fadc6bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ced525532709d34b9314d6ec92b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11b98c85dd91c4f97b5067ce7dd6e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a19a91b228c4378cd08a697a11f00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192e7ce438ff669f065d84a7309ee91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8711608f6bcd3d75fb76f77d6c6c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33fde690ebe49178974ba1999223a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9eed15d995a5b74bb6d5d8ffa520233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58286872baab58337b972c4fedccf907234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2350d79005c7aecabefd9d90dc68bba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b862bb11eff601565a95d64b58e70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c18cb81f0be4b3fc343c75318206a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721282f55c74350c20295ff91dc9ed27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fcda4c2f93e462ea45871c8d9cfd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0c60bfff08096a40b84e848bf7ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240cdb81772cb58ec0f454ffb0ecbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d242aa9b6dffc914ac3ffbf04e31200242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17deb175bc67a68302e39dca84a1a44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5e14826acf232df7a0baa2e4be9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0901227650ef5608521ced448e7b204245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4aabc0d44a302b4040363d56da487246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037baf01caf79f0d6fd4145cabd5f87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec00d9f847513789c7764def6c751f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b94dd435a1fba9f376a911a40a934249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7daae8cb51a5fede1f340902b196a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3318cb699b5808255a3dd84e3a5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb7acc2606564f41b7bfcc26fa2d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e0591a594fe1add94a4106c0fa04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f567118fbc5d7f8c53c34084baa66bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f38480f859783cbc6fc6c24dbd4d8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2d4372f4085faa980358869446a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85381d9026734d6f4dcde49eccd50c99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0138009d8bca2fab700a8710cf9315e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c3c609a5e4908df086b7eb78499bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966354438a54c3a20eb1649d860ed09f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43505fefd6071b0c6a1abe1041db96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8cdbe681f160f1021ab90af43184a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1ccb39fb81aa844f0d2f1ccf28c2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6f8f801edb462cc11d61deb73e3c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee8e00e50fcf55f7e41a16c6782d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24913bcb392db8cf517c05362ab4d470266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a946db49ef25dc4c4d546d39b4efa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9311a7b922c1a703312cacfcf1915e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cc13784357dabfb0a6d4dd27e4d29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8b76b7b2088e32509d3ca77c1a67e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196aaf4b910d11647bc999183fc531271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d10dd8c5ffaf7e22d4e8d775969fc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c7a50adf37f8298ec3b949e85123273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d73aa94ddf62442e166419594be08f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311433a5017381c35941bd6b301b721275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c237dab68242a96135a10550f7b46b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f448afd5afcdfc224d2c1692c50b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d4a6d02b26d62c9e32cfb506babd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc88d84fe6aa21acd375aa918cd21b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33567226f3095d4767678ea31e8692280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576785003ccd248e504800300b331502281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24290124d7b7c1a9c193b9079f9d9524282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f8c29b94d3dd0e1f7930270b78157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6e2a0e066e0a12178cd53d21fa3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955b03887b594864bc0721360ae967285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658eb37fbf1cefe8386ba8efdd1acc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4183af5be102971cbed83601eda55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51230711dfac82097f9492a9b0889d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e10321843098d2c0ebc55d5ccffa92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe9cf9c4aa9d4cb4829ed772b0a8b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaabdcf8d775ba9f12ed790661f70e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eaa75e6d2c06603787f3a2505404d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8157a7aefc6e952e1b45587a64521b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521362b5837aea19c3f2f44a382536b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43387d9785adac23606e13bcd1ab97d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced55f7ddd21553be740a562e97431b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3607461b2f1c7ef728d27bf472f53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13e841d349d1c613b4e0750ab9c5b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88783b44423f58aecee1e4c6db17b4c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bde9c99a9b47d8cb3282687f5ffeb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6f5c88b72dc3fcc81874312d82eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ecd7035942c1576264d507f3e5a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909948d0ee8bb21c78ac7fabcc2ed2e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafeb302c86dbbced8956a60428a3dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690c993698d30fb78d75bf91327e29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef02d346e20b7fa63f9085ef4c4779306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9369a07fdcaa03e908587ac284f579307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe61d0bef3e6a7c6576c11d679e7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa987db61d9632ee46bd9197cac4e95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ccc45b56ca8b442d8d40c04b4144310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990a32cc2930c52ecdbb9fb3874aee9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b675722bd0e87e29c59fee7dde9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e2bb61fe6e54e7fd4328cb5fdcac4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b93598ae86abf8e457282ed72caf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed7ee85f4e01d3dca818822883b73d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6256f3084a18fb0648cd4085900ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b51050fac9f5a41e580e627bdf61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7903834c4d8c4a76b8a2efb3e8e73f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f11d7afbaa2fa944b46503c76ca40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06191f22aa5a0f7417262e98b38f47c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae7e1ddc1bbb77e3e7d6114245105321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e371cebfdbac67567471b8f95ad41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b888e1bb91a3b8b73ac756d68a82e9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568330f984fd891d5aab2cb596f318c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3591b875bd791ff979011739ab3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4307b1c76cb49fca0868c799baa87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bfceae5133ff663d196e035e909c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b58164e54a2e68d840e1346e50cfe9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed5ac0e8bdced8d79d986bca9092c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e364c34129844dfdfc0dd6dbb00a4ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c8ecb11698cf3c72b1b0833d3e94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f7b5a6f3305001f4a89aede9373f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e20ce69d839ba5f28b75d6033ff988333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2856a790e952918ff2191ed5542f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61744e413c7a566ec1cc6e9bc2cabc9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769324a7d12a58a05ebb0f44a0d26c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74ecf1c0ca77261a0d9cc6bcd0782337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11bee6f7b425d65293cdf8f6261b5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f6c8a5ffec2bf673c4d7773a0e4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c49a06ce4ff155c7994a7ea5d041b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568d315683a47f0e5c6b4b594988090341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3281d846768b3129422f7182160e06a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f493d3aeda32792285820161f4cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb1847c4e7bee0ec06e37d3c72d7ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df01d2cdbf9ab33a68bcf09b591f30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3b8867bfc264aa43aabff09bec9f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc14d7d46bddfdf7569645695ad8a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5fbde504bef1980736fcd49e709e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9ea8f058f848a115ef3f559f7c54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce804eb2d31d491476c6d6506f7315c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4dc4388e40329e5dd8dbe84eb40f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b268a5d5b496d2631179ad7742332b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb866674c64a5c0ab530a9118995ea6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b964257dc3b10bb5af492b70b25fb5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc0025b1b736d7e77967020004167355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b90e1dc401373b991ae5cd4e7980f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acd8e511393fbd5265c055ddd5ed96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff4cdc0457188cb9f3fd2fe6d9797358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47764ebc061c4fec25d9cafad2aeff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5843214db366477bb76177856aff38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38ede29ca42b43bae70a6c2ce1ef8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1101884b3c2be27269c4e70f0e3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734b7e8d026ce13343eaae2515c79c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50fa5bbaeea8b6179b4d1ed33041fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a4c4d3275b6c7a4c8a012d04dbd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3011901c1dd3ae614322dee307fc045366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99815d602e80d4b0e85122b1409d58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee0559812c36745484a1c25836bfa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d099b59a2a6b1cd827a26d376c1af27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f2eb5a5f34eb3e52b858933dec9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727c1064610fe9d4b29e78488db73fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b94672794233d5255001062268a41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c719bc944b13616f69d27332dc03e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee576bb4b32efaef8b902d0fee7600bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f1ddd29094af98188c33641aa51e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd53cfedd199dcd9552a42015663e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8677247b1f1a60f73ffd1faa77f310b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942adcf43410ac8828be17fc2eae50d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5d0d66c75e8b35e54bee6d593c4f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbb5cd546d71e2ca93d40a38f48513380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3379fd6345aa658b39e17c412fcc2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42974d7d731e3339fc39bcde8a323382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214fd44c3c06664b1704511a1d9b7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09763731528cdf7f2c80c732b99b5771384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0f3894a41e79ea1da70b1d3f96413385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b6bd6a77c4c16949f59bc7fb61b64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f777b2ec666437153b004124a4eb3ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633fbd2ad41bf5d1a6b89d205d30fb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb8cd50a4d15d89ffac25be13ac453389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dd22a2d1821fb4c7109a4a2f79fda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c21ec3aaac93afd931d0b2df2437aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925be430948468ad55e264de3cbfe60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7ee49abf8dd4363c82479c8f74cd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d359540d26475533636e6ff6c70895394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21a2230c428bbf0aed66fb8185c324395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93836632cb5f3cf9357e47d7c7cd9dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d4940eb203f062e8a478caf029060397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccca22b885502d1ea08b970d4ddccd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a2cc7052d10d6e1feddebf3e37544399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9ce3e81d903adfac983f23db0e4e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dacda1b19ccfcf835a57114971975401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d5ee19cea9ed7337776c252c26fff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47940c9a6919d1cd676690571889d0b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e211722ba9551a56419852454c90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884a8426744eb3d0d10f00917f0e13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407ba5045d2bb23c49ecbf468eb4ec0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5866765600d77e559d35b3a414c256407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8703ef08811a638d1e9d1f9a6d25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead28a68da2c6c8207619662d11d129c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f60d234b4340765a11357d07d12c1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c741636b47254d37f0bedb7c3a53ea9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b34bbbebee400b54f4c98528f0cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af57d03b5405c281d089bb7f2489887413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e7c4290c3f060d91305b15868297414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1064830807c1dca5b4a6eaa9e44d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec01650a1de259d0037bbdf9a4daa1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94ffd71473ae49886630a4167e4cab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443353c0f6432855828f131bff9a3258418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37b41768cb87b04afec0b490ccef1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe18160300926a2d1d37132832697a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2770521d8802c8d601d3f5a63eaef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2120c46f5c2c40ed5c37f3a7b428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39024d999ce66efd3a33b604266762d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53292f887b5cfd454d133f984e8def424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b537a29556f22e73ab6589460bc652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3a3fd517e12bf90ff517647f492d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8aaa4094046ec3422ad881ec40cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303313fe1f148a0657745352dd46a4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377ce23da8ee58e1e48885116d099a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9e9c2fafb7f2d13551108192c753e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cbb952d90e9a5e8f3a63c3911def7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84b6a9a239434b70309cbdc0777c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f25fb8d02c7c4052c185b90f217f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6744817b19966bbf9dd8239e0e72a2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccba07386bf17a01ec73f72bdf889d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29641c700ae63d174a4b1a003b046436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbf781dc75b329275d666999b6fdcb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace1c3e8e5756056b816aca42ecc674438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e8f49d3a3680f87555175a567b46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258d4d5c688ae4e753518a86f9f264f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54934044ea6c492573ee68f40986a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358175d494360d27d9eb2a36496ffb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca82fd718bcfdda6e26b99389cb5990443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b2dc7d670ab7c80461d3c6fbcc16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f264ed9d98f9a2c6c37f8a4eda00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ec5da0dbecc09e9bd59f4691c072446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64884387e3dfadcfa9d6b3ef1e0b796e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1934335c10f93878f7b7341e97dc6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc007e41f30fc14cd76696f819fcb6b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23815c2107d8f08d1f1bc25172d4566450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73be873ac0dee42f35a226b3fa7cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83abe010c3092ff6e48876c64895183452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89e36223255afe2ddb5ba2437531e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33801d9bdcdb3b160ab742b260ded28f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaafa68d85751bd1909f076fd74ea3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ec15646b6731761fbd1510a0741d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e7176466ffaefe59e91eb7138893457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cadff68a22f02e0b043010e422b4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68439dd8c98d4460b30cb88bb89162459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde8987bb49fa28e90d1a71f56aaec4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad849eed7ff68e9475714fd5829f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68d7ffa36ba295aefd9be1ee3170a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c2f9d66d51bc01458238044f154d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4fc0a1f92b12b55224657b7812d73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43a87e641e6ecb9efb355164aa9178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea6e155d7ea8e3fc0bbc884ebe9c1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8d77a9e6998de81d247e45628c23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8d8ddf18e31c1c0bc83179839d879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb0fec6837eccbdfdd9e97cc41711a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d9e92c9365bbf18b6877608de17b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd489e4fd34163458a67739ee61a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f66031bcf2d5c09ff12e39774e9615472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f81758739372384615eef82eb4c49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4769bf77ef06b1349f2408177df6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733682e465655556721ad8053bf4b68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8610cb490c42effb2b48333ba5bb0d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903309e6c2193607f40443480972dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec5219de442a1aec36704e76efac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e38b4c7d4bafbc116404db05f698479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad239e2c7de8031cf995fd689b7fdc49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4639cbfcfc3d53f692077cf0f93dca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f23f404d741c0b89b530e619a44f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e858de5c647aff0f02627f3677581c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353deef862ad698d01cfaae8118b8be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff00771f0f4da554957796e10830f00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fa8f25237c49c08e11d9a57ae8a61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e5e29dd7be6aef82910a717ed380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942cd149156e26e7bb7c58004eab3ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9f4d59087e66b6f1d7b0f0941c84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d838765248abc6d6306198125a41b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f5d8140c03553fded8f396060b39b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a8a7322197d1cac488bb7dd94eff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a54f07100a76085aa8691e47b2c976493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f813cf350297f6c705007cdf10577494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18388e3e62d890572b9c48a9b5400b55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d4d6256cae10b0e92aad71f54f135496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fc7724a812406b8e1caac817910e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ee794239d8c3a73543e603cf4db7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe9d9bb28c97741182f53640d8d0b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e025ba7a914f2f6c41fe499a4118500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeb01c2d72b7c20fbbb7a153311471501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bf4f266a5422030e19714a0f615ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02942465b582746a9ded2aab63dc9eba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d25ade9727caa26ef467c87480acc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8565d1bd750b5037c08b55eeb64c85505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d63c375c606aeca287dc3d8bdf222506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438aa91d44ffb122e26c243b03f18ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882fef4f80c3fb77f4b2eb14a23a24a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf9f119a2235b094fb3865d4eb73b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862a0f1b9455307dfaacae48dd0cb6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4104ff8a817a7e0d38818540490ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21416ee1cad41ef2a7873cc7e663c6db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce93dc8f0f1e2565885b70711182b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64905e5b7d13f07cab43d3bbbedc9c51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b63485b5de28cc461f89aaf63645d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3109b3757bb64a654b6185ff24a3eb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe22fbf5390298a66611b25dffd6a0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab9a999dfd5565f3d699881609a7b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9849f23129310e961acfe8a83f9732b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29b4a07c11e72f091574528bdb3a53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cabc19d15a7e820670ae333ff24eed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c180152da2e7bbd4ac01d2eb6b77d47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64712247e6564a1cb9f38d298c848763523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55878335e30bb0e4739fc46c77145547524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b910d1d8c408ec2b6b7219e676df44c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20c9e85233615082a0b5140fa623b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591900dbf79139b4694143e536531d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcb4e8e159b597ff81ad661040b8e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87ca4a507d96358bf9704275e3223b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570a0663002501e1988110c5c75f49c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab9b43fc7fa516364f035927a620e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8a2dba593d5758e7faa10331b1a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd69c1b309bdbc88b7f3d4b785c085533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc1817a68b6ed3cb90f0e9b66a99d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a30c46e511250e1d0ff68e3951eb5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee4771b4b2ceb152a3f54256682845536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02931ff4eb1b2351ed8e1d33b3fdc8bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0e2bf556221028f95a2b0a08f6422538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f990a59fa7a787d3b98c93e931f49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1786a8a19111f25675cd1908dc936540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a3a6601a431f804f70e54e3e23fb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ae5c2e9998106d0c9cf4323ff528b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93ad2a6a73e43bc8a4a24a5973fb06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b4a89df039086adfc25028c9e372c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489fe42eea991bcbfdbd8a63ffe8c98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2faf452d0419c65216dc951bda2626546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4947e0a7bec82a7f283e43547b6fe1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eea403ce290633f2a1fdbf1af9c1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ed003261405657c07205530d7d7b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fac961d5371782c1680632f882fed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27614f68880f737d1b349679abfd7e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472878da7abb09bda3958b098286b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4662314ba8e3b22b0cc95614ebace553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ad1591c1be6e0d4f51332ce614e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8e13df8a124ba2976c86e9137cfe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7febc5f1b4511e3d3e4f5fb8c73050556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e31ae5b750aed6ae964f36202bf810557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325f75a2a573976e729026cbf22f70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74fc23eb5551cb847b2c97f514b05f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d7b638d865bb2cb07e6b8c955f5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05942bd9451dab74439a9bd01bf4707561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8a8712dea6f01b45adc6b12767805562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917ed267239b56202b06bdec17fd4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426ad932e3b69ae422ab0dbf4bfc3b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396333d35b7a90899f702cae0f8db91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9a6655a15bd0452db605383c77697566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e5363cbbf3dc50f5821107697f3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44365b16678480ba02a4a6b122d6c570568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8588f8426834dada3a9f32003cb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1c1496cc45e1490d8a4a25faa416d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b19d81f0d7a8dfbdd2fe2ff4bb467e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f7f2e682878df62fc4882845894f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ec2f86057fdb8cabccc74cea918d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d151fed6dc759d079be4d2fad2f1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25eb0a0ef9b76a732b76c5c7b586b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c553d074f7b5859bd4e90f2e794e09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517078776fe55f8f3eda707135547370577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c30f246883f6d0f5fc6c11dd95001d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede7109edff7e03fe989fe49f1d9ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8911dd57377332b3ec4fe5455d31c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2fdecf60808470159f86a7796713d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d47f34986d945ca81d453502afca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fdf80dede726ff217abe7e77e48f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aed91b2fe782c7d0cc04aa6ba5e80584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d16b84517b83f23069e8097eea2993585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc2ac9c090ccf9920c29147dcb1d39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b2fe889008b75c35c77f2c4800a6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e7e344ad2bf56f9a8cabf7d503725588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c8f255c3cd65be776e4802b885235589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a2c7dc52987509fb754470cd3adc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd626b8b1e76388f8ec1d6468bb2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b862b31846e6ad77b722c1365fa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc786376d7a52f45f6c1f931d618e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a48fe97605e78d78a5935b8cba435594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64bb40b2522f8fb6cdb6345278cc63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c79f13c36d973a5c5816c4b36fa7d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c0e22da9ba8fa0790a962829c1fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e4c82427303223cd6fa780e4e04d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fe460df38aae92b9a566455a6713a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3bd5366ed0383c8db51fcad5a251600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aef1f7b1ec24f26a04776321613ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f7d21390f6e17599407df1857168602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac13ea613f2c12a6c2d369525fc7d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee51e1bfa2a186f38e7383e6c6de86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62468cc746757b1fcee5d8d605f5fb4e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71e2109632992316c547075550483606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b3c54bf66baa1584dffe7144b2df6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a43802ee2e3a22b84792487b7fc74608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c6445957f32c800413769e1ac68cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0b25266e2f353f4a1d3029b85cfc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484e1e4613604cde9f3cc640b78468a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08dea3bb0f3512c598254e058188ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764e8d3949fe3e995030b8b9bc4a55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2bf0f957c877bc45c7fca618f9a60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fff864d55f5a21b6b1ec4064e2066615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43003b4d870c0e1036115f9049bc75616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c9976dc6a225b02924c3663c3a062617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d72d389869a8ce2b228202829fc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b92bc27841ca12608c3fa739805407619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b23c365df1da794a97fcf9bae53cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a56d0b277258ee74b6c341828c3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa80c9614c13deb9118aac8e6138c92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d5b6f255686be194f94c3a2208a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80801094c46d1faf10602559e99241624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3112921a78a28ee121c8632210e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6f8c056ae6a22d335dc61eeb10225626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104b8f8fb48b368e7ff0ec1378aa65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abb9d69eff78d76fc9fddfc045e29f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11403e2e5e5f847683f2734b48ce03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2623daf6598fc74b22ac1f2acb26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e40624ed5ac755ef21d76d8c6061631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f950df76b22be646b15fee8195eb05632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2261d19812b5059256eaa94cf5769633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740bb7c58402d5ed86a752416e6512634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74a0ca6a8a5b9ea91a6f7ab86d67c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a356f46ef33d2da623daaa42ce03d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43217cb3f0edae43aa2902eec9164f39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43988c444739f71f2bd8002632c3ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee96f80fd644e4fb12053c88e35befb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57ecb8d4903434e9e6df5d7626d29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948738f88188bf91b18e49936b2b936641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d15ae685cb5a3a21821ee12f34051642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d4e358025c9a418462756d96d5b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf1b580f16c172d198d5b8ae3ea799644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d46bc753c18a2104c9febbde0f6414645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571713b1ad77da75bd47eb98846be8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020456aad1e57fa75254bf70d15fdd53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084475deb2e87bf9a1b153cc5f8eb544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daf503466acf39f9bab804d3d323c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcaede91d40e8162241832c2821f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c25c9d70655c40dbf21bb489584be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee299710ac8c5ba561fef08b4e757c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabf84f34b9665aa2867f06077a671653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0610ee111dc85fb649c4f80e0751d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d8cfc22e807896998234f7cbd8b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e26e68bfab53bf1d511ab0fbcf9304656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6a2e68bcec7dc40d011a6d65f1e3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4e4a184137b14a2e792b914f0a6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e444ce9b80a408010b4a0898444d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103e8a4844caadfcdb08e20dbf1d89a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ba29473c72797163b343ca4baecd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688004570a33023b585459e5161307ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767fd013c45aa31c86b968871646246663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9cb96a08725d81bd88bca2af3079f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38f1deb841ee8b6e33f3a196a60eb8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158e0ed8cfb4dde9bb5b34fe2c7be6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e491978f4f117314731d461fee147667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46b4ce7c484727c980188426deec3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc498ecfeb55630c2744cf68001960d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5452e788a879e388c8fd72d87583670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ff4bf688190540c8633d044916f77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd668f29d080a0233399ddfe52688bc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9ad9393ee2c31629dcf92f4b26fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320f0374262cd1adf013746ec155488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786f562b5e254f23a3045e756d68ae2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd0ea1e6336944e160a1ecbef3d94676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc57a50ece0411a86781e8486a2c24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b7360f75fc852d658118500bec8c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ecfe44297599d4c4dc8592f1f8ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2537b41e451e131f7606bd182da45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb457e048081ef7dfe7ab06c30bb08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba97441755bdcc1593a7144362860682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d285069c58eae0348f87b1668b773683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a523ba6b252353998186c3b2f45b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764006ac81639c6ae42b0b8a3d13ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ed87153db2e334a0eb67b9292e77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a278aa36efd6971bede75dac208e47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3d96ad567b35005d1088bc566f2d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230a99f71981a9e40a2fbdc20833c47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80144c2bc3c9c58f6b1fee2489cfb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631907c9172ad3788493cb8f9c2559691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ab471013dacb8ad1c250ae3c2ec5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a475e40083a046767afac10ff67dc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc11da945efe03f1333fd162fe8ff1c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d0db23f60cb69ac2b1d0518abf02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b5da46df6e9ad98a0d168e3c1d61d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a947f77be3f961301460f0931a827c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc9ec42f7e81f9abed5cbf9c7c22f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea251be68f58885bb0116f1a1dd895699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ed1712ef5895870b005df0103966700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28705db9f046761bd23b397d5165284701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c778e47f8fa7e0edcfd498324f85f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ce7b20e0f31f4f6b93d38d6ea00a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4034eaaa71e8bbddd56c8e9449cf81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe59b723984d732188305849e4e0cd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d2f7b708cc69c1d755584d6d9e586706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1026e539106ac3bb41322811ac05d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79a04b9a29c573c847663cf01d5fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202036af80ec3ff83d13f8f7bfa43f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e91c083d68e3886d7de9cc20df74c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27f2ab8105a384c92ad4ec84ac4be1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9f9a944c151be01e4ec14e9899db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeeb9e02ed1574518a7aa29c5d5aa0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ef559452cfd63bde37665f01c068714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298b9f965f2701380e66d1427998fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2d6852a03c2ec2ded8e8289fcdf99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1c6d1ab5728889c3d763dd3b2b95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2972d5dd391576732073fc7eee2311718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab6f7103555f3e93563cc5d43ea26e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f17bc587b63da039e1b41de2dc0c95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c7f33ebf8a3bdc2d6fd8447e490c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7228700e6f2e531511702c95f72d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2950090f92b20bb0b365c9b6b7327d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20369b71fd9eb441a7254811ad86d45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a64914120529ca275835e9b1f3d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83657b61ff1861a7aec4118301f374726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd473b8cc1e8dfc8c2be1fd884e2c946727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacf316004226148a7bb28cb9d60272728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c6759b8f0c8b96d371222bf517f60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd580bd2e5a5756608c0d56d71cbb7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca263452d4f40760f72c2458681a5f47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aba7f78513a2c4260f72b70bf69fb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d205a8d0cc3efcea841ec8fe9c3e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fd0a2e68783a591e94a5aa6ae499f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61956b852c0f8c3593d4f099811b80e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e53feb6b48c73a02346b4062187ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb71885f260e06b4cf3a9d2ed229c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c042d6dffa3ae16ca39e352fa0530a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de41ddd9b7d8a2411c2674c691348c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d627638fc54f8f9118556124b5475740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dde186db1924637b2ad1a0444d3115741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d73c74a493c4cf681e67605b4fc71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3ef13202f888fd7144931d627a8c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e5621b289ad21c4b5d590df3b359744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddfd2e3b09b9879ddf2d0ab23c06b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2f0b9e3e897fd0ac9fdad927fdeb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e895d9ba3f0b95f51f111dea17814747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce240e8518cd59c09f7c304d8ce3dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aff584c03ab8574bab2ad591270de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564bc76fdf0dbcf5244c975df3f383750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133865d601c4ad69a3588a9b0f3ca90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427e3c9ba44aa17930519dcffcfaab6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cca0ba3df741bf3671a96a004cc38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2b1c72e806a3f4f9765b35b563388754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348023a3c692a1165c4b626286a4cc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf7a04f9e3be75a14452e094744703756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8615ab263ffb0102fe0b625facefcea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620bbe300b38f54cbd27e52be330ff5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b1a1a470c7b34520bf651c7e1563759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004da7ef48630eb7fa9939f909e244a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9ea139702094df23859ddf3bff722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01014dd8887cd030ab1ae0e7a92924c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b07b673c2c60d9656b55f51331c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756868969a68bb55816640735c2862ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046690c6b5904cfefdd3a924758237596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3c459a35914a917e952421056e7537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399b664783bd26cfb9ffdecb836b2f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d5099dc643aab3566ccd0cfc541b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cb3d0f42b4ddbf1f93e61308cf2a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a30c78aeaa3b93834d9b7d1b9e10811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54c460ada710f1c8a088b1b54a352c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd322eaefe7b00b0768141989ea97313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f0f01954a2846835a8d6f791a2d4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24837a65ba009a73efcf0677c37ec0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b13c3055ed996c62130f775c712a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3c06d877a48a9a548f9e8d72e555917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b56e60979a15a0cf4e499c4b667218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895db3526274cae09f5071f208fcc4ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70946b09acaa3c33f99bd68d7efcc30720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f6413ddeb1254dbab711740c8cfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2e748c127a2d6db671af7fcbbcd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8852af84e406ecd23c7b04e0ea6e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed72c695cf4df6c4079a047b30c1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c3bc5ba8f167e24b439406cc635425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff879e6799536b2c3ab836faa0555626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f317573ddba67029bf8bb84df37c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c9d25f1d8c1c812315dca171deb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7c95895c77969d76546498e0a728b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24decebdb19451ab80d6465b2d9ab1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c90b23c6dacbda3f1f6b349337b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d75e372e06e29f3dde92ed1b09bf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c10652920f0a4673ec53183da785833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e9a01271cd7eeddc83ae4c6f7cd2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf2f80cfdc372abe6aa41cc9c264035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621026f1b02844cb8182ec77815abc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce0a722891a65973d544cc20d1beaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17792073aa254afc72a0d9df9a92ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2c4c170316598d6be08940ce094a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e8d48490cd2b7cbda061de692b3ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3a56a5da8541eb58b68386065e7ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6735f57dfde9d81b321956ee3bc3d5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feddedfdc5c5bfa2c08160d4c1ec49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c84a64218ebfb66c2fe3612adbb2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb02367c4d104a2a2c1e639d1f3da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7b31a542d434618c9f9d3123d38c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3fe61415a422ffe590ecccbf0ee4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a67c48b11a0c988ad4416539e278648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1363972ada35d5fab932105fbac06e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f709aca7f97b8d9b76c064a364fa350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b64a66dfda5de62dbd02102fd86c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67c5e4be2893e669afbcec78e33e5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbd7703abb5780b3c9e5ee5ef1f71753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1acf1d4c6ffa4872f471acd8b669c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545532e7ad4c3ca28757752685ea7e4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428d9003a3eda92c3966790e3aa856156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d68af9b0a963bc6f6d634744d636757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2e1d3b3938145ef2f71141953cf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e692dbca8ee62af1b7ec6f95bc0d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b069e312d8255f95c1efc36d00d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29021fff6a477e9a4c6ff519b18d3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933008bfb6382cf9120425731ba6c0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbecb8fac74ea2e45bbd63c6de9a9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb4aa2b59e55695e945ebe176fc5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74964539c4ac2c57d70daec89bdf194765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd530106d7aaee0c5e79870e5e7b27d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c848f91b873888cabd2fab949399aba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a57428b0f1f42097a5970cbbdab0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e94ae47fac185b62257e7cdf72b7a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6206616cc93a5dd9fd563d13790c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae891f79a5fc147dc98a9db8b2c0e6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc1b61b1d1ec3388d612d16dfd149272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8577dcc64658fc4d47087d0b3489b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d70e96b2c528f14d98d45d67e7b5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046d93bc4e8695c0b3637cc587cb13375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a334c7d2f02ccb0a7fed58aa150cb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0103b9d51db625f08dc946a1d1a8b5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fcd531e757e82772a2fe1bdd6735578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80cdd26142c43fe08767609d8580fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff18ef1c247a0aa01016a099a2b7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e855793955ab3df112c375e5b087be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3868f2b9c818badae28a9f11443aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec9333a2de016a8aa3c8d45df253783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928302ed616720fbddb1fea342aa4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba79d592a5cd73f9841178055472b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d741b5e5e79e2134ece597eee8f1e5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37450e28f7738af76deeb6cdc8392e8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbc3ca81899cc4134a6e089792f45688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4318995b2ee4278f0ca5689dcac11789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466880a62081f2b9e296e847f2ad5bde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2e83562d3cf13a7bb8a7d12520fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aad749ce6035e0834ea0f36a98a6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cb400a00b57ec2222d8b97a6d800c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af6af220051809683696ff2ad212e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250249cb0aae90a506fbc87ad656e44895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381ecb86441caa40c9a3d236826367396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896c5cff0bb39fd9c7ee22eab5d53a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0f6e49fd382e6b3511c4afb308a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa50fa83a2967f56ce387ac8454a3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9f9dd5790db9b27ca07b47a5cce5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c6987eeb8a23d14194b5e6f04719c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321eb351246d5197843529c713aa0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283396ee21ea19b911cc0da745940eaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c3858967b024e371ce5534e577de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd8eaa1574820c351622de3f95888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cbd6124feb1c01dd06859450d21fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ccf01c49596ce78300f4b53a0b096107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4948142f16978bbf86824883c4979108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd98d0bc7dcadff8f7b0bcde95b865109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea4272702007410288f43385bdc7df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66b96547703abf4f7608f2f3fb209111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65963dec85601320149fa5bddb4f5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec65b1629a64be6ecc536d73ff23f12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c6a89385266333e020786dcbc1b15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901bfcf08d8df9158f72a7751126b53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caefbb1cf93f16ea16210a14c31ad2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820e5a5dece82fa3591b87b73296635117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9befc9c30442f491f02720a5a263118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523feb101e6dd333d9ded609eca45c8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81feccd34091429804d766754b2ce9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd286e3b6354b966714d8fcb0b3e074121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76df3722e4861f43e029c9afcd41a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e441be342fc0ccb25e2e783f646c12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36360043970ab7ae2f81caaf42cb2d93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc5a8cc3d0937e3e8399dd769f9e1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34e74a80e48b675868703686388574126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d8f4c03c5670279aebb1553e2075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a5bc91790035277df05eabc13474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a2b110bb79daca98f7583b74a5420129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138764e5928c6694f7f22fe9bea0ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aab05c3be0232907e67716381b127131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746b23a6580dbe1ab87471e08fcc941132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1e488ba58f2136dbe197aecd39776133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8d015a14c78d257e65d2184b53a31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de7b66b3a9ddee2a94f72cd4847786135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296aeacbba2e4b8a73601526465ec13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113b0fc357b6fa5606388f8e53095c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09684ce96f45e7f780addf5ee3274f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef7b7ab03177783c14cf7fd7856adc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d09d01a00571bead239cb6b4ab9483140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a233b2c0fc694658a399a25c773175141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75661d4b0348000e44238da5e27865f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d7e2702d4f9fd5f7f812cf93d310143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3301b60d464dca708db17a37645a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fa42deba7ab357c58379319285a00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adc1445f18081b19ed6716cbbd8919146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f83683cf9649dec220f77e1add05e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09adc1fc40b3a79c27cad1a33d7fcc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402219428b5f28e80dacf554955d007149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fe665c998566177190599ed2327c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ef4e3873b1525f4aaf34e53856792151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ac5386112f1bc48458cc3e954a39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e3ffef99157684895b40f79f8142153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d715d251022844b3ef4d2b6251f8d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2804e0f12a4b9e7d62209edb730454155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb855e01540bae59b6b16b6dbbecb13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bde362d08f53383a84f60b359f0e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c10cb0b37816725836406c269671158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716c8a389d11fd1faf26d3ccb534c40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06afac5b6b850b839097ec6461eb957160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e4a1c3bd746ac98a93f359c4f4ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67244316663e5010d236102376ab5d64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a98d1e1fae8f98aa7b264166344d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63c80c11563ecb47bb672bf3da558164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a7e0b1a2802c1b6fc28911bacff0a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419b83c680b3e21a4ab3c68d0b5e2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de17d769e61b4f0f2f4af276bc048ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1a96bc4def416a5e60278768a31d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf46e5f027962d5080da4e10be7c900169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90966589bb3880562251910b3005d816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce983269a4d81f42ed6a8e00aaf4bef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4aefc76a7794c1943bbad3eea05dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f010970a25eb233217c12126533a8c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606618ee8cd9a7a5fa6a4a8b906ae4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72625809e9628137d06e869776e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daca656b8d337c05be9a07030b4588176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79549c443bf1fc57b3e1331b87de3aa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20899233c0aab4d0fa6914402513f387178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cf82eba5f57448179eb5f1b40dd8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193322c5abd985f01a0fe6b72a31bfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d7da47d8e875e954ce1115d5e36b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ed627c3963807c16f2b7255d1a9f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84952c5559c221d2afd43f06f42d83de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810e738d39f999da2015039ee72ee8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19468429129917c3425325150d3bdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65fbeda82cca875b1ef2d9c3ba70d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7151806d06f288bd74be92752a4d37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce6b223e3d5bb5ea3610d0c0287cbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5590862b67c56e0c22f3f2d3ccd40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe142749d3614d4d2631a316430717b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c721745b4a6a712d1900ad66ba0af2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5783dd60b0a35045c2d417b68f329192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf531e87368aef044a618146d4b9631193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277327e4f044b15e4822dedb655d251194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282f8b018c024e292ab7471e0151b5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898a04f4d02010ec64734573b12f2ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3d5016a1a3310ef8951a437f596ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c9f2353cb2abb3babaa54ebef14c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1d4bebb078e43ce9c0b598e85608199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d80da761b05ce6ec66ce4f40b032200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f6b5e7e35b26ec300f5b5130f9a66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07ca1299003653f0345396707d1d89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b6e095fd70c7dc15af92bad6898f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927cb1e1a0c60a54ec13659ce4c19d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b73cd8b1fdbe0e09ca2f2f6a8567e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2ef862b741c3c60a90c47d5e31028206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71769578d37e551925612e9702b70f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773927c145a41e6f3f019036d31a697208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab71b5407f705fa5fc34b2ad946896b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764cac92dfe50a4bf0b18c8eb95fc9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41ed5587d68d255e7f48a7426acc60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae642ac2370b589eab3f500e3c7ba9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf0b6f27c5f73ab7bad9538e0928b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69d0517717007b214841504b657cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae065e1c055b8d9a459de747d28bbfb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130f58b7008f4bbecb22a451954e6d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5009977169d37c974ab78baa93606217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11467270d0abe4beaa61adb624b70ddf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80902a5884baf9fc9d06f6dd5423f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed215ed6ee18edb29cce34a4a771bce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d66d519608ced897b9fb0bb58f88de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625938de7b1530c53fb3f1e0737a389222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfa8ffe20e10caf1952d21ce828611223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8fa4a3f68da7ad9c91790ae23d8d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d087e12f53f2b741b34a82e4b0fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee252b3fff4aef2d6412cc48cdc7d281226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26430a8383d09a924208a0ea23072b51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1abc26f09b725bc5038c935d7e5b87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a26e74aadc64735c7b9840356ceee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205bb908f14d443496b56f339c08682230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949f74e614758f9bebe067907c5d2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b41c83d4d57f98f57047c0f8b9aa3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bde07190cd51077c234051717a908b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ee6036ac27f14c16694eafb24d1fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bfeec0d9e6e1c1712844f03b54669235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b527a12e35eea5a32b8b71e75a48ad6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3b2db61bf4a773b014feb7bded79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec0d76cf4fc733859fb41ab13bed5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe7697fc8e617a4b9881a6585efb21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c25157f16e6f3134bc96abdd598d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ea92935e39048ffda7f7865f0bf4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0990868a368c734d15247aa664e997242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779ca6da689aeda37bcf1d9f986dfb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118265e4322e59e79f2b3c1411ca626244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96327a5b5a2534d18f818f56acc57b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7023f3aad5f18db542c59c8f09abb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7afc353da2b3c932904d3a9dfff4da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd2d3c090911b07a8a65dfcf4db3b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa33ccb83782a00d6c70da85b187e32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32802b94269ccc623eb78ae696c74bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e599b5b95aa3d544e0482f37afb5922251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c7e08777bf521e71fd99d0992815252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea7f28ab55fb7c446bdb10b1c37a4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd032450a70dcac1d1bb409489f26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113ba739111270a2372aea919702605255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf1f56eeb1e68e284365de93426254256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a178471ac24c60ccce31384e833f4a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d9b2dcd74511402d29d39c7d2d9bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da03c05086087c6f503eefd15c41e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b47235fc01eefd5bfa10a9e84e75a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d5127da80c974964e9c9a0c3bafc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7380bcc76f88b2a7d86739269baaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede82da4baa8b27e94bf03774e60f85b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268fc4e99b2a605cce9da4decc9626264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89ec1198a094c710fcb60f27159bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1b1a7f6293ef578df7af27dbb20b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22c9fc7f6843f9493ff83c1ff9dab6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628ecc7a82f3cb25578d166aa0cdfd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8fba4afe321be59929c3e9e7d087269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299beeff076047ed8029494a0403942f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ebd2907b6f1c029ffda13a0f807c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b145524232527c082b67bac8fa0d95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a21a2a8db2afd69d215d5045050a79273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75720412710d6f993f97bfad3f8dad2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f68ea90ed940bdad9f7320c6d704a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18046b4ebf5117bda1f3e96cc9c71766276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb7796c30246c2de9f518a5f55826a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c5e94a003d9ea67d299249fd9de8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887ef8565d02ce4be5b39874d772346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb67ef8ba985be154476cb8dbecf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c52f0c0c9f535f6272e1a59f8ac5e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fcae1721463c35b0407bea1da3735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286fd39c15dfcbf1eda86e51033c50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809fd628741c70d26a63a55078c7352284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421208f169f54beec7413c4cdd579290285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2eee68af09a1388e317190d86b5aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7f175481c3581f407349666eb150287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a62f6956be291d6b108c112732495288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8287f5842ab4067bbc840d324160a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ba18e9138e2cbbc19ea6ec006316c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e89e6fc90d697156a4bf7946f66d0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974bbfc5119bb7e7345e68966455173292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490061f32326fcbc14f1109e40a94454293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2614f00ce731fedeb9c38116c5e61a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251cec5ea64fb167df017e56815cd62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26676c913d2e729fcadf077e49639af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476635fa3c706113b081a1a29edef9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e8c94f5260c06a940cdbb5f037cf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b234e446ceee451dbae3d90e069dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cb5b700d5aa454d7b8cc8a44c8b29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc3a3c4d4a57eeb9fbcc05bd7f6465301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b8a81c09a3f05cc7566ace7eb44c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da29117fc9e35828b2a857beb7cfe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b2ffdd9e4aa7db0e3529093c4797304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cbe20a1a3a8eb1ca65a9da37b7d5b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550b4a4ba18845106b9c8ac5135243f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74911b60b332eb7f7d196a5ad974013307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b8baebc4bd6005b87c0fc67f6c0ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd3148fc4c58b7a720153c7b682df8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108809e0074f042a92cb3f7f40e236310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e582bf0f4086a7c8a18a8ad1e774311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886bdc6eba43323da7e76be06b7b21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24761388a35554068035bfc4193bbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267b46bdc042d464a718c336b289939314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5a64705d0d6f7089783a868f5ac8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6914f9fcc1e8a74dd0078d25305d2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d97f316e5f7f829f48636ff3ee2f0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342cc82029576445a026d6f86964cd5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f3cee8485fda48287b2275520c027319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e23ba936b0fba6ef5619f33f45fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2af3811170412e48f361efe5c25ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a84d7bc6efdd833368b6b2a992cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c02a2ee3c02dc2dbd3eff91ced15d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8042128fba612955136f87035996cfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409dbe18feda86d85354d0a5b19aff3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94877466a60d9e489fe6cf1fe7f2bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59394fd2eae24dd4e3e553bbf104f54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ffa16726066ccb83557f651fd7b58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f06983e708561cf2162ef01626abb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c55efac9a6e2e6e8b52771a3f041c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0526a060451057784cdae3de97cec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27b4e3d71eb7ecced280269106eca2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc4f2483cf04d00391ead5a44ba07a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186672143ca8350ba19641684844a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e56999b40b603387432bc61468b7fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a0685ae3db0438ad24938c7853e22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4985026982650193f30c8b2558e9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cced3ec43553e6fe2d37a30c85f99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c1acaa66bab77fd9b982d988a95c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427d3619f0ea31368414577ab6ab199340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e04827bf16cc53cf56a531f76b58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92244da70fff64f46cafab0ee5b76558342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f281f1bd7d88b5116f3be1890599c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869bffff70615353b7f8ab706f09f61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb04384c63894f84c33f063099905db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0111b70efcecef4400af829d1194346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d6d0c4d6d2aed113d740cb0ce2226347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c757f4850e3210dfb04547fa4f3bcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb311aa4d620c01cc06a10adc0337d73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa7a7cf319c93dc68e27e19cc7161350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ef3278f78036ebcb7055c4db29c3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c7857108dd8eaac5295ce19c30d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd436e927907a761ed68e4929bd3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309321fffe9e6f2857807005473011db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fc8869d4cd653145ed71daa9790e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94526e6d0dbf39a7c900c6bd9b760ca2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fe0051633a09f218af225c2cee2b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece7c79f0eeebfacf658eb5daf3334b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4bae68e0a30b56c5d2c060b3ffd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490f57c2f62b0ca43b65cf0c1a9fa05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4a171f1648e4a6f0f3abd744e693361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20ff82461014228a9aaac32826520362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615f171542397cf7e80fa6bdfe20272363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b09ff94b1e6cda0221e07cbd82e88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af816a9bea297ec9befe850f9559b54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa41de33ec56cd2cce2a12062df8661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608b76aff25266f8903059243ba6e0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4e68ad7883de582bf60c5f4be631a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c25caefcdc82301dc0eaf5f0d7b59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1abe117bf54cad54c4e36aba8c75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485892a5681af47cb8cf1077cd8bbb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27f380369b707270ceb38de071742d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419e6fdf484a4447ff54c51f37aa61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b9dd516cf2c70640fa9bd7871475374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a48cd08b7c4ff5169107de93af786375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345a9216d4016cb2fcd272d009fa79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8472e27a517729dfaf1ff2372df7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f595dee38bb6fe49405b36caa9b8d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75a30e850985922cd767a3e6f8fad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198db882fc0c6176d381046a5f2496ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870ac43076ebc10d58bfeef488d970381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac92cd107115a9d15b60d4c9792d780382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf24b581e7e6ca5ea8d38d70d78a8e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb347835c7d1ffe002255960105c677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394565490a80e96f47151f3a673bc0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8181bc4a2dd0f599c641e80985f32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41ea5a28931811453e22b847b9a4e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767cbc6e3ba6c7a3ead48a17ef4f1ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec94959417194771a1770ba9ad15b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f698668096d76df47478c7e69ba48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a728d6b72508202018b08e8ba1a95a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d877f63ead2f570b6b47e79b28819392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d107eb97f7cc2facac50a8ad80cdcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad91c70e00412834fef2f80016f680394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce794d35fe08996ec082ad96dbf0140395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab270b9b344df7336c1675aab5c18a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba5cee7cb79ae256b22e1a04fc3b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900a15d8796fc6923fd89c3b3e89df0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9eee96fc8057b5b6668a611f5eab0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645bf5da226e9a2274496686c244ae5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c73acee5a66699cc74d548dafbb28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab4fe95e9dc675afa295f85a86095402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b20b87fcf4833ecd4d5741282876403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158366035341452b05ff18c3ee74401404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662671129135bd79a7c78915d448de6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15440f0da2cbe47ef621c82fb5ce2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9d9dc0982c90f87c3c1d310707295407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad810394fda6f035d89292ffaf50ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4a33f405a198d62ccc84048344f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837ced1f4f18273cb9b11dfc234b88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a668edc616620412fbba690a4928b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dda1de99c63e243c166f0f07b1f0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc188b45e0adc6ef043d1810ddf0c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad450b7b7cd28cffcffbc720d294630414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32597196a5c9f7edde5d6fc91c4a770415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04218563624fc44f8e6ed663161acd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441fb19ea23ebb0e42c7116f29f67f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cebaa927c6dbfa887aa100b80f12ce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe169370b859cc85879e6b47efadf51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35bfe40460d6cd2e3a6aa9d09fc478420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4a0a3fbbdbb7ee7cc3ea9da0d2255421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62989d2f474dbe287c1a01d2c65cbdbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb460690885dca618cc886c49fe39a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08f4a5898ff5496de9f86d96fe0f7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f5c861e66e9881dc8378c4d039893425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb10fff3b45e933d5b980ca6fa901426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc87e2e76c3ddf5354ff050fa95952e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e7e61a5278768e83bf042a6c58cb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd714523b30c88d2120acdbc59ea28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323432fbb5ad06510731089800ddac97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e366fff4b2ecf0f5da58dd120cfcbc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08632ed4da74693f14da350fd5bdbc26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5693f1bca8b9724caa45f930221621d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d26fd286ce4f59fb0cead0d52a0565434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aef758069b0f12031be1f3c95c4435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042dd440b0486867b169ebade09b2eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973f1042f89ab2ba2485a03e9eb9f51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5437279872b7f627727cdbffa8ab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd287db9247b149f0877d4478c7d47b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383138fd4ddd4b9bcb8362bb895b01b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f07f0adc862de0086ac6b35835b31c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b6776cd34731bb8d2ec4e588e3d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1af7f5009680ddc5989a31f553ad5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c7a3414a1047c1629d0d8412f5f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd4ec0210c51b23cd592ecb0d12104445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421eaa10aff740be376e7ae77c9ec2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b635713daf42dfc66b3677fe1b8574447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0251b10252b55d8dbb19be145b1273b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fdae3cbf35973daaed143f4cd712d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b31da868cf378e383d322c505293a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44749855e0b907dbf021a513acb65ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01fa1c22c70d95c81f753fbcca2acd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85226bd5bdde6b6343d32df020071530453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ca707886faaede20ee94b114c5f97454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda2786945a8f86c860a60d4af1d326455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af843ba865159d728e3990448165f5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760317b5b1b0c6d62ecf6746b190a9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e85c654a46ac2039ba781615db5350458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a8270cc3b254f4fddcbddc8ff0a15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647399b22db706d8d57db79397f369460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3422947027bf0bcef1d87e59d54421b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a649d20e19d4055f8418139a050e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fb410c47fbd13619ae84270f5759e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1609f9b01e98639b56b533b48f757464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79b1b615c69bff24f0240badb24bc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e8320899066c2019e65492637373f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a4c052429ea12bd25dd0d5766e4c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bfa729d072c98ea21f058e1327c87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91553b8e282b3c7ffd10e02ca8f6a9ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce95341c6c5f18a971781633f1caf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc92b96924893a69017ae54fbebde98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca2f75995f0393e8e83436bdc2ff6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084bdb29c915a72e802c205e925e15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bf4ac2842e7295b29ceed4e4e6062474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45b5d0ecb37c0800d8a6a88e04e8a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a252a3d3a8f71feb9183f2c43c6b160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb66f1e3790ed8b075e9f74bd5184477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9973003eb8985270a8e74ac9a3748a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14b6bbf5c1cafe0ff8a2680517b0a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a2cd2dd32027fe1cd22776e2319d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b398d1acdea4a0947427c25b478bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e31d1001310dae4536871fd06e3f1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9684cd884a3eca0b50b1dee00cae25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a363dfe87818241e2a4b267e60a83a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e671ce5e3b0c28a5f62591177b79cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a064bf5dfcf1dfc1042b6d3fb13ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516d9bd7a6f4120c7639a19b868144b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03eced478d84276a87254052073485488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387da7c011e3c841928926331d1d26ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83225e62c14ffbc00e7c64280138ea0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e7377dab41afed5fdd72aba0d60b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2254a48999f7f1f5eb688f0f5ab3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3773712f1292a6d165afc5284a32d85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191b8f94e6b8fa80173e7b6e0ad4296494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1856d91dbbbad2348308546a647ab3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15d2aed06e5436eb28ac5e2699e97496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c120a8f2bbf69b75db665a37f19a6cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac788378b24d7c283a0587ce9062ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9067ed4ce2d50afb433658c453890e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef3620494887c8111182627f0f259500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c4fd70edc443357f7e38b920c5cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559dee889c219aaa04164cca7fff20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79012817bc29997fa696ef7777a42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f889b6dbc7f8ae0b553524145d37d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683472a28801612da638193ceec90296505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652495fc41ff757797d3fc8172dcf76d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac427b7d85f38656d7f9c7d67809350507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914132700d6f41cfbb9f4c9d59882e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ecae332aa417fb370696cae25d668509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7de407a37d19ec320ad5b43d8b3955510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa961a5e7081ce0a519360bb5c7347c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188daf179928c70ecea24ae8c3eb817512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c9f141f81433c02c79df08c2fdac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf6ea5323db75f935b4bbb8375d74a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca4e8e44e003874af03cffc9b53d42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac76999c820f4426428f83df6204e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d2c49b6dc9278109b6bd5812d2fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf166c8177e72379c0c50f232e40d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995b4d0a4d0e629d0c37508f6f32d1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6851a8c89aa4672f63989138f4a457520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46e31dbd8ccda37fda4ba7d81bf98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815864c939daccd79a9aaa2df72e4ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512bf7b2f2b5bacc714afacb0b929c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70273b64c38fda89c55285bc7746f19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4cf187a69ed61e8b948d4e613990f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc7112b96127934a4888903599efe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e865b84b0fcf24418aa590258ad9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128d5b1ec8341d655ad7d0b930e9a29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b72ad6d50e5bd8e95d1035d1a221529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ad4625b5173d794cf6d140319ead9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e247bfb6d9ecdfcc8b36ffef930d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2359800ad67db78997c0a6eb5f8ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b922205dc3455324bf2b088fc39b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6827f3616ba6c74c6d000db9c9f3c2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11687af34938c393558d60047a23651535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c4db2065daf0c30056404e6f19336536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb41869a2ed4f57cb633476a094393537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe19bc0e93b578fdcabb28a3ca349538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c145c05b58a4a2a785e323fbd3f762539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922733f5ebe13400882eebeba861c82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167e05732396e6806a37a3a145576cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202a4630ff9288dab85dfcde33301a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d4a69bcdee68dd262e95b280561a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a97b74e774aeba15506d3753f409dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e413c1af11a46f54202232a18bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21eee8294f34786251dda9c6ff35f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83db279d74f3a4366ca522aa7512e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c1d69325f7bf945e0eb7b1f380dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b9015f7aa7ef5a48a05a67611964549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1308b26d30401a4e4b890d75e00bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c5845b1c5a3fab5797e89862bbe1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f803d9f692d46d9445a407859746a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197ade70233192b6082e8e59294b08a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34cc68af935e790c2faa4be4b79464554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43fe95ed996b159f1f998222a1b546555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b45a3db578252f011f56620674c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2142a2d7a8e29a9be61e4f06a1f46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a418f247fd8186abc55c86de58041558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8fecde936c90f96f15d8ed5868caa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11fcb792ef6e86b676be8c3f5d024d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b460190da4e050186f5dbe475561de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea504e91551cf030fce6f47e7cad41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eefd3a3b3e63d7b661743b2db6c4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387f8270ad31d5540153895d0bdd96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc64c34597e425d0b58e4dc46d9c179565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720845b79cb8fa18e9ddcf34f4553d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0171a03963a914eeb8dff345caae6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936f0f21580c95449c4474c6c5631c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c67bc9e67b51713f4124d6a54b131d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0434a1a6f3cdd33cccac26803dcf5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f61f033602c9ce07d876bd31f80f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254194ad086d61643129f85b3864f7ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1ff6c1313271c0dc61ae56b6f4c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f8c04a5de89575859644cbc14920574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d9296d8a344093af801fd1a2e8850575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeecf0e8fd0d5bb2800bda31b44a3e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666929e39bd67f328735b1bfd3f3bfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4a0919a222e7ebabe4c9701778e28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f96eedaef78b35c0f74f7563d9273579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f4ce9b0038605535ba8407cad6f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88f8e88d46a87db21e1c42d171d18a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6610b17bfc8dfca827219614713fc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a84e60f3bb2cba5ebae5dbe9d1d2d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5505b90fef6ba66de7520684026242584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace7e9b2f41189efa19de384b3f6f6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fa929f00ca852dbd00d628aa37bda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303741b85f8da5b33feb86f3d6bde4e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa65adb87d6b7eb8bee86a1eeaf8db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03eee1f044d66c94fcff2a7d2bec50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1b8a057d4683027a61ab3b82374e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8f183d79dba45a98adaa964b24683591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fb2185501836796b75c9222016fdd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d25ea1d5d44249884e7e3a54d460593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898bb923a8dfe452ea724415c8b0aca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d3cbd4c7ad9a2632ae98834d64fee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909479a36df02557ddc9c169f256a6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc728cbf2a6d7148a54cbcc8f16277d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee32a996424590a16ab55ffeda7bce0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b700a839a95e1b3ebdac52047e8ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570269b922a426004e916515d7281d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1675c7efc7b403f648a8d791ecc52ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f293922c10b14909c7d4159176db4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57edf5cc301aef9bac42c69be97d76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e0873273aa43464a888fb4d3f3db1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c98b3af0a4fb287dbb7cc1e3c29ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ba3aa0e86ea3db84801fb813f8565606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7d2d2867233a2ae7632d46293e824607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b21241725b1f5c2afa30eca4ffe981608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55162bf475375b95a446d4df08c6f4c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2860bfd3a03b88da4593cdcc31f419610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681470db70ed7aa376d61741ce9fa674611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487700c4da5c8ada6ddaa3a5cc6341f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619da913d1d81804156b6050aa3cf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d63d23db9be703972d71abb770e7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a84ab16601a81297a8c86dc3958e2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c60499c7b2f764766cae97b4586c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc705e6bef0f26252951e479c6d7e20d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc50840ec55bf84c36b43f58b545d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf81fc9fe27c53eb2222a47819d28b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b9bd824dacbff46311187942bc97b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e065041161a86c41611b45736ccf034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b8a3790fc687ddaa27e61f983594622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a3875a0c34c1193c08e11fde28be7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb940bbd77e92ab80c3b3e498d3d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a746303b29cd076abc2f1f3d967ba4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64664938a67abe1653d62c2391cbdec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7b4969479049360538a12b291d79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63fb6d55eed31c8c29d3d02b186712628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c53c64d7fa6e6160daac54845445ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f8ea22e8b802844a8f059a60aa7f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5db1576c175195f711fd028afe5b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c66f68aa72695ab128828c8f35f047632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa591390b185069f57ac680b661ed00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d18daa501d31a0c6de3a956600a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcbdfb916c0f5c6534106ecb413460635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36939dbf503738a49617d14932e65b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a89529e1255e3d1d8d93eb023cbc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122f537edbbf92ad2cd493590e31d79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f400588ccae0b1a9ae3dd491998ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e898785b3592899c008e632fadca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0caf329ceceb2a9d593c213377fba1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a5f89742c40e61b682f111d3673f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03753678c39af7d90cdd3f9299ce201643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb27c2cee9e1968356149b9692d8288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d008853584a900c643d35ebbef77ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada360d72e96583a3277966c271be04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f714e8081c6423fcda97b5f18440d6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae2249380849d725e77e6d176dd42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320682fc77b7aa7c963e8808ed81ca8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc66d631bc1e0741ccb7cb7ac08b451650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c9170ceb491c4fb015a5d47764661651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b375c84c75217b2698e0d4c4bc503e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e3aa5c282b461096b2324957567e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908852168b2bb1b87a388f94889bc24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428400accae43f9f63d5330bf7b7cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80440724ea9c92a05a996ed88ef0d5d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27496b40f3b3036fab260a7e94ea1363657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada8f5f75bda36a8007b704e6e07389658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b3b50ba93130803b5cf8c79d9d593659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ca891fd2b773adba2e79dd82187f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825884d3744d9476368fa4181116f1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870757c77ba6e504551e617945f6e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d63ab1f8250b6c87a905040b561f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c46431f798a476094e2746357a6a48664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2706a123425f8348db9f530f0f09d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8903a83b68bf9ccdb4097215cb48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad443ce3e26adcbe8756bbc50c50a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f00ba562f3c17b87f1fd3eb321fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d27d73e0cea5c83a0a0fb378beaa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7871c77cb4eeff8a52d8612eadc8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb95983356c4018adab701c0d4ea972671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47a662e6658f1d4814f5b26415f19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194502fcdf53adcf33f556ffa7dd3087673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad26d4f96be5f0d5d248c901bb9ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3fb32f75137dd6eb55b999ffe7887675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d02e43561be45aed5ca846815ed03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bc2583beec912d854ba4bf40b7944677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642240ba330ab103faf8fbacf2cdcbad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ab5872ea936fbbb04b51c281c2d03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08a58b01b4a0848172bd0b5080e47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9de8250bc72e449811305a0667dca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b810c3806a4d24245b0dd4538db03682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b62a6f11881514c42fa3e1b4d316683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84078183f2aaa6e400a861aa598c0d7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea3a0336766fe98d033c6c6dc0f7ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13d8bf72dc8cc932139a303f5be63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8c4f8a656100c404d4da1b40085ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2ecee2615a99d0d6bc753909a5019688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73048feadef99a9f0d3342a67a8a5a40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce34fb66083fa27aca7e0373f801b1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcccf51710c120373ca3c64ead4507691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46fe43c3ec4722c056656d8f118c5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca253b71088443f2a1f2c882c4055d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c284a09144c83beea2930308435bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2064f43b47aab4f34a6290e9c98b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4175eb3e0e5e438c721d55ff4881aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070680d22adf90338cedab5affec01d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbd81d01be0e85badd4e80fc3ebe9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529f5531ea35c6b1f9a5136930da70d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e831a9d2a57b5468d263ca0a20e55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90131ac48bdfcac598f709f2ca5e10b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713aef55c41cf2569c0fa0da914352702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5877b6a9890b6bbb25f18cabd8cff7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a67e2190261ffc2c1745ae9d3bca3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84ab5c343287de5fa61d2528b89b44705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d68620d511afa684aae159c90e2f0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042cb0deee823c991ab6558906c1a88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f963ba2a3569f1c162ba1d405d024708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d15e986b284a1ec4b4ac6344d67bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890094fd89813d382824e3d853a36e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309033ee5c9f2d83410c2d44f988c64b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603f64c0079e9cd83a5281299aa9d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef351eaa5b4e888e8ab0eb9ea81f370713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23f0aea316371943e00597a3870b46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687271e8b2450a4ef17b585a6e296eac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3636cc0f67d85026e15766b9f7be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79099ca166c9534961740faf248e9471717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb93cbec88bab1aae27b527857df9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0d99c3549d7d4b7c6066bbb0ae994719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f3192e4717c006a1c477b33c45e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1f2ff6203b4942ff8cf59590a268721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0ec7df9c4ee3f135d29913493441b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4791c9fc4d82fbf972787782f613a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12b432d6709abc8fd40469116358f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769987890c1c1cdfb1088cac5b2b9b2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b8c0315fbad8d82c044e597a843b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d21f8fdedd900e289f420cb9e6da7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82850c4329fbdb067d4c860fc790f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ae73391435d410f39dca43d5e9efa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4d82453fcecb1e7cff753df40c6c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d72cc04194fea52800d49fccca81731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13346312eed7f2ed00654357d53d0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad1ba36768a7e351bb8b1de880380733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c0e27a42ef3c58fabba0fb3d6f16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d135ec342061a69a8e5eb19a5c2cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41284145542aa1cf6151f2843d9590736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e958d0f0c747f55019e5def82a2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9990438c32333ba82e4a0c7740975c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814558b36a60aaf23cfdce5de02e735739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f8da1d6c2cdeb10655866c3698c0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf152445a4d6142508c60d2e3af3687741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ee80649b7d4fbc6ab7fcc6ae6c3c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b0f0fc331ae34ae474d98744a8aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205af28c2edc5cd20bc5d67511193d22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167962685394c1e3766f532148c8eb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091d622da1a81ad5c72f7f11bd17f87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d006b8b11bb6e7738f65db2f469f70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30c2b9346ca64af664b09133956fea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1924f31a171500d1344843b56aad7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2c99c991abe9b00247df8f1188d5c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d76456c64cc563136d30f87bd0b305751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73cb30ae5d44356fe500e518c8998752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454105cb08f35f548fe9bc20c4ba04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abaf71ded08930f956eb21677a5eff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8970f5ed4b0507dc0a8806ac168bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d8d7490668f93ed6e453e81d72ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1d6235e2c5f801609544cad5c9704757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c947cd54f5f507124a9be19566822758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fa33c8755ef1477cb7e48f3050472759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>