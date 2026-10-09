--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05890a67b783f71780ccdaf6ee96791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fedf0b33ae3ccad7d68ace835d92932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245eac664aaed9fbf360f64dbad5abe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71361e4ff38ca1dd206e46c4afe83c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a5cbf746af54abf582d8a5a36f7c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c5dd2e5ef5ddca6fa5015f32439066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd03f1c093fe0d6999a35294e0e3167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54bf981caa6737ecb4892f940ae61c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ff361a09ca620d40d4b3e524aaaaa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb22751a6b8243e9df855504a9f24210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46d3ac060fc1b8803cd0f72b69813a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c785102e52c268a25cda784e001213f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e76ad320eadd929becd9ec3f0dd5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f24c1f8f16d7253ffb9de6e25fd1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b4fa4f3f1442232884b11c98f8fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739894293aae950a462c90cae84b9b6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfb80700d402e3ca1369d93f8658a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174f8e43bbca41008939c85528599418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741c87284895376168f0089ffca48519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee650c7f603f374540cdeea746f0a1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78409ec0819fe9bd9a3f50341532c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad414fa7fce6c6021591551839b789a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b112ca2ba59617e37da3db28ac6d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0af9a5053b3b28a424591e3113abea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e759b840ac1ed8991710fb48c575025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720c00e82f7b052f6fc788cfc37841826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9358e4fb27f27b8c0722670018fa75d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a4f4574f144e6b733e4d11811b37128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4817f697be281dbb859057bf3003ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187fd194e7bc7308167eda47198989230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82bc94f8bbda6670c921358c1df75031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523bc4d94c2a42be29739867111182b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51e0955d17783d4500f47cd1797b4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd9db969715f6f3e5c22a20ee63a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670db26eee3ead55964542340b2750035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993deb020796b9473f411fbab3fd5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78a33ab4dc044106a01c8188744f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d4eb05825731f78175bcf9472955138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6e4959d2a6e07cd0482b28ac4634039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3c034c964c388bc384aab3915fe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7652cf95456c2b50c4d9ef3db6a4c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484945b8cccbf63ad549d71e4786dce942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbebc63b4dd2def0cedab5e60ea16243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd8c14e47d9aff0a77cd9e1cfe9e6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607cdab83dce5a1bfe629f73cb28f7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22e91f452ccfcfe100197814c366646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d59a69f2dbe01a4c530400ca0834547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04927305d146945c8ba2f67e183fbfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f1ee80b6092dc3dec935f315ed40649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e2a2b1023211f7538bfb8d546d9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a23ed4c23055538468f884b0df5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2f3a0e3a805fd3c9579f37646f3452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eddad8b1876cfdecb6b61bda2b8c5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b844f7e8e08fa8a1e3542e509fbf2f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b75f45aa6a336d44f1497e3cd7a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b804cd91019e8e426aacc8458f0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afc3c1d73682dfb7e9a3ba1c3d3b6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9b7c5f049b5c105484715d6a535ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ebf572e76d3bbc4015ab96318ad8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3641464640b2b9c80b427a2999b4b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13014e0d57b04550a4ccef2e1e18b78c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f11fe440d00085acd9b8c2eb9d19a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b4acb391fd7f48166a0c306afa4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a6d70971cc0ed0366aaaef484bb0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7198c242bea8c4266030ce857e588065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c301e1fed10e2ed9e5d0b59eb34b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c59f6d1a66f04a760f5bc726ba9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff870f63022d2c839952bdc13107d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff20f888e8f41268f3fac72eda5bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec1a82d8864b89cd68f84678622b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6d0b8f45d77915bebbd78112a7f3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c91d882c8d219807dd40cce2ca89072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf386acd897073b05a1ce50d505f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6bb29e4e39df9f1d3ea37bde89ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f7ab8560ab9a6211ee695d510b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0c35a41b91741b1ac1c6ac9fdeb2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953c23bc263dec39983d8984cfc246777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfaf2157bd15f18ef4707e6cd23e2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222251a246c015da12f2e2230d428d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee77736ee8b840d14410537b038315f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81158690e30d505eec05c1eebc0b87581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d435ca02a411433f036218ca079445582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb35f280dc2c5eaabc23674c8b03483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745732c6d8510d79de0014ead86cf91c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2736441a0c48f564e03df4e0317222685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d81cc7066405affdd4d9218ba0b6386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93533ca2fb2b0488888c25cd76af3ded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a46e3bf0167f0ed631e8858b318788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217291dbc32e2487338ba349bae9e8cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626411b1d213b92ad697163ee6881890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f9a137b6788cc823d0d685fa61d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc4501e03815f4c3f6ed9f3b31f8a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e2708346d1b6515e755bd213ce7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cef0d7b787839071461e1ea85ba5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a033604ff9f1ec3013fea5ee18ecc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3532556f814a9e9a912c87cce021e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543542a9c991d1167f6b2cb84578ee0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fb6f4c43598475d68930ad732aaa198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a192003d77cbfc5e9e2a57195595e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c33ed0decf949204d5e482d1293e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06baf6e9304922a024fa72d5d564133101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566db365089ec72c650d27ce75ccd9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1b986981774baaae439b6fdde386103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ae5eb8826f42e4c94ff0ded83143104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae2d562722867a33356891a421b6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f756f8ce56476b13d75751f38cd8d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa58ea55bb7155bd2f11e5089062a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af0fd6d7ecfeb9aea19f5d90b256b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80b56f1ed7467da08d5684994ce712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0476b525eced28fbd7bbdc557c1004d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35374d2985abec9146c7d241ede738111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389d3defe0974be0876b4c6fd9d880112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a580ab01e54a43b983a920dcbcd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b2c6b238d3ae7cc7b3bc0d1cdc7a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68951952728df6103aea95b05d62f649115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443ab64592a4072180562bf09d2a833116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d2ee024a1f3a02a522856927c6f21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5486a5f1a30e617ff8c54a990f65d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f96ae7f2bbda68fec12d28b0bdab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91547fed862407d0ae57e3e8cd46e7a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f49d1ddb4b2427b97cd8b35544820121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca51fa5ef69311126224a21d9d96cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d68e88828d26c3f9e2e828d0ed424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b53e672b0b511a24c63b66017d3e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927737abce36f9f1a5a3ff618b69ed09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d32a1a85457cf7f3ea9daaf20dcf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce29053fa5a0ca2e2af156ed99a082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a16566f6b001bc1ed5571524bc54b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9637e6c7095a6daadc7d48b37d4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9f9c1f93018665c48260aad6908fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3fbea9f4309e65e698c965c83c9df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c02a59578042bd74c4025291f2f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a2b536dc4f55beadbfb8c99d94fe8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca0139f6b1aa5bf62475fdab6fc60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869a675a0f100c68368ab9337fd59c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1519c1b28559f7dfc99d05e619b1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32b994d3b4ab2cf18a49b976c4bb72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fc41319be7be8a929da05317b0595138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31788206418a9e9369f07ae7a5276b80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea93b1d81ac5ddcdad3d514ec885a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217cbfec0a42553553f417142ba8715141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb6c240e8068c31d8c288f6ebef9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039391768a16b394d1d800bdf8fb7224143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1b152a36b98d71fc04d405699d705144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8080b636c614f133aede3089507c37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bc57b1e10e8312fa1e90b9457efa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2047e6763352b5ec0a59c96c56a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d8a9f103f09f0d2ddf2365e296ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0e12043ec6a279656b86c7247d6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b34968140857747b2d04d98eddb426150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaf0a7a32e19957b486bc22f09354c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2fd1fb78e1010884b6e65ec3c4eb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fbbe8ea10f287cebf1462bbf37adb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00111addfa8b6280ee01ce79544fdbe9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cfe94411cb85063163d1e4c4e4708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef80e2d249f27bedea9ef3bc0901bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249b683b976bcf996a92358f40ce848157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e7417a8113bb8c59adbe4ca87ef2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d9c3db8ff6786013acad4020d2b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46cdc9a80b3369f4e67828baae117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e51449a9a7f1310dc935e72d01bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff699b45790652c1e432a9a60f624c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625e56b46c1ad80eaff28ea4846107f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ab5748df1cd13dd44da64718ce4fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2c942095599e7c946048f058c697165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0fea362cd1f442ed19b7d2f283d6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bb8d9fdb3fb5195d2cee3b08e8f6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884fc21d5c79b008caf20d53e725fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c78eb5c71ce0c7ebd13504d98e11da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1358aef9b2e0438b63d44ea11d06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d469e68dabf3f44c76105e1ab92db1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9953209ce6f5569a91fb9e17f00ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bcdc402cce049b0dcc0b2e4da3491173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd334bcc60ff19c426334ef0bba312b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb3ff4b31030021f7fd50b973a1784175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c41b0f04e088c89710c864fd24eca2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0005d8d17d9b7ef3650c4bbe54f91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff06fad02948f6b0c0a0368e1ee8250178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f38ee696407162081708bf8791dc08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f25181c6cb2c2c7d58771204da2a2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e5a5f9b28f05f45460782e6fedc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2592e05fd0c4b5e4b7d2ea256446d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b1255f3d054cd0e67c6aa0a0239e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa2f1a7943a197d97a88370f8e59e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb48218b1e446a365a22fa789ffa0f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd824a405c583d31dd3951611c42af0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544a0c84dc4d5770f408d7e1bfe728187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcd48b05682c2e54013f705f273193188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ec8f52454ec49ccea8a3a70829b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e727bb9ed8c7b5407ad582a88ada66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a51268957f6d3716dd5b1529d40cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e01645292b48dc5eb9e9a762d3eb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf40be2cfccbb341f71f241830bc80a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746baa5f2bca28763cf6bfee48382f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca43dd6952355b59628c0585ccf25e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57c2e148ce72741a6536aa46bcb4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843080e41e231ba779dc6a798f41e377197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed80c922c0119fd8523fc7c79245ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a68647549f01c0dac1efa40941595199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cdda629c0fd2e80813e05de9425fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20348aedad6c082bea4dc4c9ba7b8a2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38549223c1dec7d09d751f3bd2aff919202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65ea7188a212ea55a0c45500cfaba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdbecf576eab550458bb36091503e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e2a6cd92337c9f359a84aa2acbd85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b79f9f631fb95c6e0e0c3f0d3e276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a031e68fff08b85944dbdda45c338207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa17fec81ad7b1b62f61433cf6984208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b7946346b616692015808ea34b99d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10bffd2e1b1531cf1fa691c0c9317210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed6d00dc3d1d96bf0d5ff7d04d2c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a7fb6b9fb29b22e50726a41d8df49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b077fd47bf354577c22e025749d3614213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75d40ce64818ff6cc5e89fd6154f3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90973ddcbc891abc6f566353513dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c083f02744e0e200dbcbc393cb9b14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0c05cd3692510bc2604e9a728a0e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adb9d37a2f0fd0a9cda69665e8a48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68789900fcc8761175d9e7cec0e48f9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6c0f10d9739b29dfab7961b9349f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad5a9d01576cda99e5d58956e692f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288dc93e53580695e22ddd8fbd9afb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc9d86558155d1f16ebe74ecbc3b6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dc79d646c20bd8b587c658644ed05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37d5a45aa24d70f150ec176d2cd34b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118b1c38d583d4db6e893230beec056226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183f94ac4d36b0eea271d0394ae8679227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69568d26837d29226c088baa328de8e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b61ebc55643c482afd872ad8d44f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad3505abd370e37bcf1dfbb0ffd3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180aac7230646acfd6eaf65dd391235231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9131c687177f03910c861f6f24ba74e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd07a57e10c8459408fb812c3b54bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec4b8f5085ee086538e4c9f38ba95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820529089f55691ef7c6fc90c1d3d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7b511beeeac94257c930f897d2f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681458ac3a2b6fbbd4ee97a15311228f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c8150284f1b128ce35dcb497f24f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2da54aa7e2ae36efb3a79df715931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03136271c997e39fe8618c58c6ace240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f3715ccf72d3d6367fc26515fb22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d911d4d6d8a4009aa8b7869c9eaf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793bdfb2da523ff434a09617dae3ca2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279fbdaaa9720e9ed0a7d7471bc1589244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f481921177757e1d777a78dec4c2b9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd4a9dee8c321ba18a9ca6c91032d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebce5270d245ce5e5193c189e73942247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59857be91bdca23aa09c451dc6b1c6b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14cdf7ad60071f82ab2138dfe18596249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83a270851f5246bb77087f8d7c2979250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e18e612d1dd612cc1feb0714c4440251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1d671f31511f6eb61a94d19221d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee7d2c0d999f0a60012c089eebfeb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbde1c6383ef581e928ae8e85476191254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717533e6e138fcf679609373a5dc6632255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a72370bd0f20cade82d102577b9392256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef5762c43c447d5fd49d40e961cae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b2532d53b24776c3f89b0d84b0a30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f87eef4c586c427aa2ae0ee5132cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edc4ee4dc334d759a506573822553c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b1fb7d099dc27f3b74c79995d035e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e90cce77f9c5beb4848f27a08fccd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289172b69f94e41a15e685e16dbc6bf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366f7840db8abfda01b8120aeb5621d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b61a3945d87f91fd880ecec841d91d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb861df3838ae1480190d439c2d7e3ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96c1c9a10a202bbc99e3d85f9150bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc558f4f512326d4d4e5a96906ecd78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e85db1e879376002c30db31cc8327269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc9f361b988be9d598bc9e96966e73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d922b428b6bfa3b31660902c9865d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed75a777f09fadd0324b6ffd46c86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f619ac067211abee39044529824cbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa4f202f1923cd511b8f7dfb51e7c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cbf80f2f46da36564709a7f57cba6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6a046722293c3ffb69ff624d287c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf35df002b160cbbac606d8c5ba713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7c939314578f1f590516001c942a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30787204dede36dbfce5363a13652266279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833575ef51828fade58ad1946e5de1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0798195b7e7761d8e6a98f3bbc0c10c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7f3241e91aef56766209d0c7b47b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6671be931ba96f2dd2f3636e6da8f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e64242c4ffa2ad395c9295225a09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b5116238577d897b88527181f590c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382242fecc53a7c3e726262d490c8119286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaf08d5fbdcaf2eeeffe6e10c1ff9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12815485cf538e4924014ed168a0e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e8dee4b07796e4651756b8b7c6217289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e11f96227e15f1ed847dd52d70798290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a8b26910557ce5b54465cae78f1fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddd5c20a25021b98928876bb9cd348292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e18f532d422c366f0e786b9634e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309dea01b34cdc882755857b04d4a8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab20b4a06517955bdb53399d93accd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db31ad58e36323076603afd36937d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d797d293bcd890cc9a6d9663962d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ced54a35b7d2f6781558bc8ef8d7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f07bad77ac96ee3fe39e89c6574a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b9db8e0954e819c425e26b0f6510300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ff262fe580f07c023450b011579a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89a193ff514defce011d2a48a97b07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24539cc3cb293507426efbb64c89ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4db1b07c0e9484156941bbf4ff2ec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf436fd1d0f2cbc1bbcf5525d743ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed25b8e40bc0b521cd600646ea717d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cab83a1eea43f227182d5dda92064307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0bf8d398eb7d5ad77e19e4fb29a54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3b0f48deebf84d78b45b6b288f219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f22787178f03e09bcfe2c9b684d62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860d49759255f2182ae82c9cd8d9f45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa12dc2152873064cd9b97da1147c39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59415b68cea6f90027700f402ed148b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37f0d78a599bea314c6e9b40417dcb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f19b08bc9f570f7ffd6fbcaaa96e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687bd04a2527c46738cb514632d333316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad74e2c29daec097c79d6745854027317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493641cc047151af120a85f3a0a0891318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89696f1b34f8f212b9ca020bccb65b1d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019821d1f271268e87c4f1be056dfc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae04481d2eda36a88c356cac6ffe02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d21a8427789169b037837d6ac9828322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329268fe588b77968ed8c4a11739c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfa66123380756fbb5d30e3f251813324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72924ff9fffc9686d35e75b96a1c6b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e5995cd2c0d22a9bcc60d166be93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbaab9287cdcbcdf2f04ef76b3a9873327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c63a96c0029b3d95073f41c2b09792328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d865f13f324f839ffd46979c24e33d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90128d220f362d0d04af712fc0ce0188330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaeeec7df921bb6fa00e33f9e48734331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67972db642c10d34900c9e3fa3fe623332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cfe9cba8794fdf84c68596ee37ceb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f49bb22f0e8bffe828ee34df3ec3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958adb087fc768865100f401c24f82f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fc85dbcccac0acbe1afe8089f51c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fc5853042c100cf4e74ee292db36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76209823bdd1ea7997d98912572a5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148b946c16be61faba096c727c2dcf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ec80124306aa4fdb26b6fa7da2c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94b53c9351fe736c8d29db9b863be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece02c77801591874a6010903f84ad95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d80839277e41bda058ff8d24d9e78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c598c6e3bec7de5b91ce30231eb328344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd87dc0da418220cf14ab42f15507345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e0591a349493d65e41ea7925372b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea8188e3e8e8f6d0153e665d43719347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b39119dbf35d60fb93572d2e340e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509855b2f87dc5ed8323152e03c344b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7637baa67aa86c90b29b403369a503b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688596ddc6784c22082410a280e9e67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397bdeb48188dfddf03b178bc48c01c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c9ed715e08f64b6cc90a79a5d8590353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf92b276216bd70320ddcc8f75dd6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa5804223754088fb8348377a8079355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f0949a476e263b36a5a1a1c9e3cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f765e28ccb120d60d8b3aafc61b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df1da2fc8421fe0dbb4430743d4239358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de27146963737930b0daa4b7b73628359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147e74edba56f0171023eef9b1dbc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efce99822534a6f8d707f795b2cb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9500b4b3291218568d9a9dd7a7865da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d9a8d0e623e31ab81bcaaecaf20ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167d41ce8be7b2fa769e5eff80d6b1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328eddf97fe028ee87a7a99eb5474fc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14590f3ce03edf5374cbff968aa3c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a0c8ba79a88fb743019185230f9b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ffa0ca887673272bd3c3e735914e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880d6aaa709d8acec9e2b8024fbb823369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f7da23e8b10113708a1d1f095fc0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8ba4bd95b6d7aa497a10d37b79d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc3cf842808054a3b68f11c615a99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19665d9826bd2559cc8bb868590bdfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea122015cbcafc2ceda9654bb61aab7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b49445ab60a6da68f8ae0fcfc0bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d242bc977d77301bbd8bd88e3ac99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ba1d7d562b8a9774d89f8d9bd8b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7a1ee11896af8c12e6a7287456f35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2890a2ffc1147e40313f99fc057fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2035d46a7ec773dc4f8354e988b5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e9b2043a5daca95e72edd3e29d44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2b5baadad1c76a4819c1087021921382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444b1f812270a281a5f77f1de2248f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c93356685a36c09c42404b0d7279c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3b46d0292800e9cc2fd554f784397385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4567dda36e8e41ee551566d0ca07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b488c31e6c04d60d06623e4cc6bc8fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70872bce9018c3252aa234f8c4cedcc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419482b2e58c6b7ce122c30a91cbcdbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a2675135805f00a7c244c608e010390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0279a23a63699d2e3b246b27b33e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af06be4c2066f3462336aa43fb3b75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578451e7ba409560f7a5d9dba4019bc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3614e5315c39b9180e23e249bd5a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba7e02ae742f4f6248c2bcd597c6d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41b085eca66c48cbb4a656eece0fdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ba3cf9ba85e22860ec8828396e13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c18ddd53faf1f507de24f21d2a444398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa15f0a8a24e65632da06c9968670399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62b1721e36894be91296df0a3c1588400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221337d25549b86274ff4d64f9756028401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc3f857a81030d7f5f12b69db0c6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da958189be1ae02bdb8675ee31085894403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff4fdc69a9581d844e987119d4b06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561d917a333f17faf954ae97fc670b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc63d0da1a6716f7e43c9b1296767b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8e862c253a7c10047f5561741f3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393dffe24ca411593b5c1758aa147c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61414f7551990bb1fa3371c7cf99a17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f2e03260cd9401e267d1536a42f46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690df80ae44ef16454cc1d52bfb6f61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf22daac0f06e7350a9961c77e44cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78fd9ef3c367f245926cea09299259413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290b712f418d294cb02c3ddebdb7bf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7722d14c70c4884be52ab87c120cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701f54b83ee40e2a81e476c58dfb653416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a9b7e3a206eb6ba2b274819f818ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69276c7b54f17d75dcf4a82238c733418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f4d837a3c4be7ac7977102efc6a45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968878401e5b74674f3f1b13f8fa28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b172e80933db37d46a251c2a618be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a0dfe7856266c6ae8aae2eb058cc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fb4874eb6db0b731d129f88321af2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f16c8641e3a1189ac97a140a382a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ce73376eb7aeb85991158a37c4d67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585249f1726fe188a8386e501136ee5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84550a7fede93e7af21d05e4bfe03c5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7b9b2039936535453695780680261428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fd8e89473e3ee10c67f7e171178e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faed7127f3603558aa39cd32d1bf389430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6d51ad2bc2fc7ac66d95f6ad3016431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad315c8c4ef92574c5382e2688024a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7e49871689d38ab953cc3aea6d42f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0c9ab5fc12b4c4bc662f84d1f3f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f070383a9ee099d47372412477ec0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573880424a94d6c0d024bee6b0074787436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980d5df02366bdec87b4b68707dbe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14db81ff0be13fe66a3d59642e5698438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e93c064095284a9ef7d1091e12d06439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474ce72d03572db2be60d167f8a7a90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa195c304313bead97d63ca1b9c7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961fc6cdb55c1b94c3a2b41d799ce2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f257a10e4c2ab4d46f20d68457211443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8128945a91c19258f535809f276b913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1159c5b79776e608a3789fca8a2f54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6bb8be5208f8811c63c0b01b1c2ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3da0cfd4acda4657783fccab67b6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96eb9b25129f9d0a5b65221f03fc79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154354be14e018e25e183c34ca8db9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42b6f85e4b0ba5b73b04f259077c3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe4c00f50566d245eaa40203cf94fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ab3cb1fa9ec1dc3178a8b2d63597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acfad5340f801dfd1bb0985b3f01f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf155155f754f1a550830b2ccbde0cd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b88f4c41b5ea3a537865d271292d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0077395f3d6ea4f3858646fdee7d86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b7c456898068eaf4066db50c59a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709453c1803760bc9fa2b36b388bf4cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da6977090a566801b7475e2b4abeda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2170cdb72faa9358153738cd4b8fbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8222a144d269e214a441c4a7ad175461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0614ebaa169bd7efe64cbff0a6f5f5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0edf4787e85dc23c4cd852ccdcee38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db9d8bb8d93205d7afb8a8dfe2f8d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7779b990a5d01c1485bd90169692f2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54d128d6b5eb91ba1f44bd6d3b560466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a1b8322d86c55e0b217a3c53a687f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0e8e0d3c84fae270dfe807077b41b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f484740a346e029eee3b4345bf8e7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa45efa89f208f9246b8f54176de215470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0452a758a9098ba84afc9ed5d7535471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cf23eb11f999c0ee27ae55d9ab868472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb9f629a2e497e689c0aa60b58833473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430f1022e8dc1b6cbebf2e5b5292e2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22e258217a9de7e42cac773907b51f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1528c313f0bf0a5c5612a1fae9936476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6053b94d9a4a0654a1ed804731ad20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1fd5f6634b588d3987ad442e91761478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916cefca8d0f346c0e69049cfc08f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ccce2ee3640bbde25a2ba6626abca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de52241788ffa1032afd532406108481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b921fb041baa95ca5c8b1ce631928cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720423aa8054c03427fdfcb43811426483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53018b3619c30d4131bcf5d44682e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be626afdd6031e0326e017536927654f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dd00993d9162d9ee0795644ed9fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53acf3e37b07797edfaf1cfbb182873487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a691314bf69ac22418fc1d6aa2d8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681decc87ad32dd845ad1b4d65fad31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e4865de9809c1c80b763e569c6eff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa38e96c1efc6337d68c5f0fbc1b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d12ae1d18e1f7d263ab9d84248e56492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6faa5a16f15c5f474e4e08aa34925493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15c7231b596e0c202e85f22b5902ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa89e1ed7106ed08ed5779b311cc8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206bb88ea9ce3f60461ed4eef72d65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76ec5171906f2fd8130693a1107ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f799de0a5e29aa3baf2f7007a6256de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf134c2a78c93184537b4d5417df9a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1914c48e52806c4f9106a992905f4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ac829a844a5d588a01799795d9434501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86975779e32fe347555d2c1cf047bd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901a21688a528aba243b133a787b09503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b524760232475bb7dd155844abd02e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471959a007537c1d237e3ae6db2e761505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e27524dccfe8fe7909f2d11b00c71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10924064b3a773d911800b971aa8496c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31500a6fac0a497447af00952370eb0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518ccc3da0f089cdc4b73c75c7f778509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450218574b5dbbdb86420b9bc302673510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb023d49ebf8dda133fcd6c8520f9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ee23a236edfa38dcdfe836be628f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199648eb2ebf23107bb2559db7c9200513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0324af33f9900f69e7c6d8d52f86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba3b7498c80f06d0143b566b123dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bcbc7d4a25022d692f5a5124c6540516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a45675bf972010e87795390fa4ca10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710278845c5af0b3cf5916fa772361ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823abbf9972d55c8c8db0b10b9979c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98aeaad7c494a047977d59b05d3ca3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a4734ed3888d86421dc1f49a2e5b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a35fd2db2f7cacd5826aa3efbbb41e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb1a2af99af20338901f1dead6e1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd71ce865ee7e7daa6a2b828e0953b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525ecd3e6cb155dfb57aa052b1450ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0106a191395aa2de16140a78c190c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc24e30ec3aa441fb7aa603c41fba9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55049f83050c6598db31c41e3d30cda6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98fcefd8c7d1d5d7666b1471b36bc6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a04f7ef5eff543c2e97fee1c2e6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52beb05f21a290eae480b260f893be7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf94716117804f8bf4e14413fefc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925dba57f702ff37ff427aaf09a731e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890524b13f5e0c2f23e4c4e1575cccd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15813b3fb887fbd92772d8dcfa102167535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d4cb873b996b1f889fde205ae3ee8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573e1341c0d1d7cb97e9c09c567fca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e8e3e7582829f46613272d66f1a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ae7be80a4a8cc8259b3d8fcf7984d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a94edfea60f10149f1fd542da86ef2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65591d8f8804a0e3bc5ba83aef30d12f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36688ebe1756cc801804cb7748fa62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a781aaf639fb768db0e10975d23e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5600936d2fc2a7995f4e1b1dc8c88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5cf8df53f5f9bccd648cc6e152c6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff86946084106eb9a2e382f0affd14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711e66fda70e0436ce60d7799ede705547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a2541b19c35f2aae91c4d00026bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b13502648415b1e14ee55f08b391549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ac1dd8d8148cdb742927b509866ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ec56922c2264434ac1467f84282fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d09ec87f37dd43cb3303aedd0dbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f879e4f1deeca2ecc745f58b4a21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84549a1599556b6d20ee36b0da2b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fea597fc42288321be75529b77dff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818968c099a2afc91a06fd94fb53346556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bd7b5a37c964fbf3477c3b461c60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b58f69a6d6959c5405a0b11e91ea6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f275edc35d7ec70a2a6495dfe9fa096559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42676765fe0ca397565cdab294e98514560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc3a2a6912a50bec6df48153700df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b2d0f9f2f35ab564d0cc1af2d04b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376234ab2b1ce68d86f3789b7c58411563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ae57b9c18ccc8e399fa14c4b1d52d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23e1fa54a62d2c8a187f193b63d565565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6c04674abc41c8cd11e702e305105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c50307c788099c54459c4bd3fe9695567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bbfc60123ca2c505f9da221d89a93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31ffedcb2df2a907f8c86f576ad7f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178429b2fd6c62580dc7ffc87d92bcc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae424c9bbc54c6cfd001c517cb34570571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99154aac2e7bd22ee46c3c8f65ac2f56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fe06c409ec410cbf4600eaaf76d65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1345c647df71ac462be1bfd8b5bc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e23a9550b5b0b7bb9b8fca94947d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1113eea6ad9418cce632d01554049576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd20e8acf3c5c365c1a82009e93e436577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914cf84db57644f1c9b8de68fe0b655578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9172a759cf4a86abe2ccc7668d5d42f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a8d035412b809def2875650c058c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a100460382229e4adc6365256919ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866712d87052833e6656001f094efe77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bbb3e3d868d62c5b780cf45661323583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c81dfa75185b6d3c04eef8fe7d91e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8210688b96220e383aea463e8539488585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364f7b5b77d9798e152c0955574594586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c1256c0e9911c67829b4c7e67a168587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab340f6ae408a1e5fd88371f7392ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2425624f6b6d3f61b23a21fa53b277589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cb70013c19db22533aff511f04c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd7d21c7ab3689c20805068549462591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdfb8d5102e7d25f9ecb3c277d2852592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127a0d8fea978ba716638ee53d836ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17917f173358b1dc797bf756a2010819594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd103bf4e3f9e1a9d660755681463595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda591c9ab42bca30ea780ffbfa2c436596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74f8e638c16c9ca843be9bdd46dde7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ac6e43e17e28c61a6dbd3fec8ef23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6abbcf5b2c13e94b230b6a4d36a7c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea85302d2ea4b34a9ad841dcd9d74e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc149455e48669d6dc4022afc6a5a9c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323252e3b4f0fa1c03b678597786a06602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922021a0675c8bc9331cb7d649ae9a33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adc3ca411d2bd906c2ebc0db03610d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a358ebf66d83e7be6a40e6f90347605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef8f1c38bcc194c04ce0089ef7c04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc7c94329a610cb0bb7add8f8e22ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd3596ee19695de8154708b0b51666608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a86f1b28443243a2f44dded3fb382609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9b6258c31feeea4ecf6db7b3ddde610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d84182d61efe4a53ffc30f2b48c851611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3542a56ee71cff2cf50a4e0c17ad85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c9cb650e8172e46351972a75a9c65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98354944c4939af0529d194bc9f7a122614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfad44b410b302eaf81a1b5b383c206615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7d373bd31c35e1002668ff177629e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08fd2429be00922249917da672a1c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c202a208079e98edc40f1f0ba47e4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f961eb019fbf2bbf23000f4dc72e5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa43023f73f12a797aedf7bac9d6c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a30bb207704b030033269a6734347621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ccc2974705213acc5c75c21684826622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5ae4048a532bb1ec8ab46a48386d0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e80205e9ead59353d6ceffe8e2cb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632d32c054548a9be3338dacf8ff42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cfa6033b39c534f3d908729856ff3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd504e9ae9502b4982dbf8316bcaba3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9618710cac40efcc52599b66ffaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dda69ea6e93463571a92b6da2e1c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d77d35f0fb0a11dadabf6866b33cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85909d4542e5a0e3b2f76d51679c0801631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5751f8c9eb9f5be8922cf5eef02aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6373e82a780eac3f3730c5cf62f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b3e5f07c97414679fd49758dd591634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e58fd3303673fdf17e9873d5f19e95635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f6b5328000e97a1222c7ef9ff556b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a02161d03274c04896e6e9532ad8c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7407f5c7a0ee46bcb888126d1081b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bcda6baac130b5e6f623caf8e97ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a4884a3e70e45df920a488472070d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ba10d9d19acc91831ace21e15256641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e35f9645799b4430565e04534043d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08db966646422149b283378ea26512643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6022c4d6dbcb5548baa6320208e379a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63706a94838ea1c8a114dd36e107fccf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc0619210df2ba3571762ad71562e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab257d57552c4fd7a1eed276854625647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0e90dd1ba1c340f572c85d909026a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675867e60ac46e52f69101e8197fb47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50657208101d30b634ebd2decbd281b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49879c0771089bf51398c1f125f241c9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacddb23a83622615fa6ed9f261773652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97610b96127ecfba1e71020c5babfd2f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d22e3b100a127e57aae08b47c9f3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79949aa292d8baa700d33db6a9a064fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d753fd6c2c3c4e063662f629729ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c0a8eef6e34e1f329850d39cd0fcd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054108542ba54999234f8ebab02dec5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744859d42a9aa088fddfa3591971eeb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649566679b2f5d97c14470b4c65486660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b7db7fcb68a361b9ac059a1ace68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f86ffde92e1e2f426c1dd5c23236c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c07734440e1f1e25ac9bf3dbcb648e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c9088068e91faee4ae036dcc8aa57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c0506909db3eaff511a9a5f0b4c92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6252d07d369fffd29d8602a2ece2d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bddcb941bfa90eb56e5385ed56f3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0692c7e7636d0a1bf3230999aa1f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7be951332dcf18e5e881e0749b646669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0d2031912ed55fe6e87b9f949fefa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425c542bb6e3d4763e55a3a8af1f4cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263904145eb1ef4f41de1b1b4d8085a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ca40540c1d2861aab5ff0122e3a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee985c79880fb6d975fe185b2a837674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1efc09d97f565cee23a7635fadad49675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa962f9109ac5f95c0e98b8f7a75112676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db590e30f883f81dd45f0a02842dfd6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e91f0012e04108b91bbed8e6ee24b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df13db219a5153c311747733acbd4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f306c1baf19c78f72ef584bf7aa35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352f952f6536592ae2fc55d81d6a4d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2596666c020bd6cb9cd760b9f04f6ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f1ee84edcc456f8bdc96354f9081c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c00ba6934a2804a5fa457608c90162684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf204d4e1515e68e98b02c4e2a7db4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5564e7a203439fb783e1ad6cc74cf3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9cb9a5c84dcc079a2a9a98f2f57cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29891b991dbf4f17c7210b7834b7eb1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca98161664a626ba0b3ec6416e0b2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06f24acacd2dead2480c374bec651690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441c1875cf99304828a268191f7212d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643409ce9ee299e87ae858f0c82a328e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe392f0735a606ee614a3f67921193693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c609eabc6648532bb68fc96e7e1e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3c6bc29673cf7892bb89bb31dc5a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f03b076a1b0120ff050899f331283696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47140ac3529bd18c872aa4f63eca86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c442643568bb51c789102bac6e2c073698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d622d5494d506ad5600a8284ede7be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bbe0a63221d68a27b0c82900b56f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ccecb488eb47b0664170296c75424701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81362c8f1d8d929c0a4da9ad3ac256702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8124b3734e11d9ef5fc167d04da5c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011670cb33c6647acb5059d91ea05bfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c85c40e5b22130a999a9ea1c8e53b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741121891a1256fbd699ee7072a6429706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095cb9d12577b874d721ab0f86c430e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b97a6ab0d3e5953746af6a9eb3f8b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8598e40fcda11bf6b793325ced8c2d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314b2d1e7845ae22d838bd7e0c20928710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125350289b7facbb488da2bdd963c77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f935383ccc8bd8d524d756bce1a929712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fff4c9733a6322839f9f8c3d549c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aee567d2b87dcd2d56fca5b1169706714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af23f5fcd547337bd3374b1785b3c43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fed443a1188450004bcc35c6d851a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856111b438b07df7f2d892fc8461ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada29898f15d9fc4c8a67f544f922e1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608338ccb7cec9cc7d7b35ce5bdd62db719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87e369a86111e4b183c329b679fc64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194ce73e8fb8ab59d15aa8ccf837170721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658066b79261095fac3f84fd8e456a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3179f437ab9832f9167865c81af7e80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9b060ca005f72916c08146dfb5cf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730734ab22007ecc5337ae072844b57d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b951e2c49be2535a37867a74a500ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6847f4ab27189a2ac3c1001c93833a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d839dcf0c363171483852cc7745e65f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4745ce56a740307f283bef00c89552f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0e7c718b5887c80a40e3ce45b11fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db1aae4afe0a9e5704fe225332e0cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430fcef781201291f5409a171e6fa76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ef8dc6dcbc876f43bc248c09dbe1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443d8e83e4e157b6f7abd7f24ce07c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6969a7701b50239491b22d29985a97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675147352dce1679eea9d239cb080da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd0bcb7d322158a82fe09dd5b96d62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667df9dec21878672d1e4e92fd94257738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63b5da93bb8287b64337b8ab50413b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9e5364ac58c825ec8485828fcb2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99da0a4008b195ee0cffd8d913cf9f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e11446acbe4d633df2476b92ae08742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88125ec5da366f9ddfb9a0a86da20d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f16994437cd7950466fddd7f120f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f68b2b321ae736279af1abfdaea4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf14ca4afc217a6a18969d8a2a65363746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe52a6da5da0c3965d9715e038a7c4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8555c3824f7674d8498a5816d0a280748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5f626ae0308033f5a0dbf0b73ac26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff524495652f56c7dcb175aa002ce6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b6d80960328845ee6cfd3124bbae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd85d09dcd22fd4208f17da437bc00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3952a6a69e70b57d4f5b317c406ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d961ca540fd574ae06d855bef83ff1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5645a2d44b0b1fc47b9c918ab664449755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c328d8a574593c5be9628067c6c82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01aa5955144d54933d67b8a5e89e19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f20ddf9ee124a997d841b10c9f429f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e55be4431999fe59f57cd133072db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c45300cfcacec17da0ce8a641ee2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb22f84d453c98b85ad90ca596d7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dd1855045e69bc7bff8f4769164ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131a9f2b84295a72a498812c85d9a564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718a4f38f1f292e877a612846c9bc5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381bd090c30edfbe79f72942485a5716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470430f26410478811876ef4fc65cf8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8485477b626810e4e23bba08d7dd488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb55534cd64396c071d264dc98ba9469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857759553e35a4b046e15265e75b9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df4d1ae7c80aa5d10057da30833f3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77293cc245383c3f46ca67ced7ac2ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bafd535c6e79dd75adace42fd385b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a0f9eec17cda6cf44c310a8d1b5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27242c93f2f6238471843965b185208915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67486092e262a75d5f65b06e209275416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513dd63c403999b48141c5691ae77fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38599b6986d53689d388a2ce4e00e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a010e4fdc30cf430979e5bc3ac8b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f58ad9f9380650e6fdcf74aff6a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2ad23f236aa6650a770ad09007cf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe91840871848debd1b218ad166f09422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa0c50611fecc8c59d398f90f383f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889256fb829c38d6f90973249366a5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de70d343ebb2b0cc5271653346834125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea43e5f2c0bee9a01fe82ccc1fe5b8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e99403464ac6880ec657f76eff90127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7b4bcca5a0bcefce4596d2ffbe5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1bf2e12e54b4105f1bb1ca92c344129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dec4dabcf9084678ce713ea2ea89f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb241139ccb283dfab0b554e5e33762231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c946374f56c9bc6d94c26592fc4305332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d5a81d24f922e11c0ed7783c3a50533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac2c78a671daaa6b34b77e79b5670f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5068721e5825e739f99afb7e975b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3006976f0cd5db534273fb73301a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c73d8dca5b3ab790a504c7c8607c5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021a190d6dd38e4aaff03c61f62fee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b70f1083bac8139bb8f9304679d7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb149408ae11abcbe67dc6915223d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa68663cf865d4a0073989ef7dc81ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3e5e2cce44cb4bbca8dfc09f696742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819524f676263296fa6f2d10762142b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95beba4f6e5855ea68fbfdadbeef8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d38968a3c8988669fc11b8330dcb0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcbf2f695389ef2de63703ac84c82046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7296a650ee2a3afcb492ab8edf3623a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9ba5df2fc4c5ef7f15feab25a48fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd921e3eae8e027da95773c2b02d3c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaabc4b0551bc32aa165ab1442cfb6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e784ccea6cc26afa037a7d2b1b4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70204da5d794f7d4a018292934d6b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230cfd75b28a87772b4127cb93c857853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e500e1fb439d6894a3f1e1667db554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee8f5057bd3273fe16ed0258e4f86455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7121547bee45e0f93014ef6e7b72c6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccc9130bba2980d8179226a082aafe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca4265bbe8e7408473732a770340f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e90b37eff74c2c03b87b6b3022acbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad590fcc76f8f1893125dbde42a650a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605074b0f1b0e80ad4340b034b2e581c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64256a56f12fc887d521dfd20115697562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867e97b36e2a272e0e3d6ca441e00b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e78cca124dd7cf5edf67e67eede6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7960c7e18206a6c2fd3e52032aecb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de23e52779b278a2ea3e250ad90f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254a33ae77780e821e1997be6b4431167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d212630dbaf6b6c1c3b7adbb9e1d6ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecbe94304a4b262c1be8983bf84bdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ea1b794ab3df3e67be683b131e7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144d0cdc15c2fad33a23342c9d7e9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f670d7b31018121d7bb21672d9e951372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee3ca03cd403a7ac463b23557255a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59dab232a1e5d8dac7f5b92fea583774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528699632fab58e44edb1901c3e9a98675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813a0f2cc8a095704d50772766fad3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db6ebc3ee2e40534927bb0022184b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7524d263e3cffc45f9edcd1977594378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036b04077ba1dd659e9aad56109b1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a82a72e97fccbc43dfdc259d1c51380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ddbde90df55c57b2c82d556cab2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2980a9a9915f2f1b1f8690f09f651882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9f1e07b3096c5bca2ef485b2e292e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797edec43e3a8d0e4b8a9d41539f45184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34212ce0d6d264210dd9842bb441536585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ec31f732c65888eb9829d5c4b884e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942d85bb38e2e21827c030fe2e2246f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcef7afca8a4c5618c59dc380aad6a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e57311dd1c1e6b8c1d53a83d56b28489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2780dc1564d5d8eb6b660bb9e4138b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d032629bdffa4c81aabac3d41eefd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecde66ce729156580dd43324c1202c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef349cf6562dc37803eb713e5817b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe2266cfcbf4009750425013e1c8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ec4a96af97f93cfb40f07118062c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83a95728aad5a8805b4373bbe0e9bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84ea3c23f882021e4bb4c88e0cf6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8ac134137584e6a479f265b8d1e2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5743582db1010040815631a6110649899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c125b35a92eae7aaa5c6a57ed6acaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acf7855b6b413e3b67b247cbad70ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92c4916b0cf6a1413ef2481c903e45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735926bdc6727596bff7b15fc182fcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf54ef6d72a3a51c970380809212e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7e2b6467daa78bbf6f20224b9131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86408aec68ed2f9f27b5cff41c26c209106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64f5a62a3246b7eb65fd85b34ba38e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50316ce602c56ec5ee0c56eb2fd1c237108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16d6eddba1e505b1e771f2152c8eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a8a354d7f62c3d8d9aa657651f5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df468de65a91422cbfb8416f535148a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02140f2c1562e6c0771601c971d14c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a7f1f7b4dc229c37bf52d5c5d57e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874d7932b99022c36277ccd5dc5d1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa9f1b4854165ed278462fce2d19c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29f1fd0c5174899752d06e7a5bf535116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd0ea7409e6253ed7554b05aa06656117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b785aafeae2ca9d9f6913b9a8f742118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036c10c97ae4f3b6756184cb9a56723119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0666de0807cf58e796cabcc424639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c366e4eff36b297db9e131e35b9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb30ef5fae5ea1584180cedcd47b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd4ed15039879559eb56886368c4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b219e6b5cb7b6386973a98a79eea81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c753b415360c93602a5765d8c1312b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269072ae24a35e8f81396401b34f9e74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7204d96c1497c649ab85cea48cb87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b2c176ccc53c4bd299f40189130e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e418c947d573b5eb31eb7faf44f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165836447db1a50e4a0228a41a300514130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f93537d0a4bf04396c90ea44228a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152384e13f1f183ca370c384658be7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868bba9e5d762781f0d355bd6f7bb4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9473212ff241feaf2d71ccb8e8e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4396de721e83dcfee48d712cfa240135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f0f0e42dded3a4eaa97069bf4850136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a350bab400284f3d51b288915dd2b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf145091b76c6aa1a3d184cd176f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f640965c24fb4d8c8021f4b40671995139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d6a94ff53a50f3d98f6cf727f7c27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fdc3ed634657a721aaf838407c068141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40641d578a1b29085f1c7275286e2070142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616594e91bc727bc04c83d680678634143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9f4c279a86dca41802129e7752181144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20709384601c05fc93006979cef8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcdb9ed174f34f6642b90f17c27464146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da27643f7a0e52993584808e14073d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4930f1bd7f6fef0cbd391fd6f67756148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580bf7a978f308880e7d66e302cb049149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135efe12b65dc1d49df1f9989a4bc4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df06b3f16a4bed4aa755f96df580797151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5729b3cf0e97c97820ee732a703838b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce1009f896b21141b522130d31880153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad995aab810a402dfd376b5c756f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67476f26b39cd26ee7da05101bdfcdd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cff90005982ec73bf52ef1dd46317156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacecbf49debfd3bbe3087259711537157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764b2c6d681fddddc86db2a7aa9ab84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b160756ab21e514c3a1a52dfcc45159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da50c1ac3818b2425c660f2b5fd575160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d157b4b83e8dbfdb99d4381a7b3001161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00323adc6528a5d147ca28d7e4060e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389d8312e26380305bb4876c0d29ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680c2a661549fa72de947b28083cb77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793424793201de0516a081fe502ef7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481974284a87cbe4b81727322a7346e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1089ffdb43aadfc6128c6e9748a46c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac8f9fcfc70a0038e55d2e06dc5cfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4d9d4adccc7c69bcfac8ddde9460e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09868d799f7f0b7d44924ab4eb177170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53569f41e994a3c08648a2b24208fd0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32c802fdd14da68373b1edc3c5d888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30bcb568f5e8ae71207102374fd60e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d7ccbd869aff4d3a4f25217a885c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d5a564b201f69288bd3f958316617175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcdb203024f00096b65d1f50c60de2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb704cd4610d73a1851d43dc91522a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb85607e2adf5b8af7363661a1db95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa55939cd28cbfb21e9c00f76ee0ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9eb17efc570746e8fd5e5030505c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8813798f8503c1b29ea756a8950054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240ce749f476c1380fa4d1f00482423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f36a19941c7cd35f967fe5cce67c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cf0610ee35e8a36a8333832ed3def184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c2b4d28ac400512286a3d7abfc093185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54188ad6b44faa870fb4d1d286a391186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6edc339e027f3566fbbe593f870b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c5917a8771d0e7f1590dc28f8813188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb40a9486548afb5736259192fb27b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3982c05e1a024c6230b303a0a7450e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fb3f38c7395eb4b7f24f80311e7f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50bddcb0dba3d399b0d9b5d6be7eee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b3eec9649bfeda886511ab74a6f65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f650304146adfc30a15b4900075b506194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182eebcc8bcba1dd0de6a1f70119cff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931233c95f2c88be19430d948f3ad46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74513abb1519d58cb0ea09af8ec72a0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee7c0241f8ea3cd6b808127521cce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a08a294f2f05ecaaf818f196432a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe06548afc770a5f00b89978d9635d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66477d6704a5ad2b00b638097f777201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8299bcad3646a68b593592f5b59e310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00e931fbaf97b7ba63755bd3dd6a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4925b14eb846178a0a2be61a92f59c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca698da7938ae0cc8808494948e387205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add3c4582928f58c3eea6808589139e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01125ae2366b1b5045adad4c93f75eb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e918f173e86921a7f2195cf4905c4c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d471d6b537b931268691a26c1b7ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3eb2685e7ee91c0734764b225f457210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45310fd2d1d23bb3380a54961c838a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339cf8c41f71426cba8f62baece6037212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ff904cae030476e537fe53aedc3e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d259e221ccce7ff1532902f184e811214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385892b0f2c8e8f8c03ddc7e3692c1fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81d406e04782d05ed331c7623684e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e07f04b95386d15ade1c484b5eef3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b8f2aad20aaed279daa4c72d6334b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decbc7351ddbab98b63ab2c6ec69ab3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2dc0e61323a604a69e199f633de11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb99b957ae0a2db9af1d158a34fb81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e30d5b8b102bdc16a452e5ae92c53d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085091c012de579ed95e30c485516b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937235760dadcb2f430a76f851fa1607224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5191ad4521391250bdb48ec0897b395225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dea64c6107bd8214bd6f9e17a28ab5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e0c61c9c7b68f1c4558d978ff59a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cfcaf2e16ed4e0e75da301b4394da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcb13bedf87ec3bff5c64f3b43edc9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be3edae9496df76997f7dbf5dc706e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a048a19e7274dceee968c815e1d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507aa0ac872166bb3084b483ef0b8aa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344147afe3fbf7cbfa27d0f06ed3a0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75d63751c10cee9a84107d88bc5d44234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64975faf2897c71b48fb9c1a26153d4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c26f50ae197e66dccefac4df2d72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f8c1d550921c0de9d8366e504d622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edeac5891bb66d60447147f98766c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee4a79f2101c5c965b7e301a7c11bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f268d165c00c96c1a23427c93824240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4ce685644d0324fa814afcc9c45a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fce081e8d07a62b8a6430e2d4fc27b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db98fcfc21d2102b529b6d08a214ad3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381c7a1a9efbfa8222f2e0677119ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935d7d49dc4a6e37975ef354dc2ec0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439fa12c62f69b314bbc4e735574b43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed1fb44de62c553b44ae9aae96c5dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e723f830ab9e45e356f5d09d04e3f48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5193b4c3330502cbfd522608451fee4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8780166b540bf55c69b281bacf190250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84182c6a60a413d85c14c6ed2409f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c048bc0e68801b5a927489bed571252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf599ad18f07fae1fb0b3693dc7826253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d7d82f9aae90b2100354be38d35b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65dcab71603bb598b0a8ad5a2a975a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458455835ad2b4da14b5de39769d424256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7fe26b71d7c88a030147483949604257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a20aa58eb04a9416ded37cee703f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77c3ab7be4506d582bf1734ee71a63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da95d24cb207dbc2dd31ed7848f894260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aec733e3588c0df3d49c60ab4f2d03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cb2202bc50178d1267d9ae91f5718262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb970f69d1b48be1baf4465e067da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74caa57d0156ea4390cc1f363b26b46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fb868f4e8f1003474cc1e392e0d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a69fdc25ef4849f3f599a2ae5dca1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7486236ca339c64e8316ea6c7155d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1680bad9db99684b5123fc1a404546268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efba825cd89a1e2664a145b99eece2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84930a17dc3c8047d2712f74572fce64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6684053aa44ce4d6af3435e30deb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bcd41cac56350c813a3574d8d1ab0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64bf6702abaa5730d43152f60059c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49266c60f8f73108c9739100ead93d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d63f4e8531fd8d2df2698a6198e802275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f8ab05cf36facae758eac16179eb8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf15395d12086dce07f776a1279bc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c5c718503834fa135a8c18cd88b35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168e0aa8b8f8fe8535ab26f1138403279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70f783aad5df3fae9548735477673280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c820b2ef1275608841d6775d0d099b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198159ddc4a66ad258eaddc33b23a642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7753c4ae94e0f96a73b2a09949dc9fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f95cbeca393c011baee6c9e69122284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c80d0439dd781684cb448de3d74cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31acd3437f308381d7d29e745827048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6b063ad6cffd225f2c0ab775a2504287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9fa4eaf092d5ad61cb9376ab665f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf60066c323759345776b48dccfbb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ed12fa849cac3aa5f7160b3cd8df7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0daabad114b51abd02f2f71cb5fd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fffa8bb36c044b338b4060741d20b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec8e824fa8affb9e0ad69a7361ac62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e3b9e7b5f521e6ef19e39813b3411294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a92b4a0f3a254f93dcef7bf2bbf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25e3f344ebd7ca5c5345574b2760ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8dd6a64418276d144e497f1bbdd9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f0f4f671bc50d84c365fc1a08941298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df183712e1d2593cfa080d8a1744281299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694e6b483bf6abf9bd839def060145e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b11aed1e9559f8e88346021798286301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bf0849cde2cc42afab97cbdfa6011302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b965c095e29b4b5e39e12aa922b146b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ab7613bc54bddf2b0f20b816edb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2dbe8badef56d92b08b047f8df27c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044ad11d15889ea2a26f5d577035dde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6854665b75698dbdbf90965d656659307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f79a84f3b536fd8515deef94d89a08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257a5cafcfb6434baacfa0c27824e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f10a2f698180923182ac998483015310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41975a20564cd6062d6def58fd16f9c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306b12799cc7dbd99a7be465c5d3894312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc7496c301f697a45e7adbfcc3482b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8ab15ca6b1d0d3dd4ddf8dbfdfc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c834c5c0b671063883409f2e8449a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4b0b5022ce9be21deaefcb8e18e70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c66915ba0f40cafbf1c38c9d30197b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d72b4847c32ec5aa35ee22f194822318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fa4fb7650120401efc31acd2f9155319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414a19a1bada0941dd9a92c615869db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea95a43be8967b8078ce634bb61dde321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1da596ed3bb3df378c209e127fbc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e2e648b7671dc9264c09d95f5541d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d87caabd8a0a3ad0e01db6a6fa5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e563d86b3c1717c3943a28f1c1855325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f70dc5e93f94ce08d020238f3a59b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12521571241f4de2a67c267d8d57e3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f25a832ee48a69f707a8b4a78c992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43921d96290c51a1f3c5f64f36e1ad0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28347f9e7b61c3ff0b100094c25fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070ab72ff6d1f689c65357603b8ad9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8be86706f97ce29d0dd07259848b07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65e825f07c8d3a0884ba487e6f851333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc1113cdd0a4fdfe5b9ce1000bfc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cddec3048e98528dbf0c6e2ac5edf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696d7bbbedf4611ef74f5bd83f4fcce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220c197fcc85010201e77796fead3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813711db2b331fd14917677d499fbc7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef38c7060da46ec704bb457a434c121339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c479984a1c1f652d57208dfe6d589a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a92ac8bbd05935cf9b63b082ba13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cd0d52560daa66c7b0861f617f30c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07306b2fa145d5459dca81e620a9dff8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb99158dcf34be3da9482d38a4dca85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de052b3d5d32080f4126036882b99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97ce433a5d8a0fe5571829cd05e80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715feb42d3cbfcd3983dfc3ee215fb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9b73fbdd49a835003979c03db8364348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581032026d1751168843f277f712e43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be16ea7be3a605ef0edc228936f9ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa73f9dc678a329509d6a17745847351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49824d59ead058957a8433d43b7c6868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ee1fa1e6b0604d255ddece71ceba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868051858a9e5f26d3741dbf94762be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491a41c9dbaee3fb816292fbf53b2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9c2a1baf1f64b84aa45c3c446fb7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47c05381ad50f579872ed282b210e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7210f42e1f70d58e0cebf65feff2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159585b96e4b5dec48d6ed95ba0a96d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf2557da41ab625a91ba1290953db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a7c3331b69ff63ba108fe9d4588b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656faa042a2b81b0b0990508b57eea7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71372c627a7ff1e66fd24062b03e6348363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf69bba62883b28d693c5b899560e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e3241ddd6e6919402cdceee2ab9f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aee6542836be67b2820001d10de2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eb07ee70b909e3cc28c908fa94183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515134e5f90c0b817911ed2eb3d9af13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8323ce96c81d8308549b8a597c918369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e441beef1c79e1c802d4a96220e000370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dd021900d2b0b2d0edb393784b9b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec694a59c004ea6b1de901c1f99764372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30011ad6128b1ea6cd5be02a667f95e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4796452edbbe0286920e56a457569c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755b9a5b7b39e8c6c6c203ab53e7e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc6ea529e725a60b9741c8edb3bdf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337e9623c70b2c1bdf58ab689409c8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e026587e55e73758e6b6b0f05fe1e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe605c37656ae9457d8584f948c451c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dda83ae8b8b9235afde772c63b83e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8ac619598b2d3f2abb6e6eb861c08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e393b1e2d8d06d2f644d2a68851a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9926b27929098c45e83517dab0cfa37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6fc51f7ca192735491ba3be08af0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b760346db3578d218303f493ca52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc44de6ad53eac38adddc8bd6f901386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff997c36ed74c73bbceaefcc9f2a80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8fd467a8d1803f53535989a0b8bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee0bba9bfe2c5ef7532084cb00d861389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49596ccfb983d641c8da9d379cb35c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a9abd556c0aab88f0d981fc90f9dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12512106ed690c5c59d64f3cf4617dc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5a83c71c95cb4d81f5a25f2e771be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad38854931858548c1b50cc60a82a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea3f0a8a98e0a8dcf74669ef39fed5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4df8a6b1e34cdb855254c415f9449396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befea0d8142ffaeabb60b761a038564397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094b61f341f2dcbcf0ec9a43a506e0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb2135b8ac0d14c0a01a30fc4a09c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec673084f4bbc9bcf43f92c48276cd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c36faba0e2b264500ac5d118381d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b4c185886b6aa16272bcab9126c7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0339bdc1a258be58e0c88596bd8c86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd682079fed416cf5854751d7a916404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d01719ff7661346bd1b7a9d2087cc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9b4d4a7372622fce7f3106812e55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882c869690558ad0d359779b0bce90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eed975fb3d8eb305d969b608b2ead408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34d910555d23595f144dd65d8bf518409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52e343331f41be9d5baf3a586dd4d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f99152bd02b8fb2cd2dfeb20a87c58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d7ec1c630abbe9316f45ca9a8b310412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93871331c6b2695d7255ab13262e8a29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a06d643f80b3077d5b1fefb17ccb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081d6498ffa16604dfa97e84be1d72a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4a8c61e9f045e6ec9568a7909a63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca1f8dfcb43240b2552ac233e0425417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc01c414d71419ca2636f0f7a7372418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80476f129e63e40a0ced053fd44a37cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406ed05f69aeebf07db526c780bf1a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb022f826abd6e83ccc5750977eaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add90c41e49e69c47c461ef912686a8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3ba1723ba6396b778a26ebe666dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2106f5ab9c3e0b94b8646d25e0982424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958ba711a368ab98762f3e816102dd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff233b6f540b9ce46edbaa6c9d071a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf76449a4dea69de90acff3e1cf627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06b773976a303929008bb7e228153428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d24c7286e55acca01bdb2ca9750102429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf0ca85e3d74c663339648e7284d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd59c1666ee289128c3001e91146d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600490a5cf3ac43fa025b08ffeaff41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c8d1dcee0d932bfab0fb3d6e1dd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5011abcde91720fbcd9c730b4ac50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376353c55d3f88dfc6e8dc134e190135435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f218176fb8a545970bd7d70952188b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121cbea3f6c7f213bd71aa39b2a9026437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ec204dfde8fdfa54c7ce65033921438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7ef9ba8f96966566bf8cc7f67620b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e571d6af3801fba9e4bc90e0b7e5120440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbdb5a4305d12d5164e019738c158441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a3adb31524ca19c8451cb4f7df54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3d8e6af63736b159c525fcd78e58f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de81d84986748245ead9a7abaed676b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f54adc09630db5f787de98ef2acc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf3697ef79a90eb858b692bb37a36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439888f94910d99531a75e95dd7236fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed78ab5447536e2504765ace5c200b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebd1a0cc348a729bdee70becea99b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908aa69dde80ce763c94fe9aa44e5fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc046d5d3ec9126634c351392873fe56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164fed513adaf5f0904032b6cb2a366452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2071ca92d2fa62e2811ad97b8beb78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012080208e2fd45ab0320c99588438d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273484355187aa6f1e07d992e098923455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c68b01ef4df1536418e7624395730456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755866285a94ba38aaabdaa543643f8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df97a3eb40828deb15676924e48b76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195973faf60ae428e1005b067a9d7bb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d6877ff8fd95910ff0dccdaf6b54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffe2af57011aa73a7e7704872dcfc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c635281560ed02551b73003d623f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8b073ad949212c7817a68a197f7e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b78e9b2811fe736e745cf0bdbae859464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb594e90b6dc7f8814c6461934dd1d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528c0b1a5a7aba7354c84bbee09ee30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82ec7c09be51188091802d91001456467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f51b527f0dda0e90144c5e60609c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e97f74c8402ef4d46c91a53ebb221469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea56c6b2dda78c3efe3f2a269762fc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28565cae0f483f97309d7c43ddc464f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba15b5552c3a8a9d128d41b0ac927c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6a4b3d4916c2821fee26de60561e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89a7049edebd075d27e501930e011474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9979df919202c6e510442da40b22986475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ee267b1f6278743d793484d6b3b8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6275220219ca4041728a0877054d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf7f5ed953e94bd2481df5facbaa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796804246535a6db595b610e59d50c0e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fca409c2776884836422e949c4f64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052cf15042aa6daa27cfd863eeffb7f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53364d91d7f3d741285b70e5be97bbf9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae010463c87bb5cfdaeb3dabe6f99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92c879ac2523d8c86160e9a528786e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a57be268fd174294a7cf686e9b6fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f166e510b88f393c3f00fbc715646486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1074fe46d984d993ddad670952fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab0939c2061e2e820006691e83742e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ddbe610c182fe065000d3a9d81884489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f7e63ee13c2fb4ecadd10105006fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b67ccd5c9b4a93e3c41a94a81a3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e16215e5a281a5d63a06aa2815e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14f718ab093e4ffdaa5c73c072e21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76188b740e78ffea6f87df155d93773f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b8601cc8248522018e8eecd54e955495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54951ffd0e3ef331d81ad0f91bd77475496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831794c007309bb87bd6e14444264db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa82cf3973e3c496a2b90eeee5074498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf105537d6735c12235741e46a46239499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa102e964925ed40498066cfa707b82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47815eff454ad702754fb1ec1c90a21d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9f8a5c16390c7225a6191b4371d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ac8cc075acee5ea36be2056cc96f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb052619c5c1eec4fe1df58c4b3423a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8534cfb9c27519c9b7742e68b4d1c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef793c9108cbc18ab7424323f4dfb1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000b96caa0da63f73fa024a79bf10bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7680ae42f10d1f8bfc445ab7e5373d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7d3acb94a1a2792d9f9551a3b33bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ebd693d3c7472e8eb5b3fc470a581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626d2db544b49d17a62c360eb87c827511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df97334e16b8892623dd96086428c16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9972ce15b8370df7db1f93e332bbad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc8a668e36a7c51ee3c3ff0d06792514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d83adca8ae0089d569600f667cb1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b45fb75d5010a3c525fe512325b61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9876b1400f9d0d3d962310e54bd4bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6145cd95bbb362d4da28675e759a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2971f7ae02e7938fdd3daf203d682d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b5dcacefbab76468570642597b77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84a865aa8425db5f07b2ffb62f4ac1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dee2844a3328064386e57814c13aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628311e9eb12c889ec6c95fb79c4e9b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe450337e641196c3711fcb09beccaf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ecf040d104a8d59d31999d59b67f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f039171064a3edb6c793477cea8b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2325ecf8401be40c020a12932a75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421ee323ca11db8b0859d2bef502057528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7604efa8ec753f6771ae810a0895529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c0c287da8b6ff786eba958e0b6c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbdba40611aa74ea9d8c64a9877a76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890d49dc5d0367c27c755d9358f3d17532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c34177bc648d67c2e9b410204973f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1e44bac22b7888117462e40eadbf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6fe22cbad53ebcbae498d230964c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a942aea5198d3ba7456c25c1219a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a64a43aa3ef1d4a4ce640a1f72ffa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c58d940d7c6b04b672fb42252b9c3d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73e689a348dadfc3a8723af0a48de8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e2e0dcfd58dbe34d9193bac38f85d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5309f347359570d03d7fcd7b4fcc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9ba9952576c878516bff936f20b7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaec5f9e6aaafd32b4d80c3d4df9a3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26a8b87c8f2226e5aaf834d3c870c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862cb1219641bbe2beffe105492471a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300e3383ee81180d7abe02fa98756b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186effd285d4a975b4ceee259f135d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa524192d099f0c5b6b781c9e92237a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f67fdaead27ecc63710f40ec9c193549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b42cbd554538adac87ab14b2b854550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2af807fb64728b03dcb6447d9b49c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b6102d1c9f2d7a9fcb3c3383e3729552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbb70d9b6866992d00a5cd6092e27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd03046af98429520da233906a0f5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f9844ca76137d9bd5749b7d58c96555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d626859127b825bdbfd6eae86b40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392454e585851d71b5edd44eea53f24557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90212e5afe88ab1770059a779339e8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e582ae385c6cb42eb9eaf5177cd475a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d78e94bda0165ad625d395995c9eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338c68e4c3436dd8b707e93bf7d48f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b8076fd7b882da8863a139afe4707562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95831c040dc73d2f1aa644a41e1311b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39845ada9203c5f1d7597923ed581b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a19bdfb3ab535f322836060e0c54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029d940fbfeddc1a6c96b929ac18d41566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd38576294b28c531670174c421a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aee0a51511d96b20267b7dbca8c31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d81eb3a02feb4254a82b9c6abdc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e318d9ac69a60afbccb7d729876f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e22eeb2c18211ff934622b891005571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d2160e58954f48f7b340bcf249a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b195329852fc587044972dd063c45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba58e48b50d5c4180acec45a070d70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd985d4969ae784f858c177ed169d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd94937c0416f770072bb745204f2f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5e27e80dead0874dcdd235db0b6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f35a8bcf3171f4c5bff5f84206e35b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf9512698e1e9d0ddc2a22714382e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e682541b6f378a1469440504527c66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d33c9ace5a1e97648c61466115555581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e583edc8e6ea5bafd3ff41a6c6403582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351746e32fa816aac78234a011be2357583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768f21afd8dca23b4d6c1ab489c758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94df41b320dabfadc98c103ab290b14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64473c7735a0de8489e097136f1023a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef0746023d054e6839afe9301ef5a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9ff2de8da9d66eaaa0c68b35ae39e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60338dd87ec93a5718091584bb13487b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82954f4f4cc10edcc74d7fbd912e3b6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83f7542676f7df5d8926118cc9735a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11aeed43064f970e65db3a95e9af15a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4c5c2a6a4311e4b18262b35d362c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0e3bf10e03d7c1cd6354711d7568f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366a613b2581143f92cb6db0d911db2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb01909ce82deed8600e795456e897596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbcf1c0255ea0f0300d4f47cf4692a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e272c8d5b6e351c121c8d75c007ce9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2cda6dff02f2efe588929016d44ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0421d7b1350d97509bf5747a340c3ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd335a8808cc79a74942b959a9b63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3815661a04abbac468dd61a761b85f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce274fbddb64acb418b52a679569f2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0b462656bcb31dd9b7074b6bbdf0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2a7287b674f4259d9dd9fc68bd32e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde39c5e73768f38db0284c80856d3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4820a5ae66dab88d1bbe922363a64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea5b35b7ee5cc5aa12043a9671df5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470c40f6c24d3b1b8c130cd53ccdeff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017a3a1e28943a42b4fd73a3dc38ba4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17300c318bc5fd7506e6756b378de2a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65130e41402fc9619e6104daefa902612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8cb3cb018bb2a54731892d378613f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4e59dbff53596a6b556392211caf9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d30cad75e27c1084de0ae6316a8f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95467340b42e0e566893df7f91372d3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbefaad163bfd9a82b20bdaebe714f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2380ba27c4d528412b1409ee7d59ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a615be0ac7b7fa9f1387f19ad0d1d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65758011c7552c3f417d0cb4fd923100620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae5b1f1ede58476694b7abfa763cb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96060e7fdbe4ce58f6e578e949c91a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5e6777acc89e31c860ca2b9fffda9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0e5e9ce2c81cb1cba110fbadff160624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645612ee8465d79573ec5fac84e9e2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61eb5cf8878c669dd836df62340d3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70550ea9b0b371ee1daede1a62c45e48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc19e005a605239075fcfa2ddbd6b16628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c6235b2a272b1b7605f2754122b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db94bbcc784a0f7e8b7e35ffb1b64d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6623d92f7e1ea45cf0b446121a0b89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af859e3c5c54a00e8f6efcf20fce93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb5e83d6ea69c2fe16652384f78a15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d598d5a4f5d948684d04518758e2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f74e0970121cf8aa7ee9c22be780635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42394352f66347d66e3979b466e78a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b12c81704de9f6254994f950efca65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fdb013ebcec52b4d79dfadb71dcae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045252aade4a09c8cc43fb2678e4496639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d83b968cc88fd9720179e2a21732640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ac3f03d69f5781d6a99a61f43111b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653bf2914479677d7764afe9636b02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7202efaac49d80dedeed63967b8a4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b759c2796d4246f28a8d1479c7964e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79905fd2b26b2e1a189314523d61a13d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f08e75be4dcb297f49c091c6ada19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ad5a6b6c1893930b7877a4f448073647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93153ae77816daabf3a9fc29bde55e52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de83231f91e0ac16efaecd504c85ce5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6f52d9f026fdfc7774a4a283620bc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693e1c304e88f3f74b37561810b852651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855149f197f2b603cb12d7ff1136081c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c046ddd275f268785c2f96722b96f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0faf3854d9ea74ea258fb060bd6e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14a99787d1eb08f7b211e5fa2c66ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a04a0ffcf41f6a2b74befba298a695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50560536eb5b037181c9262e473070ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdfd7d48947e56358bf5f83103a03b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af455f1fa33452e8e5a92e90d5a11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80ce644eeb0b01bfb67f8dcc15eebe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4479c6466006d07d00bfd6605e423661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae002c2250710a80b48b133b908a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1879e22626aca528186f52c8182ce7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f7ea6b4b3ff8d1597fa956396c537664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380794d0cd54ed1f01889456b67d6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ea1d86aa70d591f9bb0ab0d2b196e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e1876220ddccc79eaaf47a6c5860667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897429b6b2e9e215bf53050ca27a54ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aaa1d16668cdb3126c7c65d815b5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a18694678f0070d984ac2b1ee31be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d81da73dd069b0192abbc9193caa7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d007dd3270b96a956e65c3ce5bf4e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd92503e33ebf9d596592888ac724ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed384885c8a5ab5cf90df2541aac8d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c235080b3e075206880136a6621a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175fb5d18eeb5a46555c92d746ff0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a5796388fb1565404ceb48648338677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2d980a0c2d5c3bef28fe5a17385ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6d45f103b98a1b703d46039c56a76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7087728d1a9711597b8155522c86ffd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72679694039aa4ddb74b9f70c8930681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f6d6f47e6c15a497c6a547569c6a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60d103ba7d70a79f54b38149aed5eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91ec36887064e78a848764c5257a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3949573fb80ab2eab01b7d596cde3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61583e07c102962ec08e0801abcfcd08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08474035c90285e4d9a5c4217ce12a0b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826211de755b2580640af186fe2e62c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8fe6905d4ec166e05256545f5cd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00a549675a1f222c0fc894c74efad5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6135970339daf9f840c6bce2c4883e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d7ef34e03e242e0bf4c6351119ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9783ba0c9babf09179eaa15c75be2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bbaa3293c2aa151887c7f76da823b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51027d86ab77f149ff08d3c372927211695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21941328bf2551d7f9b5e5a3bce73ef6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd310de20f2342f5460260efe54ab2f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e63241689adb49bcc0ad499af2586698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd1651289da8b250ce0817aa4f9f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ca25779ad3deace169cad0f537d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa655b5152313e79d2f65418a4f0283701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde0e77aa40217da058f1332168ebb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207040314951c0647f33c1420e12c2fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d307c7d23a1fbb271d0fad83badcb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c7759148ef5a852320dbf2647d0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970160da3ea976691fe17971af848bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce0983854cd3c93e13be6d4d9c0c55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb555ad18d12d8672f783fb7a0ddcc6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218fd66e0dc7835f7e9ed6a20c154dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859dc17af08234dee956c95c2c4ab49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68766cebebd21ca48fd93b7c2058cc3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a870aeba0fe02bb4de2bd2c13ce2d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c189f62d4fd7b39f2366a4bcfe76c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6047ea180aea91cf670741ff1729a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058f26b67eeea53797067880c6cc355715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64bc3222db392b57f6d9337adbc45d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad393a61a13a7378fff25e865a2606717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f66aa242adb320d153cbf750ff70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b98af86292a2617d80691e17e19b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859b5e2068ad69479e745beb75d61e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c6f98eeb3bd6320855c23dc285e4b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f996c6e3bd4564b03cd3a0184f5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390aeeac822a5b28d2b4c7c3ef93eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8876f2e3afa92eef6590c3f82492ff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80d949ed822f5fa5d869fb5e80770b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ff6c1d3256b696b8c60f19c8a965726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bd031388908dde1b970fcaafa9db1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc293ff4b2c6115c839e5816ccc54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c4dfa313a4225ead79401e4cc7a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d291ee19bd9e05367055fa9c45898730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d99b3b2183072e804066e00770b1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2d079b20ba607299b59ca63c24e03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ca2dfe7bf022b3b37fc05d0a3bd37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37640e6c2a66f0618e0351e5c5c8953734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7752468818366855a6c91d26149a28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18e8dd833c64d33ed0f074441a2974736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7188ce11ff13d3e3f7500ad1168a60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2fe802d7ca4cb2c75d0bb766e409738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e62cce827d90a0c6a2314ed08b173739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5de3b67b9eda5fcdb5d6b8729e85fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d22e2ecc35d8f9b3f15b4e40930c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19783de7d6866e28e800f4b26246ae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f51e4a5250b669b2c841e1ca20c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9af42cd54a873e3f5348df862376c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292900e9126342dbceb6e9f07802d21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ffc4cd1cebbdb0088726352e32a97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd1008160fd72993d4cc09e370b69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7e81843d08fcab89e673dbe17780e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb10a3b58358caac81d69b890a082a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea508034bb7c4d0f3e214c5ac9387a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f111627667df4c2bc4103e2955c0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659a59e9ab0e46cc8f29a14f192dd28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc8173c3acc65dcd1a88861705661b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5711b15c42f5adba7d269cd70fd7ee7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5399d649837efbefe2f4e672bfe02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce0cda560c44e8d8751d1b85080e9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c354d35237009baec80380405f22f41757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f71a0763d32b28d531935818d5fb1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938b6935a92859d59ec811719400d17759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>