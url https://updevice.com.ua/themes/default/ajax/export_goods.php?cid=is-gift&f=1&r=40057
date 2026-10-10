--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139eb9072d871dca43cee06f29eb8821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf07401e83cd379a09bb4928fc0892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eeeac1cc4b35fdac9759f30d16d5913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf66f89d71898a448947f7b7d6750a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8087f6fd13f07f2ebf5c0b9d74f7aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7990c9cdd9362b28284566afb43c076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8c438c43c29f8fbe1a73e0e5b8f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f30419099cf1eb8f4d42addeb274d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc52b7fa302cf011002ad2a9d96bb29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e9b85d8e3c1dc641928c16ddc01c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80255cb9653bffb70ec10e6079ee0ce511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff2a46cc6b8771552976d332812e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbed321c1ec92891b9054dc7283c41513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997517ac6b56c860b9b5d22138003e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd5ceaa80946c490e1ea69ee48ca115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d11907203543f40808b0630a4992e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af91fd45bcd6c8e36fa7003704bc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac48a83151a2f139fd0c3069e9d92018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026bcef794d5380eb6b5971d53f87eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c65dc9ccefd6f77858cd408be50c1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971364145d36165a7590252927f2d4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a4a387efe79eb5e6ce052adb4d8b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe564933d47106e0cdf017fda715023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f63497f254e1610adb773e0cdb8db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad022bc0c35c8edd80765b5bd4362525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db0f6f9db5509b5ce355ae4619fa4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06ffb2fb31878aca0e597d24916d7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbcc6379ce71573c04cd2828d195ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ff088bca71a08aa686fe11a8632b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37997b647753a3fed990f259e5af8a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d30eba630332e0c05bc779d81753a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2a70a2fc59ce9ed5eff015d349e0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04563fc9cbe67d32ca51f9245947ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a4b8d79c26daecac6b39dfb40eba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8f88803c77b74c62db41945c629435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e9fe61b5b19c19e5a496a8013c3b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821e5ab8a34d544362ad8201e3f580637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72a1cae5c0ea7b332a532a6d08f48a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c9e852825e8f4b02079b9fd3382139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83e0bb73b84b4d993b2f6a3725b4b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf58386047917da70a0f504e65043841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91bcd0b48a48d3eab08e71e31200c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe31f6016245323344b37a1f0a2d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d53f60ba76cdc2ec772ae35bc73044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9e759f1557f4fdc4301164047902b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7696ed08646d24260e935e67eb89d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0944bb385ba873c33c958447131ba847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca556314bf302a243213e54da83e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449f3c09cc2ab30d665f95c7374c8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc8a563c1d3d078bac37cf6979ddc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613eb28e540b0751276cd81ea0d39551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88437da85ce88a5eede81cc52cd40c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777741f0e31ee289db2972e1f0dafde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc359df17654f0831976b493d96f2ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13faf7303aa0556aa4e695a84563c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5723c25a0c2ce08ec442fb24beeb7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44c0ce8d2ea63d157a0d261a45023d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84400c206c82a219aebb20d10a6c417d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4af29871d65e4ff3e734f675d30c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397df6867853d7d164ba746e5cfe43b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a70530e3334ef91ba6a8b5cff906261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b3bddcdabfb0abde716fce17445162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c1a00da690ddf3cb5764b75ffdd9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec856a266593d66e08cc6ccd35cc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1e76ad5461a9a5ddd7548928448065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cbe6fc71db9e50e655630ab06773766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6451341b1fb01738de62e818dfd2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb3b97c4de653c98221181aa04a1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d443cc444618ea82281bae76bc0cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc9bf8218096ca2a2cbabe22e190b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d44ca28111211c59338c79d2cd9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044f01ac1f4043bfdccbbdae1bc14072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0685b194a308ebbb2f8843f689af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99766d49fc6a486a9c1c1d8b8a485b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2011dbd2ce2b0ff6c9b974efee615b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff9f6aa1bf4af3bf9893b43cf6ea676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0258f086cde182668498458f323f7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ec45ca921b038d4b475b5c88e63c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ca99266d1a77a83313f60181f4e2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747da4d017d1395a8d6495f9980d70180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f856a760d0d577d426b1fd0c9317881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bed3d78f20ee972c842e7e1e157c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046611ae1d9be243b27deb969546cae283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054ac4cf8c9d1f46f8ec5454dbe2cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2b81d21cdb23faf78e0f617f2bfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757297d5c834a6ba8ee71115c72f5bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa52bf8fd38744c37672bffcd4aade87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f5514c39caa9959fac129d83f522388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce9ecc0ac7302cd6371127c7d240eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc130dd311589bd13774eef6d2c2bcbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea13f026c9c80d6f614ba103718c9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2736c1c113268418814386715ed7c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b629187bf06378441302f6e22cd04ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c17a5d36e0284a260d3147db66878c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d32c77a62e947c550bc57429b0feea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696b74f79f12bcc5625d50b59778e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32e10edbe7929989ceb1ccc6530aea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f2db2ecbf577d6e9ad205a3c8fda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cff87420f459974e37b4426076234d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc0e13f67ec7a970c8c6b521c5a8f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb8d3b7aa91622ad10d5a8836bcd54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170f4fc7db86bece7093377b8650936102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e9fb61bae44396681ac303af12d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bcfd892736d91945ab3f640dfb9c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a696edcfc7cad1f37f85a3a080bce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8704fe1b38941e3ed37517a92377e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82955a95e71fce3acd6300bed5e4241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e0baa939b3f8b393126a917ad6569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaf65c5e544b86004dff9d2aa955e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2cf4377bbebd70e8348016ecc292f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda7da77ab494ee62b51548744fba24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6d3600cc3737d62263e54059388b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df73ac0b9f7c2d3859e55595dcebb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e668c3c52e23e6b121c829abd10316114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b1a4f6d2a1085a2a88e070f31634115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed80ac7a048ed5cbdd66640649bc9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae243503143550462f5c3fe5e8573117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775684d3599bc32b27acb5556c71e23e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d3946715e5054c2901083865dd74a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c825dd1320aeab223d3466d640ef7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f918df7571999f5fdc158d85a301a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64253aacbd8d41bae5fdda822b50119f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ac02dd1964ba79c9b15d3449641c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc18e8ca4e648f4a3b44eddde9f39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ac25060486e1a1bfc8ddaa9d2250125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534febc26ef4ba419de915db9446cbbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512c7c6f45d6e7896319060631c270d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372593379298eb44f165e8ee177abcbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeb42644c97702ff4f10883bd5ee2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87425c9d1deb0a060374773f13549314130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819ea5c6ca57b80370b598b62665876131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ca3c600623a4019beb34aae5413f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe25adfb919462ea55395152cc02ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd936556162f695346499b793baed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9edc7ccfc417666d42992d15d2e13d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07688ab4cefb289f3671d2765aee13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97add2c5f7f9cf90a71ecc850e63bdf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed80147f32913c2ff25766566cdba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e90760a23edbd21272a0fb9c263bd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad73e5f9c42e0f2239d732b549d08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc902973cfc35de1eb396af55cb77e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e37211a4779a6d7c9c1042e3df83c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e16f9c566ad215bffd52e9b5213190143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77c746534e96c6f3185d14dd0d7695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0403692437aca3e6d1424e765c485c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207662a37574a2ff03aa7f9da074639146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3439f3f1c9830cdee509524e69a25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be28135037b3a4432fd39706d15ed9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b406e07ff6fc848b66f1fae157b9113149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed1fab1a9c57418316e61c1c11ee5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cff68ed327d6f0d83c4597bfe8c70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0ec0bb3bff926b90b3f485b5a63d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300553c1c5da73d5887e0c8b1447bc3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ee0f0cf3c05c17a27a5f89e47621a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856dba8dd42d79905ee617a9460ef5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062c7c9c3a0c06c9a983b868b518209156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1061b20fc4eda8af4eaa2de3efa42157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd2289026ec2e4302cd9966036e589158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c58773c2ea62fd8f35b9b55185777159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b15e4a53bf1acfa06518a142e6468a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f342f805b6548903fe80c4e83010161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272fabd748a62e2b9baf12ec4c83e76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced04883574a65dffa603763ee5e132163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283594ffc85ee67ee2d4ccf23aa4819b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6b43d9acc8e1973910bc4e8568fdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476931fa262493b2f4831f88e1451ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75891a88be31991f3ed7ebd66fbbfb64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd2d7923cc93e353dc9be7af4b9032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068bf806d47d58c2d69f7a4db717cf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3747db6c6506c0e1785d32ff58e7e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7231bd6f9809d33c49feb91c54e1895171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4931465dd78133bb15469df984cc43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f3741db8c30fd753e2f460f21aeab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df170b19583090869b6e2f8b139d752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165ebc3d7bb5635ca99e5fd5cd904f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219556eedcd6bbdda66bd7f77f66bd4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab35b4ec540f8fdfe0a98882cf04a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd4e2bf50e7ec5b35de1999132a63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e0e23ae8d435f076121d1a9c5345179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b350ec250a4bdf8eee9626b679651180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf34e7b19ad6e906da73c492c4aa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c92b8810891c11808941ca5b8d03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c598390aa4b3ec9096eb6184540d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1386d911caa8b55e7b8faa152868f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f31ec8d64e74c10aeaced09328f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bbb391c98933895843e06db95c963186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a012217a09b21659f7bebe9cc7ed2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159a8272075abba90a1b6f7fae54d4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315ebfa640d31abc02f1bb9359867e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae784efd7d3a809dd16d5632ab075190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585ca7b19f94c0ad68e0930b69860c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d4ca16b1989da741b1fa3cba3fe71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960639c350f0718f2524731c90f6b03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede3e511b563e4cc1b6cc38ec8b7141194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec71ff49df86ebf747caf66665412bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac4a86822585768c2592b7ca82acf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a391eaab9fc81bb8c5973fe653e01b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7200b256111b37c50163b649cb133f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd53145715eb97ef85aa317b4ed245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49019692e5bdf577015725c047331dbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1374acfbb3ec495872b74b35f8a833201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df9221134a03ddb36cc705b70fbad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649caf14682d2d3ee7c2265934032a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b65a6bc42844ecfe7768ce2d3d6546204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4a598b6419d52f62fb643f300984d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac5954c0534e08c64ccb9d73fdc9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4402f615b2c7f2949ef11bce6e7826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99dd78e3d1c1c06482aecc7101317208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdf77e551e652a04a79d31ae9675a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a95c1e148303b2b22045a3fc3110210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274951b6bd8f9395ea29b923d4c8717211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da21dbbedea7b244cd0a6af2707cdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac28771014bbd4d356b1b0b9586c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52828db354e297a75f360666eb4d99b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1f1722ad4a55290b3d418241ec661215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8bd70c38af7c183a000c37b60ddce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f67a6c9fcde1f42f06c82c2d8a903217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0eb81866498a8a2b07c7645b9d7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6241ef6007fd117ad0a6cb1948906a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86dbe3bd69cd0aef0482c92ca4ce38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f161fa50ab194b066eca6471fc7c079221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e63b9f0ea9e200bb45aa375d0b09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086d2c32aa87a19f2563b55d5d80e4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdd6c668f073fd98f86b65c17545a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8523d214d8dd2e047caa68509a565225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea870fabd3312a8b033c4649b2c037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ff636e435f92419ec21771cf76c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b744968c3bbf3e74807c8b79bdf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1898dbd9fbeb8abd67ee6c2bf8121229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344493ee83d54b63eed306c96674e65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9b1e7129d03eb72ea766cae1ef7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f3dc04a486ef8948f7cfae6b284b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39ca712af4d59cd4913921fd76ec86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5855445ecdc9dbe4de4f4a36f87b782234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21c289dfd08a192ef096c8666ebee7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4665b68cc5fcd589112a2d2d19eb7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47542f943ed261ca555974d4cec46e31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762e27d049d1d0373e04c43246d9fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29097ee3407afa66d893004390f3c7e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5f02bd006d75bba4a3134b333135240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8fc9a0b5f2e86759116f2bab5996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de617ba5cc72f72cf2e4d469c67b5c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a438b3645024783ba611787c06e4a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4cc022053cbf02b4c7e7b835a9222244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5a5a2a0c3b5ff8b2d2282919c784245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada643562a275eb7dcc98b68e509077f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f878fa2db8898844fc106d7522a3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc645a29ba63137dc8bcfc160e2b7fe2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a7072293fcab7376e5da42773caf1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb96c37c1554588c33d93ba21362561250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145439437593a635a8abc37784914813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6127b07232f42ed64e24d7e1d9b150252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276cce4c3e36124a2f626e57b7505ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c1fb12b819d217a41c3431959cef8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b425948b95c6de265bf6acc8f920255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55cf9cca054f58a0772e9c0d1e87c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511078439a48bc6da079ce087c89ce46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db2d26b1a8f411c8f2d119eccafc20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca97f075010d9e92e76fb8d1aab4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa300ce1b77c5033ec8e0fd5f086867260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4ab1a30ce68989fef36a09e5e5a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e56a565a2835287de61b88f206267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac785f76dd06c214e589a0006ef41afc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34d95525a5d7dbbc7f3f5e2e65fa96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a9dbdd4bbe642ea257bc11879cae3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e60f98673879f135cb37f7830cc3e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a3cb9753a4f4a284a22b6d7fbf4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb597fb02aab14a90fb4d07058f9bbb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885184b41155bf19a64f2c50986e66b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06eb81659e6972d7c2f455b2c92f8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccecfbae1376341fd96631d4b60b7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bd4dfe38ed0b7c0dea5eecd572514272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c273679d3981817cab24907234c88f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de844e0dc7561bd358936a9d5149c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd30c06fd3cf041304856bf288075af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e258ee7f973f5dbc7300e36ffcb4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be524a865e5cf7f218816a30c7c3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f132a79e332fcdf084462a88715ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ff053dd4bf5422815440e21e506e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b985a28ee97419ab58798aa3e1f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e14c53bb96a90e941f058996bc264d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe86b27a308ce555b452e3d3a23778a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227ee0b8145cdbac2bd8da265f5087f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39cc7ea7609a07119bc6fc0d6bb5a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f41e595d69dcb14115e994ac8a75b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c51dd51f3d96241cdc15f5220e955a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e96468d360e19ef1e1a82d20f6699287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a3ec3857b65adefeb1f3aae4c3067288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604645205b4ea9936ff17bd0bff248289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781595efdc0ce5595eeae98bda2745290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37958398a753dd9fd305d5d5f4bd57b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72ee72ecd893fc04e470e65a6cfee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f364222b435c4a3b957ff590d669293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ca33b9e2b2af6ff3366a82a490d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316594f3418d379634c2fc865c09b703295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5e231e9b6e989932f48397fcd3c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712c30271c3559d27f2948973d8e3cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016599f5df33b7a6b9a85820f2e1eb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337510e85e17cc0f55d458e22d02acbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e803139831a0a8d62ea6b9bc10a857300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0800cc6261a6f0bc9708343c1b290d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd03a89f22cca3aaa83912dbd8c41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15fcda0ba5dced6c407768f6d4dd2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac0a0abb85db3d10b109e456d68a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba20b282ae8af382ecaf4aed653120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13a24f400caab60efb256c4e393a4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81e72bf558d74fc88ac5fef950d21d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271459e88012e16f2c87696f0ed76337308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f3c1f6f250e643fd092ab54e8a81a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647a968b47592f19669b07a7076950a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4fc073532a9ed4bf96f287af89dc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01c035c78725eba2321b47bab8b2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b03d5ec1433d66d36bbe16d8924f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eaaa6c018d4f186e24000f25aa68b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9c1f64f7a731f621811b0409bf8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743e9cb106a585ec59a1643a634f78b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970930aba161a951abfffd80bcb573e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef3313615148b59f6f34cf8800fa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58436b4e3495c0e424e70d9003331319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ea1f73f17dec3f517d81a95fe842c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9c346657e6b0278efef60cdc797a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de2d44f29cc3f2a4656982682df96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80c24875562fc365ff321bf2ef38ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bc943f980123259ffef8bd0a0092a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb6b7d60dadb58178da7c60bd7e278325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8b75e75a8dd6187a0ae444c2dbbaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e91adc465db1902c2c3d6b69f518327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6e4237051b9aff98246bd8c09d3dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709efde61743edcbf24bc9a0c7d2885b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035583b1f2ccccd971cdacc88f6d540330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d31441a087cba0e6e6d7c6106b441331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27f0a93da03d2abf10bad92b362281332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2685aef612561aa0ef3443c4d6b92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d5ece18d07bef86692689255db4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4af2d44e78f665bd20589270a50777335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20fd08d6c6630c7d33dc0f255075b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29430191cbfdae3557ced29d1b44c72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53465d86c0a5d325797aae44decf3431338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd255caa12d10dac886fdec4b85459339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c21d57a91431c60bf666c4cc02182340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb147e8ce05083534fda0bace1520c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49984fb98d9d0d9fe82bcd513df07193342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266fac37f3365a86742753ad383e3e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d40a561118054d7ad6c0ccda53f47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589504aad1568d511871745507a3bb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe498049da5ae3e59e3c4bf45182db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ed0cc4fc7f46ff7ff7aff893c955347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d9a8a731ed104f65e7ea840373a11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d3c30ea2fb348b50d753bd265798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ea0c1785e31700a1fcc2b99a248d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a73017b036a01bc4e53f1507fced2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678dad897954b0e3d871d2f254a0228352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2401ab3703f526073478818a1ea5a37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a6d33b1df40a587ce87aa839b38b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca00f70852a22ba51b47f71f996cb90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e73c6b3c6c18e0ddaec56092450713356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5e81cdeff06a953e3e851b31d92a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4ac514b7697d8bb91071395b10b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afecedfd33dbbab5faa580c45e463b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a17a4291d906c18a04f5369023cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0375f00cdaa19f6288fafc5d531f40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354566f66e94ad59ea42bde59b55c7b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ff51d1f51be38c2929f4e46b0ed9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08db3fa7f05458a11bcfbce01675f33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d096804793881a1432dea833e6fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31253b8da6c9d5dd877d325cc05b5248366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f1a48a5b9124e8b2c986e4d8d29fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e31cebb9de6f269033c77b38b6f0f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb27edef96b3f84c487672543393b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878c26035db9b4b270ed1f9e7287d33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a65aab8c4fe042948a7f43fcc11c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688bdaa8341e694a86a2244aeaaf28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122358f5c71480366c02395ec5e1e9ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c576a8978a99527090a5c4f89f0472d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df1087f520d434343d186b5b6becf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b49a5c8d64e23e17aeb11e1e1f84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d27cd3f7efbc61d28e62739999d2ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d9eaaf6fc96a87a4c4df5947327a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357095a5ac742a406e70b442eb63bd01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d62b772a4322cd6e1eed5ec01acad3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6c5b6dd5e9bf92ffa0c4955785b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe945fca581bd6a76e368153c41e38b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f2ff9ab85586b9e784e0ee3dcc024383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc110b6651025fc2879cd1f5af3b4dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a39773cff0d91d71b133d9645d58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664617a6033102373ccf814cf12bd68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c0a605b876bb3ebaedf876d0f5be6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37d79de7acb7605c557b9ac1d74323388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330cd65e00b8445c8bbb2bdc9c0039389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e43f202bd487221992327b6d023b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b988beabe027fb66024d4ee9b7d7f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49002c18de86495234b3ea565db5875e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ee87daccf0857eff5a5812378de5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f28770d0470fcd7b40e7e736834a50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae1c16d39437b364fb62d2dfecba09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fa96da6d7f38c732b0077924a0b13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67895003040fcebc51135323006dba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed3f49fa1788951900bd092ab3058398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21117f745121bdf435a6c74aae8b5fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6877c08cb7da522e80bd21471123c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49546ca192a3128c44aa62f15dc7ceb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cc2d61b39159c69728ec87cf0dad3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0db9204e2d617e4cb023bb3d51cac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78037753537bb2c4297b8572e66c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849ddeba7fe06624344441d812f588d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315b649a58ae54c4ea1dd2d62e50bd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfad05d25ee23051fa4a1a837040913407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd67a6944a2aa6cce28ba2804e1fca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97860b09d4e0f5846a705bf7cbf750b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b0f8e6488b36f2c95d04c7e38cad4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ca22d641efe0e82f1b83eee917ed4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d0ae34b51ebce22457ccd653d9d4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799adc1033828abdaa9d2b0ec4055a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10d4bd60e6623b3ccd9deed6364d58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a9ac50785f7993826e7e928beced2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc0aefe745cbe856b9eb5b02a8b384416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28272030fea157d881cd56963e45a93d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244769860bac70b52a8732ed89349d2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039f434859777c1aae077c351df38f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8c17d620e8e34ee47b61152294e40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add358390a0b1292843e1b7139b59bdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdeac4d861f660b84dece13b7d9750422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1e5ec9e7a36e58f0111bc3e4439a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3401cd717ac355a0690478cbb699ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7ece3b224b77299dd0a20d8ebd97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e486783461e4dc7643cd1761084a25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88565f9e3fe583210ea305f57a30ff86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040771dce3c8a657dd5cfc5fbbb61bbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209535e39b55affae0bd5d6bc0725bc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b91b6fac5297672aba485fb125b49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e6c5e18a4ec4e6747439c7645376431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51e4c4d20ba88604d9a9fce1c91a03432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80d6deb95a0f6190d901a86cbd861c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530bbbd8ad8a9c5cb566ef1375b5dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994dc2a8ac83a406b6a42b8962c315f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2137665d82cf4fe40437b4d8c9eb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4521bced768598405739c65e3444ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928039e8d87c151e92edfbd75a07d39f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf01622f93abee986f622eeca4873e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fed211eafbdb46a48eea1c28f31a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8394acd82b819def21f3b76904cd86b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994601cc69a2642237c020dd113be420442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349864c0abf102f4a1806b5797d5d37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0c49210835110b1620544abee9ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0dfcb11c1d47801e1c4a93b2aad8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbdc5e65c050bef412c2f56edc110b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1734c04fb26065ebb2b2562bf5857447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3faf0b7cf21e634046d3c94a44604448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4a97c0c58778fead4cdf70c6f3eaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e489d058314f50e6a2e90ddd44eda7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820b07ed738251f8c88574422c14859451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b9f163c89c696cf96b74d3e2759e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e27514af5407815911c77cb1ce339a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cab3f1901a87ee73cd7574a4cc316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83297d55b823f7b45950b54592cb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a2abef23d5fe9c20647474e03c5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0278ad36f4bfc1be5b0029c045f96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9931d0d1d2eecfd434d44f48d7f19c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6c8b709fb977e903f5292c84b9a84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0751ceeca2f309c3a84d6abd21fc57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef1ab5b2003bc7738cf34ded5896c6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748559d18feadbef06ea16949995d6e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2254b6e50fc0c3f10cb36095613555a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877804081a2400b3cbb8a307ef6787e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca913f1d7bc047c91e879e77a46bad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d488d24e083b13c30938458267ed7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4bdc3abe9553b6222072223bf5cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eeecf49d4f15744194d1b415a1956468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4df61aa1a99b2a78ed3ee0d97c83e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6e5f62018230336faa7ef9273b170470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c67ceffe0d02b5144daa39c463ecd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c18d602668f1848796f7e2bf50b3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77c99f7e89a2b47eebcc725632153d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01cde4c4fe3a9859fd8d319dca81cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d272fbd689be47d182a13b01510c4af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740b452ffc345c83615d0b4f0cd7f7e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d74ea059cc4faa6be45efe3f0c5c22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37fce7c137088f3110c287e4468fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c875efdd0d73f4b2a0d81945b2e9894479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f912d72ef6c775bd6ce5e57f0450480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c7e5740b2030557b26a1d137c6597481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a43a6039f6634ae2b41ddb58c51a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67308c970e05c49f4bf5445c6a8c25c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a92b74110a466c68962ee1dd1a7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa2016fad4d1c564ec3fa2cb590db6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923fae99347a2ccccf9f5e39d3fbe5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c05f845579b90a8a6da44803a7d05d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c71b628fae9629bba323179ae3cb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ac440c6b6e85050592a3d5f308568489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed55ca464b96869e1fa9256d4646cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12dca4248b3bcbed3a9aec442bd624491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cccba7ebbc8fddf354db66196e9d3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6bb52e1d77c8874ec79699e42011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df232f14f2c2d9d066231cbe41c5d78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0949aee7f15b2cf31ddaec6c30f67d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139f017bfd45c7c54f0f55edc2a155496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14231a406bf12bb78696b6f51c653188497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667338d08a84e83c9a4cfd5eeb43df26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568319e0c2c42ca334f56512ed2ebf91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef73e11717875313dbcd616cf13eec8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91595ee9b2819c75dfdb6ecd308b43ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f25cf8aa5459234e74dd2b03379cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79182a1f193a60c3522ae7fa1ed8ba4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384ae96ffe5827849bd5773dd4867d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c6248b3bbbfbd546c329e4a07b75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64544f8fc0020597b4d7014cc327348506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc530cb225adee61c56aa17ace776164507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985c2ef2bc8be9eecf7525083b708a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f5503f024b99c8ccbc493d994e0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a9fb67c312a44efe3cba1fcc7a9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d960555ed9db1405005ecf47a63167511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eb00abaf9e10be661c7a552980469512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a137e5afdc1c63ec47d29c61d3fc55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15331b1ecd0839a78bf949fb55a14387514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002889a2b981d27281ae6da2908cb674515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b4785adc51db985b8a609bf77826f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3f1e0728086489be4fb4088b6c5ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3387b7fed5fce55bc102b29c64a8c94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a054ca953e8789377f15ccc03cb7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e614c82862b25df18f2fa8012f9b09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb4a43943e63ff0de45f45d643563521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa567e5f87bb220859f11d53ce46999a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a31bae9f26c94fb8f5b298efd45863523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ef8b3b4d9e497705b6b1dffc3f4e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1c890a4d3d0fcf0316898589afbea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f5631ae755a974bd5fa4617f220d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada4d2afb6dead2cd1be8fb58246e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc7ec69f2a7252ff6dc1e3c8087a24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a12ef4dbcdce4a2ca3da08868729d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b04a815b1c430cb91566029db8555530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355cb31e9c612d12a1c8a5bb24e131b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be9ebbe1cd721edc62b9be4a85506532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e2c8453c9def32a40f194e9f5432533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11b33c042299c4daf9026c3b3b82f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27befe2683a6ed19c96d99bba2676d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a7db4974c3c39a44f222c54059d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb1fff4e01dc615f7c096f84a17c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90567b7597c369d0af5622e7bf6699cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe854953bb14e463e404a5777ac656539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a166aacec50042dab294523b93831bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd11416e79e63290f5698d5dbcb06ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e908ebd25a96d643f3e8aab834def542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0452591dcd208c1e67155a94843672543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a77ec1d22ae5047f9724ed29d5ac5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce340ac67ecc81c8e921fbfc6e0e99f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2592799dcad3acefd28518604f74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7fb2c857d170a9ce04ec157853202547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f359d4fec964b6a25eefc317e4f960548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282fe05bf94920cb4b13fc0af5955f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28922e9043eab8fccf4b1b5dbd078550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7f39d6eec9efbbeb4c9edab7bb1ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332e6428e827c38a7caef5860bb2c23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05155f320c4ae2a867ccea2349dcc52b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4302febb575d374eb126357352f38554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6e032a186fde232650e61774b8ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc47c24301c970dac35e36880c2a018556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ae93be714a0a533424679dbc9094557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee7b1870b62c35d4e913c5ecc5d57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18524bb9be1c21bec340486c66db3305559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c60730c1bceb1882a70b9fb8365b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf648604cca0f8f7fb3a08d8c4691044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e0dbee779945b8fd6386068dbc6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e8b13c4fade1e8d04edf0955b68bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a65d21f708747cb2d136aaec086bb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30ba834d9708ecbeac0e0220c372dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801482535be4505435f0ff73d453b1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc8028a795452068004aa5efb96182567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ab0fc6daa337c04898a69862d7c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecf14b508041af993bbab005df2eb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acfc92aaa4044ce553150ac6a14e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e670aa6ec1b720948089900ca65ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8febdf78b180824cb9d537bfdf489572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4195d8ebfbdd8b714b7d097179e506573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834c0ffb1086e8d37b0dc53e900503c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7aefae0789fdae4a4efcd221ece8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cebd11f6bce810fbb3278d240ae89e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b561ec30aa86473f3c779c220d06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b878c67be4b4697fb7b9469d07d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd0077ce01e63654be1f711f9f300579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae4e00d41a68b191aac2aa057c52e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3909ba31ce0edbe8cfd12eab676599f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd683c96163b8d3057341d39fa175582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72a2c53209af52e15752a83ada302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118404a4108362f62c703cf0c4afd0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680432ef3e63d9ba322196b6f65188ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53db9305dcec6cb1256b44e0addb9da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23bafba90fc06bb5874d6defa3eece587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec02ea6a7d8c127d071bd75a43cbd30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433db59f5a8205c5cfe134f63bfbc2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4933ec6b6fd7050bba35a95287249d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d17d1ce3fb6a537b0d8ef50c5ddd91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69103c18e366bf17213f6df2ef9d3e8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5a90656b6a2833b18ddd92391c48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfdf3806e2b7f327c8b02baff2e563594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b0f9247a65d0fd3c97cc139a32e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd0a8553f7937344fade417065f7f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a4cda5169872155ae3e685230254597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb003f9852a02eb38d4d49596d6ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ebedc2085be5eec8cd1d1b8b3638e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c403b1f79c7d586a4c2a427c7871600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f20206dab2e431250544277da9ec7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b3924835338352ea85b1f5414eb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f734b9ec3fda59017c24c442737db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18496413754195b7b7e32e00ed75f371604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bc3c09a6ec21d146c30853d13835f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7f208c809304f38be28a40fc1dc23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba37e5ac5a12889a0d56bca9b8a669607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74347a5bcd1f317976e3507dfa158d77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3095fc4dd63b109aae49576c87db0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de34570866a51dad94d5c051f12f9d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ca0be19642211d03b7ed6ad628220611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83315beafe7b067f00c125024ea359612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c46857b54a4d101f814d7ace04fc89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9d900ee1e0d2cdde3877ca0b7ed0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8bfede03e5d44869d83a7a6f68d75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c947b1f35589b929b40c0fd863c11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90e45053c970f64da0419fade1a9e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eadc32b4c875599626474d7b953451618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022426601bc8abb7de3c0efcadb1b2a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef593ee0341ff300f91cd8b0913dc96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acade127f70ba944e3bc9d24dc8bbc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2206d1d73acf39319def219428123622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63ed90fa424d991e172ee0330f558a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d125e959862a022a1eb1523393ea07b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46f1227f27e4130362376be4250dcf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73fe62627e0eab4fc2e2d29c1cb8bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7b6cecf1254a74302a1fc68a5aaca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f80d91f347c9d4ccf0cf85938cda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40755057b509e51a97632bfe89cf22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f511e2d1761d3910029a7a20d004630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45708186a212376c6ac41abf4de92a8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd392d95f99712fe0af7944d1216a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef891e2e2c8fbb07778dbd48464f4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011514601b8ddb62e22553be65e1b39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cd03c057254bbcd48d2af79a4c54b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2945bc0a176d5e0819a7093456696636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf72a15d4614ac4c1dd56febfa313637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7caa2699e892e430201dc753c4472b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149c8f4e21dbdfd1ece8baa9024fbd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefeb21ce01d3961683cef3f796d8fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa9b184a2f4b96838d0d6c667628c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668baa6cda571934315edc7c8078228642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8b5df0de67cb591467b51603745ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db904da0e7f7184ce2ef27a29758043644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f9e41f3a6e9a85663fa07464b0f73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7948b82695346cea8abf65c2fb9f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0d48378065374e4788bba81030f48647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adc90350597eff1afec3361d257ee7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e207067a51693ba78e8789c0aa497649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f28025a4ba26627556655a5d09b15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f499114bf753de965715bf9cfea07c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806832ecb3babff1fd66a5e963d3a82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e265a6501fbf352f2c300243eea4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf462e64e712939cace76577b8a4a17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15569d16c64a2b58d512dfa588997d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9fe6eb308a24ab54a739c9ffc670a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadc06e363081cde59d2d98a4ba1923657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905cf1ea1a652e3fc36ece760808c95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056fb1782fb8c64a6e19524f6e1b285659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb048642ab82d9778393109aa09ea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2eff500bb9c1ba925682f93c4bb00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d655652df5f6b4758825c5ab5a222662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ab8a2d5491140f1c7f817c8f2f19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dba5258814afaf461a8cf7152a9e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432a344e3c173b3a1aa41658c8bd9d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e857079dc6879192e2edf3e391ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7954e71294500b7c313002a452eb128667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3e5ed97ac2f5b896ec3926bff51a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4609a2e2c140db34f428e36bdf29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a36716c9e62456a9d31e210599a80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e35646a365cb80e7ff33e76b1b63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b853f3a70a2af5d3c56aa49973d1e85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a030a46299f43a35ac9e1f276f866673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8a84c3537cec2ab062339fd850ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c477ddaed98eb8fc6ad237531a0e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee173ceed8d929587c87a54620bce0a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56c3c869066304b7ecf6605f4eb94c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828553675e971e1e4b3b51f232d20dc8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d6c916af77e8ea1b1f963a4f2c595679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322973bbf5926aa6dd13f1387e4063680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a430c380e3a6d4d4058212ea3326489681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5fb562073891651effaf69c9b9431682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e1043842806e8ac7637e608ef1974683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f64dac588682a8cb156fff70c43b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301b48515af6a140f3235051f376510685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01cb9d818e3b5e47477d91175975e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ea529d14a068b4eef68070028e8cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda54721cbc5267d857cc5644fbb29e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a1f81f2342fae0dc902a2a5a430a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26764cb16ed286530d9b769837a60e74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badcc3a38c11c57c34718e144b70a8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea5dc152258f4c93cd06b8a944132692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367d0e04e39dc2dacd974d1dfddfcbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91971053aee58a6254996dce5fe104f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab486058cb54687e448f67b309e669695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336b584e617a576119445ef99c1aa88696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c0f9a9ef8c1900ae9cd7fd8264f91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1913f42e1c0c59758068bf51d61d18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef7dd8b94f6890b158df1b47624e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fd0599c5a3948a16ecd9a72dfe0e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b425f016e4ad2a73a36837aee58e275701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c2a9ea67ad6de4ecde3e2050eac4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f4e75f539f6d54b7488b609bbd410703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd110b6501d27560b67a573472e35db6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc358c5a3d376fd0b2ceeb5729f99a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609cc6e91ecd959f677a65bbb12a124706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b661e84fb2da6ecc0c14828dd9554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b03373b7a389c3ba5a490cb4d33f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14195dc738904851bde66cda286b1a99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a374c0db053b0a5af41a98669d859e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d1ae41a3c92544f1d4c618a0daead711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8588b6b391934c3998a2ed7d4989c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb8356527e10bf552c61fe6b50e28a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1687b6a2224858fec2b728203493da4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c812f347badb474c4e62ff18b2666b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f104d6578003a82a9f02bb5f2311716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cdfcb61d53885742c171ed607a19e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485693d67d0006606c2232e1591107718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc59563c059bc7f2446edb327bc70e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017bfec45adb17be9e18a684405913720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8ac994e43009cc152ef526da9d5d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943c7d9386c2ca08354c110ffb10f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4fc817d9a8dd38cc114ed8a1c5ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7490d4b128f294f7a8ce3b7a48775ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316b789a97adcd849fe80402a233840725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59287b3e6fe454a594bd265ed6db6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d69f31b1225e21dbac439b59557ed9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c6eb8696961f3e750d30d3caa5b0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59570d564739c374c110b4d86e7bd6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7103a07f502ca71c4e0286ad20cd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51989920c3a09cf41b4f15c415ac620b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908489598edf6e8e4f1e628ed5e2da6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf0a784d688e3df7e598a1f7d871c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef392996a965a9204e170079e663de2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d0139333c497ccc358e08382c3feb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636ae27abcaafc8621627235131a959736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4918119b87aaa10365dae062c085ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f81cbf209bbf8d77927bfa0f89819738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ef1b776d1c8e5aff478c6f36af7fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afddd8742d4e5415af9f8009a63391740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a058e4be1eda610cc3772fff65505741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25543d87c5f9b981d7b59b65463291f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84308f8815e4f8c032be99189356b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c74f8fdaf9b59f1b84268aeca011f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e05500b0c85613e499eb5cdf532c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aafdb41d7b3bce9a086906d69e49e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13386dcf6e1b036cb38eb37557d2857747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ae2f691b447a06033dc8b78ea8b57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f254cdf2a2e33ffeef4261bb6c056749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50648ecdb020d618069ad9e8e74a3160750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84ada6bba886714319dec872f1f8a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa88a46cb610a4e1f2bd70b6221421752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7913c8f56d337226f697d37e0b31ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b935f3355a2bb54b5397e811fd68a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c8229969c4c0b1da683a5ad206ca7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834111302e45b120fb1a6eeeefddc21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7577c8a2558e9be7bf1ad1aba93e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0863125e771cec1fd712f185cd1c84b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf3828cb810e36e40cbc8e13dcd9a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb849b620242a45eda14d0c80d8c9fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5e0bd73f73329f5d355e0c0fd433d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b3d8990bf7e55c88555699f0c81c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eab25115f86338107ac14c0b5b83b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac627ba62edd985aa2c91262768d385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ae5c6ff807057c191d772fd942ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6f3278dc276b59e071566328ce8de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34df979e17502ed549d277761154f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac9b37e0a77783ab88b175b9006cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef53726a45d6a2fdde81ad29c8476d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3abc31a241fd2e2059dd4accf211511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc9d64c741960b15a59be2b0941a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32898906ee8bfbdc59e9c16b7831a3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae3e7cebba658e6fb04dec84d0c94d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4367265496b2d90f3624cfa76328c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19f6bafd83f412412d1176ab85fba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291d5ec1ea4bf51dc7f837038831be817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397bd5f89e5ae8188b6b5dc9a53d8b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d14c22179173780d2c87a7ee8b632119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4173b0754c4f2d1afe220392b2213720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d160ca4404497a918165e2b86a4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021e6f74b3130a51661f74575dd59b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed353d61754c05bb9a413fa8d5a777923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810157a85ed2a75867915730ef13259624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7e4ac09baaff1888435a3325a0ed825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6615a7d50e5eaae2629ab466f67cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3bfa31146622284271a7b4c8dd2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cac0be7c6bfe487cb777c4aa5e676828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0b950e5859438c28a26619f9c946a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8aa8644b843b9eb3df7ab35ca5a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cccb24f7e5583b0f0d661136553f3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa46a94ecfc080fba57c7414e55e2c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d1be69ea767f4b89ed30adf9383c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811464c83070052dbc8f0eefdb558c1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca12d8d60fd503a6e03f8b4d3f39035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b7afe8adb08ec02a74291104d09e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a140331e7c7136f5e4d712783e3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94574cf71af2a19dbf828130a4ae0bb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4b065592c04ce1592c2426228893139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd1b7e8da25cd830027be8ac9327a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd102551e35368e34af78d675a61a4fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d084de9c8043a9d92e427314a30c63b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c2a0c162b4a745fecfc3d2d80d51043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e9e37450415d96d87457b4bbf65c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7bdca5d1281b9e8018e79a656f27d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161143a70574e6c28286fc43c4c19f0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263a322bbabb36c3a0f4e6f6e287c2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d86d52ebc33b029f1b641bd12971bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61ae3b22e677c859ad5dd9ad424fc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f27055435d67b65d59cd9c8ba8714c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d6f776d3cda7e2785d871f4dcc4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a7a4ff8390d7a1a3591f676ae63552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7bbaabdab7f414fb90ea8efaf4e3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a591f92fd1392ccca61642e2173ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5c6c4d0ebec43e3c5f30cddaa2b0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b14d9c2575ecb1b9b56d0667950e7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d750c8b5797c0dcc7dcbd88c75c7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8bc38c2338a2678b9e89a0f50885158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477346534b0741ae37209b13125d64ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647a88c18679acafdc3e8b549ed872060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86023eeac2bca1d8ccb71f01efb87c2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d1d2ee839c675c290aa363a410ea762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df149c25f8e84bc6b466751a4f348c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f05e852e8bb0cad20c1becc33600c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4366a7069dc5055afbcded31fd0f4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb42a0d2f0ace8c3eadd55cfb8619e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fda6358c951ff8edf2ca3ee307d9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1292b906bb7568389585835fe1efaee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f9bd0d2ceeb53c04ca9128e0e666369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561e57e7f8e4c103a2bb78787b92ee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef656eeaa7ea0a0c2994d2a79f926071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d843ed88dabcde3431f9b4df3227e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeaa0e75d9be9dd529a5ef563a740173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a71d782e6d3dbf67a812b1dc7ca0f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5733e002206bbcdb0dfb82043df7d9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8315e0589be4a316b58810ded598176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bac35961b6b43b29ea8ac58a68892977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa38ce3a784eb88c6a4ea860fa375d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2942a82ab41a86e4948d73b59f16eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94215ccedd1b7f44aa37315e04707cdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122572811c3c704a2c85cf5c851d76a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f00c278d0cd15df8247cec1e4538f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d258e0b9a32f1feb8bc1271c0b3e7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d4d94f65ad0e0d1f0e9e8829dfa9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22aae0f4d95818053953d7d256edc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d2981280784ba8a3d6c020253eb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17aab9fb866a527316cda6174ca415987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d040db68eb0dd42a83dc53a0f1c7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcfcabd162df1f15c6b55f3bad007589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201578acdf9669db0dcfa4f312a15f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1f3f1dc45887a761463669a7b858c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a5306f24d7e925f08b18b3088120992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815193f7a33b0f344685485cab6836c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8344940937310d43e496e9b1aa5e3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fa5f4fbfcdcdb559e48f4595070795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf97e744ddd7c868c10c94cebe55996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ad2d6a38bdb106f3f32fdf86c758c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e73f036acd989dbd4ad0a91d1f458f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2d38aa2048a6a51050bef0c40fcb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cde55bee173522ae0000cf37e84a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c48b83bbc2553b1439dea9fef694c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deec01da58d91a6429914be4812f893102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466293a4cfc280929b35d9361585988103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0912048ac5e9cb40a29c5c922337a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559f332867dd746e48d994dbc477c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096494fe2698dc17ddbe1ba2e430add106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e34cbefbff910cc84191a6b83f0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8628e0135983c7459861b4def59104108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc8ea6ebf8847bb80bfe45b0a344f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998b7460dbfca05a2fcc661673cdd2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eddaff644007df99c597cedf743c0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd10ab543bcc7e2a53aef5cd984017f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ceab2c7d383b99605e53f28bc3c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05472f224fd5b13a23b964a40ee923f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791d7bf77530c1be497a7ac15d4f56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c652e01ce418d95c12de8b1084491f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2687834d841b60ce2c66fa4076f5fb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4af6ed556c6c23618523c7a27e866118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e8a0bfa05fbca5d6d0d9c961d8697119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cfa487e572601fbb05decdb809db9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efc67758212ee598c061050780c454121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32ceec7e0e5b404d32335673ac9391122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa1ab19cea2c52f7ffdea4190cf11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb212e22a70f4398cb7def37cacbeb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc0047a0745d0518c15b593ba49d2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643ef6eac908afd405b820658930ffc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256ee871bd23ca05c135480bba3d05c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcfc3135779f8ed4163ce02783dc3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be905999bea8ae6479cdcd13941ace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214012949ab93ae817f6281592d4474130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1da00e59e8f7848a11c1b64d904c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba37cb38e1fc65b48b863d1ae1f0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238dd53d3675c88683b1be53953f453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9aedecc85caeccba9036c36b2fccd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c424e09d611e3d4d274cb5a111cdf2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a9d58df04e265dd6fd72f68723cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04029870604efcd8910db225fd5b62d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a640d458f94c1d4d484913f779099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187dd48f42017a62cd5c8135df82df8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa9c7d5227735273fbbe34fa3b5331140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39f838284a4b09f08f749758532bc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce31240cdb616ed1091a0c036cb921142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90cb1a6c8d031346c8ff419f4210c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb4ff868b1462b8dffe55b76e6167b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7c11a87553a23f2de77b4d5ab58b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158f13bfe79c30741594efc43e9733146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058979c027dd3ac9c8edfa2c4eade4cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb5de95f061da35b9064a23f8b09d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadbcc6db48cd6c20b4b98f808d2e83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e95b897963f1c35e9f85d4ace7911150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883862801e2086577a2bbfeca877a955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603aa549694246a02b14b3fa551298152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0ac6f4fb26ee9620f754e99c5e82e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de85fe5f8cd32fbe80d5a1653a8224154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e4199d4550d7e6660f9170464247155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9ddb8c5798650c28a2d6d77ebbb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194ff6012410aaa88690aaf9243965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe25fb138eae4f19a018d62c50f83e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aafacefe32e5df6ede0ca614b57e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f626ee40cc8e5b37ab66d14b54ee275160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4e6ded83f834ec8efa68b15d86e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4c288d79c527b8cb5562fd6e8d965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5cbfe4319e7b83b142094efdf63f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df6fcf3df715e8e0aa0465bee41a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb9d33e2272172e3379b038f16121f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f4228fbf66c74489d195340a5d57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85f8f28793ae3a294a0a296e6ed76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6766380ec35298a2784cbf5b015fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150920735a8ced50b46c2844cefa661169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5c60ca10780b34f51bfbf0ca47e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ad775aee90c41b8fb0c66c900beb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ff238bda3e31f12b2f46a9007404b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86f65ef3ed23b3cef4f9d895baba12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc23d87b547d4ec676f8821e122b03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f0b9692cbf3fe063fee63e4fcf570175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff402f3e9c36cc162b00f74fcb8a09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf7c502d027102ad5765dc44aaccd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5073e73522d3421fa3a6846372099178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f10f3a2cc1867ca46f21fec63160179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85668971d9da4dd80b60613a544a315180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11692b78eb01b5cb27819221653fa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8cfb8ca9c6b85bdcb9781ee373764182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5fa337a993ada16c9c5f8799f94ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae2bc16415babb68ed2ef3d6bf7f88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08806539388a1ec2633dab1d8679e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f7336d318a6e07c943123e5f9bf41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e51b918a0b89d508c956b60c55cfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d30d2cb436fe9b1fb076b66f9dd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ebc004e7d4067f1fae16b69cc05f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28450f5da75462df53073cd74316d178190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a14ecb9bab5c16f8bef251a34ec2ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ba2933ca6ff18b71d18227521b71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075a3e738464ab2cd30545b8c96b7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748c4d0400c338c71a759fb0588fd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033dbb46729e037d048f3c1eda02a4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe15fde1f0a56d85276235812c357c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196995c9b05c9337e7a0b05da38d9133197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5e9e7608ac417a92c078dea9e184198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d629eff2dcadbd8d4753d27f120587199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119cd2efa8650d8c9ebf255f4fcfe10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bab50a14590a01bdd4d4bd52292b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d941094e8a1c5f539eba7c2f9be3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b180c0ade74b07f66bf238b7ad2d0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38603d45a72e60b11257805e3dcea166204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3bd68e7aad7e62bcdff6f7897b0fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ea5b56794c8790a60a727507d896f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da051a9b2f8f673fe179c60cfb232e95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5281cec3ce9f77d6b88c6f79d82395c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42160cfb5fd0c1006c0ec86c99bcf3aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aa8f7be6810c8acbfa6cd0b018ae8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55130d608df2ca6afe781d611f9445d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f937dab230fb96abbd0272488b2fd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d0042589955fcb2e51d37b0a28901213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd018030bb54dafaee8a0c29a9aa1bd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd750234f2415af7433b7851837c8676215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e2e896bd94e9d335be9440df0a3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f879ddae02c3fae9cd873196f75a72b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce68fb557d6b6ea2cc6a5ede06f36d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e36da4ae3e3b0289bf74b5fbae96d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d6ec6a2352b7c9fca3cba9cfaa033220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a2b47dbc4373ee43189b6498d86d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6610434c4bdc905b8ecf5d525d90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d969c16141527166127fae4962640ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3935adfcd2ac37e866dd8da452c5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7508b7385172592f8885e6a28896fe3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47e48b205be6ad13be0d13decffe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d40e3d20ea6bb0a8fa31c8eef643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee027305b905f6bf28c3de301aa2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211844f2cf536a8f00db1bfbfa91177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef565bbabbf8dbe9784bd0bca070aee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda5cc836f6fe22a41d37a604e7dc4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebfabdee8fb3352d701c3399c3c38c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5281113321687ce323147e9f3c68b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9ff29553aa545cfb006390260ed6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ac6ef569df94b43995a516352ae8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6917a5204731d8b74ff065c3993c76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b50c07f3f5390dc5c9d75c65c985e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d4b43a6d6b363c6c052407c31b397238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa073c29f8ec0f404be2cabc4522a13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37b0cad4c46a02eaf165a50e25661c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb77af121d8cc6e5a293a02c7ee3b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0669f2e88db39b23f84c2ef07cc224242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f275b2e0dd21689b5626b30cc4e892243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562cb9c710b19254164ba66bf39324c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2ae1a1d0610bcb3e73f86466ac34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e438751b000839fc690f2900e9e7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f49f6c66336eef2ad2fee52d7fb77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907ec0763971f6d2a2675fd7438e0f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3245517d66b9c61f4daf63de6d7bb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bccbf1700ce8c9795689881c64058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e0095f7581bc2523eb605c08b193d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd1eeea15abb3f658bbc2d50aaf3d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526bb483af9fffac84eaafe846397fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd163219c28e665d92b57a98196adf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b2c70bf87789fbab40c7bec1642f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b16351bf677c311b05deee446df5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84641251481dcf94abfd066fe56fe7b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad7c976e965511963b26c6ceb95af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73b6f120ea75cd50505bd200a1041259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39729fd913317c95169432b724bc041e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc71f88f210a12aee101e1bf0854a97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199836c82b847c71a59a4173cf8a5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998809dfea2bf6ac12b496f2f94ee2eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cb2c410ea875e831f462a9eae1285264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db5a7a5d82afa46cb38e34c137920f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3385803498c1fe2ceb4228d26e372266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697690bf941dc2fdc050a38c15c7110267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07968e18cf982e14f741c2d5333ea470268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293aef06ac886a4b10ef5f7f2d4b0d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55ac6df551249aa23fbd2d4a97b632270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ba7ccb83a9db7467d282b6bb91ac8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af635d8c36d0ac144d92fed5aa057faf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8ce0b64aad6d202e7472d346f0ba0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143ab5a532b98c501ccc3a89ad1261e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4caa69af055833913b68a40e6589b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633235bac8c449bcadf9d22db8c9327276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6331b1361f513bbe8fd5863bd72b81b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b77e1da479259f2114bf1587adc87a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862134aab21d4344573b69c3bc9db4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795b17ab4d37f0b999f8683fc031f66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259a306b6cbe0ab2b410507743ae176281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5946137380266abe0233d8b739d01ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06ca69377206b39483e57378164677283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd773084a0461a4defad11a57a71feb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb384cbf1c741fa1de10b0c9cd8fe9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b489d711b0009854996e9eb8f626e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be29b55ee2e41140034a460990a9511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca233fe722b81bdd1b767defaf6d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dcc19754db7ae5462949f74fb155a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795f3ad49ff966d43f90ba5c3031529290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96172df0e8d93c9bd015baeccf220e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271589d5f6d63ade3a8e2c6e12acc5c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880153651a65e61dc3b62cca368689c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32af6299c52773a21826d7722ccbcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef16b8f1ca93030113409f2ee06a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d5a74a827cc92afc48bce572bf6db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d65c20c2702051dcb54f853ab785a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648adf9719256b15aa6a69d276cc76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370bac21500d17a3877049cd57a4a01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8113dea0abf41ad18968f76b48c4b88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b80e092cd60d36ace9c60eda042eb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f3cc4b8574709ad6dfe674ce9d0c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ba781937107cdad90b047e4af163303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bda4d8c67937fb49e2cdabe2147414304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febfa3207937b2321634aa0aed33926305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ea8d12b6dc6d2d3c925971acd776306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc90000172d13ff1e485609187de8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff293a8ae298cc69cafe5c5cce98d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce464c7c81358e2e913de94096f24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e94f4a6770178c21919154214bde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20752a487040bcff931a57fce57baec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf16452d36eba558e46d844dba49d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605223c1e4f54be0dd0bb8c9e0f613d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f4d316e33a86f57526a67ee70f04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d397183737699f8bb744e0bd5c5b9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493537b97fafae5653e4dcdad2ff485d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c909c311cfbe8251ea3161cb5842af0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9bef11612dc3219c67588b21d59b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ffd83ced76feca9dd9bd2d84fd595319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5321a95eb53a4044f5c03daa49104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43490431bb50ba297bd2dbfdf2d380f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cd01f31aa54e33d09f95ca8ad9d85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebd7e9c0b96aac0a16c66d17fa9917323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9daffa524a2b8b3bac44c2ce4f210324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3842f3cb00921dd0b5099a100c2f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adc94951d018696ee823f3557a52c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996780f874785f5913493a7aef8023327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8f45ae08f5331d7f11f57eab0de9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d68badf99975982bc5e365bb636a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca3cda954f8dabaef770507560439330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139436db9a3477407b668b290056f2ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7cdef618b0c6bc9077ee6330b5bd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bcbd4be5370b27af07da515d8077c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6449a84fb3b5e4a85e739405e193e3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d449c68045db41e61384e5c395769d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd21268e8dab56cea2d4c015c3e3b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374bf0cb74b0176c3d13a3a08364073337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff375978e4456a373ed5d351305c9502338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01843024d7600db4da4da90191846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbe6bda0101eb9838bbfc9a2af7a54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f7a357275a5d9319f72b634e3c810341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd99edaf86b478c3d6357f5993b19c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463920e82a517f5ee9d0a6b7300e0a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b56e1c7c1248060956b7ec4bbbe18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ef8471578fb6794ba96e39379130345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a36c3be2e91532a0a065fd59c2f26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69ed7965653a19a337407b3a93f01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e955b57a0cb309c9bee6d4ecfca6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84b917d592253f183fd817b34c404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2040441b1f5f7829682d343fbbb727f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944575dacb79e402aec26d5eff92885351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b41366a5c09dd0076da8d0b7977450352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec405a83ea95565fd55c0cb480471e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56801e0ac2e86c947916af8653a2363354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc8c571db84b7a3c41e25bdb1401b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7bbf6dae953457626cdbe04a876fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd63a4a93132f184bd181903b6e844d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc89dea98f686655d47cd05ec979ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29fa602bcbab390e72e7851f3a2171359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95a9295ab4226527925af1cc7b4a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14f936aad685602ce90f1b58364f57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190bdeb60ab16eb0d6b903eb70cee78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615216e150f704bdb6a3b8b3c33ff1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f17ba4f89dc8db84a96e87ffeae230364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d10f61d3cf2afafa4b9cca2142b792365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff1f951b39a7905010bcc689c63a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9cc40217c64c3170e2abf6f2b8207367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484c4e74f6d7a792737ae6bada7cc31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae5887f1b6ad769121a67dd58c4a08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e57056b1126d5a44ffa2940a21b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be298af0e21f90c787c7aade9e891d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645dadb4f246c0180b5a8b5fc3a6016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362bce4b5649ab592acf71415fa7d96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa5264b2d00a4e841e1b19ee0496d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c84a1e18afef88667ea44f70e710d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4752ec8902ccc0e711c8737fd0f080376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6f3b24567e192596e5503fd34040e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e84f1250afa9354b0062ab5a0eedbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497330d3de3474fd31632146e67a987379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20d7b2ea6fe3f57c825e63c822a096380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698cba518231457bea121e7212fc3fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfada3a6899c91c74158d1808ea40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb45a00032235f7211f3324d71f95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef697f8b8520bb992f2decd7867a1718384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98902a15b30945b187e278440360cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a297e6159f0bf27462d4dadfd05263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e0ba1521da0f80bd1ff4c2a61412a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dbf990f8c1f6241234c8913075736388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896a02e9910347706f3905d46f00398389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae451412ca6efcf0a60154266d9af7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a84c7a2d073d9610d3c7d59bc9ba86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049211fbf61577db9d92e4501519d106392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724da952d0375ec7ebb691426ecdd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359235827522cb514030959ce973f02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca20ff58d2853d8e03817acbb56e9da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66907a65948376400a07e25e79db2a1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab446ebecd48bd9f616508cd70b59b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd050fdfdd5545ddd20371d840c77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d5148f14013329bfb654003b82c14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8a0c8b800ba2b608f17da4dc77c7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bb4a623b127f43995151dcd3cb674401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004947513b8c8fef714e94fe3a1e3d86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b6259f1d0da6a483c4b6b7e7b64cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caa2f1de23074487e4c171130b6e9e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdb6956e398f49af6133bf1ca3edf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d25d50302c7b62f29b315f66fe48cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2d0b294a386dbf1f3420c4b265914407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc9dc96f4edc597cae514ef997f63f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26b39fd8eb00c7c0049c19ea175b59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097ad2ed3f25ce473ab6458b0f01f4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924698c30e85a8f9b17a125679f89865411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8f0709e5d0b65fcb70d08f4e362c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6531f9b5dea53db31944428d4ba063413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0fdc3545cffb261391663e69a6448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594c0a052304aaf5b4963d07da4d1e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19776983bec0e55818dbe7c63940de3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f923b3bfe4bb95d2814d98ecfcc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c20c826f71cf8b6d34c255e00c41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce65032f2fb5026ed7415aa3701a7c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097edf5ea6c20ebb2894a6256123071d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47fdce23f4ce75efa2e2170c495d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f108433b7146eabda8e9a0f6f9336422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a8d34efc7d413f4cd681fc82293a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b2e89e4288c3e7db9642062212f72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24642a0ad0f95603d22f9324282b59a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5b1816b24cf91af60cb6c802234db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55c34593294669018ac8784114b20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df880dae6aeceab3d710ea15d061cae1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233e6a9d15353f3cf7e9877a2981f79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a92ba69654d729913e1d3b1d2467f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f84b757bc1f72fb2bc83d985d80e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85412d46a50b9b28acaacb134888432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aa31c7b9132a925b1fbb0edbb7814433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b82c4fa2cc8ba91fc5c826d87971e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ebb920cc8e004219fa46ecc2bdf08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13815dfa25ee219af97254895971820f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761de9b33a56c7342b254558af36f2f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c294c0d13770a7887856f8acae33a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5c1fb758097a30f42295b9e9f5606439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4807a7a80bb0b58f9e0d8102dc8cb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce61e7f135eff31ef74860c229e3f2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a694b98f8789dff8ef795904c867baa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449371ee4e3a40155220d3577514655443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374afb306978f2a70fe349581f41118444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a210b456eead2a0143f8a914abe62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6de5c0b1d2db381a72c8e7a68ddddd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0836de76afecd610743d25c35fdf04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaea73e2355b5828df3338c609bbb3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa6970c74993d5150f1ebf4e7eeb5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a366a99b8ddad1de0543e232cf901450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d4edb392e9e2d2bb7875e0104d2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ecad6b2c9bab9c6e25a38d5937c3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3922557ac5cc9d3f8571f5732bff7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf4cf6cd669b95d9717dd8f2092443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d5bfb5b1a33d09f99d0803bc4bc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b819495e1d2269ac89fe0dcd5a1cc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa2f5f2fccceafbe08b6d58170379457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c93299aa2980eb5ea0e7945a813a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f11a3a6dd77067d5b70bbc2e47c8b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554cb57b8e15256d222fd1ea9d8d7d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd78144e33f1b717842e28cad806dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb4a2543d80e843c03e5ab8321116a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0b3de4f32c00897e5a19747bb67e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ba533884780bedd7fd91158dbe97f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae29683661dbad58c3170998d813e0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20b9521693aaf9d07285b678e3521466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027a922d8ea92d12d9ae65f3d53d87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f72b7e9e414266adca52cbf28db67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610389db1c98330ee9a6d815df7a8be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a33895a903541981e0b98b0d239c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68600a4009ed7e60a6ebf957f760d805471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9b7250eb011e1ee5e1ca9565b6dee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b13435b310c72d73e8988a1afcffd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18c676049be00c1de239c16164adea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93886ee436b41e91d603ae8d4d88a08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdc8523842148c77a18c38716d124a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97570d89ef07340eacec6fb369c6de85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198e4cdbd102c9777b98870cfe5e1a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a10d05c352a2218e88404b155bae4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5927dca27fc6cf65eadb4219a1f666b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2670e748cb2b9fad8ab45df5d526b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec3f1e7b167bc859bbf6ca715add9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa0e4bee750db74b658edf9b36a8a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4b793f1110ae56bbf5b1bedc2c600484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2838cbe5b25cec7f553a8c145a2d1d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aedb393b8cd8157d6b81cf234e89b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143262b4b7b2e73c8d788c5e4bd6be8f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572786ea285454b01acf2dd2344d771488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6d37240d9103306cc5162cc95e83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec92f11c87080eeaf05c333dbdf814490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f34a2d87c08292113a7879e0c114491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051f145a2667c8e2375e0fbc761f50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d456a0d8e2d333db0f0c1948e812fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742ccf83285f6ab7974ffd235718bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a47b2a094ac352f0ae99b6bc8eac8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d529cfffb1e40a0a814e2646b66e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f20484f31220123cfb18b6a9a3ea0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf30c2a8f2a8c68b30782c6128382498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35a4ff4451a76239dc1b927d1129c1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22901a8d64b42e7c125a94531c6727500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a982f14596d0d18d33377b76ef0a0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f20624969e8ca5965d3f5f141fd0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f13195e143b52653fe950bbfcd797503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423995dc6a1eb89d519e88ee93c5914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c941844f87c0e498e808e80cb2c82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc3db001d9d59f7e71329a8c577792506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664aaa9cd1900b47917101fd89e78f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9574e87225546508d74494ba5c93528508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce6cde676d694b0391c78d7d78f86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75352a633687e0440da01f26a417de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7889fa93b92a2cf4d20a7264f701861511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b52fb8b1a1e8da9fb1cfa5e9a254a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0998dd84fa9e0e9beee0ca94fc065513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6b468baddb595625390bd365ecea8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d39bd65b5e8cf76ba28cc5c11d46b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7cc8976d9ca59c45b58f0528cd2c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966cfcc58d3a111bf8b70faf8a665e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb176a4967a99aa76667e2c192b803ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d82f1e0c06fd0cf658d67bff2b2133519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972b46d5197d7c2538076081e67705520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2381d87376b1d5b5392acfb0d005ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f21914cb4e407d641bb7211ba2966522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed15651fd670f2ce22e8676028befc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0091f7c1bfb035a136d1b1aef0c3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440baa329ee8e72117f9e384e9d767e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbbd2f0d381173becefc59553bc79b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e4d4cc7c264bd6fccea91c8354356527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab5304ce257e238f9300cfd145661a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe7bff841d366253e8b59572b3b0ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18345c81c0e195760f5f7d83f3fd7294530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338e995d19f2feddf633fce7a040f15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477b5402d8bd33f10bd6daa43124249532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65c6711d9d55d3f0dcc59fa6ed4831533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051765d90cfc81b44deb5b538c7824d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5958a83fbee7f3f0792d40a7e08b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff5b07b7c7b47a029cccb3018f6fbe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5209b3c12a32860a9c5fd79be6690f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53712b68f7c610c37892eb753ff536a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb0b6dfd8048e3f42e926c5dc53775539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf75393e8ac806ecfdc1a6e06ca6b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2b01d16525f3078f3ba743e13da63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7398e11c61d91a8fb53ed239f3d284d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c026a427813bb58745ffaab9c7dc6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3125083498baef2831987f152164cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0b5ef3ec04ead4b97eb1d42d5cf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496ba6079e2a51e87d74a8f4fcab6b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857e61cd0b53f29e932e248ef845c01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099184cf7af7607c3e92dc709f00dd64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd72895065bbd8198a2da2213429a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1001bfcedb21f2b963fc47dadbb499550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b584cef936e582dd8063a2fe665a0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fa68ff1bd22ca3f55d9fd26b3e16a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c8e04e7dbe7bc0a7fa0e4721a57f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e519294fc4f8bcdb5a286f5fcc294554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69208ba6f7fe93ef4d8de58aecd985555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1ac372022352a29a424dd95ab6d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29027730e125f90c95cea3504a5999557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1b435d70748be385226bc17649e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a8dfed6ca2774f12d3ac8ad060e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7de01b4498eb50c1a64685504032560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80622c9ac9e68d35561f7ca5fe101c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ac8f45171e9df26843dc843844246562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69347edebba8cdcbb6c03265225c2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fae97da2a700903e0ea2d7223bcf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37b56259389d76d2fe4788b808ad4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c08752bc89a5122d527cdec214e5d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5feaec7c03066ccca7f0555b712b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac37ecb6f605448f8aef0d31e54248568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd10c61f3352b4a2193b9f0efec457569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1799dc8f40f42a78713d6612217ba9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6207686864fd2456536dbe11decb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f52fadf52557bda1db6c0fb8fc7e22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc389aa66ed47c6c13dbf1cfd981d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a2ed670927ebda58d23e62bd4c58a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047eeb553495bcd6acdbb853cd1c05d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379966cd70e051816cf8027f5a028b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeefad97bdeecb339ea41e25bf610b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd651aac4110a44b76036137047939ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026dc09348ad9357c76c2e417b5b765579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379e54c35523746209da99f6317d5b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51badc8c32bc964798535c0d9567464c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ade1cd275d64ac08f95ed5055c432f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146272e5a3c91b7a39cd4fb5242c711583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92435c5757294f856e3e64d94d986fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d439676c4020671d176dafd3327be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039eb1fa2403e000df4f97b9af18c13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00069812377f7883b719e5c1355fcc85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6dec0ee6c890131786a04e38e07f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5a42ae8e5a54f917fa73c98ed3aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05a0273433198750b0d149d3bf73b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd2c380c216f3fb8416b8b083f0a7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ca087f0da0aa1a56bd8b0f0a1f55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4101ec2f20daa0d685ec42690a4415593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c65c5061f7f16c2d85f797499b1e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcafbb743bfba56332c8420e762e1c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f80d4435e5e5096fef71eef9aabcf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f1a4f42bbf2342580bc1aaf8ef82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfc353424289edad0cba1b0dfa1ed6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54dc9e477539ebc728e0af287cc000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a685d4565b3c8bb177f6a87a06a882600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77d9e80c68f3e40f3072857801b91f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa2bb1c278cf5ea5aaf6751526a152602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935cdba537316e7eb6acc7815940a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6e4c30c7e4de520ddec72a7b03d54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c072f46a8778657e56e64f0b608569605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9762227e87d15e33b8d3d7cdc033b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619fd16e98b09c90e0839133d82882607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975362662372672325eec20ed7a76e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b3b5a74a0c4781103ea9907ccff1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9c128c30a837bb359c80a1a310811610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5ebc4e90bdbde8297d0d9bab1c9e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c53a1f84bc81454dd63c422f6987c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2785ab947e9e23e752cddb2c7dadb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c218ff353bc9fa962b95412737215d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d27d64db05be9b8e576f8d654d13d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310312afba64fe44d02427b1666f5a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f3f35ae54321d7dd993b8a6e5234617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75632b18f119ef083f98db90eb125f7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e291e3b6dba9867dca39dd465d729619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c91478031587dceb4d8334ede349d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1049c50728aad0aabdc294b40527f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d22f1e8864e1e4e00bc9e1510af5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f112098d6debec0b129cee13b4f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfebdfcc1cf4d4303fe67e28b647e11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a919b87d3fc9b010e80030381b601625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34073416a3d494e47dc9a29d25c57f1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be1a985dc5701d2663da7cf5108dda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568027be8a36d66a038414d33c1ebc73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a43e84b99f5102aa046ac932c731e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe504f23b133f1eda80099c8d1ec5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567271a88612654c4c690c0cde1328631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e89e8dcd61cc8162a5ad8f02059cb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a25a57abebfc8ea0b99303c0bad2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91e4777abd5ccf126b9c2e75a26b52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae1a72caeb9ea50a43897a6187e2ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7ebd28e0a83b2e8e94e33514c91e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8a6f635cd7f48586f71a201630af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d071832fbcf9de4d80744fc706b8e66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73857dc2c40fa7bceb92a4f739ff25a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af51fc069c82257f92e36505e312948640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047b4a930c3beda58d490ea333103ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa868876d9aed0b15d1bab340e8f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f12545ba8edbf926b0e4308bbe66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba265a002d9119a38ed82287c230b87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca35ff9d2393b2c8646d2395820dcf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c5e834dd88236edebd957106ff345646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81d6da11da6bf15244559033107a10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ac68e863dc6cd205aabe5c76f6f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91733524cff60af27f8c2a09abcb43af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4276cc624ca05cfa6dfeaa2ef62703650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224f26a24ac8e4936b4cc2c45ac08f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aeac3fba916604e4705dfb041db1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cce13871c3076d856b8a3a3db8ee5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a685ec6f06a829794dcc6c75e5cf2b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e3ef07fcfb693ec6c32b05ed2a046655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b93136c3442a986890644481ec4f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a057d7f4dde5a66430dc1c545dd04e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f85fd1825e4353c5cfddd2787a994658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca94841a028d5760eb2d3b44392750659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018def6f52a2f3f550fd7e0926b20e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cc04f4b611568fec4d9141a595b45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859721adf91075e009c96094b430489662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd169df70a62ac55bead2296d9ad8930663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d281659046afd28d160e3de0f1ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eebe200852e8d25f3d80c3ace6cad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b76858b02154fcf35ac4844ee11f93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d68eda6c1389c10e643eef12659d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6bb3d4c37a3bdf0907f20781d0ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e307b1de48324a3e35516a6cf90f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff71a19b705a21d468d6d084a7e0d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424804108765e5c98679b040cb5ef45a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe1bf8c2818a09e45f1f564ae09c87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d2ead9d47cbba242d41158ca7907673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b76b59ddb257972b0e538acc6bfa4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e936c3db8d8cd077be21249d7a30d53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b23719963c4869ac78a416ffa15e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ebce4526461e07f41c23bfecdc38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801c67fcab6d2173136ff20ade8a3f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11f7c7ecd8d25a3986daadf4de4b60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d16543c75ecf2092c28bc5912c27f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974e4bf4782395536800a88b9b5534681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86cdb2a080bc72cb73700805c7bd84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e565973a18b1744f1526a342c9ccc8a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4773e2899094f0af9e2fa8993faee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d0a51ceb28ff471936f7d21ce60b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d733e04798bda4cb46776913246c2dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca00ff7d149d20fb08bf03c2be872ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb90f3ff12430294c4bef38e2eb1f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb029e9eced588d2c4f2946b9277a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6249ae1c7821c7b3c845ccd0d51a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b99385f49dc01bfbf4212a6da7e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfbccafff0b0df89704d9b8fb95784692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd7358069136ce2e419d09e82a8d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46248ea9f986bf29df51c340185d4e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2175fc8ea06ac879285c83455f9db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09c0403901c3d1d8beccec76f52c70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2856a68667564abfcf61f419c31bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228637968ff0ccf3c48a47484c233278698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996114084c1d90d5de1e05ebc948b57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2221a60feaa8190e7571211951636700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acf5ecf511f810f8f46ad18240f485701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e978a97b7e4220b94c4398d3dd8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec982ba422df67c5b4e30c1c652c323703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82d2ea4321e1d711474664462e04b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebed21cb44c1bbbb89f42b8d1cd77dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb6986ce607cfabfc54ba0a1b3210706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1398428b5144a29e4be22b2d7bbb22c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecc51d40a981bd4ee0ac0725a4e82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b1c9ed559aa0c0b1b9432fa08925b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a594b60f16b50fbdb11ee865d3226a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdc10003ec3aea1b35105046644c1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632bd5751c9dee99aa2f30929b9db26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde6719253047f221d2f7d53d2a29bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe1717b7f3486ee2e70a2371a153f3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a99267e8017adb5e3fe0f9c33f1767715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1918f2ced0064fdfaaea7df8250e58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749b4920c50ba6187f51e2330c85890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b79101570b07cbdf784475cb01aef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf661c9df144c95563dbe0e652e365719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195f27078fe8f3dc2783d3befc2c56d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3524a736d4609946f9699ecc6b995a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab0168a6b706d4954a4c0c596cb7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab07eb0989c0440ea20588441cdc507723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f1d184cba78a097f2b30e8568e68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae86857dc884f6f5717abb7de7fee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9d3a009da83307a5ac5ce7786a182726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702a88229261953dfdd5937a0073a2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef26c23ad6718c6ca48c52d99ff2ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b5246beb8189a5707e1e29f44cb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f40f22f151a6cb49bd6e00f76160730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9fabade9089e461ca8e07283438b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba668f8a2e5fd3893b20c85c3b408f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f88329068faffde25a63964712a751733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9edc170ba335a36ec5b7321b24e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa94d726e0d16c2b387ab8c0503a46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c7617622e0cb332d1042938d80dea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2eca47b6f4e124d67d00f2c5ce05d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e39177de8fc69a2f27516ef46d12b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842813240af391e3704015737962a82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883fbb422c4c071e3eb2e464c7f1a46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce985816b2a90ee70ec3ae099853a5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1612b8c69e1f82e5cc20d62aa0054cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e67a6de753736f72d1f78c1f4dceb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8f76510b4fde558d840d2c9a75928744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10664a223428da0656769102d6343736745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826f1c2f8ca038fb55a904d93875cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee64ce7eaac5e15bc0f4ea9d986a7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a02b1ecdc49678febb1ac3f987607748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505ac8bc49c2621d328cfd0e57d08db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccf8aac56f418e1b7295220d946628750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff436dc21db162fbcd45154a6858cffe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4c15b8c3b99fcb6ea89b62679bcc3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424faf17109d8bc5032e4f6677e571b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5714f19772266f770b62ebce84439754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d3da4f795da887aad198f43447936755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa70d0996793603e4e49d04feadc77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e09ff7e7df94e12a71960b68d1b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf911c85203de91a7380d99510d6af4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a7824de9b0b7c0acc7d0343a1897759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>