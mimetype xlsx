--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384988e51263044454b0a24eb1a0b4901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103521b71f3bcd1411b524ddf4c81ad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a6af7540b08293ad85a783f2f62233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62151c5f9d013b4560faa0ae648c1074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3256db682cf5e597636a8594e9cae85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e7303815345cdc27189440ab903d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acadb834ddcf2870e5ae137ccaddef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e10501a147f8fae0fcfd6fc9a6176e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124a82f3bd5b04fe629f2e17d0c23609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fd3cc1e2ba0438024a1d1ace526f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d38606386c1c98be3a4712c72603411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f3ce22612d49843dd9ed8df2c73612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f41e6f5e2931ab986a5e01f8cb391b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbd42a06291d9f07dd3c914ad2609114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853068a72b366d1a209fecaf9939bfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02bf9b6060e7d3a12c6d1b399387a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c49c457bec6af3dbea8ccdc31bbf5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf02fa8cb0fd1ce6ea71ea3bd8b39518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379581252e907c4a5752b9eed0b226a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435093d6598ff5d21d12913f09ba8e3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d816512daec32cd3776779c968e33ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe5d9753d5bcf93a82c2ddb18f8a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57339a6e8803fb373265be54b93dc7423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc5aca59997b98c467e67520f4802024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38832a6693f12ec2a436b07d21f26b0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c956721c05abccc6d5ee367950419226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875eb6b1ead67d85001a77296a7ec0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384f59082cce1d0f719c5b72c05b75628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c4c5ba1da5ae5b842951d9f25704029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8b1e19985843dcb2f9dd9708883930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451b354be75f946ac2cbbe3b7459a4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4854bc0284500573cdd0d474aa76c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab04391cd96b54fcc34ff27933725733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea72ffdb3c9a361a5d0ffc1d2733bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909db1e92b2a24e7ddc18ff4d30913d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f436252ef569b37bf3d2ddda5f2bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ae94bd384f9eee38b0771b8b826c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb4eb53e2b2b4c98dba626f0f2e0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a876e3fde310b43f4ad3f00477ec639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd24c97f5df1dcf2068c29e99cd91e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c77273bd6e1982c1584b20d2d763b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c51f0dfe2b67a09b708fb8bd5ab2fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b01ef9e1b66da2cbb87c95b4aac8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8ad421cfc6102f7a71a3a339c8e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932d7c3ac5d6713bb2e8068f66e07c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd1e6194888f917efd09d004cf8c6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db51b27f5f200ed262570ad6d8022f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ec4720945c524122a9d32c0bbda548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc03a70628aeb7b2fd4a7e78aa3911d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8397abf3668fad5984e5f601ecca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c1be71c5764ab2746b5f0dc05087e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d185f4713cb42b1d39cabb5fcb203952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7068d5469d9de86931dfc453e1ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a006eca400e3c3d51d565fd885abe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e5b38b7864a2055d413c893c0a5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb48e1c5df07623610db06b610cf93c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa736f741a721b29de0ed047c49d40757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf456840442a45da4fd2829f739f77558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92c51d26680a3bee2945038957fd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e63bd46afb45adbc65dcf90f8f691660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38339b3bb5cfd486d974dfb47f021cf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527dd40441b933a7a9edd4c3de3f8d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7a8087a5d6f622e2069085759c70963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab29af926932deb272f41384618ea964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabdecdc246a45aa1afb5d75da56dba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edf48906a4fae1fe4f2ed854fe04f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037a6ff2f8bd71ac481027f497bebd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5e958143958feeec818d7c5caf7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42247723b9ef57b1e692015bd893887969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfa5bf0a04610212f23aa398cfa4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfccc847652c06b60f95e72d96277971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe72b33929d2e71d3a04a7469a90ad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605577b3b69ef4b34a3777edb0388a9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571699d20a7d29368dccf51af8181d4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef501a7f68be0851f3cbbed4a41f0e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe16000943463ed39333ff3105f2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c43078e9c373980803e9deed9b4c5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4df21e0d8baa66295aafc82d86baae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e6fae0312bb5e2444f5311d469a0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb9abe8c04d18f04f31c45e28a28fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb565294894e3c7d2d679534a5970e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a454e078f5da560494b2efa4805a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8612903869cd4883b05f14715b8a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a70c57d85f621840e7a4c2e8358cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8105a1ac06e43cbdae9c9781a9691785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ddd6a0664e78f9e01577747c62c3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1a018bac49edb33a0416b5a5ee6ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38d6dc4c951e72046c129ed41a141988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfec67d66267295cf5d13fe155850789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a14d4c39522cc2a4fa135696c8dc5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e594be27ac36ad2e9aaae997874ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f57167457b524e1b9dcb3966cfe3ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a139ae3d05f9b592ebbd15c89610f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c80e1016c5b447a294a63479a1690f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d1df1e2659a2c080f77299ae9df8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7bf15aa934e122f2ca5531d77a2b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded47340d0e5aeefacd2d5b15607a66897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b8187712f93ea5bd046ea26a2434e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c6de07502afd9f38d046856a86cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d830c5f170c69f37a0964e13de1fdd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7182471971becaa457c8ab13f089101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c0f36b2e77e12958f21fcaf28337102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818ca6fd629ba8e755f4491f244cf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ea998c32cfb9a37f181c678e929b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c95779e3015abd65cd55840ff0fe31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b087dbf233e003364e3dd723e3ebb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b585da1871bd3d5f2cfe194c727ed54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be0692cb5448885734cddc345117c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d93028ddf025914842a22f901fa26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c726d49c4ec183a94ec745b2afe6729110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae95799f8edd50224654192bb5ecf7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1734a739f6e7ccd7557c9ae9190d4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55f4ae10858cfbd49a1b3c1541252113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964930ad1d53356fe7421546b1f0f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb09979e7de66b050f33a24ee6f5ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50784169865d885864256ccc90478d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cbc405bffc2ebf52d35f44a31f79f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e8cc515b042208b5ea20e542ff093118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac97a06f66ba240e9ce386499878ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435e78c3d528b55cc58f06de6ab4bba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc94895c29dd47fe159e2658e8544d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ede718992afa8ff1a0fa67e4cd07a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62f82d522cbbf30166e9cefa836bcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db3f782c1369169e5cf974db38543c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec830ab4a3b9b0d600c069dce3d835125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145a0cdb0d14927dcd18ce9fabf378126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e3bf9de111f54911dda66e2df3993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1270410c260aecf8258f19807cb83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836abc0c8b12e6ecad7f9415c9e623a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6ba966a5abaf65b22ea1238bdb1c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18009fc97f98dd6cf7dbe7b26ddad78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a8adea89eafca71c2a0578259d114132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13e6d9b588379e00001ba0dab3b3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97860bb4aefd98f02de1dbe06413800e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c549c2968a3d3bde262e1ea8e9b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3f82ac0d088d4a9f8217b1c2a1001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d9076dbd69a5a3a1408c7e8e3d7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1fe2ea66f356f784be9ee12ebd433138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19ce68c63ffbe71b345acaea51c076139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588243a217e4b0cd7498b01375adc81c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57c532ea79b2e53aa2381087f65250141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a521dbe56ae06d2296e4b2a28b3a75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad6db9d3958607cb9a09240260e1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965af4c9fe83564ec1c03cd7ce0ac01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736e817f7de9956aff146df6001a097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ff7ef169d60549d042107950ce39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfe6bab878d436d17c7a9a69334f96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aed6e2440aee03aa733d405373a04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93034927268bfc17d2f0265f64142234149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de852615a60e8041a4c7407b97a09c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e32d7fc7f768a7f99b555af6ecae15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d66debcf6e540ca4a38813a2c22eed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22e936ac3cf69c89b5d9a7213cf11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63bac8b63295c1183dacb84f46382a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e2ee21fcf0ee4e20110b320def41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78917c2321eac179026b6910b907c78c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58186654983d4458824186959c4f3f46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe289ffd623603299274717484c98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88871f0df1502994a6aca36ff096d50b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ceb5466c3e9e58c05ff98f1c1fc0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a8b254b0e4fec1eeb11d394535c00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864abe0d7ca05fc612fede44e70bd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471dc3cb2721957d284efd7c0e5e7b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364856c4fde927df99eba77ba78679a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528938c1ced044351774f26f027bc63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4282af75f85b073cfe2a1e45cfd05b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89fd8c064c6ec1f5e821b2cccd4588167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2da4fcf0b59b87220b6f253e244c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1ea8cb9653234dde81967fea6739e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b84c6ab113035ed10564e0f41d2ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108498dc7cade7e12ce82b6098a557c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1dd166abc0ba038bcc108788b773c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f354461e5818dc83ecb37100a9972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2433efdfae24a335b0ab0a58a24ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f064f3d139f6b060eef77df8f3c3e69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89027467c2c895d519602d2e57cc47e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e22be5d3230f280cb6b47daf593db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227860317478bfc4baf15bfd78ed732178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928945f1cb4091b70be0243f67268112179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7307e8165ba4df1c355526efd6527f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b75a0b8637e0d8ae4edcbde8cb407b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494cc77a13a47cb973fbc1c83e45298182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb1d6630bd338a8284c83fa5c4a7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9a352a698ff32b24d4c3031b32b8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08372d11a48b9c5db5a9a6803de1b649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d05a7137c8c3a080f078a713bd00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cfc5fa81054003b4d51de1e1ec49e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec589510f01ae6ffa80e23199d9d60f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547684caf37534512a43d069b56c1fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0210999751dfca07527dd10c02b2834190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d399de506c7490810f17adc9ed7fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba48d8ea4b324df2610b1656bc0bd3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a6c5b2e9b5f24312aa41fc8da47db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e44132d486341578a51cd51effcfa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da783f6c0e7551704682105a414ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b83c45dd03d0a8612791a5c55e2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cd70d049135e060b88514036ab883197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca238b482677cb19214b758c911b9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf05f49431e86ba980f92b0feaa1bba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5145eb9ac96102688b6f0cc75b01bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86893c92378e61e6bccbcec29fd43c64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40077d6dabc081708921272a675d5d57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c880ab7829e9885378a3b404aa4d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc89e2460694f6cac6cda4dac4e6b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43951e3b74ee6f2e6137386704d3cc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e08ad641f6219a58e902dbe6401c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143dbf062c69c5ce1b30daabc90eb39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292261b4253e8297777edf6955e46f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaeb712881fa2356ba7e992c64fcbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f5114bbd851b72b52f52c3a02dfc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2ced9c4fa4242992d2d5862eca88f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237560c08d8d459e56c48fc4b8805560212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f966c5f73b12fc5f66ed67bbe28674a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fab7cbd8bdd4651c78ef359d4758bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181b8fecb1003ce633e49d52c611093215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c899c8efbfa17d393f70358d6f716216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011de1b836821cad17584ea6ed396a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d2facccf48c9b73a1241dff7b68ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0bd83723af7a9447df20669d3af96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc33abedcf5131f8f93deb13d1c42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810ef8d696c628d50178117258dfca8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14524cd01fd62d3f062581d18d4c755222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee37d0b227e613db6896e23a33ad9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b93a1963789f15dc53388c05535b31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5968e2b2b4b254e2f72f75437cdc480225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f25bcb0baa0e96e754ed070a6c902226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce8e77de2bcac95e88031fbcb95698227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14f8bfff7cc734b59d32e08621daa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9ab3274dad26278ff204eb598584b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d74d2e0fcf14ecd6e1b5f15ae31fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deafcd075fd64fbfc9abaabf781d302231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be91ce54b0982c3b1ae7ac4ba44f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461988b160e713dfae7ff1d71564d8b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8780fadb2e2e10e795c6fdd13ac747234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba15244fd4efe9a109e415756abbe2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b74fe7b3bdae6bfdec205ae5e6af65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5cecdd8f448281316cdf09d09f59e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd654379831d8c7023cb0c5311e221e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837373c9cf23786892811e5e41922f06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089612118f16bc369fab927e567380b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c31a13cdc0ed7b28a9ad855848eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19a96539adaad85623a2a4d89946d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13955bd7c971201bd62c1978c0c44c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ba5f2b30077f7c977d6bbda6323a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1aaf3527695bc3f43ebadd484136cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2c078392fd3b6543aaa6477c9c6b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fc1d531599e88475845e6ffac49cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525f91f4ee7a21ad5fdcc0d712b1cda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d911c78d7f14fc47ddcb40e0b0d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb39a81c291c4c6dfb3e3606193bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c0d59775df5967bff7f541d35f08c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937600502ef31f930fa04d194e9f045252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31cf90d91bfdf1ad668e36a57a07c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c21c9ceeb667d816a2604c073675254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb185a26c6608ef42a3affbac6d277f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cba52d50ba6924b44d43c9114436f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adb61ed0511f527eed8d3955c399f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c380ece36c682afa128c3de39303f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acdd72cf3b8164dac071f331ca7d52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9ef75eae8c44f770a7b7323a3edc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff520defcf36f6bfa3e6434e52e014261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0fd15bb400230f2bb5c7fba889ce9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c851ab4f46bfb9162de03fd09006263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe838d735ca7e850058b61895ce3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebaa4b47992f868eacc495c8c7fc25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410a570b09660c4395f3ffcb686c993266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff44605a49fffbf67e2388e4223dfb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf65ec881f01d9bc774c36e8ed7cd1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeec3b688522b1c0cdf0d555fbeedb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce95ae93904fab9a14f43f2115bdd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b893c09af1d82401985558fbd877b0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf939a3b170c56061703bbeadc02fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56befc0b2ec9c87f62a77ad89ded6224273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8954b2dc37d83dd2e93768c7a43f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4075026e4189c73afbf165a4f30f070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18528570f479c0426a579e5fe8dd78c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74f4145162130d1385eeda86e4a5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ef7f72f4ab59791794560a43aac7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e916b5aadaaae6f4060216bf98b33c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23725d0612b1402fa19314ccb9a1fe31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e95505e123156b08cb3bd95d18a80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0d930d5b60646f2289d2d8de5bed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e800122293646e0afef6fd934fea24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788a949fc873641842e65e3fec7deb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528a526ec98a995075d982750f3bf75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2609e0ca8761fa57589b08d07478ceb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168ab2771cb2da25fdf93d7502a65f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adc0002163209a3cfbd9d85c63a576288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a098efdad6da344cafbc56a60cf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b295b559ca766a96b415871b424c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c5d6ce8aecaba1929531c23fe31d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866983e7b997e075b523c2e9bba25ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a4ea2a21cefe8b4ed0bb6342b2653293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb422909ca5713d1209a5e00d76b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f8d5d45b330b3f6233e5f2e18e96295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2c57b05eac7b3f20ebdd744db3ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1030b3e7e5f9521e9bbd21066c48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d8ceb761a403ab46bf90bfdb5248298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3695a3da2ad7ffd389a7bbf5b40b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f8deca8e196443c65aa6c6841f361300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf78377b47d333821e9ca6f331fff9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1939d00c7996f1ff24a23d7c7906d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa5c11a14956a8ac731fcba00d8799303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d837dc809c814c60eb790c998d75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36476b5d7f2480b9c82fc2b23c9e9099305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85debaea7a936ced9b867ff18b79ffcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b4ebe511db3325e69077e0b446701307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2aafeb7ffbb856d2ec16801f906e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be762a3704192fede453e40b1acfbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a20bb79a42a764d64d702575856db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccf4d8fa4b393b237049d871933627311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9dc3cc5fb6d0385c594a3ceb6737b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45dbeb247155d0ca49b3ee9c45b94d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34704d10764587e5261be2e20a1d9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c25e1ea174f0db4b350870b05e150e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99192ba10cb2fb2f66027403adb931f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa56cd6e87b90a9dc1a467a124f678d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfe3d8a5ee19a9bcba985b1976de80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4534e21814e9ba70e53f7dddc1bd895319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257466a2a33a5563f3917e687b9ee05e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09afa696ae765a3f427e68f73e0687321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0463aa7fb96e07a4b5ebefa60523351322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3ebf1faa1a1fc530ea998ec1ded6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86ada85ea2eb05c475faa105dfea39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2709c06938f2bbd2702f75b720b095325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f9e44487a7c900e012a1c4839b32a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe21332259189dba4caddde13b9e78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb16cb35d1e542c582aab4cd975cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084795291e860af04a524a135b39bab0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b86920d9a95cafa4043327e3222a7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78586c0eeadabebad30c23da720e9500331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c68a7400c9ce5acba57907925e0b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b23820370a7a98c0ce47e3bef088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff740340982f509278c9fce9f231d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525990e4befbbc8cfbbfbf32bf28c974335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc59fa80f8c96319b7bed7c5a2415336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d44766960ba51a118e6d72593bf206337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e053bf0d2dd34aa76295ca214ac9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafd150cf3440a034b13d1fec67d376339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b3d2cb32bc70909af3ea3c3b3fbeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eda94b77bcb2c61951e5630664ea2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d742c2c6690a21d70d42b50e4e238342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8f1d2a08221b17c3229b4d945aeb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9d6379d604cadcff8b0ba3759db7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a623543a7300943ddc647a7b2921a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5164820ce77299e79ae81c84d2303346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1626bd87a6a54845d4fd7c3a22021347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae697d5552ce284ee3573e276f2f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb55141afa714421d95962f97a08b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b8c5e6f782dfbcb77b81c421b19ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ea1bd18620108c2d647448d545caa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da66f9938c4629f77dd04819a499e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552cac08d87f0f781cb95d123e2abcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628424ccc0ec6cd6cf956dbc9bd700b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2485b99064c63aa0c9ec246e24b26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13c09d6140099ffe12afbd3593d426356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1d6ef2257e73cb6230b366567434357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049fb9904f53eb5121b41f8705c1c21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e786e7159b160d8c8b27623ebc5328359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aea9fdcff7421345f65646b08c41d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154fd804a233c4b07e7f8fcea23c76e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2582ac38cdd6ba7c1b41e9f9407bb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e3cc7a9cbba8ad15cf2021e3199ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115de4328691d017ddea572eaf9828364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c4e54afccb372ec27f8599bbefb8d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01bc20de437bac312dddd0523a93c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd1899c25918bd018bd6622e011f22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730daab8e237be0471d4086e9b31d87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc764ade283907550e030961f83c89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a49f90021a9ff85fc14bf779dbda27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed93d54af379c015176900ddb0be2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a223013d85852ffa1865ac5b5835f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7036cd26b3b90fdbd408f843020d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aff24e0b33925da05fadc38382d09374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c7660f40b6c56a7a5ff128827b0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a394d2a7b1856993347baafcc07e4de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834323755208080e84142767420bafd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f70cf03a5b30292e352b525f165890378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b683b4bd336bb987a0ca9da83613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d539213c688fedcddae607b7a5d690e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae8433e18311984b91a593bbfb336e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28343d0e8554e3d200b79743f6217085382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a67472b035624a7eec373388b969383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57132b9a2edc669deed9cb4e646e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08d0e5f16e0c221f4594b956e3a8c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48387de85beea7228dc8e78d63967b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb5301072b7433c1a1032183db4f8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb942ac6cab9d9676e7ab318db2d4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200cbb68adff3cd6107ea0be42bd34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ac152eca5cd46ddcd304b6a0af55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5470f15c5a8d11ad7b3dec92fa321391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3653d40ee6bb39f5355395e5cc22d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440193c88ff62cf1d8dfe5adc5aa72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab5de053d21c4d9bc436e978b2553b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4def9bf378ed7d6537025a885af96b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd77e569e3f809151b0579cfc217c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100e6c4e4a6c03c6539c1536edcf7e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da98ee54770cee9d94368e5a4d4bb5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d28211bf49a6929b89c0cfee48b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a5ca22c48e0642904d3b5248d014c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329fa1c1e316ccb35df4a9b119ad3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1bca1859c46ef7666dd3141a9ef48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0588b347bd3a23cb5cf4fe0def6a801403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf35b02a62170b10b6cbe61d2a259c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3708b8f508812a85d315991bf9d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0770017ab2a61eacdaa8330f26680e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346f82f8d49c9a7c876ef9d4b7a5734407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6787acc28cd0edae3936e390569d93c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b159e4bf8fd2ec4c2a25af9893fd6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920bc90593ad76500f1d02a5df8c8f1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdcac2a7c94fef8a58ec6890987027411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532bd3306bccbd8d6268aa63397dba3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c686e34cf8277f051f15e8b06f76c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a750a0b863feac9253549fc392add9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20b881bb9eb4583b68e7566ce9ba7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ff2a32273f71c6f09fb9a0fe6a171416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb0dfcb301b69e199f5532b4389354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ca51d0621f9d1079047212a62d02f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab457f09c9b3cbe31c34fc178f2b30419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ba5754a2280ccb7028dcd7138f39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef76e8b88eb713fb6ddbf42306627421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a379d08b742c04e3e6d362f77da6fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a02ede2d9210c572476c08b8b9237423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bff91706af8bbed36f94334a315d4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1f0686b196ea2000409bacba1726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ae32e70773089a2417d04576463b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a428166f9bffded8713d061d028dd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d3010e3370014370d69b300c1c5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de41314b57da995606c223b7ae16cab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721428235d88543d7bf2acef067596b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465febb8749e956d45c4facd9ce02073431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24180a03cddcfc29e42b6754edcff862432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c1cbefc009c6ead943f5b1d103d5b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4aa94a00ffae7f325985bb9e6ab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff28acabc2e792508e1fce9f910743435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ea910b1058ddda0a5d0bbb8d4300c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa44bdfe25341860c4b451ec7464196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a52fbeef456c3023e56c0b38f4e471438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45956f76541b1c509dc15939985b705439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317595a965d4e2c84909607f02ce188440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82720d1cfbe43e22ed35713090d367441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b6f0a831c82484a835f24355ec7f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a9591d81c26a808646cf23cb0f9a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9873b24af552127d9084e8cde20de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeed8dd719d9675b0818a618e908640445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438023a80e5058b7e7601c07d3930a1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775f0293fc8fb61dfb013ad7ced215447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99698a6c0656d003a24acdb368987d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e7777b087940810a0e50c4fbc3e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f83207cabacc332a653e3fb0d5ba7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9f1bc439eee1b2d478938de59f408451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516819a0283b52a7b5bf0dcb410d8559452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b79778a5dcdfa5ed5cecdc9163732f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4d66c684f5c409183655785a487f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3754c1ba9b07b322be5fe366ad89e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41528b6d16951ae4499ea35fe3a6dedd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21001df788db63550e25770b8abcd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4756be5ded224bbe7a3561b5e44da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd2dcb9f687adab69eaaa57b2feaac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f75d9ee5275c603bcac22979acd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731b26150b410590b9b2c316d11baeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17b10abd9f8e775464f6c1c44366a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdbdb0a2d2a36d029ff50cf775510a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30031038034bb3e366e54ee942c4d0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97eec607a0576471a9bf7adec46e61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a5cee5295f1d3f8adaa3c911b2361466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd746904cffb905ebf3ce714dfc44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae2c7463c7ed146a85bd78c909d38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6e6057ef693cd4bdad6dd0e13b50d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86989c20fcd2f25d6c01d95d7b9625d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a7924285c3bce4c19a6556ae87a9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f78f979eb21b9b770392b927595f32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8bfe454e474e510d72809354d4af9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636c16dbf48af31c287591337b3b9c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e21fbfe89e9503bd1301a53269278475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51626db5fd2f42909f3a228e0feb19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc18174f1527c61019cc0ee1e489cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a790f397cea5908ebe2220cff6deb77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec8e5c756f529ea02a9d6512087b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77066f3b25b577281c2a5772efadeac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac37d82901dd8dc4adae2bb5ec24fb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaa5a499dc69479aa77dacf3ff3c94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e638e98a139dfe2cd2714b0672f39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c4d86dcb2e2c14fe00281edfc7a96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733512f49b4cbfa49e2e5bda3510633485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6914ca1f659907c4b5dfba0b1e4df7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565e163a123230bfedf82748b3024f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5037fc4009fddab9ca41ef2df10062488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45985f21d972d222a6e38c3808970d9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923488f883e04115da88f29f2b99e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b8cfed5341b7cee6824be35166008491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242cb1d599bc2f2b136bc6b7bcc8ef5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec022d026c2066b1b0b1a734044f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eba61674f203f2c4011fc71fd63533494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054214201c2af457ad0a7ad75fa6ab9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142c36c925dfaba5bbad8f7003547da496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed444395f1ff41462ea57bd75d73d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be4586ffb1dd0b7288553ca6907133498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243aa2cf8880092a812d0a90e759d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f71a6c81ee4ca997e1f973cf227ff3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24049729e482911f6ad2f676e8bedc5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb26a65567c79045422408cb250b20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d801e93131961a06fdddf32845bcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047725b2cd65ad943b6a8c2b5d8a401a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3315a0c9b6d5866538b7d8d00cb21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382aa5e2c0e057d03269e33db3fc85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5bbc1ae494fb935cda4abb5042b46507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6abbe706fd6cf3ab3a359c03e2f98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36eb6f6929a395c72f538fcf89f59e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80bd0b66eb997eb0c311b0fe05ed9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f26a85c19efbbfcc580c86fd76fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c686534fecce1c7a45283b02d735f43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8d589c7a3923f400aea33a9ff550513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ace23da257ec8039cee4f5d227cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376be5ad18af01e9c2518d639578757515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cea61e432754a974b95b66f1aa0a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32d284bdca5cfa2b753e6003917551517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b7386478e87662b4feb5b7483e0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a1ed21de577bf460c9df2cd4195ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b215547e955d22ac945f27cb7ca0ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1cf8b9b070980f4b58c7cb25bb731521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea3065ef781981809c4544c1ebebda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0de1dfac7b93612d299b19b39382523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e52248cb26ff15d47cdae91a4b02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b67c8576544e8a9fa7544f57d2130525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b98872d60d6b767da42269ee3c88ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66941f09145b8cf0fd0388d6f0d4358b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cd26f4f93567db12f64959a1e4e77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442833dc07fab325f14150174af4c04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f04236e46b4f312a6865260055955530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1cd32618668c8ae37872c04ac99f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26c9497a579f10596aa29de49f8dce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26322b84e4541fe7e86e1e689af34a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10746d47a030ff07cbe11d267bc0c37a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1544d80dab9c492d9d7ca8a8e6cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1284864919064cd1005450f2e322536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c1c351a0a7e28a55b7fb15239b3af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ceab87ca7fffac661e67a5ade72c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268963985912013d917c07985762c43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f306b51942d0bf601828e765713bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30bec2f38ef426c184f261f1d414b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a535e36a1255b6526f2f865c20ae6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cdf807aba47d362969380fb48f263543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509eafb76709840280719feb1b06b2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afac41aa357e858105c77f7909ea5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6cb4fa79dde9d7aa53e0cd874d70f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f975a5dc42ee2b358aa44fc46bef775547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b2d9b6859439f7ff26851fc5e9979548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f4980c6c398d093a67f497905917549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29abcbcca47777380e6d9b16628cafe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805629c4e752430cec46dc4fc13116c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cc98e39a644979d38b0a18a179009552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e593bbf3b014c3bb57b5c4b64fa0aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c3021f43e33745b36787109bdaed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f794bf0468cae2becd3681896fc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398c18ac58599c5bdf0f2d3f33cab85556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0452dc5f37577202369f2bd184beef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb07179a3767d2f0f01e52717d2efe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37799799aa3579f91b30531f42fb0ecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038c02b3d24a0b0a07bb86c5fe1f9ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549b7bf7c0ee26d218199b0f40e66ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1418bf4a29136282bb5ee616c6643b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1882ae0d3ca4e63c0a6dc594262e16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3023fbfcc2c73eb307947c8b91d9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98f1253defd86ef32622f07392afd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c417d53d70c2dc1364680ffcc7c293566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef82daea195b8a14440fac45bba65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3c12903689442fac66b850603134f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07fe91f712cc45a3244afd6243a062569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f3e62bbbaf0e1be37a89fe961950a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf64cd3bd167f4f808b67bd91ed52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb930b29980f0796b3456716668839572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eed903542e025be602840fc1b902b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6cd330e60127f6df6ea4cc94786d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d822fbd1751ec7f90956bfdb5a0d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc670ae6226385432adbca09204357576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e244a26040d2906a2298b9575d5dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ee7123e71ebe54c22219e11c3ca59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076506632982c6381c91ee1a00205bf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9acc6052d756941ace776b77e4d563580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a9fbc14487d7ec7491e14d9513fb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674bc470e4fc8c48d99e9383eb66731582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d1cce4b5e6cc91986a6a10f826c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22449b46fbffc249420c3803d0e59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916fc22d66d14876aaf4969a7e5417585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccda9b3c8af257e7ab2ebdc5623ed50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bd4218383f016b3e62777d0216ffe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b541ac83c4a42977b52617e903c9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8aa2e6d5696cc8068d28d4789cbe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086176a20cf75704d0ebd7f398795b58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86838ff3d7c9162c606876afcda3e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e643d3787a03131180668396841138592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c9c7743d3cf2c243a5b86b76afaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9af2da76fb783ed339b5986ba7c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf53fae594a6d718cb8b1bafb086b2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5df40870cfc990cb589be2e886aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837933f07b8934a8d898fa155971f89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2b5e65029b88c2123449a113ecd3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a98bb8b7cf16a4128473b817f198a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98375a006ad6aeff697f995d387573600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f0b9386ca41c02fe4c1e8ec6833bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c26e59850a0e700035109a2bee357e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc3dd9ab002f713ded17a95fba0a2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa896e057061ad09fa750fbe5786432604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41693539a1f20e49a87898d273e67e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c27e54d39be649f0ea75d6e636512606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c7ce11a1629b998bef67c640f113607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0434c67fdc38726a8e46494855259f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531716291a869556eea6f18898914e77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182b28facd6249445e9da7cac95f706610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bfb3eea2cc5e3b435f69d2deef820611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5659968cfa390d188724baea730837612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee09c8b60d978be68a12d46f00f24a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdefb09ba8a31aae2b758633a365314614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d55a015b7a53b171bb71fa4fe92182615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b1baa525997ca6b1f74230de4353616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee310f2501c057bad31d144918df684617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b67120856b914ea617ef84d95d96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9092b06d4d0ee27e98fa5bc1dee48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bbc963a1a70b0bf2fecd9f438d1aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925279bf31f8e3521f1590720e95b70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893da907224b849b82e5bfeb6394279622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82494f448183bc9444796c1982db309e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc41a4122c1455391b716a2c404c46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b8b7b6918b8cd7ef8749d21dd19d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c508e79b24a1d5fdd33592791b61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b04dcd38a08f6bf7d55f0140afb1d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d240c700164afd560bd84d2a146b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45675d7aa2a46ab7e078b15b6e092e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862247b84533673bbe48ae64980ca9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de6a715fb673d224882ed14f31d0dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474aaf09d4b35cd783e954114c8232632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf0da6f489a00bca6547c79f80ae7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558b52af30f4fe4e0877b917dd37c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd90263f2198e0e79ee262b53f506635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0be897a1b911c58738261ec8acfa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b281dc44a2ff942c435a374138502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd810125ab292ff2c8750e447229a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed79722fa5e873d890137163b7e5845639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d55e6151e6f83a0d8a9f0ef97ccd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6388a291ef3ce9c2e385135d6e6e99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee03787a3db99a62c1d814d6d3958d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973dd0c4a11e917bdeaf803f73eba6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c33dab31d372641715c2ea051df7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e92cd457e6848d2bf0d9faefe394a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ed19160e04fa687bf3334f2ebd42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de0e249faa0ccd86ef13ecbc51915647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa1973b24fc947be0fbe99621adb8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820940deda5e90c3e4b0dd565907a6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588897769f9cb91b5e7d0117ef1e1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63442b78fa4ef8e8532ad2abcffe43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74739cf3e8e2023999f51bebf0dbff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe57891a4def947ae0972ca250e8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6963d685b20b16283b947e90bdef45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566b3c4b17a18ebce428eef129408b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a920a745610d14594638cb563a5e47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6734518659b6ce4256f392a62d468657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32439a727821763cff8310a7e7053940658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a1b857fbc29d487c613d6b21114b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e35b89965bffd26e72669498b7885660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90479572a79ab263f8d8d91cfdf1d92f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73662a2e32380b073e7b3418158fdaaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b02c8c8d533671a229b459ada4589e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcccb516fa60407813c92f1ddbb779f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce228943d8265c824a898e181e9645f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be039a1b0df4a5ae569ef9c6ab565feb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c55a6a4f61219c4aede5cf06c735b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89ea001cd1dd6d1c87ae19b35b1cc9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f7b47f7fb952600b66573784e6a3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf17b2a7177216658e2957e555c313670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10c68f9a74e832e5d1268976f4d230671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b541a52643642c6c880c5126336bd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbde8e2362d73a81c9eb5c2b6e77eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7fb6b3b90ff30f3c318d9a8e821dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d06605c3d6ad17aa7f6d04ffcf1ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810614aa649eb3386be46fd983911a5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13772f10e3aa3df646332d7b9f0f44c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4c0541053b5cc5eacccc77b0da076678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137feafea8a13d22d700b802dbb96e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ec275f6a8a502367e50a5161f8d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80938da5b20316663383f31c366d5549681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ecfcbfe429b57373fab7371aa9200682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba021ad9369caa0c96a7a7f5bb9bbc0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55728fad15d1302c3c6dd517f5952f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4c49ee64d0595f3090fd49b8d78e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38787402ec453623578abcfb54dad38686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df4bc911d7c4cc4470ece4ff443ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f7dd51533cf33b87b94008c5703e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdec908c93fb01d95a0dbdda3340f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af2a1b0a4a9c43374fb8df8f047d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962126e1833ff02aeb294e106698749c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a263022bd2fa54922116eaed51dc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcdf367457265c56e86fda03b84542693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff20ebc04d15871bb32e8ec898c1c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60982ff96f42ca62b24d323df3786476695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283665d9b71cbfe67ee69d623605a40696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6029bf81dde5707692b7333c4170697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae067e112124ee151939aeda67be7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a18d2941fa6eb99ed86c003e9192699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858e1a6904873f6f7f46c0eb9785aa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173045821c2aae988653ab37fc1b602701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117c78a520600f94313288f7abed10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea616a365e353fd704e1ac6be0eb2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d242a7b21d43b10b6b5dab925f4fa79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71921e9a93f5895511d68674f24a670705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00720248cb04f4a3ff8466d0166d0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213215c4a4134b7d8cf20d54793e2ee8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a3fd7ef27bc1a93880bae1041c621708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c10f75d73585f14240acddf237804709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37274a1f5bbae822f7b4834c26cfd572710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47011f9ea664d1bb1acf49379f75206a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826499d8121ebbe4c4003756329348c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb195e6a241296f789d33bb32a6516a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f825ad3aeafcc5c8141396a2abaa03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bac660a78ab12d1f4e62c0823edac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb98d09f9273198548ab14591de79d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c96782f1472466cccb2ecd4bccdcb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba60544911ded2ec2ec54a8c67f630d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3add5a37d66c9a19eb6736895215719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c9d82f170fef357f9233ec42aba9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b72c79b687293dbe3e60fcff8e6ed2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be136c860e05381222976041aca6b40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a6a3a8a2ce9f8ef899ec800d5eb70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccbbc69c04e98f4b83ff40a30550cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61501bea27f149f41386a2df70a47b83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff8347156fe170fa60d8e1a6aa4f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a23fdebe728a3db1311e0c59730f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c2a24f9557ffd2eb9d9222ce11df4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a13fb6dc3bc60a5c7f9b881efefbda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1123582bef6f4b4b3c0f14457caf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b9a6994589b23d7276584a4401d3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5242ac79700016dca5a2f83f25c01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058751018728e42f39a25403319faac2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ba8826d764033cf981a5606452ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37787fd53e42353475c93e2cb83139735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3b1109db68f72e0dfd47c0095cee0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a14eaf473bd8e5007cd2fdf5aa9de9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e515a2c7d6ee71cae74507bdcfb00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634200de5b6cd2113324f3724d972928739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f31aa2c3577a4cfa23fbf62e7a43d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b2fd607c63e988fc10ea25061b5b4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f0dd72aed46604997d5dbd4bc8796742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126e8fe22132cd5443418dfbd8a28e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd1b48d8e937ee1d63095e5a476280744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a48b393a06a17933e188d5d918b092745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb65ca45917dbd6de8f96508a794a0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848064a48bdb063c89679a0868caff0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eaf5f74209fbfa23b3323634c84a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c621831944881475891943791876749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b8e9f4b7bf1a5d213531342fed5b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e2d6fd7fab46b8cc39945b22ae53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb6850df251eb0b3a224157ca9c16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8fdb12682ff706f636062f98fcf23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36864533b9528cfa9ec68cb131e73a50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054a7cd7771b3b73ce705a65eee714755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e617a674c16eb7e952b3ce3212e63756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1db5bce3fb50c6bd7f2df143ed8c42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91767381b1249eb792b2ae5b7ccb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ec362628cef20fcba650000ecd0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758a53d01fb51471ccbc0b959a2cb731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e603c9725c66190e95d3186d802f5352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10de4e9810827a81770ba58a20be223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40b60ba205f4422dc05f7bfd2fb76c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1aa60aed7d5e518785e04a5f3137b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e575a2ab6870615e4236f3ccb34e126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3278ac5895b72dffa1e0bf827fd5817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd61b3079ba0a32d219e43005e0b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255f553a32d3d62214bb951873e29869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08ec224cd67a62b90b5c8cd4eb7dcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198de240e2676400c21f1fbae2bc4ad811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421b2fa1891e51568900282d9ffcefa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2dfaee14c2816a8e67f27bc71e1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049e988507cf447af5080d04fa4e25814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4379ef5acc99c49617b0dd1fd07e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ac4eab586692d1100f9e245ad66a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536afb9d8bb375ee8541d97fca5736717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b260259ad2137d3378caed8b1b25318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d57e6b83551962fd35b2d833fad42c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb353e26d9527e709534feb2e6e4b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c61693a3be6177337112e7d1c5dd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041cd99237301b5e183e9d3d41eb45322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34d55beecae20f4b993422f3faa5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029eb879874b7ee7495584da927647424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcba487371fcf13bf218ef2678ab16b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e1fbe017d4fcc49d8f9d902ff2f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154646716699dd306e0d5a78d1902e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d55bd58d77f2e0dc0035af80521cdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184307cea2814c59491775e281adb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e85fd4911ac71b57082c1727e13f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48469e14d720e56a3862811bebfdb6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794deef81129661dc6eb34ede5d4c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1686cc82c6dc534ee7b6bc1b41054933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec6c7a7b161eac0efdca4bc85416134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e163358913d8d5a10a6e196a568fb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5880008a59064a0715091c01cd39f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2e27614afb249d412977cf5b245f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938fa4aca18424178f3926d0c5809838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c48a3f291dd8061a1d8baef71bff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7750d4985ebf041c57203673dfa69540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b44766088a839df7d36289159e6a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcad2007a3b4d5412a79f54cea2c9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61ad6f7bd2d7248777e5160db6811943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d6896cc8033ed702ac591507c31744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a057852786cc2b879dc10aaa070401b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c263aad7a58b2248e5595411c0382946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a063bf9e57ba89291b4adb3dde31a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0d73861b944bca69d9a358061a17948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f12ae03426754b3eb6cf49e1d18d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f757e912d18d8ff573ea24f568ce9a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d82e77dfd0a3fdee7f44f4e8df23f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09ce0b0e15c1caaa50a89174f1d1f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3ed18d4e720091bfdc81383159fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f7bea828ca1728a5f6b069a85620354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3abe2dbc800847521d85105d6b8a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f55959083a6f0c270a4054c1d2de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb6e0aea551d259801f09f7659b23157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e2e48321e625ff54451466c921a5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb21dae48388406fd9643d5fe4a45159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4489fff667bd8dba819aab151ee061c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd366255e061e4a4bd99e6803a2768d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496069e5f5a09f455af0fb3b7bef9af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983feb07ccf1726284fedc686e71ef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4a5bdc6c744e78e183cf5c66a4afd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bb92454fa55b855c2d9733b15c52f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97438d569208d82245252c6385a7fca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd7d8359154bd275914e7512ec1c6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527c6194f2af550210429af22722f7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83bd3b8f36870a77221b2cb953b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e010984f911f6d42d397c4159e8765270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc52cfc670c5f77d479e8ad90e37f3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c67980bad17cd5b1560cd4bc4139872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d7c9fd48f866ef0c483da4903f37b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f79cea114087d01c2fc4147de13074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b1e9ee2c252bff7c7bc427a3791875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cff93f22b8d0f683165cd0654a7c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798dcee9b36d79341f593a74eb2f6ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ae42fd1e4acaed7cb00ac8a1ae5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a4736593f1e424b2e6457abb39d0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d693a09f370f94e0a6d677258111280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138249062d2951039a3045e4b5cdcc1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be088af9c913c55456c883599880ec282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec7626cca5bcf41cbfd3607a23aa683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748509409a8b00adf15068d8c0e66984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18743fa3ae5076b87ead4e5d413a8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7749d7a820bc6009086fab8ac01ec2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabae4b1d81c43dbe10fcab76a024c2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd33579bb9b298568450bf4695b308f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4ec23d30a37db7b0dd939ffadbeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb65344b8067548fe0b41684c20590190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb49ad53e98a64ea078111a7ac89de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776e8334cd98b277321cadb0a36edbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d43c4ea33e2922651d1c5e073568e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f28a53cdf5de1cb9e9c6ac541e5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4147733fb093dada5d7a0af8cf903b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee95ef519077194c2d9f4a05980ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e21e16f329d96eee598478efa017a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d426e319592133b22d5fb18a9b8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d3b711102fb3c38df2511223557b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b1626a09813cd52b1522dc8750da8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803206440cee9d8df8a606b7b35d3e6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b608b6ead1b4faf644dcde889d450b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d23fd47b318472eaaaeece286de04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ea80ccc033fbc6c3d872d7035ec68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb423ffa42ece3fef18864b18d9f71e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b042f2cb389d1d69b316f226c429c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8531369034922908738515f287ed9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f196a635965be948391c4c0ddc19dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbc8f81b1b2c1b978e6c59454a811f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3faa774ccfb33be67980bb06710f12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1936508a8ee87d21424b68c369f0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966056c9aa4d145122ffe433618f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617adde91ef156eed35661f1c28be0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec37137883151e70b14e2b68f8fe9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ad96ff554ee720c0a84ca409bfb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ff551c9c57ecec7058a469f6fbe3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479c07a33a3d55a8009895297dcc25f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a735c4aa29b70a17482fb50f4dff6af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02500c518e6b400afd8ad3f2627878119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8056fc059d315f1d096a8824abd1e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a66fe455a824dd86059ae4e39fc5c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44c606b25ba76212b483c4178ea2e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a92a804eeb7f40a15ed4c68c82684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226ba3a28edbd74cf11d7ad055ee9f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c8766f6b2c5afbbba3fcc7b7f37df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70156cf0b831d29354f089c8e6df55a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c8b82a3a1d16f99bcf5d821c79c8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a0bdc118eda78b7c93624db414762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43ff09d6d24e39c3dd402cea390a88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bc835ed4251847581f89842469b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c91e7c7f58bda40f1b77ee85ff72bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ee3159f0c3cc2e6cf2eb855e9fe88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbc725f576487cbebd2b642c839a66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e22be8f103496427fbccaa1d2c915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346eb55493398578f5561a7d7e286ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07912b6159a6daad19a9a5f6ad2e8d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36545d6c666a6f260edae49bfc937352137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709cc0c07b9df16bb3b2b0ff4909219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13b11a8cb01ff4e77fdd0491a593b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e8d772adfaccec329ba65530d291140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa72a49dfe00d41e0468e9a4af4096141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f453fa393ca63dbbacfa4ce1730a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a6bf68064b7f359e4609dc23bd28b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eb41b65a07a4ecb9d8870a43cc38f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c5f2e69af1927e63fbd774e421556145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1e6830d8211e1f50c6e73df5afcd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e145577be6e7e8cc039ada9295419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e745c1a3697051d3e90e41a3d27e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03dc8ae083e6ed8b53e7b78de4633a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459db7e5ef112a49534263278c16ad21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353887d2f2b179070e1d2244ecf6b530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d21f89452d0532dcb763784f56d19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a669d14fe4447ef1e52774da7938153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb17e5763d196bd99a11a85e092696154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9268253ff6c40186ea7db70987b448c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82700838dda03eb849174f12b972d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290b31787a07737af8c75d1eef6424157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c6c7f8658db6886552699f3e531d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f7e5cb73f9a7c460adc6eb148fef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacf76d9d121b472ef0c3811e311814160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7d60c99ed99501a8db9b57c55c8da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d39e9e6d9435f618e6e5b4d5c0737162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79426b3070d287b9f16b6fec7a730a68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90671100394011e4916c0fe3eb98e07b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c795c296393d817af0f8356266009165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b7695afc8f21a6fd1c43575a46460166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b44bf373918a82029722d0a6d5cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcff66f4466a42683c8972c9c131427168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479200189ab94ba85c77b8962f4f9ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b4620b3d3900ea9586dd73196d3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179b28ddf4c647553db606531ecfa05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f255c03b768021db0cefd17a425bdc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bbd3dd55aa4a2600851d6a70ac1af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecdeb184ec4fa29fa174c4622ea358174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1c350d18a5c017cf73c62a016a065175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33852db15a6a0927b56a42e586d6d27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5453ac8ce55def9e626e62ca148beb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa8f08cd8967ac671b8edd092de0e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0396764a80349a917f86f40a01f81f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aab13712cf08d1ec214782fe0f6ad3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c41237d677e0d174d541b5d511696181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262658e70afa817d9aed3d837afac1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfdfa55388b23845fa52542ceece65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4af7581e71104d59742f513b9b2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c497b96f20456e166ba7c68c110dcfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11278dac93f223fbe93b497fb9f7ccd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d4891af7248850175b59bf64fde1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3339fc50630acbc7b2a56b3d7c61e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8debb39db410c34a4981f58a431c11d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d627e18f2c443a1cc6a272c0d6d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4889d1dfd5a350c86a8808c1d896afb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dce6a71c01f42c09b017c1b04866d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b7b89c0307b407e3c1d7022daf29c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2ffc3f226c34a0ecd2efd6d9a15aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09de0ada00b90b7252fb9f127c1c080195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb1bcd0632d31b183742954f21f0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c2127981e9072852910ed3a132723197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a476f6f3a1ec34171f40bab4d7fdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8341951370229d8f799478a7975a2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242e2b4cf9c40fc2ab538dd3e0d3a33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec35382aa0eb14f8183d24604591d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138409174c257b15019b2c73b7464f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322a8a1cfd0888df3cd76c1bd851512203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498705b1fd2b2f5df5f3dbb9540691a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ce43a30fd07b2207b85a1c5aa7a84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9defb9d54c2ee9e13df02a9efc7ba5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42dd73db7371a9dd6b7b1eb55ecd76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da0632d6a6c2d9dbfffedd4ea1d79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f54ae1883e2207819d985c5a774a40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76bfdce3b0ad2153bee11080e8087a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cb7ba359f0ae926d7d31fb09be853211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2390e469d77e3d65d42dfe68a48d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ca0e0431a002f2d2e141258f0148a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ab2d4753049cb290c184ff212397214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e72fccf5f0e3d6964f6cc1f33799215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e74d65c8718c3dab31a2ecfe97baab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e002a0cc922f2595bcea27d78148217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4015adfbecf6ec3ba40df609a184218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780ee468f191ce11361e883ab58fa47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fc723bf5a938ed0182db94d70f66f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f206d0578dff14063144ef34eb494221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b50b984bcbb4daadc1006771b66c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc28435fa42c680de1077cc4922a7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb42accc6857858b2848e95e4acd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de67137302cafca1c1036b42163c8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f37225666d6687b794454c2311f412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1faeec0ac411038841b9f3c01a894227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635052e6f71875ae6c419446c9e2ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8dd8ea8831ed08efda5f89052b9e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4010885a83c47837b5bd3b7884e058e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aca48b71834b6150709443a0f256a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba904866848b59ec43a1d899656f8552232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d771bbdab9af4c4feeb04950e7ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451822a15f116412f2778230612ad43c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ac181cefe74947a491f8128883e2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8582ba8928a9076d54d30946ccf00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5448412c299adf3e4feaca948690b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470562928c7eefdcf7f7c0f8c4b6b91d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d5b3f1971ddbb6313e71625803ea2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f8da6249862776eb25bdc274d578d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f059f0b027270347ed4fb76f7fc2fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedde5039894eddc9c2af79f89615eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3311c16c87cba1b3e91c21e968c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb2ff72f43aac9668606877415d97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4456b632ee1d6dace2090a5e3a102245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4fa90b4bf9b61c64aab8e56c44e5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4df9823bd9f821ed99e360ef341294247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d150d595e1b9090e7a2cfef31d75d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641802eec426806d7c357032150939249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1f64c9206257946b3eb57e6249e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecbd150728328fb33c9da721f48000251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02517648768de60fb43534b7ac525874252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434a750ac237e1bf75e047d30db7adf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad556e9b3da2e0e788b8f9dfd02841254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b67c2a8a82fdcd88fdc91ea890721255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd243e76f0dfe929f7654ff0cb0af55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca64f0d5599609729504f02c6b9bd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c56e10e74e969ec08573069d8c7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80cfb0922c92ce0fed4d25e47d4efb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a115e10a0bc09e642956c168f1e06d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8bf3e3fdb4edd8041f1d0595f683261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7260ad41d0a37373d044943c2fb3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae16b06c01166760784858bd67e9c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c46f96c86fd2617cddf299b02df2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbcc31db826fa5a891c78eaf454a82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa23dbff0b736ea9012d54cb687fcf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794dbe9ad37461ee2f3322385217d43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d336f6e4ed426da20984025b944005268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090e25d5e1643259bea0db8c0bdc79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6d76d01618fd82d6a3265756d2df1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4079f80835abd28b8b75bf51de85d78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97507127d0063677b777d62b70823b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca4567f710742e6cceee77fbb7876d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8fdc4a1aa41822377713c9bf62bb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a49b25e579a8c59864f527b4a5729275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa433f20aa4034a2959113507e6a0f8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d28bfb13290c8b89074bc3ba8d07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fed2fa620e5106eb4e73a544717af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a335340274212f0ebf8ea693069f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52d691d4d501804e0c2c1180ebd481280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41154773d8992d16638fa986ea190722281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62546fa103a0fad03b349daea29204282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae06d2ada13d534825e97a2040a84f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4fb3983dde31f9be9995e5b1d3fab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695375e0ac17a5de4ce739a82625c29a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea786526c51a06ebb101a7f3b2cf10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7063af871ad4946dd2d09d051cc74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011551919b1312739037ae3b21a6294288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2d30baf8812a754f979f01f3d015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d4895f11b456cf665a0c0c5fff003290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7477d86765072c248507b87dcd87c01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d163cf4bc29339263166daf244855292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe115ed8024710ad343e39ac879da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17b8c69a97d62eeab6f8451f27da8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa723dc8e190b41e655999f0f9d36afc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc394a5260c682966a651d73f6364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997732d21bfe8aec5bfb69756637e128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae0e7dfa42d77630ac49c138570315298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a265df8a15180eaca9a9f16e18e3a55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079dc379957da52de101394272e4f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27935e0e143549b89bdbde9568835b8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f978601dbae8a6b576cfef137cf2a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977f9ae70489216a221e30009193ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78b3f2d6272f215f88b11f96d20c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8ae02a73c709f99c8243617683e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65952f78048ce38fcd649c52b89aef1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e839ab29ee766194a440d760e31361a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b92abe0588666419d5ce187c559767308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea0bf43bfff4adbc521e4dd796d5c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aa198e80b5231d213e3353a16de51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c733c77f5848afae07e2c058d41d55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780cb3ec5cc6eeb5b74926ad6f3e6d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfd3bbc0967741ee08cee449247dcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18938ae47fbd529cfb137980307f55f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fad1185c117b298035d2c6b62adbd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752a5582ab2dc4c1a106bed7e24c97316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94645ccafc95e508b9fc040991534d70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb2d9291a2f0197aeea40ba3a1beed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c6a08cc2afba0ac92c2b721f531b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d196ab047e4b6627ef5985e31daa1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394850f7c93cddf6b81d4f06ccff0f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eb2a29fb370d23620b69f18e6f317322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7370adc40b7eb08912fc92ac25ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8a6217dc903fe236671726334a851324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf6636f5d56ad1b8fee69d49a4ec20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e9c9dc92cbffd7ee0e5bb1ed02ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e297170aa52c5cce0f6af9becc1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377141b9ce07caace11249e428844b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cce1542f907e8a612f87005914913d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821506cfceeff172739b4acb485fc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939db91e881508fcfe8842359ee9351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b0763024ce82be04a642881100c12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cef3126baa6811657f8b647d536b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58613959b6ec0cbd930e992176a1c5ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaac6b7466b220b60f9e40fb33e80ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd12ccab34f523d59f0139fc64f60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46630007ab4aa7ce4a0d8ee5928c56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da64bc40e6ac670d64e77ecdd35ef9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d033e80d58279a82751e196c1f78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d891e33c9e771054cf7f0801c3711340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234da1cacbb4ae770d866ae33e33d1d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6e3486bb2ac7d807442d0fe35958342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6574358a13172b325ec14ec98bd2e07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bf34c7a511b2f3dbdd208de6b75c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0494974a1ed2193bc91fbc1e7e4ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf854d32aa6505c6d6ba0d3c929e8c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4432444fb9c6acab4921704aa2176347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e015e42260a0e3e3856f75cec90f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eca4b77b08b1859f54a69e2cc4669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a8efb95fb67a11f628c1aead4e43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec08e78ae8d2649d3d7600ea62fd9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd57d1b7ef426ad0415c84d8bc40ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622019805b659bc4a1205f9e138928c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5fb8e90d13882b3e71d7d72b2fbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae9e32d4320c57a7d3ce5457f4d2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768c1345be6e75b62ea65980e7550f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7744b9a3aa6c3a44877b4948117d5f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7be4da6ce96a28c5a99afb48b1b93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fe6b6ba552720821f09befbdd89d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0959c66ef7b91740c9f636dcacde3f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf872860fad792fa63115b7f16f191c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac78919ea15534cf01c1fd31c902efd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a9bf3a49e3481b9a78d0bcc410649363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d4a0f08d7f766b8c854b3610e92a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6488913e8c2c97c7feecf3deafd7b51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170154debcfe4cbd95c1d7691e924fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5356943d6be15c4a222f983236c16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43d3f7ef2e1c108aa14ef75bc8df9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b503ac43d42f0cb72d19ab15681035369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bff663b4fecefb0caceba009798a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466028ca10d06caf20a576c7c659fcbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00c48b6f7cbf888dbc4f685f5dfec9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ece5916b02a14cd6183d512ef78bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2fec5c8217d1d3e9bd6b817aff882374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d1f023717480464826a5f61331130375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac34c6f881996a07dc75fb046c7b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eca10a4fe6e378c227e7dd66098d1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e66c8fbc925741c7d4ed0d1c184971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bd55b0b6a270ae75dfc32e59dd999379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68092f06b136a77ae487c718bbb3b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42194c4913f39863262efa1f79fa7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01079ab054c7a47d6bdfd934e4e2218c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5baa62024ad6bc50e9f448e4f9323c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316399f63205c354ed1a4a5d25efaa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b877b74b993276425b61be76c3a7269385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55294f0bb26557c09c576ba98a0fba89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de0b3959bb8cdbc32d86d8c612e5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3dfecb371a2e6068220c8817c8c44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac21d273781bff7f651ed68db0e2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973df479aa04d9ef0d54b6ad43fe170390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab88234bc03c003ac0f89c3ca959d49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb63f717222d16e26144c4f71065b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738902fc0346190d2c377bd2d4447a3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb1a622ba71ccd01deefb6f7b01c14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724c76eb2e08ca1afc7cdcc019f32c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386feeab24fce0a2b0b271940749522a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828818867943371b0020ee7303a9607b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e01695003c87678732acad789c3d6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a7a6c64c31ba158557b542398a69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d19350fc23994fda7bc13ff2263b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c5bba30fc846c96c5defa0a8e588401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209e52021c75ed0005119cd9d518978402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffede62117f4fc138c4eb30f9c1d453403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410490c7a64b02a9ebd314c2ff52581404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733d8c18056fe4c0a53278503497600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3740761dd87436dde6b9e1baf03e14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07728ceb6acf645904239050dd7899407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f93e40c9669e6ca81f36ff255f16d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e84d03766ca0898ed49c31ce53f50d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec65c1abd5a3101c9a00fcdb7696608410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48414788201c883d73d838f32034dd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8fc720b47642da5e8ff6c25750ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5132622cf6ddfeb6f794147e9f4f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864534f93506261f22dc687c2b12d1e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3157867fcf107ffdb79c46f882eb00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d2beda377c26f8eaa20c6608eb081416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8990d815d679136a14f8aaa9f0ec1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d5048fdbb4a7278748fc47a15c7ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236edcaaf144514467f402d1834613b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db71c077f1634f48d15630d8e0e6b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e63d884cb3a1ee6bc838d06e12d5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f2067a18a957136e99334fe8f47b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdba1f829498036a5a6225689aa130423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c81a1fb5bf4766454c21c6efc2a832424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca12d9295118e45cf5f8d55e2fb39f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064a39c745e50d531b9973eae398413426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a50d83fd3b129ff6a49c141fae72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb65e5b1d51e7e96d80d84cccabd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee37da1e6207450f8569ee97b6b1a75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69d022e16b47352fb220d34972212f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d036796de521674fdd471c43471cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9698f2ff5affb7028250a44e105e98c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46680f94dce218d64e34ba5beb03fad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f7f18961bb13ae1074eda9567a1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b036ecbc10745ecee5fa57e5ec39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e06f8d6c4f39f50cb2c7c68bba82dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc2171f3a6fc15d9fb2b393d7de2c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba6ecd5eca37d93fc734ad75268950438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57438ec0d8ac249792fd5fe06830f29e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1afaa7e743d2812c4cf82b139f5aa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5e1a64f6ed3f4ce77f73abc4617f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995683659a686a67061c8bdef0a42ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429ea14eb5c74fec21f00a113dea102443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba2ca813a0392745edf0cf716f7a05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a46acabf29e944efc106946b2855445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c9b72819f328b3bad73b0f3d98ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb2c7d33023e69a1db1fb640b9721447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0da4d0c13cbbf9c0db60602e33af6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdefd1731a4cce39b44c58307f0d4a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba7dc01ef7cea9700a797cd2f85cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbcf295bb777ee2ed89fb7d7751f5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701e967e00a923149f1203ad6459f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f0df9f09ec885018f2416a3ad421453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1ad1d51edc88ffe2c6586cc289b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d2a74dc8108dbb3bd9ac8b6ed173455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29a63e5b788c8e4b22b39560e32a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a3be4dc13292617453b17b7da0be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366f883adb056667482119f0f23fce2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7840b1454bde04d58e25aa7ce4dfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c95bc8a4a6cef78b1ee8bd601752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888629a0a152cbfa00992d3674c4db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8364befcf6bd3ab26136c1c54bae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebef2d5d4432cd842394d50218222c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7f3524f01c81d2397f8b760f88af3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec34c60d80316ae7fedb78fb89d4463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944efa20e8231bafaadfaae6bcaa66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d5ab8f04c2ae3617a1f12114dd1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22235edbdc0ff8d1561a79de842edf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae7d2cf8b9ec983256ab98f3895d54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d30c57382815ae7b725ffa7f81620470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ecf7dbcbe51e67c5d24fc95002f4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb5a6280b026823301b7ce61b29157472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7c475ee3a5dbaf14122f1ee1d1d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac80f9a464a654930157b2fd11c01f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f80670cf90a3b8e0b08897025073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db066c48f2a35a7f34c23e08cbb365e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f50effd5d94517ba7f6fc8a67b4eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f8187a7534a0ebc66c09c340a8187478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ef498f00fbfa4a0f8d1cd91a94da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c5f92f38e83c8c9443342450f4a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbdf68c7c8051a4c4509649e478fba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac70764e89c8101e63cde69d5d04f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc9b6d5a48aab8ca3af3aa835eba61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1c033e02ee4684f8dcde2f49f866484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1834d3372410f87d162959f31a088485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6647490d28be16800a4c500617172486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adff649e563be66f44b2913c92bf0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a218c16268f900dede98ef028e8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d02bb31501f6f34d5e4804dae13644489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0779626197630a38b3733a450db9d4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1ab771cf37d84c110ec19097d1d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20304ab581cd234778797c436d1013492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b068e165f2cb5725d4544a1305f1ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d56c986ad7b71228bdecf3b052968494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f035286d6fee8dff1eee63a5bbd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e431882a36b2b64ac683e67720254dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540bfe6a1678281b78b8fcc1a16fed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10985eecd64e8a8a12fb55192b66d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9efdfbbc4ecacbedb1537ae7af8a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07480375db7d92539eede6ce591275500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7dfeeb0c1f13d3f941855c94730e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6549c6d4698d514f1985d2ed913c8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c1cf00ae554e7706f718b2fc1f04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647483c1b9750a10a70dc5afa7070e86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13bb4d25fc0913ddb7bcbe9f381f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42359868ad828603782bf45a1da0cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31debab6f6d706b929888885798128b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d12687cde1278b6f91f882ad6da9a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de130557600f9304a1f7c2f8dafe01e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8db5108677d9cd3fde5b689ee6107510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3718b03bb1d2fb9c591ec5ab47c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb1b7c7a57cb23f7ccb02df20edf4d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aab50d3eeb3480166fc7bb8225c00c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8881f8fdd12d4cceb61643a8c922514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ae9a3cc62b351acb9d15728ac024515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280024a28724d364646d63749e7cb2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df141599389fdd8515f20fb5d6b0dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7dfd8d07fd6a75a32c273e2f45dd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7724b4b0fbae6800494e972b2b773c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf1fbb28282c848730799fb3cdf6a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c2646962991fd38cf68e91d8c6bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62030be35e0e97d90a19e8e65e4d96d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170a474e8b5e69dc299a332fd085d4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc10ba07b57d8ba5124539fecb93e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b72045611ffa0c8fdedfa5b348794d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c6b46730cd979b55373386b94f9cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2a7dec4d629123dd5fb73517ca95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3df663ffab501a91f48139c067fe1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45f4b8089516c3da527e90e90b48c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73811f720011f1db86aaa9e33314bfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25813885309e4ea6583d2886a43bc2bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf7f9373a3d6c65175cbb9fae42d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc0674395bf53de254eb6cdb6336e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d225b5ade2131622169cbf3eb4b96a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c4a99474500672c7b5eb40ef83ccc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854de5ec4d19125cdf0e95a29b5e2cef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccfd63102283a8b8a21ec08e6965b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787026a52f3a3cf68e042d9685e1fb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc2240c006163ac5c3c6847e94e260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9da64ba8c7d5c5b541bf41f87ba473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cd8c4deceaf4f7dff3596c3a5a41e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b52d26d75fe2dbf497dd9839d5aea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222c4dcacff64535fcf650d877b7659543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b56aa6b1e175c0f8b010d930cf6fd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1c7b1179d42efe07841f656c1637545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3692c64f8cb99713d64da18e0f3697546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec695e858f63d40c29375ed6946ca3e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde72defe8671a30a3d98f5582bb245548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757bdff0d87353094aa6e199b169246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8eed1e52bd0d3b4eba29383afd2a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87192fb9be120dc0f32dc255ef79aa1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d37fc2b418a6d8d667662324940a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364c28bc5f511a459e215e9752c4b6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a010672b289f6d48de687630b9cfa7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc3145993688f9003afd03658f0f74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847334998e71271d3326e4be0e78df3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8197b937bed938efe2c118711ce1ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2352bbc9992dc97e9a98ac6111105d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ab3fe704230a20bec0ff5ceb8f262559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9074a5e58b4a62b75860445a3d201560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2d1219d477f8986f0f88ee0c9c2ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833afab686488b4fccbec7964ce333e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbaa89d3d5f55a091bee0bdd55ad2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79e4452762a926562a3d56e05133d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a9d98f6453859d3ab7d0db5bcaa0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a3177fbd82791dbbd9ce792dd4d0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc127d226311a1c2ed57e79029a4d4c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551fafb11e13ce0bbe1dfe6c76eb469568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e59811601a05ab2e8330dcc4ed506569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c36db936a4c7d1837d300d0be92346570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34485eb550b64ffb32fc03ddaf560e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf6f93578b3c10316f4aa9d37250b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc356a8b30ac0ce342f87ed1a1e3824573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b24bcb860a8fab760b6f2315f61a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81acf4a197e444721dde815cfe4abf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8e3257f41a151a367923ac875ce15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531afc025005242b65ec1c35f39d3bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b99633b48d890a614475a94cda3f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc015e4227b3a27aa2c1e09fa67386579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6bd9bdbc9d5e58202a17b7ea9975b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5716b6afb14ca2447abf25b5c1e78b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af76040cf78c43463a21daaeea136ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c507f9a425768ea07536bfcfe500583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa6e0d334c091e59bc100a34e927a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5bdda2b15f95f14f0274fe99ad1d4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f7a181750ff042bf0aeab7bf0e04f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58c23557e45112c2362cc1af71a5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ab02f129b008736f9244e74373420588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277cce9d62b08de63c30795eb46946b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534c7f92103376e906010f453532524590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f5987e734f0039d973c19d37255c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fb97f0bec252e551d659b4457931e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923028e647d16c516aaf4b50fd745b29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f52589d6773bbea9116c5031a7a9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3aac5028d0decb90cde5a88e7e234595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3925616a764d7b6373b0055b8e4e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1f4bf1435a0d58777027aaef2b11e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad5032bf1631ddb3f307a4ab380954598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217cfe073373820a35b2eb1a9fe2e44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa5fe4a13ae887d91ba3a653bf0d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fc3fcaa78b6a89a153ee9b45ab017601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeebe438bc8646dd98de8ec1abe78b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad2d47c6be7d96a39acba3f7df052603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e612f6c2bbfb7862bfb2705546888604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc1ffa979ab2d7f2d406185d95153605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483b574bd87655653c339124b9c94b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36d2f5e2d3e71a0e1418482fa0116607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922011eb2da2846cf6fd22e618b03f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4b1c1f37b7a89ed10adcb3ae35b21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584505417efbfd6eb3ac338572bb3e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72a9aec2e109009bae03c6de44ed87611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37ccf5ca1ac1e9b9e6fc6dd7dae0a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd88ac9174ce3189d0a7d2f618321613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef449f748820a1469473b449a55110614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084a7edfe5a69e95c935b6fd2fecdfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3e7d30ca548e61063a4d9e1c91302616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50776d44fad2f0276269863d82f54c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf067f464ab108d35886198adba7c55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ece80bfbf01ca969751395c3a4844619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd49897153dc852891d4da84d710a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6669d614cdea164bc6bf8cfbbc0dd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc677b2f7e1c23872e8b63fe5ccc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1cc640bccac9d7318f1e3badb2aaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f57c9d36373f7b6dd6088fa9d054ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b896689c7f8a752d849c17f65656625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92fed207c1c361abc6dac91eca787c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23b15947b3836000924cd6982bc80f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d449c3e3046364ddf95cf6af8e3506628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb952118f8b5b842cdaefba6c4fdbad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3eccbf96fe7f5cf7e0cbdda7a532e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9489229725d1310630ed729214f7b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d60360e14923f7b812d368ea89703632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64835c287d250d6d8eb2900c4e804633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecda4d6631de79cf1349bb008a4ed5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d776af6a64755e5ff89cd754a02bbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf26b211ef02a7def11ecbbb1dd8f1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3a6b9676c12c0ef0150b154051c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cf1c2150f9d4c4a6f67807627565c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914df96438b271334622a4a4002ced1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43d700f1366bdbc5665fa2065148a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcba877e89a6d7deeddbc49e2558f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b81e213a94097bc512de4ad2bd9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a85fe3bb24ac68709be365db66a61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a4e3a46c78c5309f1281ad981cb18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cb8989ce7bf9e2211630c7ebee454645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146ce32bac7e939302e776e843436d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67356ea1562c552737976766ad95fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ba621ba81f3679eae9491e97a3bff648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0ac1ca10769bc407cb6f21a45e949649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a95ac31dd45de5c7f60f0ea1678aef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8bef82fb8fdeefcaa1bc00b606032651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7b368440a022865b758974869f83e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e449e52e054d33160c7971dbe20c22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d99b8e461a7792a498de8484e7e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb79dc58be5f90efa07b43f5489bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cb65f13ad2b29778a0b5b2e151432656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6523e02e9ed4df99085be9e8766622657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f56b79d4d357ba49c30b0b125e76f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056cfec06308fe69f9a1db07b3b9ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27d9c84bdfb623ee1c3085ed8510d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf17c6e75c0d09c114a076ea9e76df0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781160ab7f09e9f101a89992cfe9dbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ab58f734a7578fa2f2a377fa0eece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795164cc43ddd350b3a96a8fcd977b00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e15719f2c9cd41efa0a1c41ab6b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699622032e6d2198c1dd0512585c67a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e7fa290d0c3aa0e3c2e2e0b77cae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1f968ec12f16b7fc3c203613f8b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4799dcd1b46d030b56f3556e7b52f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06028155abaa9608715b37855974e96670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac529b7665eacb297ff7b4f7ae75e12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd968cbb8fa68376490711b8883325b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d83409ccd74052f5d9eaa79a1dd471673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b08c23d781a4484291011320396e4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff235d8e7cdad54a7e4e30a623abd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c3788491fae99826a7bcc1408107676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d999101dd9d928f08c2548641009271677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f5aae4cd73f2d65e1dd8b4e74f28678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876661256308928c902402f51e89c8d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb51b7fcbae741e191c482d49b18ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20767a1e27ce593b48b27de7bb31581681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0fe96cc5e748499a48ec6456ddb0c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bc94b9e81efe7529b6df6a771487683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db7fedab40c1152c3dae1e7ab62547684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678db6d9c938684cc4109a9b87472479685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1a53b87572dd7d376c5908a0f032c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2c56114c15b242868f4129222d19e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bad834fd490c3b6e915d1532ba718688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82dc7735d3b9717cbcad964c78253e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70a78a7dc2bc8a3fc95fdfffd2eed6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497ad6f8a07fac07d46339972844eef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90692ec2439072c80205361ef684afe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a60f4e9b7a6bcedfb12b083dd0cccd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1355be253f187d06e9a6bc8aef94d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2a843c8dd4e5194f16d39ef5df99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610cf6b510b5e03d4e649de779d7143696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c8f25dea54f6db7e9844cf7709af8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e236ae15107fefee635a815e091b4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27a28491a3ae4847eece57c6ac55c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30285d25b047db84b1e73f5c2c2a152700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c377c41ee9f5ae77b2dd85342bfea5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21878f0bc2caa715969dca0dd84be28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c1213b6958a8b9c2591b9dc409113703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d1f4f08bac8ca623c09e30267849704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf895a69e952ce2861dbe976e71ca4d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467fe9f224e5db435c75c73948df309706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262e4a65045dd6c6eafeeaee14a964707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5483c4f8b9556c7550ca8ace75a5ca2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71941b84f115be6eee890def20efcb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf897754c743819f842f5af70552fde8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922951a16f038a953426d94c4e5fac9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525337644b095814a568d9447c72d6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74732a6e0a8ad8568f33c31f91796182713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0547b40cc538342c1435e1dd71afafb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253268b4fc1ba53ee5211487ef344f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1eb2fa2af851e6e6b3f0aaa685499716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d74bfc0490166b9e572c6fd35f876717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dba807b3e4f2526971b6f84ee5a9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b28838269f600ccd09479f5254bb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2309e2beba701b94abc6f997e327b8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c87b0efb2d9911e10d451498be82f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f94369e43225c3543bec121daf45722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969b00a74f6dfc706643a52648bcb52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb834aebc982d7bf822d87598def95b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b20382a2cc6f94f96c7320644422725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff29122cb252376712ad7f558ae8e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd06eefda1f393478aa8df4b5230ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1472a1510776cdfee190dc2ed363d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101849ed5a7ff95345714427de52054729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5120b9391e9159309947e3dace05b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285b580603eff858471447e02b10cbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f8f666241f1f1ac8265da735984df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15e78b4d742e904e6712937973f26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782edc79c544f1aca24fdd9b3efd900e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9c4fe6b284e95926d80aa0d75cdce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9094441074f6af0d2f2e3c3fabfe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206737ca3f1aaf254f3fe73eee69f2d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb11f45ce9c2dd12c4e6352e52d467738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9692565e4c48f91b41cded426da7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ec15096b4a5ac282719120dfe212c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8622c0a186ad2ed1f47e86ffe34bc60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90f5c0a8bff13a776c0abc9303513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508e2ac3f355108210910b866abefc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4b410d4a964ab3eb7bb31d3487eba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b375d90ceb7e3c1d6cf64c2ef3c904745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e93653b596859126825b877c5b33cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ba08a0e8dceaa55c8da67d645dbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8e5e0c40f13c0d0b4d33c06c250df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdcffb3097198d91b583b1d82e481e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c67ec84f72e9b0b231681f95ca303750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0f7abf515ba950bd702abea4932e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac87d2f681740d588fed450f487e5a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9618eda2b99d4e21114aac94792c4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>