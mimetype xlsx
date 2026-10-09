--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f354d2b9ccab9ccacb9602d9269baf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d8bed6682f5bb402e3401ef9b7d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29470c1dafcead5c55676595572d763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770e90f5fd2ff795cdeae9cb46f7a814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd18c45ae2aa4a9a998010a43c12895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7c8a36e78f95509b5669be6eb4fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417744927abeab924f6b27b48642d287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aab4555397f8fc39a664acc551b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37e0bc8f75f536a1a054579580803f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1155c422b06aa9806f7a84841459110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb8dd68b82fc4107710b493f11160e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0661e8086a815716303bfedda90b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f178eb0f53d2d2484f9ff78bdc59c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4d5d18cb2dfc7c0c756189461ab9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d07b945f6606166de7108219101815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9ee35264adb2c11f716fac5cf10116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ab359e4086356e7d35f5459dcf8a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b18a547dc505ed1766fea296a19d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b95a1e62b0f6fbafc95401d2727b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0883d7b750d689a5d5fb9055fc3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62632dba7f196e8414369fd9da6e64221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0130ee0a04ffa2371f5d3ca4033b6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b153df456a01297395254dd3b25e93f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70163848497a146dd0964bd7cc9006524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251862f44a3ae1db4bd47b2b6d220a6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea85bfa8869ed81c955fcf92ab808d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c63ac9986e63c3865e0e2922bd934727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb47c6c6d6c958521f06c66ac0ee74828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b95542c74023308720cdb18129509529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3c7f95c284b7fdef7e49ae102d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4292e3f0a4693027bac632a88ce42b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa435dea734acd62818dc2513385f2132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef45ea83f4f8477bb371c45a522fee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412fa6c8ad2e0fe9859e9446c59bd5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e4870ed1d3ff16538598c74634b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b4cae0c466e5e1f8659fe8eced3f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff0e29f8b5071732e03ce61188108937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7d5f0f6fe225115d5b3663ecb4f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4074c146ec02ddd16167b2f3f9e0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01c8e9368ee1be69f42f0a685035eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4526eab661a68ca458ca22f54089941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa1986cf189326bfc198178252036842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5db08d7a98058d1614bd955cb4b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cee04b199e6dd44230d4f6be0a7ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f354f0b9757836e466b525cc33a716a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85ee1a48d3bc563195efc974dd2db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3023ef03b85e605b065cef5dc87f3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c9f9cffdb5713f08190e1c11b09f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b1d949f4eb8cd4fca3633e3f42a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf555ba83f9aae079c4db611f4b97050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f121eb60678dc5e1f735e8ee1bf9a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed26ab97fae10d4e7acd5ed1123f5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feb7dbc192eb95f9edf4c216fef37253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62973f63c733a33b4ae5d1e7fc88da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be417355a72a0f6ae2a2fafc07ae1a4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c27060a707647337efbad1468f1ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2171a2de892f5e0a9de71a9f340504357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75a73f4a6f0c357adce071bd9bcc4b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726f68570bbbd907d83a6f2a26d511e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64358ac5ed8d7a082bd34267aec428bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86f8345b97871ac3f7c7fa783da60961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc95bcce82d16826a882678232a3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079254ec0379af708c40cabaf800f2dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7b9b27a35fb8bbe6b831c6052ed664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ee8395b201d186f933681c1bbc81765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424da12f187c97071c3afd81351e67766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8267039bfc2d70fe1140ac5e44541867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4e5dd2b5f7d765313f7c4944ed90668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec6ffc71c9e3eb452bf0e00f24eacc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218504f12046ed224c644042a70ad81c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567bb79f847b1f8f1c9ea05c703e4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc4602bf0d667ae9e53ed8e2b5c9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc81210286dcd1df4b5efcb9006213973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b6a4b63ec5c7563d30f965d1843474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee658269ac29d035430d5a524b885b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ba9cbb45e0c08180d01b756aba1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05580f6beaa8bf98972bfa4164eb2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369b50e05a2fd49b67ffe7de2bbc8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593af230a621e0bf04df7c5c9ce35b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299655c72768630fa4651766c4bc5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e379fbb753da5328b518e0237a20d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ad710b4fbf64816f87bd739ebfb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4763089db3b21634c18dea8c58754df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e526a3dc5fa5bc935ef6a2948119384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66bb66473fefaa9eddbcfeacbfaf985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606213e9db4b86bff4b4ae558b8f836586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098da31930c607c31c36282c2d45ca3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d08498eae0c41156f825080e9cc3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158c7e5985aabf2618e6af33603468189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e3556f03e69883af137503ec2560490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169783c019c2f95018d803e78d35973891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1fe9b5032449bf5a0f569fa4659db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9336dfa332baa867d6ab5b62b885ec393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03340fe9fc2b93231cfc8315f666543494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93dbf8058b123782693e25a8f02a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd22e74d27ddad3cad38f0e75265a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfabb2ff0991930fac4c913400a171197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429737bc290c8eac57e0a33f0aadc2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d60be425975e1acf5750c68708b58299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe1720834820cc36d8c21a71d3fe05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25986e590812920395ca7e0970bf45c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3021c50d7a51b70a8f1e5091f4820d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e887379dab62c58fe0977bc123014ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b8fe143921f6317bf7d6b365435a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4184cb36f08ae7ab00b1a3541b5a71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff289353588a18829f5e1e0b36c35b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54a664276b9fdef64b3185954c3080107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72002434985bd9ddbe66efa68b80ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a29c06ca5671dafeb0ace150620fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6895bcde21306d60bd3592e5fe92ef9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d432263acf7347a75d15d7a5f5ee0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2fd6d91964f7d4a59a527f5aa2163112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197328df164a311719cb354a796106113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f60f5df2995bed66952c8b17f3ab09114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae96658ef317b1a11270ea7fd05c63115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd6a3df9c1793e3f3de39a369804c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605db6f38c2d6b516067f05236424da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa08786f7c6c0cd9ac405057bb2ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc99de65d257bf87e5742f62bfa3cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02996f0b5cdfb5b5f2e583d893e201120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6716d2b6215e052fbe843cdf9f5192121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66affdda5a8d26d682f54667369c0435122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b2a375d7cafe28a89585dee446d25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f1ce5d5ec52b53f72f642a30e45e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae3f2969ce78680acd89d40554faf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580f135100caf82d605a76dd1cc570126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7217eeb5671f9b6209cd2445fb79e8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf2d8a8f391e7d376cfe1686a629d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dfe0d01c438ca858fb4bc1221b822129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154580b9b1482f84cf1aedf41cb195b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5325653c0d34522828991fe2065d61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3685753da821a6d438c2a45977a4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05148f0fac0d0e44952756ad2a7ac69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639164140e4dc180d63249cb0b04161b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8276269aea2221143e3dc43eb259bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15286c874982f396d389e3f10d49447e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321166cde391f2ae894fa81a854ff9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00feb1f1ea89b4efb46db62c3251df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec5ada30481b9a503cdfc3f3a2d99c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a6c10e35ce6284207d0d6610c6a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd552ad3b8097f81e8e2c0e93d071141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf851323612d00c0026c06df0b86556142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec601fae052b70277c59312b45256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc10f5e62587e12920a65f6e219684144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b69de0df8111cf043acbb4547959d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5898277c5bf2933c4b1197320d464146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f09f8d87625957da58d478603866147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c06ef0ef70f47403abdf7466b4980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca30ebf0d2afe5edf73fb95bc7fa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb94f29309ee85cd7e359071259592150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e95523cc894fe1385ed1a6449d4628151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74052ddd597a7e88d322a4b1a4c3bb22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab402fae4478eb58567289583f2c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd2937037802d1f7db97c211fecc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98727a270beebaf973ae3515cf45a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7972ddd5d908966d5631502fcd3b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93884cbf8771141be3355ebb72328356157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a03daf2f0dcf3874bb1f917745c876158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2329d33b0abeaf19242c807005df6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfed5da841ff10a8f71855bfcdfe2d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d79e6cecc6f5cdd2a89398bdd83e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae34dd175fb4a8f78fa510e6d2ba03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123cf211522ee4ea197b246637c47c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd362ee893fffd41481ec16f0ab001f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e56af5d44bd7adc10caedd0b8e789c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa2ffa7cca2d50314dbe83b0e02b31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688cd1ca3741a06c888455da1427e96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd1627625456d6fd40111bc347274e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7654585836b399c762dca4bf998f6c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b554c87c23bb0dd13cb82514f04d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ca2c5d02b825a313aa8ed1f6fbfff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe376eda3f4d54dba8e469db0671080f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865370b2a9fc550d2782cca56d1fefc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3bde1046aac7a17144d83497ffc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a395983b55897657cc46f52ec2ee7de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a89443a1c216d5f50415de728f0099176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ded7816f9ee90f2821d95871d8ad0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399c258b3e5ec850e1758b1b1d6722178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81402f9fdd56afa6e6567d68496e72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c375f633b54b95d2231e296be02b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35ae8a49ac7e2f61429f233b31d836181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394afc6432821e6735b04815fad2bf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ede76a2a3d15b03b0cfda0f5047f1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0db294ad27f6b19e57ebe24603feb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9547fc3028f6a83de2ab6f27b86402185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7ffa9d8da4992204956cad24bb634186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d17af5cb2f12a44bdf385abcc9e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e054cc30fee127a37740dce5fd633188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca83f850abf81ea6e5592d627c7e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b2d7adea48ac14334b15d3d88668190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be53f6822628b695c99ef803047dc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1b221d1c73a058a802aa4800fdcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b229dafafeda3fedadd9f938aaae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b08f2e7e3bfe83a1d4bcd109b0ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86812db1a6f5c8d9cdbf8b1b2dcd62f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a19fdb000c6db210946dcb9b52326196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0b7d16b067d875a855243e656f32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d601c9d7a59acd11c7a94da1745cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4dbf0a80af7dd052480546de92776199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4918cd27e1c5f4c12dfcd3c2eb841200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c498d7133c13e525093044ccf06e679201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b796d6cdb93347005b70e6278f42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33ecb50d67674a981d55e108d51b58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe477e1f148733a57445d6d029320204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758257a0b947e5c4a784f0902c7a6cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4058e919a29c9a6fdf32d60774367c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e45096fe521471c323d6874f12575207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa02d5d0aa7b31027bc9d73a6eaab81208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62a9ac64a643d39a56893ebc8469d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c2c7f41be227309ca703efd422cec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e543fa530a5bf0c293a3032097e93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f605b297b3b62bae913e158c41a47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8d1dab0fe3117af5b16dd7c603698213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1764611be01df49f44dde8259d4b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef376a3643d011f0043177ce8315f08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5246b3bf48c17a552028a421e4686216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e3d7c8fc947dfcaded3bf46cb2201217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60750def4a0cf3f476b07dc9ab9fcd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571dd3e28ef03eafa505503b7813f14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72da99a8a68ee6271aee7ae2d2d4a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5486f10153f379c0ef7e6a683208c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6320808f7be6936a76e27f2e80397c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf9e32f7d80ca506ad452f64b308ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe100bcffebc0a025e96051ccf323c29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b94d20cebf1b5df927c1a6fb28f1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adeb73d589c95e9a7136e322563340226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2557fbeb7e1871bbc5eea4dde243227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0bd77acddac3228c3c094a9fbe042228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deead9e79970975aba26d1e270272b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fe5e93dc4d793b4f8de1d1cb7d20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a082ba10399fca2daf6e0c84f8ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3655112674289c212d7fe1d5ba98e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c17bd85d22a950afd5f3bde2fd2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e855230f3fa1fb2b33fd2ed0bd052f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b771da96e1e10e8e96dd149553e1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78706344399ace7dce5a396210c0c0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba97c696ef4e57f8e736e15eafe79c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ed4811f632f52c9ae1da99e2a404f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8579aa9a9c42bb88453e25a480f8aac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c838a93cf7cb8234000d281114c3900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4258ae5e1b58d8c7d9c6ce2b00489241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b7536a0aaadb26cd3077bf47d671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387fbdd4ff8c2ad124ebc9e446de08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57382b07c7a4d369ab2fc7d0b8e4824a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c0ce1f0b38558a8f2b3ae60a92e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e2c277087518b35e14c27b7c0e809246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7baa67c556c96ffb9d8530f47e3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56051ead08360c08b20dd2278da83508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b0654e96806619829834e1c0a6e46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fee10716cad7fa5915902197f3a624250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725470986c83f0e9a1f105b845c1480b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b96ccd0534e35af946ffd1bbc7b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e8d69aeb67ed16ef64c2eefb5f86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c2e2ef4e9896a5e243c843b14a73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b70132783f51129f0df59bbaaa83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ede1319c3debea0bb5c5a6eb0aa45256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244578eedb2b2c4a5c4fcb82c014b45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e295a3a3f2067d0fa1552fbd8ee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62228239d442afe1ba5cfabe1ad460db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f2c91b98265bd6ec61188166b190260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67334d162adad76498304f40c937e27a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d68a75ec8c49cc983bbb8dcdace5a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965acd4044b5ef93a3ab7281454d62e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45913bbdee9d28d56d7dda2ef55dcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1d9ccccee2be7159884d041b152ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378552d94c2c464b61e5c33989381a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34eb4cb5883c009121f2ae5a4b72cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065d9a45a88bf277d68237713b15a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072102b914c34a75883ceb1e1cd11aa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464ec79a00845fe49b14d5d107170aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c85344bcc457331c1fc14da632e20f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0074b33c649e549a2249258fee4dbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ea5e4a001d8a87b45ef2a8d6d2557273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555407ddb52fd80929b5ca6a32bc383274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb86405bab7c059f8e47b763f79ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb2a676f1bb974fd9c6553562ad7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f2d3de2973c2bf3cca5a8e7c1d3c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b04420f50b76555f83afe76cccb492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8bfa5fc5b5d0a477bba2332df718f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f5194321b365f626173d6cb3e64da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c744493fd6371aba16c0da3eb62ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab74dde4fa0595150acc2caad45ccb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93024b585c1bfbcad927ab0f15c6a9f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0aa696b1c316e8895b6cd698ba82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a749d3188af9ab69883ec7bb1fca382285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e2788d0b1f88cade305ad68ac9124286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bfb5a7dfa8f4075f9e6c6680f8c37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6b2417420ae8fc67c6c5301073e91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc22732ac7efedc943f0d1266477b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5459360383c2ba08d7f8500c254a248290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246af91430bd3265959b7111401ecee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6003b0091b4ef75f915eb39e2bb50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86657025e6fe934607a1ec7bd63cad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccfd698e3e8a4ebf633eb8db7e6637294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49d6189623029a9d5897e89252e0e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517333c00440c41730fd5f86704aabb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d74acff7eeb989391ba74701ebc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5656ae6dfedc3f9a93ac7d017c3a2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a186cd44f4e6f212853c5d69a4c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93b503f6d65db1e90c9923e9d35a90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b39e61c5345db801c10e878d9fef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb11944960290e9edd56764e1a3338302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c8e8851aa15ff479653b614bd1739303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288143bf93eec914e0ac9916e69720d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89a82fb00fc61afd40a54af47d5bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6d2647f1e1c84d289d8b7085646a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca0b313cff640b60c4094505ef8d08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe86b6e3031b4248b96bedfc6cba22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6e7dcb673c6e4a84616b6957ce9a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad70ca777965e807aa1f33f0e74104310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd60873e72ab2c768e481b766d48bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65aa7fce652a8afb07e43a2cbc8734312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0658ff7da525555da32051b7e0474313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1496d86f07d16259b3066a5f364cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e11d95ccf2d567eae1e99d410eff4b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf922c7be22aabea538c566150c410f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450d7826b474337057f9e7c5f19ad47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc48161fb67686256d867b005debb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b31f02881499b7e059ec68929c22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e73ba94d84d313c8e0e4b3edebf412320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd581d8a44a51ef13831480c51749321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3be52f59cc1b098813d704f17fec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737a58a49c9cdef37df7bc29e031051323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0aeb82b918886b2e19b265b965d5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383eef0ea17e5efbf62f4ae27c42e6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25c9393177142691c74bfed0df158326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bedd5d1f627c4618c626c74b5e3910327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3044a807ec997cc8c9085c75d670328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f502fb13a52a2c9f33bf2ace00ddb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84577b8c7edd1bfe134f179c8450282330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14736d21b3e3f12c5cc58600c194a41e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da9f2a47e37fc2cdb2e57e552a4e8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aacfd1775abc86690e13af89f0d58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54e9055338d7765c9a4d126808fa91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480baaf2432cfbf8e50577ec85a4be4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13dffbdbb642705cbc6d41a1546b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f23529ffb662380f81650339e5118337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab867bdc01b1f7804a9f598189fa7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910992bb7f23070d54df787a82635f72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1110148f4cc491d99411f2926635e9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb0ba1457d19520e3f3eb4cc4503e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97adb761b2484490278f2aada058bcb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504157fedf9ada51e7ab96314b703d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196e3b6370536a7969bb6d26892ab8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7be056c41d50521feb66cdff1ad6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443dd077bbde369f2fccc7f15b63ab3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a7b0a7c0315aa5cb066c16527c71a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27028fb5a15f491b046c287a6a9d66a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cead6650c2fdfa7d1ffe778f52971349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178fb704fe42d2ec16805c97fc00fa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd1f99ff238bfd892752835bf11f98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d821c02cddb519ad18a51f0adea16db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c1414a45cda384b78286ba81deb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96516a3f068b3022d8519877664574354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2b7513d53a41d2740407275a7bcd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8607a5fcbb8ba719be88dfbc2422356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e16c413a69a2006d644c484b32aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebeeffe310013386288351d1980b27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442ef404530d7f272aa34c58366fa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9325233c4e84eaf3936f9a9eb21bc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dea7cc51b94e12739e4d1ae1e3e77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce6850a43e8c55d6d943130d35edb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45ac0e8c5dd18a5a516f251670055a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53cea5c6e9ca142209feba4da1322364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db78b6b9fbd2416b7dafa207a547822365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669de4365b708c02ba3f968b87d48b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9d4b9a155378578ee299d78ec4335367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da926eccbe81c9fb750735f953ed861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30410cee4402e88d959511619ebdde23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d16f4d6e2b932da8576451911966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b3abafd82a6ac204f899b8bc16f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40daec235bc5acb3e6a7abf92794a37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5389680ad48261960c1f8e9378b216373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e166b98c8a5f7584c03aaa18e01e844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84020504d532e0cb5bcb312a56c1c2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31517e0211efb49e774aaf9221b307e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb53a1c3f7eae45ffd2111e669ccf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390ad6a137ff667ec087ce9a0876d64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117cb1aee0dc32eec81c78293f29c9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86559fe715cd1cae6e03673fc17119ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f83544bd8fa70e300a19b23b71fab2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82335a8248c69a9a9bb004bcc61cb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9507b6cb92d526ecf5cd3e994690e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a7a2b4cc0e07946ed3fca285a0117384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a4a7460eafe29bebd6ab98aa804ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f68d74235b6e345fadaff340d681d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2389faefc4fe608c50120be60c58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b71aff47af7596afc975470f2597388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31774786f01e7f47c6bb897275512682389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a44d992bb7e8c09ce521c99d0d3129390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa136f4d316984d15d978a758ae4ced391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9a5638b53e6ad4f9c872295ab7caa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a62ae75c2954995708ae27bbf24a76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0beaca73507462e310de52ffa4661394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bdf2dfbbe004f8123262468175728395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6e6a1d521a3521fbccd2742a2202396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b7056f53d2ecbac0ac461bf7bf26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bbb23d5e892eaa57a2900c824916398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca932026f7165102d3aa94b5166cf3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb469cef92d579b483883621c020be7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8594febb261634aba20f817c62100e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536cf6be8163f005eadf8750c1d1aaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef7b722101fe3403e6f2214f14cf67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63baff3cfd37516257ff999dd6ccc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409069ec1a504987dd93d5176abed6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3b5cd603557404e3d6209e53f2ef8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09910742327d33fe5a2de48d902d36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7bb709333d3f95fa5415aee185d00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca0fb0c23fe024cfa5ba98dff40028409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a987a295d7c1af1d7e9c62d495987410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228eaddb1fb3b9f0a80479ab2737d68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8df9717c2c37a4e7804e918b07326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a57a5f4afe01489af561197f294af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ca151a865cc071f372e6cd5f65ad5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa354a4bbf94e8dc00e5aa762c1b5ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e150c76f110f8fc62e85a1e754ed476416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13875855bb992fc3f1441680f481942417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358310a733d2683111c2edb0f232b4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15728a40ba0ef4472f90ffa8a0b5fdf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d0e145fc13ffe78c25bfbc9ed309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a943cc766de5414a8644daffb2dc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74842fc14818bca0504b2e16430f314e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414ddb75a9fc4f2cb2ab08c42560151423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85fc056b262acf1520734dbeb0c1de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d526f635d011f6cd2c4d1548e5c4fb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232faf0a0a3afe524b91a7d34154a557426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723822fa6f527b433f0c520ef5030a01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaaf965369db8d4ade6b4f6f9b701f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e3902e2eebb8c301a4c54b4942f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae729c1baafc1b2005fc13f4516a0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c414a9c0669368d2256e45a7d962431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98a8e0b568473d41eb1abb4509529f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306ec48a734d7174ac238f0743a074433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085866bc869b5193ae0ad3ced4a5aff0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f2122ce458ea841bbefb826bc46a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cee8229089d310c60aee1b019af6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d7cb826372f704e980d01dedf01f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9b925aaa0727f8bae1e4a4debeea9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfaf418c9d7787a12736d7112b46ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a847532410ce10c6daa31268b9b6833440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4a0298468588c37625cf4f87feb9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514339084c435679c8b8b7d5c5259be3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9657fba7c71be745eba2af099816fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7550b6a519829e20a9fd26fd64703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8d3a04cfdfa790c9f1b68d08fdf05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac90151965929db0f2ad36ba4e0af5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0d9afb7df69aefd92aad95f9e2f3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff6414c3c0d890bc729ac25c32c6c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f214d0f9ef5440d8e183de480d9ee5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872efccb6888ae2045ff444de27b2c0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3443ca1b70486dc9984364ecc96068451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff195f7d288bade24f34e0f8a528d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa39b115fe35f7cd0d91ba2298b2dc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe64fe22bc46a411d5d59cfc443356454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946097dd460b3df613017f367959ec9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60164e43f32366b5b27319c4abeda81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c84fe69d6efa0e5c00609ed696dff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726e745f057515c82fc7eab6d9803fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca7b0d474f9b6aa3a3fc328d38edf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19857ec6c8a4796d3c5505b5b39f6ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b98cbea527f31997238f3a76deb7b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d601c2a211faa50f9386e68dca1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dea9523823a2ca7e7ff6131958b81f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f762ca02addd4b6dc3a3e3e0c463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c436dee056f6f6c98610393b2138465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40763e7b07864bddc772522864f7958466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de88e21caf4bfe790f5ac7b6c945c90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ed280c6d032a6505c55f77c1d2733468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e98fc7d12dfed4060bb23238768564469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c695affc6ba38909e76d70d5e62c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece062968980750f06d13b240ff0efea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad817962a2470fa10f31961e0537ab8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daa47ea45070f56f031ee07732f96f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bfee690595f6c10d1bf9e50fdf6d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ddc14ee390e4a1150ddb92d6c934475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11d10aae3b525d3394f58368bc9802476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e842e1f9ed46aa62f4a48001e80e007477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a77b1ffbd003581cb6d0fc4f1019e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dabe81938efe7c7eb03b61345c3809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a09c85aa977b075056cceb4246afe5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c39c2c1e734cc2e17da17ffe1986481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330907d5734696378a3b7861551ded0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294803221c36f4162daa989078a4c401483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd78b0d797eca77ca1ba02638f1c91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6ee3db4fd6b29dd2fe0198e5cdc1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9916e440928540b051e6d9ea9b841486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc4016f7f3b281011ce35126c7bdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a2f38544efa8c1d0b26e2bc68a8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfec589bd65ffa05866d5c44a59899d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751bd0df4b097dc865bd25c7952986c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d68ea061644e218c62557fc8fd077e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c05e0f5be288ef8b39170d36dbd12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f43960e3594ece184cb13de91f3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc797369858ea4c7b2c796f5006434494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ba46b9c21df7cdde123bba277b70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f17eb1ff730ab9cfd9c3465948f08496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a81850b6c0d816e2edbe650303b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7740f4846116bd99d529c235ac0a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba803f73137dac75bef84241d9869016499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1130e226fb7c83b7b04964af884176500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71659686e597a2efb9f13311a2ca254501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf496e6427cff475aa4794c83869d73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fb831bb192ac46d29e9ffe1ff60e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f651abb6fe9a3b0af60085360a8d321504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67593351d66507cca72ea17765085c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c45acaf3771fd1c343f120bd1af25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47201c18840d0eafd03391b6d6047cd1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319041e42e9171de59e3d87524c0475c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15789053479bd2cbcd4c0e98eada391509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6404d8f6ed577512750bc9cc2b65a04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9446f6af159df3de6bdf0369ed926511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb1322d6f0269887fd3b83481db3a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d3aa0baf3ecfe6300b2f9aa1c7ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc749eebeff67e488e6bf970749ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc55d508be3a01c406b610a8fcc67fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541374347d5a1360a57f1f3e8cd6f23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f28037c312b8932e58a053f262a03b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9f3dc5aa42bbee7490aa8ae7e1db9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2003809e5ec777de682a7e4685796b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7bcfaca75dc7e5f66e7626e11563a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332943af8beff22121765b5651bb7b3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5def95516bfd77469d2fbec3c1f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13394da370316450c251c4d6691462523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e12598f2fc8971e7fd615689f850524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b29c5f18c61ffa24e5aafc58bdf9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f954e978e4ca7aa6c4fbcfec54a2a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439aded6365411f282de72e7bb8b420527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b877f44175558926f0dcb8baab1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea705f09652d425c3f12e862b1ba5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7abc728bd3b3016bb5bd02147b8050530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae6330c2d087ebde53bad2ca8fb78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33d08277ea3735f6c2fe8aa80f447532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523f1761f0efd271840d3960052ef9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ef45734e9aa926a6ac8a6eae73af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fdab3b0c41e88bdba9c1d13df0576535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d57816ca7b6bff3422028aaf199f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bccebae8ee531a47423021efcdc4c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6536f5589ab4b49fbe82f8707b346e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89a8a261d4a0b3c4be079aef6296ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72281f48fcf0f6419dae34385d94163c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3526f77059c3c00f7f98dfeb56d7c0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae0711c6cf2588af3bb2d5745a0e27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1b5240beba6fa66785169c1f9eb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c634fd20699709a8ddb36e73fe056c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17538eb3277d967c418b9b0f4a21d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992acc3b1cbae137df001acace94187546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f8ccc9cd7f77de1f9a771a20625d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec53f9d49f00fbe2a4f074fa728c3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b243d1dfaa14611f6d8af64d420f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16b09103515d25d234d4525f89d47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d89f649600e9090bd35706923671d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab955efeac959cf28389746df91c99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20117a99e19046f786c3a0418c8e5d7b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2567bf7448a515711744cb2551c76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23755c1bb5f4e5166a55a8a2e10ef09555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac85c12257474df05d8de0d11cb45c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28de005a96b83763bfbc9fdafdfa26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b3ea92eb3eedfcb51c9554478848d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d4babd775bdb45109ce3c9393216559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2ff8e047a1e3cbbea03c42a2f149c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0362345230b029015481c8615af467561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f101884bdef9ae347708dbc52e1a78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6ba0d4bf0edcc3196a6bd21ea1a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c463fcff9efe909c0f109a864c65ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76f0ba4976e18a1edf310eb42f2ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a82166c2560291c1e796323dee9d14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ccf8d8d881884df4efa294bd9fbfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606bf38ac1d5e917b0783bdcb53910d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17bb9a8d9ab4b7982cb0289918752f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb3371beb1db506e46a3748d65888570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c777b605058b6d91b05fb2d9f253571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8c78d0efe9efb01f06372e50c573572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742344c9f0a7132d1cf76c81ba3f07d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb75b328a4ba8ea71b1eadf9279828e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e1e551245cb9f7ea7fd23a0552e55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec034ec9b8f85509c6b9b8528360e464576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3601ea8112f6f9e18f92baebaa99ffa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d9a307e549d5c7e3eef9053810d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f61c2fe942b0c6545d11292ddfde4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52936ab7587e6a89485a2e1519f711b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26507ee186534cc7f97614ea0060c3aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055b9464c4ee1c9cf58adde0981f35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024617d63b5b260caa3e53ff1c1b748b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774e1623a5d84e5b45a43a7374423d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d2b535a7c0b33d859fef2f9899727585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff810659ec4a492c1a6c01f860ade586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc397c2609bf5af25093d4ca64e12f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf0e0a55d64c8f3ae65f5f62e1894d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650051ac7169400ab2e47d750666854589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849651cb5d01b48b68623baa0718c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2a432426475fe35eb4f5f8f55e33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd51e6ee109eb1c94c390d9224a4c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f919938b92465a7df4191f6b6266f1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b2e87b2707cf32638ab3549453cfa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0f42b102ce814d988c36c5b807f7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab5b121585f3abd98882a903631477596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec23b4985dcecd8e43c76244d92a9a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a03b0e3c485ae098bfc7dbc16598d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71923f49f64cd46cb744014704db5b44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609458c8da771e38ab254a7662f5d1f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24b28da835fff1ebf2d170a22569a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba91830a4668782228935407e6da22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c6a1725022fbdbecca6a36823a273603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7919d6a43f60c620426f5a33b0e39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433feff79c76ee147576b68bc8172df2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb51fd05086ff5e1eead0423eccb01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d984f667e3c903f70f02246ca2fa5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c21080fffb01e60eec5098975478ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7efa6b7e473465629dfc4f6af321e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452cc795777482fddcd8d2f59da59ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f8092103a7bf1b50242da49fa3ee0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be166b30086058c23fc93480315e9a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307641bcf5b070c003c4dd343498ff4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c1a83e39ff0e0e92f54c761f653db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a79398f0d9224ac5cd72f887c44ffb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e936f3ae12b3e0417fd07e1784444616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29def5471cd43ff593f47eb88267b14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea783e5685c46049dfafeb911cd7f6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0772e72f143a3f788747b2e7bc3022619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc85826268dc9beef450e5ed65c935620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a7aa772a5e9d24c06b6c60597bd1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2eab34648f7516243adbd4eb800a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4fdadb03fbf9a9baa82407a8fc0b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2e718e3663d4c2109734d11b725de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f184edd2b1f220faea5ce5fa8a3e973625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8b320f95164892c6e3bf59fd46cfd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf11fd29d650b28b12a3e9dca1423da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66937883c77011017057c254b8d60f95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47193518360c7830056cd96b35fb94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f035ed94625e1966e26f0f324cf226630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c34858ed92ce69277fcc6442777f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b042164c333c6040dd78c130092c54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b6f0f273ff3280cde8232f5d7e81633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5db978f8fde40e0e89bf58ae6cd5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c379d0e378d3f598741fb433d263e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b444e51b2f6c5a7ebd3d5a312fbdc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b361fc8e7c944c7eeb35c23ecb735637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7e69f8ff9cfae10f1e8345fbf7fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b71549ed9170725557437b81a147a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde3776212943449a5364d9e438bb52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a93e3c56ac5bb0d7ba0fa35c359f20641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b18d6b5f0a31c2659b28290d717b8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40df889e7dad9c4868e0a447f6cd8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5851becf3845cfe75e787ba6f22368644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab78a7a9ff47af0f5d8781bd1540bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8842e9a70a4fdae0d0bf33f523094a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe42f7007c18f2bf89c125053d322647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f0b7d8a0b9e057b163abe8a8c04d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8139a0426e8f0e69505b27dbb5843649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58203262f72fbb5feb105fead17d359b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439be0356f16f350635e785ae5b70cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f894aed6f1d91a2b310069f9a1e35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136d959ad9f2b90d120f2309f30ad38653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf86dc0caf2965f4e86e6d45c4fc154654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066fe31b93d547f0b2e7b4e530a969655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a3f5aa4d3035139f521d051c69acd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19df05efff8e1f8d95043f3d5e38c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2b749524a0c0e05ee58beaaa6504658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e089daceea10f696d4d7bdf79ef48d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b9bedc2ddc11edb6388f5266e3744660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce397ea64d050ad806e82412f9f80a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaafcdb5982f8e48e0f6653cfafc13f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae93764467d5b2847720c7d8dd0368663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766018b149ec3c9379ad846a2f1bbbf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1062a8820003f3145dcdfabb00231665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f8563e58a508140a11418cb70fc8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3e06c4830447c67bc3805c177b606667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616ae48abf5db0608b11ee43774cc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f7efdec0dca71d1c3f6b51117b4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051fa8c7d349718c90eb623419df2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61459ba28e2d1f119c13cf390babf0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e53f5fde6edd51f025a9325177d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c78f9c540eff7abffb7e2e7b02c40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e03a5dc137951d1b1b79d05f6bfdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2b4a369958d81fa13a4d59e316b28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f94a89b09597c3dda29eea68315f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22290d41c84b6a43786f74c7ec34db2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cea3156460b1dd6f6cf4f1e07c5fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7fd8bb25a8e3259c5a61ddf02e610679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae16c975270acc8ea042ad7fe01294680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ac4381fcad9fb8e3e3811dc14537681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bb2ac6c985a30782aa6b19639a82d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07838d3723a4e326423c4fe1b95bff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01eacea4320a9cfd981f9123b0922684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc5433eb1f9e1505fb83d3d69d1550685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730e9820079f2f6a7f7b3d5c1dc9be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8acb84f8d838956d7753b797ec70f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5bf4dafb8210204b2285d6138d1e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abd2139781d42c125d53dd06035020689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918798fede5fbfc9c7da02031a7ac66f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e51842f40689df0c627b0a5f7e9747691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1640dfb66547fa01aa4b92c3e6d2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15362adab0297ea38d381574fb79ab79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395343f1efdecb5ee6b27926d643729a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d96eb5365354e3d00895887e65ea1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dd3653b05494007f70d50802f800c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de79c60f375fd9b7e6dc33d1684ecca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304732f7cfd0810fc93f16297654cbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c63fe9f05d1d2ef275d84cd19d292699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae33ca7e76ff311f9d5cbecfed76db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318caf48cf0a4a9be346c22e29a5b8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761c90f52b4434f8496551468e6ce0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc4026583ba1034df993cff6ad6bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25463f1b836819e5a0f43fc159f1f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a870f1a9c0e0afb0e3508cd2260b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ecbb71c2e2ff864b4406387d2c6d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbe5b5bc89a530d0a3c0e5288bbf02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b986b48db4f4f15ef76f8b8722b50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fb731aff4671d326620bc4f384cd6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727f0c140c88990edcec3c7f145314b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f617d70c7ff3f1c575b1ae073258cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718fb50c1de12e3ed459dfc7c0f11bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eb5765dd75f364cdbcb0564cd562f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb5a2cf30d0bcf74bffb7cad621d14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39bdc08a458a3176e0c3030dcb8b13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec6c3941f1fc7b75db28e97fbabdc2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b38a2703fb80a7ed0ddf2a77d792717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a085654855eeebe07cc6250e1f15d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35819ab9420b58e1637d5c9e1fa65f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f3c48bbb50c9971d513448c89a2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188639e68f6a70efadc2bc79a989e95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf4a55f2173f2519bf206ec62b4428722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9220bbc9084d955c5712df72eb03a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57148c20bb20089b0f5d463fc553f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0eb2072f0831c014eb16650180a39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf911f303cb20de6d414fd60ff133726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7f472f3cd5436109b22cf051b966c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cad3f182f54eec8092862e95cc023728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a223aeadcb56ad809309d033df8d43729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d2b92264ed4a4c68da0d17df4b173730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd68a6b0f1aeb12ea8c144f4f9913731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c153faf15c50b10461e04a05a5b2bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657147dc0b6125c34e9ecf3726d1b42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453ba5e83b06fa501cdd9e80fbcd4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc00a177c4ef6f5305c256b73c8c205735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24b8b4b6319e54de5686cefb747e83736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b2da9eaec8b7832b8f2f7c42c6f59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be690673bcabc2ef94b107f4667c75c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e8e60083abda2701eb8fe9bb1166739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a7a1c197f34c5c6bd4cf94e4e417740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a85cb8f4b8ff3fedc6cdea248f86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16504f28d3f8d1280559c33a31c8585d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54ab3a300619630f17b964b7c4f74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0d8c7ef25ee4a83cb9ccd4c0eee5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed35a2ead38ba284ab7af4c2201ff99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90303a8b45e9ac84a33b090ec7328270746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ee994aff4785cd62c0c911ab74ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605054eaa292178d9dca700fbe46160a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492edb5ae9eae97a2ae8dc671f3f22e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143fb11109f740caf34795c9b8feaf5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a376f35e0abd36371aaf937c69f1ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871546fedc2bb535083c3c4a86487cd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138092aced4c1bf46b0a0f8c4a0681753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d998c1dfec2f24de83a01ab06c55d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ac578da572bd807838091a8854986755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b05f26ad171a2fca3ca1a035d2865d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084288e513d1ac15879c2b032456fe9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8617ae87c4edfa2da3cf0be603701758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a21f526bf78c3bca58c18c8465069f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c1693bc76c608dc8d26c604c50051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255dbf34a79bc84e4b4dc6d6764eb862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088c4b18050818c6e0b3729d6b57943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4a1f27498fa983cd5cda7a4eafb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b21d2d468c5f2ae0ac19e884d37cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02825d89a4e0937f173e774eb6719d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735da26bc8aefa635c9e855a4118c967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f19fd105d380d5db982bbe2393eca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966f262c2bf7833e6c762ccfa3771c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720eb9d11d254a6ab646a98e28dc2b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34070d09210c5e9b0bfd50d8a25fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be1b3113a27a88539a3a82e6629d2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de57f1eb562716e4bdce368c121a8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fde71d6e18cff3e2f2fb3dffaeedd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e1d24d15f78d178a07f15cba621c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c748a38f944de85475e150d3acdc9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f799b16adcb13cd77d5bf2c6510517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20e39805f52f5d9817264162760ed918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b704727f02e28c8011f74fc44525bdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4235340a12ebf73a0803f52bcbbb1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684862d695aca6987544b4b72abb2ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2bb550a40ac49f04b0daa3e6a79b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017f53d7a326cd909cc413c5377631723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576f55551ee1511ac7b821569932ece24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3561e55b7c7a53eb510785cced0d0aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90974f6056e0ac4718585d5b835c9a6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ffa070e6786b242704c6f3488f83427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b226e46fb5293870a763999a1ea76d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3258a172433ad879130bc97d19d395c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013725538d2c189f091ecc0fe55527cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964d31527b4f6e6d919f358cafbf91331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af663848cc3dff17e452e697edb5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa184f99f80cb8d12c7524bfac3ecab633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c9e77ab948be6f0056885afc4eea034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4055cd2b4cfba1273051978bef055635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775815b35f93dbb19f73dcbf0efb9cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321027683dc9f8722013149b82a809a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd4805f59a178ce18042d59610cec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfb00a759dec8ad6ced905b35c141e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0789903b732b6f6d6540e449ec33940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af858dbdc2c344584ac592e40f08cd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85337323c7544b5e214b040f271ba142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5aa13b141bd171bf75441ef2fec7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19089bc432138a23035e40340a973744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38bb2edce2aa74470ac315451d78b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e432177834a913cbfd9a8f98717c7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c18a69eec44239bd06d65edd5276947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2774c31d65c1664466a7eec5de42048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acced246d075b13a9b648205764a72f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff62a13665e96a7adbc88c78ab4307050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ca68736709990f4650f411b64acc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1539c00cd2ddb7557950cb2239d8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e94ab496981adaf7225eef159bb3253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b60b14f3983f045580e9eb656e928a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9764d15e333d53943ca4a648bde723e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc384e773d86db93da0748148c1bad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924eca4ecde24787b2947aa55b6ff1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c509c52aaad240bbe53a43182668f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e79f2828ddfba3be12161164cbb9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f7df7fe2aecb7d154033ea9d8997360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e7896486c848b9503ee21f66bdd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4225421a45b1393861f207ae7889962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b329b82121e90b47b990225b4c3dfbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a2f77b947e3d8755c49416cb0fb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391451325a9a5231409d7c16fd8b67d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a906a9554f7d3ff8b2dbed5a84239a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721865d8a418e57226aab19ac62ea8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ed950f86dc63489fc19be81615cfd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b6458dd09b04e4ccb680ba4f574fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6421d97305978121a388346ce8110db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff86b15cdeb58ec95cc0a0f2905bd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878760f735b71a27d9761331f42ed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986b4bd78dbce634c96d34f6fc6d4ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f197cf789f4653d55b011c8d1397d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d192005d483006fdb7807ed1082d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11b8882ab63f15521483f852333c9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4dd92eddfeb597045b2f7e712a1de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d667d899b8fdcc25cf6c7fe36e6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ed16b3b42e45b1c7a963187684c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769dcddcbeea5258ba6b72addb0b78d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2aad01bce0c7d0af044b9b3c7612681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758494f8d979e7d2dbf0d1581ceabb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118667edd7274806d7e40d6299776ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a81918101bc899139763ffcf4718b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e3dfd99fbd15358ff7dfc07dc81385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829b3c053f1303f90b93041634c380e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2ea041548c62ce3005be17941ab9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d43f6d0b0a1542d639672d185017788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112a3cee338aee23a0ac574ff21525989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eba33b6f59309201060c2b21b1c0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004504fd3097a86f7a9ab33e1d7ab14b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6bff398a821c0e8982c00822b9d2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c5eb2e0c63405b3d5f6c8cbd3cdc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d5a031ec92d097b65768095a5c7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837749d31f4fab6ded351e806e16cb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7cc1cf1f52db616f7f804628444bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c0da7ce7de9acc0d02df4584960997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c514465538848c3238019208dac0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebc63558cf2d727ba5e39f550d90799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b45e95e3e42b999cfdcd7f637aede7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51e7782a6947220f90a51b6f237240101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd2ba2e9d7c64fb3f84911e6bf27a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15608819dd1f82086463a68672bbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090b56509ee61135b5c28dfbf5411e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4175b02c765d93a718a18d7075c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a6deaeb6f48a31fbd9bb48e1af66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fef606bb2f84dc2d75f8640faac3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d30de10c5b3792f1fca134dd15738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2721cf1ef8f62777781edf99b6e838a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068392155d1072d61242f4404af4197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67c37e3da34bbb9335b77b16360a52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76d3ca1d50c99eb37e13df0e332d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e586cdf37c1782da2d04ba4fa71ddde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1a87a079613e762cac3c9673bb605114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728abe2bd791976a9a7c9f70a6bac0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e262a0777769a35dc4f2eb53289ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650410edf05a7268976576b0871537117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236560e2e9c123cb804beb5e61696f0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad43f3402b50316e1ada6a105382b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d231c9c35719651cb335033c31edbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9b4e16befb2df36d40b20b9acc8a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f173e045d2b7b8111fb92310fa4b8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cf156c174dfc826b042c361f52684123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50468f497de1774aa38367b41a318b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9f8965cbcd0278619009ae0ce2d91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f83c1e58c1f99f1f3ab4174b1bf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cee2c69d1a8333404651c5616a48c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c78b3669bb736d700630e3dc36fa5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be182f984b60996aab17a06454b22c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719919b6879dacacd053be68cd0e3532130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e8ae3abef708b0322242c002b574131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e8d2ab24f18631ae9b2427d6654f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b7418fb61f7a92bcdd0ffed77e27133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ea09375822726a2e5fe8526f9764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0585dff56307bded9f79176539c605f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07658ae50143acef893fb847eec642b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb792b33909b87545bee8fd2886b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ad94bcfa7133ce37b8c7373e6f94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d375c42a3f411a603c8de492093cb9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe3ece3dd24d2c048e9f6451dc891140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89caa4d99153095fbb9d02b4c055f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b43a84b453e995ae3d1b77dfd7dcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5e2b0f87320df18aa586e11a70df8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d860f35816241aa4f92c81bebabc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf030c7e91e20cca09bbe369af8901b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7635e25744d5a52a715e7fb3eae25a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99084b36302de10e60c522c96e8c257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e59175ee04e220c2370f2e0352c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe784c0b4e8965546975124bb9b5a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330749849f0c0b1b69a4b483cb9a84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c298fbc5b3a66216fd5d8d2552ac4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34e6414086585cab9348dde3c242b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0f71e395c60b59d3bcbfc373497c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dbdb2e695455d3886b9f25c6eac4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001577ed09c155cfc6cb77cd415e9ea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf61686e3d72294af0ea1804cb9a143156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27722f2c4a8859a431fc6da4e71ff37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c007ce485276dd2a319258c7c303dd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1522a8aab9f7ce5e7f76d69c1f4dd87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4bffb47838b636a041b7d0c53c4ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d645171cabbaf9d71298d30e12cfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f44d3a3d0b3d95db6a4c3c215c25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28677cc12f07b1889aec5a04384755d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130c68e5c8d707da4f01dfc243766c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca64e780d23f79b1a188fd6c270dfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f52bb5b99eead770c949480132242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490be4579867b10c2ae27c2121de0847167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dee6e9e1224fd23f92dec9d1cbcba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a052279efa18d1ceb1e49d4c05fe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fbe8e4855e5001ad0b7f68d66aec5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd9c7225e96735ebd777708168406171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092efd62cc97572eb5ba5d7b68aec0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1ede6ff80dabba579a586f1e846f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9387eb00092ff312e41690f5bcfe67174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4b2018908d1005917744a5100557175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48092c2f7197a4043d5d258891ce1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6361df7c2b0e99bb025ebbd25478b2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d0bbed6c910a6fd7234e005162e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667dba5001b5b946fec3065067ebd24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb7cc6fbb021756d95aec05d7e4f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba917f015fee56eaebf511e5fed2ffe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026ecba5616ee3da82fee7bc03f150182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d80d947d8906fce2a8c7d4b9691f7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8172d918ff09e87bdf22fbcba926b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0cbc72c97cfd2046b713aad98ce0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610e07e2c18257716a5476cb007fd04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3405ebe41fc7a6569dc7238588a38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb850247489a90867292660963006af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eadac9bea76f00e75afa7bc2596c39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353ebb7221784c647a32aa9085ab864190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b66f629df27e66b344060f5c30fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f657af55db3c2605b0c60ee153cfc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af6b623b0ec2641b6ff4a7160aacd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e105ebafb9cabd6d10c2faf976046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b419cc1ddb7b532cc6f528c269dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e075b3114a3462b020b7c76ea897f06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5730fbd8716b225ba407bd228de412b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7838435cdbb5c0b6d29cc4b493eb393198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac483aea132da6cec28509b60342a3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429952bbf83243393c0026a4a85a7a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117deb23e6a8d2f54d7eac7d7332daec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa412447249255f97975c7fc8049d6ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efea8d646fac9f66dbc9bdfe1fcc3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af44133b7db375c26d78ca5092d576204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a180943694315ce5f08ea5473d48996205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ddb70cb1767e6174caaf3e57cdad4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0643617ff27a25575a7b05ad8b602207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788dc620423f5516fa91b17a52db1f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039554d962a50c944682b6a152d586e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ac7ba3a5df5beeba484c747b6e74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba48e10f9f9faf01e6e101d594351c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bcedaf53dab8e7539033843b18eac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138979fe207231593bf536bf306232c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd82967fc533f169326566089351b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de79ac684d00356aa412e7617920c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb02153e2e0547f0abfd32791aa70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947401466f097d178d6b8a758ee11192217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fcbc369013d8f74b468a89bcfc6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c52eeb137c8920e4bb02deaa49b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e621a62486410feddd7aa1b4f148b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083633ac8c7cb33874e3379fc0207ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54642f695c0c3258f4c373328820f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98e93c02657f3cc341983aae5e675223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04aec08c64529f438da2352fd77a1a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2d6e90e4ce765933f855019f31986225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f516532dde2f7b1502859fd9625a74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af17fd810e9ce27a5fc72554a9cc50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8050187867aba6351abfbf8145596228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b43004ae6d21d03bc29cbcbfb26c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c17f9f443a9310eb88e569108d95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642787a43883977b3d5b137567b12c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045ddc9223cc837fea7e03e7756e5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e114bacdfafe38ec6fa0affdbbd0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df04c5b5e17303dc385f8b1a22fb3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860d2086ced67ee4415b80f602d1e4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c93b13a67efa37fe328f6376042a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ed1d2b4891269c49b98b60e2616e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae5903533e6ae60789960675ae4cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2eaa9c05be553b5946efbc8165de4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7932e2b38b3e9296c342e42ea1421240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4061b2c515304b31550ab95efb03b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd01a5b3d12ac985fcae427bc9099242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc934ec98908fd9cae3a596db93660d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0c7fafafabfd7c696c5650d067c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11630017c8b928d9a3b1b1bd3591c04b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e65e0b2b5bef39299370b3a0784cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250300a9777893c897ee0ee88cecd8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd4203a43a305868482ee7279213f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de230716a3e684f2062d87533008cfc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b682a77ce385dcfd8e5060a7304514b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca1481fbce9c38b33471be3d8778b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748acd63373698b6d9a3adf3bdc7e87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6950f55cda47eadbc77d7f0d8b28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039d1ff19442a6a162a5e7b48f814e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56eeba3d47d871acbcf4a1d1d36e81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926586cf8dcbe3ce3b7214c6bec1d59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f75cf56977e2f089b9d79e8fba43b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b06ee2cd2a820f4edff8d21f9071ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616cdba9247957d208e15dc5f7e910f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c1180e7f235af6c2db956b02b17fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1881e42b648340e1c48e55851819fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552039402aa312c60cba91e08c7141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaa2595025e65b2d09f2b2be2e69dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0b782566545ca7f6b99650edf7f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccebea9c7d7eea91dd507bd9c59db5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e701847c8ab0b25794096f33868fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991febc7d149ab5f667c4a5f9f8becc6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e01b84a6815d25cc572caca974326268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182229d7e6629a0ae53324f90372a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8e222a3efd51cfb6d05ab4428afbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8b8287c9ba56212ce898399f0110271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fac6fa1c0df56657d3de740dd8aa5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf02049cd07639576d9537525266c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f42d1f8a0f4ca40947ec1b0701dc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dcb731a471023f7d3cb6481bd7ec0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef878e5a28caf1ed6e7eb03a26f238276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ab876e9de87080a11f67db8382c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3d9d748ca6eb66ef79b9c5f555f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662677b13803ede17a01b20b969c116f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114823dc8178b2d0d95758b972d2f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee0d9a347464f16b1456b2bd8e9b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce792615f6baf9ef2601b41cc423c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e288657ac442414b8a73be19e451283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c6ee6698fbcdbf201ef494a49411284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382f7155e863bd1c4c8f52d38a02724285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59c54c41c384b94ae313e34888b1e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da66c2517e7be46e1539d7f70d122287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaea0b3e12ef730e742869c5f8e9118288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084392ef49a18848c3398828b0ceda1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b9d70a7be4f32e5963b055f82fda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372bec0a3768b736073f441cb62ea68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489ef72620cf6abe9df569f18acbfcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164960096a5d2e3b0e0115fdd29e1a9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b91dd2784ec5f76c3c0daaebc1fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281840826ad5543d79105707768c249f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36259f76d792acfed5e4b9e5ffb4a545296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167aa04040dcd1a1c3eca1723f66503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00c0fb9702d87869cda6d6c99977c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6463ac4530b5f80ebe5f367be45268299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800640809b0034bf5cccaa7d528199300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a6c0bd672ead5a003c83a2761d359301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e5ac7c04535a8d46a4cbb54d6430e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b65fd2e7909fe85ecd2fcb4786ca67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a981d1b6ef3daab1d6db0a416ab8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa0a9f039b3f27b098b84ae2545e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3a94d80cd53ae74a04f2edd098dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4605a01eaae5bf7e04507d5027292307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589736197106a64e8e8fcf64da1bf24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d638279028c617bf590059473f205309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc5fb87267b8633568c1d86e41d93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580d0a0c95e266da43e61237adac073311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa234376665ea0d810b95e77b5c1d265312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb1a9ff7c81ea7e0d8c79b743a9fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c036e63200d99b4dfb4832dc5c25f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86278bfe2b84e0644c4362af5df3c7a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35ae43eaec8613ffac0d5f4e955ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14214e42a189635a367218b03d84a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf645cdb80cc11bc196431b50b096eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec23eb274895b101323b165b4fb3e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d5ef4d2db6c43dcd1b3955121bd8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3beaa14c242f8adce41fe11cb208321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a37633679e62074a6e1b2c64f3c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519202627b752875e2d5578be253d18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bb908da9087bb635fdb61e1bb91d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c604b7968c2d92de740dde3d41690b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28863a7af12f5ed60d9c27a7296975b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957feb8878b117ab7b3dda46eeb6f0db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78d71f49b16cdb07e5bf1533b2aff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe795af70bbd6645905625ebd1d60fef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6a634d87ac62a6b64b173388de4a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4071d3d077936656ea80b927c2aa0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcae80b09aab121a27c4414348f09dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5b1e180f098208e1d752b5af613a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866193834f77da6b17b148e8b56b46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f77b554a7761d33a15cba369c385335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1615eaa6c564c648f48347e216a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4de36ff6e11ce68cdd9604974f667337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798a676516339e00e71752a076a8c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218f863db775fa4351e7ef2d7044b5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6fab89c3dfe47c2b7c7e64cefc71340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849408409f23d918edbd829e974f27ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38eac3467d77ce25af189bb1e752f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ebb749f267c8c394d75fb3501bfc2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc7baa18d87ef7b5a27372a2360929344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0017e6748f27aab30e4781fcc18555b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aade374cfae29943d14b0577a0c16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803dfe3235b8e7173b7d2a6c8245a8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6351afa568f8ede61da829edf35db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8766baa86ca8aa8536c70a581f53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac04fe9ebd5bcc13a1978cc3d20f946350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50565eb93af13aae88ae28d31b8531a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c406b1953c3b5976d969f9f7765f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ecbe779edc6c58dc63d31701cb6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d6f2bbf45d6705843881ce8477701354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480931c56ef245037483643b29e10ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f177f7e37973f357c90493703f7cffc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d03d43f744d064440b58a3deb16397357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8a27d2ab0c3b3b18cce3df2010ccb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91baf2fe1ffd6e88c88e7071e9d22a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfcaf22c4e0b129d729baf22aab422360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ac7d33fd60816b521d37e3713510361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87420d8430c8c16f049d6582d7aa52ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd74574fa2a57e2e8e81e5844a58b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618c0e028cb38840e4fd885177926d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957dca78d17dda48bcfa5837b4cd456365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17406eb1757db311cd3ba3c534656a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bad72577eba70c7e9d5f514ba637c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955c62b1a6ea46c0476d1af3d3080d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb427223812d7e747049a460587cce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0059b0c2c77c045ff81dc9d634ab437370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01dde143af4fae410333c9b67464d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64af9cd101d9299eb48c2839bf1da8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f76a1486686e373ae7145b69700c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df10514888aa302c26ed0cdb816f0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b172c016af3101fb46c4c51b21d2f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042500e77bd535fcbd94b847137426f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624ad47c9970c3eb42f375960f82699377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dccdb0982693bfffdcf9ec77f79172378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f6fc537c9f70e9f87f994986c4831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8431f5d10e805e7951a67af38bd548380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583bfd846e89e50b0db58394d715c4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fafddce0a5c898abffb9758bf764b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ea9fac80a9ccf50aad6a9542f08f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e564aefa9aae9ac6a6e828eeaf451f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a586d5f93c6afe06e400c7d9f2d6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a40397c2c3f143530703019ccd5567386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432047d585055edb65e183cc46ed265a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40e258cc714f733f482ec127e5f50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22bfe08b2fbdf54adea502d6a8567a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9c1140c7f0b468b392c890ee62e25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16887f7032342cb503ce1f132124e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303dc1c05f0e1c6f45a10396a8ef576392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f8b5343382e940d55dae047fd4620393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bddfbb93995311189a03f32c5887a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74c9094a05f594f2c5f9f5cb73056395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15da0efd07d5744abcc1c351fb99f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa5f399a6bafeaaf46dff302e165f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ed03850509a63101b095c0e173fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7d8e4d8ab565087bc100eeca7db3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c41ecf64c5e8b225e63e6c24769fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90229602890e7fd9d5bb3ec18a09bff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66b9edabfa80cedbfcc3055d79a05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9374be0a0eb981a4f37c2cb039aa34d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e5e3f70141f71811567529d283525404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72513e23d806af576c09bcec39814405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79b6ac7d805aaac968e133ec967665406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa899b701f9b3d2f82f9c22dd8a41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1954d643b7a930c1a72f5666fd5bac0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b58fb0ba4100cb481347db8f63bbd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4af6a822d431fdebad3692effbb143410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b831756da984568b823440bc149a11b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f788a6fc5f0c16560fd2ae97dd323412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc56ec77e67f4d83c833baac9a9b72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b256d7db1c81c5ff48836e8a08ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5158379073958fac9ccf8359a4109415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def04e77597fec48e08206b98533121c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c8649d7127d5e7c4151767f5f80b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bed07b1f338ed741ce0f02ed20a89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb52884d81c306074cb009d0a17db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a051da920bdb2836303c56da9ea75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5681deec8e69e772c9a74014688adb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b5102dfa738b9c3d7c6f3a8e38fdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa7f003611d477230bcd165353f2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee98efb07925f89b8faba62144d9dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a49ee5cc266d63ccdf2c436d54a0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99780c1013f901ce3c04da599f6986ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369963c9725cb8ed48bfdea0e9b2bf7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3a5f273aefbd2aa8a5c52a2a06c2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc83b456a4dbde4a857aaa30fc629c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7ac399380afa86872156ce43bd11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334cfa27718ea70aa3d1d95561228f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf511f0ca3941b48584c2f687a17509432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fba64e6838313a034e6c90158ab43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b926b49c834c28424162302367e4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d638c3334d744d82b4411a71174ee3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d407e871327be03b16cddde41287ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a809cb63200c9e1f8c4d2a13c16b172437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187ec565cedd17c6db72f3256b303a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77742f80b29c8eeb07d625d8222909439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bdf1a0056da4ddf02f7396cf3643d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1beaf3a9ce1d4b41311740e4f2b7bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767eb38958c189abeb8c08dd3e032aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91a0f1096e4cfc9b05ee2886c91681443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ebb628871ba4f0cda4a4fde8933a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a230271fd84b3c798a4d54ddf11bbe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc527a0258be20cae163dbe92efc0127446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203961b8e8a79fe2e886e1dab8959e93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588af971a189ebad0d2517b6cbc6c4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de091111319c77716b281065356b0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f2ca6c738f40ec996503c078291f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb28d7a5cc5d941d91630300edd5d96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c76b54894b65a30b744a9e1f157d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e8b1dcbbe89c246ff28b7d8c586cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26130b70a6d9880456340d217413582454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393d5482fc0ad6f034470095f29bdba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0356eb78bab847a26cdbc5517343f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d52de86ffe33cbae348d1544aea5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6340325599e97f127e34ee9830b043458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3312e54d4b453fafb9adcc4a0c9f97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b02d629e2aeb8ee1e0c4c21aaec69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422b337fe2843935d32f52af5516088461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bd4e85c8868bd0fd48fafe2757526462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beaae73c7fb8e8389f7cfa7010586e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddafca8d3b28b44efa9da4d38d8914464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f3e901e689af87d9dd9e23b1299f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e23fca2efdc026de7175cfac3d1b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec744ff5d3299adaa6bd827605a67f47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f2a98fc2e6a66d65fe275bbc0f7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77819b75eb5d2ab26c38dac73d436307469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887b92e70887ee96f53a044b0800ae2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b6dab2bdc31869adc9c713d79d176471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79e419e982fd179446f8e4fdd0e22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16b541c5746a6f63062be851d9cc95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654533c1d6067e58d298e2c6cfd9206f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dea07d8d586c831d7e994e1c24b54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b27f7bb4583c6a9f6184bcdb16bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea112fa992505fdbf27bd916eb50d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a15289a982a5acf274fd5b8d2d83b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b9e495c1378edd14b1b9ef0a3cfbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cef50694449aa9019a5debf59bfb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea05a3cc576f394a53b65992cfc726c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb78c609321f6d34ac8953e3366e52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe242d31833161264543a122e7526483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf48aca88833b02f5af98b82786b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833d56ba5ec3870d8bdd49f7be93d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4c2a8e954c52fbf50cdd01ea08976486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32a7b08923c07cf6052615ade3b1bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50ac0a8853cf47f2e81bbda1bbeaba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3256d7b7ae8905f9641ce22510fa7c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7feb6e374a8d34450b6711290e484490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63fdfb3688b140e9b5c6f770a078b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cb7f17b5b89afbfedd24cea2acfe7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2457a3b5b9ce20812dfd7671fb873493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22be6bb60bd1c4ea82d6c03615e6f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f11a97a0fbfb538f138ed6048164495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60449db02129984ddd512bdac4a41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a7410c8cc8ce3aca0cd6c99016c57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f69dfc1354349e47ed54a181ffa4d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6aa1dd4549838beeaa938dd54182499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66049fef40662029fc7e0c2545bb4fc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47413b686a914a2de7315a4a5a7aada501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceebaa5241b6aacebdda49de2871498502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46a51bbd9f761a8f27654ff17da6d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cf6690775d768d15a2758dbd8ccd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675969213932bf9971a30cc605dac0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dfdd79150c9372f1d0ae2742c4645506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6f30357d43e10519e1a4e67f966e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1b13ef6adb4f6bee220cdf2e11d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da33f0d74c2415c2a8baa1fe53c67d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798614bf22be1ef5d6caeccdf6d9e85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f134956666183eef6b345100c48ce46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb70d7628dc90e027fc4fbd6d0171512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9909e6e51bea05145b4aa3d7e6e8805513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d82d3c838db8aa9761a9df86b405b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03456b4366bc17e951f204fd0bbc8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912db182cc8cc6e9b877e763ae561dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c9d3e0ce6811796a182b1f2086d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddff384fdc8de5153b360e52b011b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544acf9caca2f0fe61641ea88a7cf19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f54bc1db9fcd73094794a158e271520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0e1c514887b1b58a85893aa56ef0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7affb28017e74a7bb8e7f12c6616522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d4ed3d54d483fa58867c74349167d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8b732bac0341bcdb666ffa1e5d76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0befced9efa507a0a6c2620a760459525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228287c5f10a3aaba65c80fef758ff97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4f185b82ac2c4489e0828c75db92b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd12eb5dafc38b0ecbddb43b6442e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30715f7eead7083e46c19ac0e84029529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c75b3f13f1dc992e26e60a6a3d3c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3221450929dd4c707d0c6270fdf26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b523e721014cbd189a348941ea6e05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014c3823534a0aa7600ba247e6d672533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdc13937d37d1f5c498dc67e2db9a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb92683c975869202f6f2efeba2772535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb54f40ca01b2b81bf33885a06f8aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238942c4effaeee89255c6612f5a5ce4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e788e1c15fe5dbda6b9bb2b2ca6f31f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abd8e7e74a94c79bf72becc5d39ce6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3183ac55e7f7c021f10defcf14e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208f410707dc91f28c97d2e588efdc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e43ca9c924ac1f174bdbe674f8fdee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac6a3d6da0f26b090bce6f985a6d62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36998f2f4a06812c9e1ebd999b67c9af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04142f00dfa7ec1ace265b6e8398488545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cb2181f1a9efc85fbe55db81333da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99940ea327656845e057195dedcf638a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85008ecc0ccc2c3a0606d923dce79d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df544870d244b36c4708411e107c824549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018ec4724b6393586ebafeece553739550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577624e6237d77060e87549a1a2b4f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039991a1061fc4e644e461804e4ceb3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba43a6a4df39e4afb9b7d79a4f62d59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6588311ff2b3a20b3f8c9245711ebb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712ac750d7504118a1519b059557477555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa554b6a08a586d56545ce3dacb10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a6eb39400483595c1a8489692e15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550500fdeeec24c8961893413783e476558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab4c7aa7a3974193d2c452f8115834559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9613678b451467574805ca9201d841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b4cbe1e88beddf15d04e5429350ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc20d9a7a7b42f2fe0edd46be2120e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ed6cb60f38c291640d155ebdadea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9f35351e274b3395f6878b7ad40dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d831fcde4f886b2147451d081d8140565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c91ce3c0646735465e83d4a8b547566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32879299df782d00cc51134c125f4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbb9f644eff7759d3b2621406be7a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48e353db4cbdf25233f1cda164145569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66499017166feca922a47219b0c8abe8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5e1ba88cbce3ceb3a35d375cbadf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329149f0eeaeca2c4cd1317a919ec5da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf7f483e91b3002786764813e846d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e294fa3182b0fd9a13fd16db1f59f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59554a5acc4ad095df888eab995b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bff0c46a752f225c38cd66e7670190576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128713ff3e12832800e1ec3fda19dbbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a5494db2b9b38aacbea334695d3dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05292b4b540eb5e40d604dfb7520ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ee1a79af94add0af8f64e0734a37b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451dc64299fa6922522e0f8eaa69fea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8145cb07087144df194601540c55a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c40a627f516a7915a78210e01128e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fac225adb8b7dff07546db1bfc023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c97b00111068533db97bb83cf4d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647814cb96fa13b5ede2461f418b36ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8c18168bef7851e4f62f4a47d7c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e8399254af4d9ef56c316a04b5fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50f29c0aff555b5386ec3cbe42130589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628baf835443f2980399a10cf55bd99a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f0b0c48fa383aa0932e827f0f258f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e71bd3eaeec57f9929fba5e3f6d14b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349062fd14ccc06f9254c12ec1d7bb1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843deb8475a349de8f930d3a98ac5d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d61874a8e334458c40f9791f44d79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6ddb26c42c311a86db4feffbdb6a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debedd7ff4047dc9efa8f5df71deb44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd513954d5add03ed82e66e2e0265e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113a29f61a9fb7c0643142ffe3e76f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca588174a30e7ae682a3fd7361fab48b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972152fc0445a7e6a8c3d648ff4196f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66af1c7fb5a1fbe7dac9c0d14b2ed97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f491474c748ecae5f06e556b80dbe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cdb16b58339b5681d8718e7d4edf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ff368198a7fe14d93aa9a345523f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedfb4e7ce59eb65af37f0a2f54ce1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c45b8aa4cd0e472f8468b12eb289c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50598419797d6cdb3973783b5418cfb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eca7e3cbdc48474b86b80767970d04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde82bfaaaa16a83de61b1e7a1983f2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e0b8c9a6b3bc6a87a83bb6971cbd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ae83caef78b6c6dd22fdf862f885a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f103a5681d990c49736b9f7e91740b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22f454394b831c6c56b9f591b4ef1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23afbb4506d1c7c0cf5118cc77d5200615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9efb82141c42b4f172924c7a62e598616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf86fb26f323640a3e4b2d94fbb461617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b869767124966e5fd4dd76b4e5d43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd343bd9dcdcebc8392b8d4f028dfcc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b184b25ca00608242d76dfbcfd47d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29374ccce741eaf5147b40df7caed4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee8769d8aa4f2950708bc495d9cd45622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5a6967ff132103d19f3ab31f6023a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61961fd9a60cb46c34b8402808c88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777c09b747d797a43ac1f421030439d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eea60158497823c82c3c64aca418a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594a5fc63b17bd1075bdc4ea5fd357a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e92230767e22aa9a489cb74a1ddea8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c6d53855d0f7e0be5e58b2ab7a718629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb02166b39dbceb3bd4fd53724cdec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574f546568333fbac45ea01e32b1b42631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b162e07767480236ad5d165d022348632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09079ec4322e8d495157d0ef15d993633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0b659259cbc996c75152f708ad53c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce404d3b70510d859c6d7199a2fe700635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea321edd334d45650d336607ddc8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070da302bf3e1ad1006de5fab4d554637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7bd2a3d0bffd98592a44143955aa8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cd4c56e6dd30f8d0d20b687a6e2a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938282649194d7d889a7aa76763be6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596473a0986d73aae95ca6468cb4a6eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df9f84e58a7fc3652a1d5a3e64f151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1ba103582ca3ac2d6bf656abebbf6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd84ddaab0aaa3abe5d7b3feb2c2d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b2f834cb63caf53c3aa7c669d0718645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0315bda8cb2c559d3035b1687a0bf83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b487a313d0760e5a5be9b7b5195a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7480aa7cc2dc4e14df49e3ab5a74b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83026ed3fa880cdcf1c1ce91f1e7b60649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf145a454c12e3d569a472051d4a17b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c81d8dc30e87a0bbb0394c7c56ad1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840ac0196b18e54a74472c1862ec109652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291b628358e0d604bba806bcda7a752653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727818db50fb923aaaa8d3e091d5dd57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb901984206321194f564033ab8064e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b55a11d653b4b3b989d95a12b12b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfb8b5d775bf035e4e4150899aa3e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a298efc269d1766825b2560f65284a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dcf32df0baee3cdb923601ef5772f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc343b50a2eab202fc4a65ca2b25b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea820a0bcb4cff134b8cae0af8c7305661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45979cc518b7a3a53e6c4c0d4f421f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1ae6219fd171ab9344abc8d170d2c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bee391642b533372943998ddae4ba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0cb8040ee5263e97e2326d8cc3df4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edf71d6df64c9c8c3622c4ff4f2fc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef7da86995da7f50913f18ac766c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935393ed85ec274f32f4522b7350240668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984427597da48578293b27458b6eef7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e7981c2f75794d72a3aefcc9051b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760522e4f5482897213aa133bb268eda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c84a71d15062228d1275b0cf3dded3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69573c0018d95483c3c70b6bd89c86e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c75b5a321e4a6c4436a5864661a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098275487940ffbdd2752c0c234e36c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41daa27413b96fe4cf4c7681d8360e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ab98bb079db55c725728cb259ffe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b646056f7a42b5c425b33f793e12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66c19d5072d944736c3c1baceb5f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9595a45d433ae8b942008ef6b59bbd0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2fd402a6d5af5c76ddf420488ca0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc869e0df53ff3652d79820634a0e30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82ecf4a01a4f0fc516757a189261b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f08cf274944bbd7ed507fb6b7b008684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b62a3167e8a543d3ed75f2c0057ee1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a76834f417ba74a9c5834670b0122686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54964a56b5973d994b81c20862bcbb72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd1faedc6315ac6c35a55caf451fa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d9b8717c9215b37ddd399b3e0573f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ad2820b35772f353559ec2a7399a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af7dc85e4faccf7b77dc653b69ec32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6abd3b66d1393a01658273fb0b4c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f5401da39c204dffdd3cb6474f5c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf7af301d84ef274d16fb9b8fc29b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082eec91deb583ea5a8947b0dc2aec0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d849097631c23a70992da4d7d60b14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c0bb7c52bae5fbc4675512697dacb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a5a7b77d3f48cd6d85621fdc3f2f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec463c356d7bab97c60fc33c7f892699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa874b02af363d9c062ed044e683342700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888f727e8d788a6e2d62dce976916ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573534714198d3587ab1fdce5c57e44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54b39d65e9c88cc6323e0619135c71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68149a730e463f694a1291a8425df23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6910383df87c40e20c79f5710078e42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109cd7d34092a0451656b55d4f4471706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716c867c0a7ba3112448e213632a525707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb476dfd897d8c9633ff8ccbf72b3d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba9874616efbe63f2f522354bcefba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215466d841dcd2aaa04101c64432618710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95904a84fcf73ac626842c7f7b0c1d10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1659ea1cf3a4dc519c66e04a28b39e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478103b525abaeb05bf74e915f47d6a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5930ba865f3314c2872959fd3cd9f1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd720038a427a2e82e8541b0356ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bef306da4de24c31c1f1be644ab48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c7ad5c28baf773f2f0e1fb141d7f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6a965a0d75266db9ddc4e4e906ea6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d14e3658203ea4e44ef1bdd9d141b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433cd118298a59a77ee7502819ae5fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df50d53bee0e07c0b1d4d02bc1ad75e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1cb197bf9bde412e8eff61a086fe4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428135cec398d605f41cb978ca42db4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869977c2b3ab263b7e4d8e51d71137da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fa5d8734889aaeb18dfa21cd397dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233f67b59752acad63993f93369e71d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d9a06cef16910250d41c96ccec76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5041e4e65fcfe6eb5c145c985c434728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dadd821bfebdebece0d07e6eb14e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6fd861bc9fdbdc073d3a54f8f42a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80730c80ecbaba13cffc03e48dcc4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9916d4ecb3fda5d69379efab1f792d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a831422acaa050d84b7f37ecb271ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf61e02a3f61d441526365eaf7d1616734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9c285b87077772912fdd61f17e70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481ac8866dc6b2e45cd31b96de301a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969f83b53958e895d6a9c293b31d1d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cfa06c7571b6fba4c4e1c1aaf4d75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba427a301c80f191da5ed8a7f5b5296b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2720a7375cd5f1572f3b94350dd3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cc6b1946eecd6dfab081416d16368741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b088b2aa532351f1f36ba61748502ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093613adb11da0444dc52eb4156f5c21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff9d3d9c1bc52fa43af780e092d4f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739883400eb94228cfd1e904c95e345745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d991164c329ad002edc77f3012af792746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad5f168d75aa1fd75ea732eca7ed4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b604d8b82ae2bc61ee5724c441a4e7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dd9a3c04b3bb58343bb1b559eddd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b98831a1e040e5b673705520991c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096308f6b1e94924bcea6427495fc8d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef3adbdd85ef0cd4cfb2ea68e6325a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ff70f560d99085edd0baaaac099c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500197b1480adadda360583d0169450754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241cabf0304efcf97d09eb94e58eb69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09616fb917d22876bf4f256680a4bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf404a5db58c1ca13c1cab49e7d3089757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9523d5f2e04eec8cf2227a800debe6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927fe5df57df1a208249eea1a104174759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>