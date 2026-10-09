--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8a56e81b9f342525fc8e55cfcc2e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb425f6a3cd3c8ce050c35de493746022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b4b51a8c316b89866756bb952dde3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f819827159c32ba6f6b56cebcf24804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a69f08f4335d7028803bfae9153a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f04f98533135a21eeb1e21ab2d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dba30cdb37700d33906971b73fda37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fbcb703b163288c3cd1822733bcab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6584a6b572a3f9ad470ba7a9edff4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07b6d1933414eb89ee5f461867c38410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19484c8934975a45789501b99f87ad4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f4fd402160d29f3caa4fd686121112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4fe2ed8f98dd40a332ca727c7137913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951932de9edd27e489d8a4f44d08012514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c30b080f98deb80398b1a03fd51015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043b7da0b107695a51eb6b7e18edb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357ac0940212ae2e46a5b688f246f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d84f6dff08ff247344c32e680c82fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927080859cf14cd2b3f2501befec6f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc780699e7442c7d686d179b8f4cc7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b8820a35af7452e4287db1c9904021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428af03b571e322bfefb0d2b2f38d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b02996fe93a011af7297f5bcbf670823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8dc00e4739128f13b25aca2e004724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee660ff8f3283ae51ca900c5e7330d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb9afa5ba9ee35273d8982c18e640826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311750085483753a9be78728410f48727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa02112591dcccecf7518abf511293228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32d54c1828189bf3722d0bcd949a4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f0f726e279a78e41b30cc2377a9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d3dc5d902b590e95067bb6dd8cb7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c1ea842a5a22e002a9c20720225432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57fa52bbbcbb4cbf86afbf8bd8b6cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0788ef2671fbb25f07af155dc93a2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b78bf8f4c5eb79a37e87e72e177b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141dd0819b6be90c43fa6daf1a54d2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53dd418da6ab8e57539cbe1857b3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35314004d2bec5b8154a06b1b0526cfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b50452501ecf882844f818b2dcedcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a4f0e9f7828dfe51f29391e4640740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b333b9a8bf80d197824f2ef2ced2aea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6784f51967b09125b5a80ae3939ea6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69892f66539bb2bc38b5ef49729bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce7362387076994c36fabb3572a4d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d19f1e80b9e96bd1bb535cc451d13345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a60ea4c9d7f656304add87e4817b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd689cb78773c236f0e80486a16d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a865c6f8ce528c2bef8f6bf9a72c77e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423accafa4a7f3bb66f73bea17965a7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa05b55944b3f60f9ee686ea8f86bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdcb35df2e50d81ef4bef730328b3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72404f0e17c60b3872153c3e5aa3d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7895fcfcc1af1ac6aed3d58c64ec653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb69f10b197b784b5360bb622f913d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f6a44702fc57dc7ad1b76488481f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd267af1b09675095288cb84f6c4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a987330b6f286ef8eae5d9126f08257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ec2a3f8286918a9fc3700993d3d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94551e34b51cdcb7718446a8343ddb0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf3ccdf28b811207ffbf36861b474360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd145be558eb445cba8d3c62a8b741961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6c7beb045c54af94ac82cf4b7c9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adfc846a25b9352b55f656313d23fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b885ade8b602553767018176509464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675216f37597e707c0e9d4af92267b1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be4dda7caef40bd6b1b855ffcb5be666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9c7dde207c76b9be6c4ea278f98b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b584bf90a443792e33809b310b0c06a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aad1b6ed13386d3042689a63ef55969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f511f4e55eacd3254290dc85977d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97185277b408db8cc0e86fec707aec1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb0ed359f98cce8bbd2c4c793addde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5d62b75ebb3c2cf3560088844a33d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd8c6f91765e1dd477bf39e615d5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8345c7e792abd9e517dc05da7d0ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098eb0b153207c2c0f27cbc8b3ba77a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ae4b7cfb5e74e9f9225bf666e80ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c45736c182bb8d2fa668ff87e969278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306dc129f11be09a3ded6f0d1e2f1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb37cf5f9f7ed7d3ce4de22116c4dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8ddaad75ef1dec24a4ab53849e0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e07d58bd36c403651d73c6c11492f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c5866529431ec9bcdbf5815c6cf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce2e225ef60e6a1c5ba0763f6188c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3e3cc4c157e1998b65fb7ff42c1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacee373656ebde35f0f797dafb321986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92985a93e2d8b6bad6f786e9993aefcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954acdc0c151be9f18ae9d331bd89f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb21c8fccdde1a958cda838992df01789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34287691b4c089851a14d0697e3df7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dab7a1d3bed623994c9d6e6f9921c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93590c9ea168a57e79038a1f942fc5ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144fa209f90e64fc0fddeb3ca889e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286915f6c91bb786aacba1a8ed72c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34052e94ad54a3fb820020f0facd2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cd798470d3584277d2621fc88c96996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523baf7e068d0e47be685f5da807563497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b35f7157087b3607b1f097938427798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36d69bdc58e2d3e01b4e188ab273d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fef9db309a7f2dc2627d62377b30a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa314af3f8d307369821170d133da6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce8853cda02edb70edaf351ed312a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00422f193f544fda5bcbea781367688103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56258b3cfd401940296afd1f0c82b8c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bcf4657df4d317894bccdf89bfc4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d32eb0d5fedd7adabae7181ab0feed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc432e7daf2bda1d2b8cdb7cf0ddc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68c34b4025afba1642bbe2d19d420108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50c44575a80b866924ece79ab7ef34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973bf29bbd37dab566913bf4757a39f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc8ea1f0a4734e98f6efda77604ef6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e78874891afbf98dabc895f9766a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb48107a3be7b8d45f13b8382d991e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0e8f5f5b0bd92e3919e743853aa21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830c80cde6dbd2ac62f1b7d28cc6f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf2495643294cf40e9c52e0cbbcb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572b7299c91d63ba1e962bb1d39fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9c589bca966d137a5e4e27b3801fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098d7e48de1e48eac9fd222b0141f5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def951adddab925ced27f9e3a45d84ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696594c106580fce7c0edd5f605afe5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd25e058d91f9d60f01b7c3546f9ed6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23bf71aca102d3c89b7147d3f37444123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c34b9aca88af06c2d4a7b9af3bafa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad5315ab1b71e82d4f321f7df3b39f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1893f0cb7f0ce4c0e2b940ae833a190126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a36f60c63434d4dc7aa8f3f142ce1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0765d8a5af055948629f54bb2fde4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79185915f82a03fd6c060fabf56b1e52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea317f1644b69af9663255079fd7e89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865761d022ea81091018bba1847c862c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85e09c06aaaad4da231b8c5aed701e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cffc2f940ee9b40538df2006083827133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b655b9426edd21640d683264d2c55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bc0a1172ea33212a3a20719206187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35961051a3112ff3291e08c2c6dfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6167fe281bd7b4ce47725a100e0198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d319c01d0a9bcd638bc1c3d668e6d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb683be33e164718ad1889e5b7bc106139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a00292e6955c4e05afbc2d14cf3aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc7301c2d173eef17a04759746644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75141754fa0220c9a5fd4ac416447860142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d9e3049e131c16ed73618662c849143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362aee05bc0850fda493643f67470b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f974f783a8fdd132d952cd70599f4a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944e107ef93da01ffd302d1ec44a63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998729b3a21733a9b9be004d0c7fe7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb798b6c993df5e0102d4413fcc4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc27d30314fc2b9af5e3937d8682b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c97118809503e2d70ac6f23567fa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408b6b725d1789ba6bbb36e068acc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5582534be19c051af7f5fd4328b120152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051622d1d2b8c4f4ad2c0f6d73f08ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca374545301786c3c593ed622516b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61a196d903ca6b9e38608c341f58a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fd7e6fcdc570fe281165bdc0f126e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb318aab10ab590628dab44c22497c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d51422a6a96ce7cfae570c875641158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0c899767846d9dcfe9b7098c0d0df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e474ba7fca98bad0c87f9ab948b03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c86a6498231c344c120d54ba1b798161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57e2ab5603d545298c6b25945609b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7aa63b854816dbd18ed3b5423bfce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70d47c6e57bc7916091d94f3c7d65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52c125dbf06fe1c6e94300ba279ebb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556acf44ad8435b052df6218e1aabd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78c41343dace4a1de8b8cb98b5291167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71d65feb7eec83bb7a828d0cc5c80c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff77d4d07fc361cb5968a551a23de7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5ea662cfa09ea91c1e6642167f9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007b51966ae02edb1c1c1d04c020ae8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a97c17d25801e1625ced2c7a48681172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e640ec41df1ccade772437994fad654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a875b5714d2c833802b981c3a7ce03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8caf039abbca69e51b98f10f0f3c4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f79a9667704cf67db38326ce1cac2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8024f794f15b0390caa280e8dcb13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb613ae8f0d8debad10aee21989c86b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2726c6ad6af70753137dedd5652ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf3d41ead29bc34c0051712656a95c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8eb455619c4e5827f121f4d9ef0c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ab63a8da7b6cf84dd28a7d379ee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844b3f9e39b71be9cfa7d2c4718209b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ea31744e075dd1a106ce304ab3557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b850c918c18565a253e1b2ba610d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecc777c844c3baf8f8f6da4eba13e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5228c72805e47a75d07ee49f9e726187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0531bd5a32f71e70f3645e2797f7802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2451ef4d62d7a5c1a33cc62b933d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d65efd70700e2ed14ac08caaa68c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ccee9648eb36883ebcde5d42259e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b7989a8993e110b543c3d16e624f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ff9d1af236e9baf50af0133e8475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad356d349743fa79714dc51ddf49e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b8e68de508b3076f6694295fbae2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0940d957860f746c9329ca2675146196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba12ecbcc504b6c35404e44cfc0646197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e99c8898ce989e4f2c636d08e71a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fc5d350361e7de71053f7d4860a5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4261cff94a60b59afd2ad8b279bb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6bf5d69094394ef2c71f74e4c1f16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a609de1dd24c3e629e2a58e9b128202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51dae1a5b7977a2ec8b39715ba56f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eeb5392f59bcfdfd337912752ad46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6b94b4abad0106f27a5dded4a7b84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61defde707666be41d66d78406289206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40042e4339fafe54bd018315da8e835207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af76225c90d39a86e148fd1fc49ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b24c5f15c80cb9d8cf577ac8614b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075466bffc4428cc54ccc2e45db5ce5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d693d17c5ec3cb655906664d7b628211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e027ce8562c8fc430fcfea033dc686212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ae573a0ec6357993f7683e31d450213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1c1dd48b19bf7a9a42a07379efbe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a4d4bf9364dce5602c57f224a12a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75338ec9f7c64078005d2e0a9d187216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81706a851da34e9ac00167e98556c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb701bd11836cf7b875e784257dfa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500d4962113a5068a7c9887bf6d0919219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01374f38da8992793b7bcdfc2ddbed6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95716f264a4af0bbb03c6c3c4a2620221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f34fed49418b6beeb32d926f9426b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c388f0df7b2c33596a16878b656eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcdc67118cd0810fa5b87f8d9f91b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bfce4b00575595f95055053f73cff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4cd4a0fb4d4560df8bbb6d1c29d7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c742a1270d8a945ced3ae20437511227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647166b17be78c9f9c8cfd61227ba8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8746f66755d7f10629837b26b5453229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaca49602f31123697ef28fee4a39e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9640a331fd4cfe72906fc2f2c38cb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cb9f65d56bcff8db9c41c7491e1e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3bc4eadc7bfac6036a0e5781b9f8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca0a8493a45a1cdb312d68f0bcefd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f217e39f000185747e94bf6b497c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56d214e535d5abacda740957f24886236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d91b19dcc11ac20c01aa778ff2fdc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9ff93a13b6d3f46dc373f722a47ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352a992310f08714a4755f537dc48e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739da5c469dccfc3df6d1cc71d7992a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b11e5bd696dfa415d997088a390e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2b37d9219b6ae1f7d18fc3aea7902242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895c4405393692818c018f5d7295c44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c8e9ca673760635f0f57a5d848b77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc468647115497408e36ec0db72210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ccb2fe9f1166b33d9d518f07a810246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72d9af0050169bdea6981b531dd73a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a46a89c29ea869c0cbfbdb7a3a3d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c355969d6a8d8450ae87533243eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4417b02e0166edb732e047b3bdd664250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427259691b5fc0f1cfc029747e412f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e80d1554d94774c29421d5bbaecaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5546865419bd960861f0b6b198b407253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69ead11e5574a590eb15ec735904ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd356d30f5c4ba85f8482e805244a3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253a1517df60f79ad9353dea47a897b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d5906dc73db426f98749b46be2c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf02fbb7cf5a7dc23fcaac69663255e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9956b14ae8bb1fc0010062bb66ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1f0c832ebb53b078c80ce36665e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3b157fd41ab065eb329a7b5bbc88a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a690a25c48d8221226da448e3a4303262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e5bb56df0abba9760997002ea3b99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3d4dbf03a3be25f805ed09e38710f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c73f3286b55d24defc1ff76dc7e64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883a3b60e9899b1c04328554ced9385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff531d972aa5a0e245a789396cf9e666267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0505e438959eacdeecf16a6d91c907268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ec2d707ed8463111b7163c0fe330e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f2d01eb380ac7a4957d49c4ffb9da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee6c4e2021734e30047a4d14b9620d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5351f8219a5d16fe9d24dfe8d1476272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abd413fab6d875ebdebd1a3c009af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1758c6263df59c9822216a555265151274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b102dac06509960797aff80b09625d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba726ad9d4f85018f6e50a7cad2a9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14626a3e6e7416c01ed9480eae87d44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d83d0ec064b9475f1d769a460a18f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bc5f720207660c8f3ad322dcc3559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca396d940e30593080aed36af69dab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac2a600de0100f582c5f4afcb9551e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750e31f9154b80ca43b20149ef398d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e587503bc4087e5252a22e629f9e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79adf0bf2199cf6c6bdda760b89dc33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f7fdfa06edc45d3759e839e79cde2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac3904ac8b45fd3a3e7bf7a9aef979286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89f054e4f81b208a05c7b0effa695287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d872d1efaa0dc47e271978b88889288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7825d16c2cc4113754f731b4ef11c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b3d112313cde21fb0940f1c83a34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab532fd8712a3354cda0e807074696a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5dc35d6a34e32f593e545f4be6424292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209448538f1faf6f90c37d7a233716293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594ac85bb934d70ced00279a086bb8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfda65abec6680c1cc8239f47c7e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4499f2de5305851539314799a91b85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b31e2d721b79a0cae7a043b6f149f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c2e959f275cfee8ea51ed4de2faf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bccd9045515d328db669a6d239ab46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c18b4c7daea05f3a44c92e4ba60595300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53b12c7fda80706e4126da9d26715301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf54c473028de63f97de359ac0d3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f948b27e8bb9b4cbd19e80be41393303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf51e2d83448107fa6ebc7333a5f8e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40530efbf48746e0a108077484dbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d422f7ae79c437cc451447c50eb0c5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565f49a34b87b84ad5e162f08ef0b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7918380ac33407236a33a9e4a6580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc9ca32c4a724f71f297838ff143fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b9bd6d127db098db498dc6d64d245310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e5ae5cff360f6d0b4ac28d90d2ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda96f90ccff6dfec9c5af30f75dcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cfa54e3eb1e7c8168171eeff129fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5813d99db427663336051a936ed2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33808444ba12ae2d69451dd5e6e8e136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573881052bd132de36fc79a41e55aa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9356dd8a9b48e363f2c9d3bd90f62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c3379bc80787839c3e01e41df5a53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fc0a3bc2b8410ae019e5599c1e407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9745d620dd43bc6ed169d0408552320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b5ed9814265db98bc98e339928af5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02002425db2efc1b0edac2158e51df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a48a386e1db2910fb2423f42996cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f76bd6696ac088ee2d72839d31c06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513a9415f1415545e6389680c10ac66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9be86232cca0b6c7cde4454a07b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fb1235a57f2faec8d92e0f73bb0b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e528ef5b8aff88983ee6df4a07b927328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847a22afd971f2654c31682122fe07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66c312340518e746bf845243936cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c52aacf5732528dca815999a7ad136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675422167feb187baf940c65d18b7f2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87fd1bc15f4d2e152dc4c7a3cdb1f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48401aaaf4dfc3b062852239f2bf71fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369eefb2de59d7ab6e7d69a4d01fd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65010541736aa131ca65377845fc0d54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3039743464b731f42e2e5f25c3079b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3edd3e0b68844df387f7c2eb40324338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b38e42225ff795029c2eade7f146c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388798f8243abeb1fc95b444550c449340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e846114528d59279e4dfab2ae822213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abb8261ed667c0e2f8ea0bf39741ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b0fa4b06c59c98ba73b09f5f54df0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64bb47f6e47395f513e2b05c97b7fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e945bd61daa47af55232fb78674644f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06faba0513fefbba25961e92e2ed31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e73532842fb67ed6e4d0801b9fbe6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3d091ef9da61f525af40beca803bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bbfd07e20482825b87c871b1a191349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c812f8685d2a67da3d01e9884fb59e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99aec7451731bd992431683b23b82c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26190526ce257b0cc621fca3ec2ae5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d47d39c5fca6e87b41d5b5b0c9a83f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216076ab0bd24a3d3713405bde27ff0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15044003be87ff73d6c847d5a99914355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e61475bc1b8dc5ac0ed71f979571d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d976fab46dbd7db3b949ce409f4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb77f4065d0b0d738ff336e042a742358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a1456f456d2b0a8d129a5aa9280a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d32e308753aff6da66dce652c2b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc155a5eff8a65144daa5598d9f31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df473270998f92b210895faa1c5d16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74c853a415d2ca75b42f720c475d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e045346bc4175d7db6fbe55c094ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee096b258f4cfe47cd8b8c68f0eb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625403cff81862c95c1c36877961674c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e97b477680c6057f02c80ef61cc11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ceed31648692b05388a7678f16cfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169af67a8ffcddb51de688b398f0187369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15457edf3c530fe13da04ea5a84256e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbb6bfac7877cd3d3e1cfb6dd33935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c9903c25d2938d383de55f545fb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a12a8e4ab5307efcb5b2cc464882b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb09ddf5b2401de88dff59a8f8a7bb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1587e470539b32cb3991958f679ef40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa39f4846d685e700db906a1420e27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd845198f54988d0092bcbb8846ec8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cfb06cbbe987ff03e976432a844f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e16f479dc22aa3c1b91d488af8cf6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466e44cb154236afeaeb9b8d982970380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58f84f40fcca8dff73fbe26f88cb42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1b28550d9b64998223f956700defe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286719cb2bcb8d49638b04c01313dcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee90a0411d6af57c66abb08f700c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d189bcf639f5ee51c0f1f3f402dfc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b61ccab4c0474de648c1facaf6edb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434318f796f44a7a489ada01bca7a8b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c66375afaae73f1a552be0a4be0cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6269fb4936607be573129e1f049917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f164ae7efef9371c5aaf34ccaa053390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5c271bd257d2d634343af5da40283391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad00555d50c543e96eef8813f8632a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5f2f82feb57f6baa511a6496fc7d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f64f6a8a59a8ca28084c2a16351da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dfbfa7f514b17cecdc19c0b1ba1e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c14a6c00ca39c646a89292b6121b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0680cbcc24b950817b3cfd6bcdae214397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751de11235a1bb0971e77a803a35770398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb064bd5ea7de280ac9b041ff9def1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ccde1839f1d8d7ec09b493ce69b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e89b66c6a745ddecda3abec9a65ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cce35c7ee59782a3002f4dc625bd59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd0a535d84c3e55866078f8cd31e52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c12b7fe7e30a91b3eb5d9b888c401404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a025d3715b354bd863cc6e9d90d378f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cbdf345cc753604b168e74cd49903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67cf26001f7d4bffc98d27319dac64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423326086b30f83488da6726a6960785408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7612776db09aceccb99b855658a3ce1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfff6e59a9951b757ace9b45438dc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53260b7879603a7a21b51e55d6aa0e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff113c6e01719a25908a923ce1a097af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce623e2ec413fe6eceaf5230a30dcc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4426f765a1963fcff92beb50e5e73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fba617fb38a34eceae7dfba6b42aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1485d6a4f33a031a20dff61cb6251416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb62c641d45f37c323dbf47104669417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76a77ad60dd2e97f2db9feafa238f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c0d3336ed875ea797d132b3e899cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515efc3f1b9beae6cb479e8ca2df5bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d79e9226b1c43f6fa30acfdd4269bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81388a545bf01913fb5d1aa5c86aaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b41d7b8161372a7abc86224fa53561423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23096c89de0f6e5ce4afddb8fdd87115424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b30819b4dcdd6486d01c226ccce6bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24770c2e361016628d15f0bc22ac80b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af66825874814e94422b473dab1a14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa76860df9f75e401588ee133e05d2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4680ecbdde7738b636d241b13542429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797c4889c3b0e1d520cfa32afb430f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c1620e9f4340ca50cf89c952a2133431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294daffc6ecc3f873db7e87c2ed95ec1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954d12e2c8f0a29124de9682399b6c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb6e676a6a284e8c76c17d5def80e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03882c4bbe592aca587dc959aea4b9e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b51d9f1e6e09eb630211997791a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750379573382d440bfc1d706d42094a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704ed20e6e927a516e1bf7bbe94602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264a5573320d44d4275c1874f8e2310439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c65dd4c999a844395bc3b88d58c607440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba16f18475cb3802fdfff678f7e4ab7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a1f8cf1d19e3de3ce6293e9be282442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c57289f34f7bebf9da1fa5bfafbd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9768050e8937a1502265c9105f6b094444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee70896e5162fb828e27a198182fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494eab2b04f5ace4645373012500a1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61f52bedd77099a7a4054e0e8dc022447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864412451bafaa3fe6e5ae251be6360b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a9821deef4da2d5231deaaa2d8773449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71a95485cef9f612be02bf2908baf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a762277edbe4b7b5b255fea3d671333451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d57d3cca85eb264b6c777a90d6b94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cb9e2bf5a8d9c5020123b1854c75d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7edec64d684d67aaed7b4126cc10ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f4418fd94d20624f441e18d8f446455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892f7620d20225870d9285c7cf89df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eee66ebeaf79e11a75574a86feb24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468670ac74d5c80dbdb1c59e77530c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e1d5e8f453137bf8debe7ec18670459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a08d890e679c492b7a2c4baa40ac5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea57e30bbfa034e7ede33354bfec2f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bd9665559fa3e82a5d69e4b6c03f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a9b42a442f12ff1f7b3ad190e2fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b747f141655d89ed69dc3146e56a522464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f927eeaa8a028ec0c267d04fc5780465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a549d453cf6b7a12287252f4d5477466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ee931a8bbabe59c11a950a2cf9ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb512cb41e4cdd39db544a9d51e785468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938ca5a9f5bbee6781b677b68bd201b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2bacf1738a4058d8c68121bd4785c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb73f1cb7762d0fb2e5d3d07e991159471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c4570490d87d5dee8d78ca7a0c8e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac132e7b2cddf1ee3e75b44837e5209473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b61add405886ffc3fcad7673a2bf9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33207ee15cef6ea500fe7ea2a95eb38e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e1a3095ba2ef013cf2f8b30054304476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf41d977cc31b41e3d3d3f42c40b0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcd332d73d5a91f62f12e4390c6157478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dcafca5e39ed3c84dbe4da419d0d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd740f4c2ecc9c128c7a7d4c6a35d94b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6894586cb96fa063c93e8161feca0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea04bb24da8d6720fcec51ea4e8152482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78aa68b22e9cfcc4a846629791bce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dadc39bd5e0d58d22c129f65c0722484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db678525266ca7624d851f2e672a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88594f0c5749d3943040685747da4d23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313210fc11fba41b976d94b4adc67fbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b5c6c24e60787160be5e9bfe7ed0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9faf674ff4f6531a6560811b8297f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669e1a680be85363927d9185bab07fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33313e929080be1f1fd72c7ccfeaf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc59d1a90e94ed0fbcaceaacbc6d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6d51102c4bb5265f2187140c76fd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e427c92cf6cf621fe11beabea6632a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5039933d9e374609d68e9de7b3b3dd1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e424d42b6f60eb9dfe6eeaf3e5c054496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce4712ae3da84d5b532c9065d4b11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c09ff07376df05ca6277295b7ca1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63338e9fbc0df09d1075ea61417913a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf57dcb74abea641d8354392ed5312500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d28d91fadc24eb99ff594bc6ae1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce18b189828dee1e7f836e108af3e15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fc3183081019948b3f361deeeb866503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914e3c70c247cf2b6904fedcbbe0455504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2093c5c29ff5d4fda284e18e22deb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1143d9cf31cc4cd79e59b07aa2e4cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466224ea5c3ae17b73c241aad11a76d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656bc305d2d51d3577fda369120b29a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664901e037e83ae8af5533adbcac2456509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4082d97cd92187d4497ded85528cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91d85e4796e78c9aecd8374930576d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ee3ca466e0267bdac0b8a8ce9fae9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a4be123b982c10941bb3ef8ee61e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5711e49818a4db1e197dc8fdce3b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecd5f42b52b62a1a9738d1bdc25eb7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c4ab9f848d38505565ad71658109b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af3d6b73fb3454ed3ab3269e5797cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d419a686810828b611bb3226a29e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea603a1db3b4d19783d21684ac85d7d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b78a8e07399a93e8f10ddd9f72ae1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed92f45335d336aba9aa2e135b99c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c6fe125a48a90a868563db00b33e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddcb669cd02707e65de835063473b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bd463f2985849b60ed8620dd4b2cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b39ffca12b0490cd068516c6f84a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f8115f78cf8ece8b52601b2f0c8e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff08b70fa15f6b409c2fe3e4f853cdc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb4c97e49d533d3f9e2768c2c1cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30bc2dd9d8b4424fa2ceaf6ef743a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92310d0c52d8af5bc7f974d7c3e2bc9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c53d0bc09a5591ef8a987d8407c71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87932eae9a44441c6771ea99ceccb62e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d53ab24a3ecdeffda2f7ec4c49f35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f70a2fde5629fbc8b23188b2268d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1618c1b93e50eebf859cde2cc450069535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb860c90bffad1f638b0e4473088f984536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654a82c9d9191e50cecfcc850d1172d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4d4c78cc08fce7bfd3cedd643b59f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d695ce1f837f575d59b3c4259835b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eda5ec86e24649bde2f4b110caa71e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b756955581694661d65069d1634bf60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5207f5c09022102714d2c0845c21542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf40ec492e33576645f12bf96815f60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa515ea147252a4d3ca35b38ae173492544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baea0cf40c04c2483f3c1fffe53313545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f3f3e0cd7331f709b42e4b10aab7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d92b0b7d7a46f2db670d6e7026d174547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4202395753ca1e1c4123d93623dd38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fcb5576afda6230195cd53c42e025549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ea33b764fa81ff2e1f4747c9dcea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d872d83ab4ee37ed6245510e15e56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d7d371f94eab3a4ea0b1d4b9d4d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477c87b7bfc61ef96ab53ec0a00672b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c025c2c94f92d0e5ce92efeda93e66a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ece5063bd57ec363e0c84f7fba69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3dcc174db1dc0563f8edc2565b4df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb760877d53e7e1d4e7a7361c605e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781afca7e9e148156e1d7e1878c77c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb2cd6e331da3047b17455a79e61af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d91fc9d274dc3d8092e1ab553e6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281ecbcf26f88a8151957c3ef0a202f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4a14b83e52c0d6dcd70d05db98d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e987aff31e6b3ccac690a0efb7d92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ac88180c641e16c90a34ca1496e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c405222f92dbb63e6a14577ac6540565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4becaa46341f2c40de4032f5a5a6b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a22479cef90ccb37e60c5cefff021567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1997d7e5009c474d823514a5ce468c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c88ede469c3a9f6bfa968d826d3db2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1da5037983675d5fbf978f10e64e79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52feecd1cb62c9f3bcfc4d9454d220571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c0218f9044b78d8a1e08c2b21d89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfcfaa32180ff232dfbc83701612cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051c9f4d60b70b42407f331decc706f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863c8fac77a91f16b5832addf70119e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba6b50179fd7b82bd924aa37a3544e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc58bf3b54220e138909c4a5a90fe1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b7daf485aaf66f1c3ff295c33565e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763a29bd86c9aae56d0fe90009bfd94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a26e9a6cca7d2e3f6dc2751a5e0a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f5d001c1f1282128f2c813f98312f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a32271f6ddd5aa513eb899e6e8251582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a836470e326c711e1a921e3b291e547583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75803f5cf6490ca326eb73ea6d63d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfbeaf9b92142c7093d04dc33fa281585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deb2d563385ffc995b3e8f0668d79c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f812e8b03a8f5054b1be9c242a43cb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02df864a4ddc4ba2bc93ad75c5c8f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101e213d42b9d23f9881372109b4053589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9191f7273260afbac92cce4a35b15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ea683609137b18aa6f2d45899cff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4beb437dba9195f390d2bd8745fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f136223507293c52c98a48f3f4f937f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25f1d3a760f835e9ea560d64e559a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973b425a9de0d0abbf3ebf430dcb146595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cedb5e18d1e4257c27ac7c546d3cc5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2282690d13b6ae37f3d345d6bb7478597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc320213f4e152750c0adf00a2fe5ae8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247712e4632ab7940cffdb1315747fc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f19428542444656365015a6f0233f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d981451cc5dc59547c632b0a33826601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52711393bae70341b268ca1e1c452eea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445351b9bd08b798384dbb23ca88ae0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77563f5e9cf4ffc86669d3f1b83aea8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6758d6685f7372ad6d1a3a73bd0bb67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0efc7d64c8aa9969c13795e9abe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7832a9ee4b37ab0b1b3449cbf9f2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ca26650f6e8eff90e8cbf4af40b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401236bef32484ecd3ca00e5b6bc1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa10a66682942cde69f11b45ffef4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d961e5ee246d22335ec3a7db1028a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3fc5e31245b7495512ec234afdf1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428528367f93ad9de85611f0b7299536613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec132893cb3bd90e10e826815c9c2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed87d66ba749b60085eaa5ed4e1bf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca4d21f42fa8195029203f023700a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdc3525a4e80a9be8fc0ab08ee4fd8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc4f42ca88cf4e47a141fe52e2baf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7bc35539d386e201a7be0a85da282619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02154a0cb2157f22056a5ed258dd391620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcecc4de60f5ee21c824c2507d627c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841f6aa13850b754cfc7e533f58639622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbb22c3c32d307d1c127867ad45b16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d838c3fd66e769f5c3116585d22b3e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92fa45c67f87a8dedad5b69eac45c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f39b418996a822f50d6461e7ca8f9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8df6cb8514a9ced80ae7d4395c88a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb141d52d111f9031f3ad58bd58482628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efece68ba9d9aab37a8aef8091cdad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201fa5aa091c3f69db3d879fc6a0678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad2b0af94dbb6958223e99c9bbf4b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548bc3d051619064e39b4d5b15560f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2655776b45149f209be78123d243de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01feeae50871ac54fc258918bbd5a95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb125a5704773f1dd7497af90bbfc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af7d8cd8e4b62b7d95bf41e750152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69cdda5f5fc55ea5291bfb13afd66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d58b6b6d7a2f925be6544ab5487d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd699c75a291ee701c6549cd6535d438639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a25935686df7996113857dbb8da7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8edbfacd981ef9eca8282333e318641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8eee4c59d9cf3e82c6b1027426eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a24704c5cf2a44a731207fdaf940bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9e9a8a8468c691fc7daced268f11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3742489795f450e66368309a96d86645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3eef3492c0e283bdd90766c398161646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eba3ff7556c5dacf9d91c0ce6bd27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd69682929ff939ffcc1a1c4d3e0f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbab4aaf1e43b3bbe02e04b9f82ff16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697153872585e7b59d703d210327f92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb1d28be9ef58ac46aa87ebbd0f310651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d45c9d339a5c7d91600334682736ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef714c88ed5e7cbb6584d457b5964653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda817b912adbe8609b5ce4a69a79b0a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4619b9d3c8d05c16221e4470d166e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd94a75dcdd77773799272d9dcbc80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57dc765d11e2c0f62c92164c759bbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e037db8c85673bbdaaafeb3cc394658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949a38b71d8db011a207bcb8c97b809659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caf6b065e282a190b7a6edca96345a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bc64c5be6e2f7983f3dff913d5706661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267b480154f653a4955ec5157d06e58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316eba46ba37899028d177475b6392663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d8f032a9c7761cc901788916c8888664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437bf28c19b12beade31e4e1cf13ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60688171119659ff7ec8c9003358f9b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d161aff758aaea8595e291c53e31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613cb4bf7961894b99d189273056a83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05600e0ed60fc473101b69c2b7ab8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227c12f3b9774acb1fe67ece5242112670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee91b1c886c43b3236c2aa0ef43aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7648c1498cd2884a69b5367a2a7dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ce6bcb7b71678f1040f9616490c5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06999aa3e425a212aa9c22d09f42b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42aa54f2587198cd5904f6ca0943a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e3fc6db9ef15ba6a9fb44389938e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fe578e24dfe2b8f94aeb99bc718e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52cc077061ef18352bfa61060f41b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aef8619b7b6859fa7e45db9555546679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a14261907f1cf02afe9d45d7d2586b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005d1bd61995652c1bb39d02f7fa28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51400e92e12e3a160bac2ae9f4fa3ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d30e5779dfc738123cac7c5997c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d068d278dc804a373518ad9163b2f9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8515f511c12ff73db55ddc4683738d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78837018d62107fd37bbf15644cdfb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041391991aac86eba1b2eabd2c9fbc58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c47b251b7c59364fb1f4ea4069823688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397937c58dbdc4c96aee3e523111f3f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394136fb0987a6675587bab5583081e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d69b7c83d4a6601802a1a3da5cfbd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920509910ecc2ed707bc40d30e1f3d33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df63ca4fdad661c4c9af3f8eda3e27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c1c720f1f312e271bbd8e5eca64b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0db414047939008f2b33a6a7553ab0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb65fd907d1782afb7dc138a602d670696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ca2568fcc66bc63152e97a9ed8b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4618e6a3aa8da130ded6fa82251ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd717fb624c96a5f60834429f1ce50e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ba697a291a9456fe429d8c7cda66c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9ce8dfa7b86fab8674d3517d4fb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f84fe3525533c50ae85386b88f86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf915cb4c509dd9585634a1dbc59bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4a7c007c56fd9c5996e491210b51d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402012030c0c8d79c1e473fb266488ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45857e2597713c0622cc613adc0360d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7e81ef740f6777fbaba6ef0c7f5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711acc986614a38c6536aba9fe67f9dd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ed2a9e4246ee1c932ec23339405e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85d38a3be5b72335c1ca32133858d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252ba2bc366c6f5dd72bd6b9b05233c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416939c6330e87ff2573df79753ed119712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e649a77dce202d5dbb7b471ea217287713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35cf5d127eb4b17a39b0d39483baa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc4e3ce80f9fcb2a4ebe2b0201a83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aca4afd209aeba94a15b417f4532ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a143798817f17f72c08edbe61f67f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c994571b23316f0fe0dc4837321c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f7a846f87bf37186a923addecca17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfab6449bdb42813d1b692dc52d6d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a15127eac97d2f8ba6ce30608f2571721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04083ddd688f2393d2660dbc76313599722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fec568fb9b2c1d80be26dbc1cc0d89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658828fdc96522bbbf2e152e00af2b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd0d43c2a3dc71b7e2c94613aa60e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48a2fe8a0c24bac0eb9308c4d05eae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767b42d89e70cfb325b8d8053e94643727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2594e5e59a4f0820633b0d6291426c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb998e8df371eb9f5f76bce6f2f7411b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c153575c6a4562adc930322ba783c90730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cff643970d4ddcb5fe94bc5e43e9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cce09b4f54ba804743f3d9a35d5f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e6cce8611a6d855af0d0ed970db06733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1656a2d1c1f41857f0aaae15ac3aea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035479a9eefc6b4feba540c428b6c717735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25e6bcb2876b14100d3b0a141ff4fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c2a1e1d0d5056e4cf4efab0af37b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5e2bfadee4619556362a8f640e1f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2d5c2abfc4ff89a8f1a9c5c9a43e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83091d14ed902df5a0f8bca62d50178d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d33ee2b72adf60dde98c070952faa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffb041446812d005c759ff845e9eea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6bba13116481c09ad9c0176001c5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1638f565675ebf7e37f83da9c514e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f5754f3baed4d5fdec185cb7c809745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104b03c6902eb2438dd2584f7d93586746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195115bf54b527ccdf1561fb06beb5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d99cafefe1f8fa449d31da58c223748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12401e4a8c2c943d7a62e53b15dd44c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b232edf254a5743083a44efdd026bbe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d3383d88b8f9b952848a03b9bc37f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144037efe822bfa76903e9dd2d54f54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e2868604ef9535c1260a786560625753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e26824e2d18acfb7f14c8419ab6926754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34867902c9e16faa2677e4c576815087755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdba1245a6dad9dae229c1a0f0b6c0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c103676cb89425854114c5f8b3b59757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64f64dc3350c5363afe132de46a966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865a49f5b4999a21ba3eda83941cfa9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790bb39514ed01581fe4d8bf466d131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca739b381fac3a873c8be87db5ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f254225ee260dca0d5c307eb797b13f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5da6358c50e1df6a7e0a478474c8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e6034ed7218d58618becfda847db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9296bb64fb837fbf092b83259d8e8f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4846d76eeae87bacf733b9a654f5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e1170acd0cf9fd512b82833587a0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3e49e12b33d963a32a547c9007f1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16843e02b0735133a89f67ac4449368210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ec86918bf9474a31479b1d6d0258d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02110b91ccaa3e5c35e09ebaf931a4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672114531f6afa456a95827b802090613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b730b5a2294128b67f98d673fc01f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426f566aa681cbec69ae08040011cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b1fc68647d7aff1a76c19387246b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feea6f4b31a1ef0ed1b948c821f4cbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d969f8316343fbc167fd891cbe31318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac761d6d57cdb03e53d2c2d949a340319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaea52394bc086d13ca9fa4c8472fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017619dd483c38a2fa4b7bb1a8ef60fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4e9c0f0b13ece06b5ed8571731f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4f5aac1ff8007330a56ccd10eada23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a8d19db7ce0800760c5b642f8d9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427d1f8b2ab9bf94e1506fe8bed9ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f34202b510e89b9e3ecd44344a9fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc131c0a68cc3e98ab1674a304b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd049e6698e63091fcb1b9a9a726828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477252c507c5b215b571015d30e6483829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78208e197210b5779361c911ce92250c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ec01b71791f73cafd8a5a476687731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15024499cb8ea8ee1972dec0f554cd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a84519c9bf531ef19790e4b2f72c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4b52dd3253f669448e5bbdf3399c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02b988d379c092746434d69153e4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff209ddd08c6f481501b8db56792bcb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8512e6d436f9b4a57291a051df86137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b081474a6c108310c7e5d9f349ef8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0502e0d3cab5ef9428b751a3f56fa6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8ad8e2cc4398f04e30e7a7a029b4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de29eb4f9648ee3478eac4194e96c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201209b90ee315f36ab9800be0df5ec342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19de7922f3765efabfdc50edefcc07e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c6fd85b6c7c07b5269291b7dffe2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe43f0caf5fc231646556730c8986245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f59f976133dab94bc91e9266ebb72646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eda55e26135382789eed39831133d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0e01998de9500a2e51a9cb67ec72048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07fa0464e8b32e6dca2fd43be22a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809fb7c80298d540b54b3846c9b0b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd792e5c0b408b0445fa084885a78b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d36efc571fb6c755d38a843dea0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bdc663a291d84f45386d31d26fa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba7c0feba4e1ab10d0682e13d1aa454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd0c2d054d0530c8cf2f448dbf92155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f4b1cc5946468994d1ece11644c9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce966f8384b952707ab4f0cf51c217e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488765971e6ed4b374bbd16b56bd232958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71262ffd3cef76fed259e9f34f69d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64a8be5e87c0d781a3dd501d4a8b9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7ad40082e814bfd79bea50f2475561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbcbd4c5ff3770c67d8a3df422ddf462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7265b9163e146d1e16ab62c19e188263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd30f6227d04b922af15de5f7000ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84083e3aab70a7287e91c7225ba724c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87ef9f7c0cdcd70f00c63e5509dfee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d3acc0c49655ed71c38c3ec7ac4c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9359b923efbefbc384d8272af9f8da968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2061a6bfac774d42ce4730fb603669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af15b1f5f29701247605371fd3dc4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf2aa696949ff75eef612cadc36bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13134f0ad62e79f72860158c6ed9d6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e23a5319bc658bda62bc41723bde6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b00df192cd225472b292393bd4ff674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a68a0f6d19638f2adb7126ea059275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf5ed482f9a6cf18d74777a3408c0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce637155fa099802c1ab15a1e09d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f9411f0286dbb2733756473ff801178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b6fa4602b3249051a08b61125f37779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ed23f01833291e5e17b3bade789f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d87be911eb260241d0b115d26fe3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a7255ff253c269e8f01fb14b2825982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceeac92aeb257a011433eee1db9f6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdaffc60f3b93bbf5014ac47bf093684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e887049481ddcab7a496fae217bcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda4d9bde4e143591fd772a1526cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107934adcf34a9f64ad0aabfcd9585c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84a1351a3f7502e74cd32fc8523f3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f8b3aecd273e414dc7534541fadb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2973412a1e640f99bd956dfe9d1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecf597fe39634f8283b482ac02994891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47201256640852aab2b4f8120b49181b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133becc2cb5f250f157848b2153a9a1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9373aabba45100d5e945a63abd8bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485d565e7185535f39502479c1f8dbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd18c7c3fdf65fd983f79644ee0f3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219377af656db6251fc2b300bcb0cf3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17058ab3a57149a05dc3884311e75d9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e0b8da1574601253c77c4c0caf15399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb85cbca37b29167271d91ef2d4375b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a7194adc910c113652913761ea67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9c55d566814cb3e6865264981bf4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dde2309ffaeb61221d30b3dbdd304a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19153239270041c046f38133d90bc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e79f9eee894cb2e36dd3c5208c49c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ccda18bc0ab404bb5ec39a765dbe3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c092728c320ec4f58f82ec9efa2fab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a9dca5771b986f93e46b9091f83be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3afe3b0bd7fc3f780679b2f5d1a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327a6948550a57d33c4fe75c917094110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1aa9df97df5839fe51e429a9c6926111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c452fc0cd3aea2e5d9da3b84bdcb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c2e270adee598b9715c1547186637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b0d49cddc0f81db4c65c72d35946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03390dc60fac1e6c6f5b7038a5403154115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da7529c36bb0676cf1b9c86e3470a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0325362f69dd1ffc2d50097d3d70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf915fd629b93de47dbddd3bff89975a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fb22c5482614b322eed6751426879119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fad515fafd656fe58337088611dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dfaa62b2d28c2b28a9c624c80629d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45c3747887f7c9c6441c810eedf25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef30818b5ba2f4b0081ca4a355bbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfe17a6425125b1f721dbc3b23dc8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e9b5454e4f256a4ba3c19ace03500125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1eb6ccd74ec7042d248910220e6d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49aeff56e0c314676dd4c9ea6fd6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00901e934bc354193fba4b6218e453128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7859584933ab15860d95fb9e4fd53dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f3a0795698af8d1454e75a5abbd10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4925b0a976722167529289460e30e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27205a758f2d0df78fa662cd0709141132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821df6e64e8059b2af9af0620ac2c9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf080305bbab25790be011ecc9b0dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46205e2c1938f00839ad48051fb642135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae161595e79c25a2c16ea2fd2fc94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7e5e4b54614c78776aef38e854df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520cf7d04fb50c5a668a17c47213646138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993c0c28472243224f02bb4fc959f5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c05cc4951b006ff6a0a49499d7f51f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39533fe7c8f1d421ea2c5a187ec5cf20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fe8e89ba10ee12df4fded37aa6d12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4148136ebde7824b62a47b028aca1c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26780e56f5916e99f029f6579517df0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb21213b9a4162835212fbfafe2b361145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebca498844d5ed7e62a3dc0fb0c37c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9154dd22a0c12b210435ac7ae8cc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9c75d323f8c31c6e25d1d18ba7982148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a009507fc1b1497b10467780ba71f61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf444b7e73422806cb438524908fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d27597123d944b3a3360a8813b20e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db1fa3655873d5b59b583d86ff3b4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ce4b5237959436152f28220373d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d87dde583d1bac31489823bbc084f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7935df9c0c57314a075449e7773dfe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1b132dbd2aa6395bc37b5193563ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54e7d0158cf403f1920bc883769275157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66d89bf5d4b2f8d8c7d39681868539158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7438d5e843c6fa4697d53a436dc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156bce773873afeb022ac9f2769dc80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe8bb403288e7f58194731be644403161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83315278aad6aee18245c211af10da9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d63c98cd846cb367383712da4cfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e61ac7018a1607965dfa4ede4d67de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90fa0e89f4c0bc04809b315e6e4e92165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a23d98ec0b6c3032569fcc8f5215a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3754ff1bc5ad256034f99ade8f246d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559e0593769f7d76fa2269d18d22e4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074961710030954789fb470857efe2b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400100f8128adfc5de3b6b26d8ed677e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5453fa9d7a800c7edba8fdb837f7449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee797b4fc55fec68b55a568e81a71e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83485a2e1fcb9684d52ff57520e96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3deed39f68803c1eec7941c7e8ddc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2344c87b4be34551ae1e2efa91381a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff27e0eecea1200e0cc79ccfd7190f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6157f26eb737f73ffc569a5e86b51c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d122d1b89cb5b97de5d6204cbcf6ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70f5d6111413077b31556f9757c25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4461e3c6e1a729128394a9834cbd36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2a50d7806ff7150102cb1b1453b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654cfceedc3f1c33fa4b6041e458374182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbbf66e8a121d75aec14ae6507f63b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b906b2d37a3bb7f1bcd653142d1809184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6145b72be7cd504e6ddaebc77ac78a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb4a136a32cf7a3fcc147518e29fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeddf53d2ce327cd300886c1606628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86058122270712cec99fa65261c8430188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e296433e0614bb893363356f03225189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af19e52eafd0f49c88d30416a2dd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebed839442276c25595164e6f17f3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16616e5962162edc18242e12fda3ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe53fd6743e79711016d192b78be828193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18124d35dd821a2c8b9bd7f3ee571d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cdf3279d4b12991d5e5352e87b463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd6493a909dd6ee427f28b639bdb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ccf81fb48190f81107baab5bff811197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7630335220499a2af2c42030724bf1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f7b2abd94fd3e8e238528f67f2f62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49678c0e40eed7e2e3b677869e7bc8ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e42a68eb30aad48db1ebf0f4dcba39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e13fbf3800a25211882642b184431d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96862e1d60fcdc3648b59ce6b1e1078203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf83a93fc0acddb0a08020bc01240204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6293c92575be865f6f2868026afd26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee23875d9c871867d9e5a1e9e92d874206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb642447859dc3a52d3d3b028142fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a4c4e9ed8e8195f2c8d7e5a20b78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2acbfa7ef0efa65673d7a2ed1bf2d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f097240e4b9eb31d93dde1968fb4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85e05ee2353dd7f9b2f0506022e6f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5a870fa979039007b93698ccbb4e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db2a960953f4db8906ed599dc80589213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cef6c2330c536b3e23fcf880b2d65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a2519f1359e7d61fdf0dc0ed88ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a00d2a805e1bf298bbe4ea7f67292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a076c0cc8c68546828f3f21145a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0d4ed2c58c1972bc7fbbe7b373c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace85e6ede22bc8f4d68b291a8b94e9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae60afdd28d156453b3021d2d92d81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515f4c62299693bd9f2b6fefd85269a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcbff1659d63fdc738b44a6db4119222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3745128b69c0972fcccc8ccbdc738223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bb46b82b5e0005c2d3e17cf3f12cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100121153a85b51cee071678da85370225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213274d5d6af7ab4f90adc96e12db5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffa1071be505d51f5cd3cfcdcd9c6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f32c0cf6f383fe48b4b50276e8c5b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbbe438f58c07b6cb3e9bb439b2d02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b6a5f63ff8393d9db6844db512ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e71d825c85755d3e79323fbe03db69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa78698ef7f5e5cb25e4ea8e5125e6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f64cca3eaa7c281da03b9d366ea1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bf3836a5dbed912909e716a78370c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae499c4b8c4e265794b86347c90504c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afcac1722b0b135ab9abf3caa7d77c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe041ca30d75418089bcd538625f6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cb11378fe70bcd61a8329e3e6ce81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6173fc838154972142762aa2ff31fbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8ecb005b57d3b955f0cca36aadbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17025c1cbc0fb6b14dc275f01e2f2b7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4be3a7fc70b1e53636478f2fc3eeb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef10a8a68a668bdc63f0f5e3616f5f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def856668eaabbd887b5f7d6b776effd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117eb422538b918911ed15279a58947245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5268edfd629e6638e9ab9fb5d31157246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f63d9eb1cf83ab5e131e641c8bf91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382e8600e52daacbf0d1fa50a934491248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b165d520e24cfa354765bbc3a71d6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee87dfc010295be9e2fa6540ededf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2587ee18377f8450d502be7776fc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76649688ab869f3d3fca95982b714b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb8ff71f300afe61588ba56b74f71c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50945bbb670c308da8e8db6582104c43254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2005ae75a4efd5a402ae216cf4001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebee520efd0312f0a28635733454b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f86a2b44e1374e792db7765ad2be45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751452839d4b1fb3b6b8e7eb4c343994258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f5492c72842fddc10989555bceeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a58b48976ff413dfae2f4e23d18f4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6371845f275db5abb24a3c169d00aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e860a099e3bcadb6c9117861cb4f165262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7c2f3a30499f0f79468ed5a3304bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29166b72ea0de292bd14747befb8ec4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61097e7b70386d4c00edaf27c0784ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7783ab789ca32e3eef43582040f6bbd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087bbfe0ac30933fea28970b133badc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f65dfe4ee30e26ebe57e6e481d50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d2a1f2b5cd6d3975151c5f14c8eed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b45b21a8cb702b845a312449ba4f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040518cb0cc8fd9b311facbe703c82b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e98587d28e65a6c8f0e79bb4699f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0785cee30764a7808a8f558e7be4d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603010dc289433965845f2454ca8265b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80ad3927d4dec7c7446c09ec05d954275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf36afcbcd6a81a7c26d591d23839276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeb85f972a4a282f83c85aeffa1323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f31e57320cb89d248e7c3a973bc3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe6f2e207c32b77adbb6e7529a3120279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8401d8f2983cf3405b037de3e6b62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d5455c9ab25692075d5160158da67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a1e37f95fc4d6a1a8b5a8612a4e2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e583b6dfae8e8212a3ddca8dfa4a82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b28510e836ebe014e1befa0035713284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad3f38bce473b7a1ee04f4378db51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6c281d8a5fa6e681865dcbf0fba87286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5a48c44817124bcc5a8ef0a4509e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb14d94e0922c8629f54b39d7877a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e00a94afdf111ccde28de145e4c7d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eaeb8854a968145bd94c679fbbefe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f543c4adea6bb94cd1aac8019fb9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db267901b1d693e46c293afe9ae52141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446d5d15630163e6507508a1dbd59f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e17edf56a52bc3050e99e90d17ba08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e31ce9d969c3f4de34fd9e19cde6e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b0e0ab34a369fb5274f92f75d48fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fde2c8c4d7975fd1fd4e3885293d46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ebd65e47c04f89ab8137e259fcbe8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f4e113cb2c3fad9e7ea91e6bfd2e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783eeeded38bb3bedc0000d48cb8db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e009371f66056c3b9439d03f164c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b94e30c5fb3b2b073511e5594875e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc588c1a13ed77155f32b2d566dd64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97500bdca6d6c628bbbad0633d1e89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02bc0922c5112d4d92050c0a0fdc2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2138fe6b7e3aa99157943670835a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780137d20565bee07d66fe0fdf9300a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195956b46d78a00b2a1f487e86b154c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c639e548d4910f2360b881c151d5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669bcff4c34bf3f445d8cdf59675b27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015a9bf878d27b0fe594538acad631311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9508deb2f7ed7bdd58987cb154f1c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13712dfa2a3bfa1b7a01531f51009f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3290745ff06162d795faaef0b7e6f51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60505a21f0eb2bc7c29f37e0b646d56d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c3fbf2aaa6ea3f9dc7742725afab4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fdfa8ee2a42eee325c03330cccb16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34c37d86402c8a542da8e55dfa0fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed953fe3d3eb7f512d1e0a96f6f28d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96bb257409721875f61b305635d313320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999167780954b90e54cd42f9c0b4462321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840b1ac885d386a141c35e9f5854ca3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ca59eb645af1f15eeecddf535c45c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baf9ea163106710fd933b35e14d6f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb7c53cd6c5598f1a69edfd1b8dcf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1841941dc6a0f3482c20c7f5203cfea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0d3d5c8c547a3230bbff9e2ea990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3eb55a600a9fbedd10a9cd09d4466328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac6fe60ba38a4be3afe767fae5309329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af6eb8b9477f193006011450d31089330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a2d8b7a0dbc8aff7a2b7be4fe9baa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ad3826c46797d7cf3db49b95e4375332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923108d6ecd5ddd26e37600fea64c1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662794cd9586fd252b6580200ce8eb8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574bd36a0f0b098dbfaae8fa089eda9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf931d78be8e088fe0ada6056057971336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89da360042df53046cd945b7d9e856337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6107b6afc2c3f61b04a2acee9660b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f34f6a90e19829928e2d13eec2e4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2bc0ddf00f366ed5c74a758c6695340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2873c1a2853b6680678ce007ffb33b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb9fb26f1a76fef46749d6729e73ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f07b7cdc7e3471c023a855e3a8a2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c3053072726c978ecdd74cf448e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7add1d6d6c22f49a51abc5dfcc72e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c807045f414c5776becc4a7dee2c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382f0a5a3b25b5ff64e9abc834accf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781d094264eff1dd112675f8f65ef04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df262673c3cdb00d5729df2873a40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0bd295be809e1c88d5edb1500ebac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9ae566b07c119538be340ef05b81d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a351fa0b1185b97154a4172431e88b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedebbf5d1cc4a88c6942e32dec74157353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8a4c982d10188c4b4228fa2cb709e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03ca1e5dc8309de684a22cf10e0fbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d48c09d1374b240d593af9990a1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe854669f2adfb0377408f0488668f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda238503104e2d6fbb98ac1694abf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f0910aa82837015ef013fab0b542359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc5806acf0e8bb6a2193f9a2e20d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71347879d881c7aa76cbc5418d8fa1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4432dd0b63834409f68a26349beb50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87372c189969f0d18e34807fc844b3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb940785284e9450d8bfca0ae43caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae49e05cfed06d71baff980188c448365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c22db7e691223c72171fc5932506d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e336b078f4a4181caccb37d9061d778367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f12c41e7f814ec328e9135072b816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aaf9914d979897838f5917888a3dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b38608f9ffa8767fb927a84351a08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977012045d221cfa05ff6dd62ce0afa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1ee1b4e5265cb9f7294c70ef80a1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dab5b528f7192c6f5eb99e7ffff14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb855b9e6834f47424b224f996cbc66a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fad18d82fc10a02a5f7a7c429117a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb2a93149edd300dee2d29e762cda5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245349dea72c9317d3005a1c04af2de1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa19a309c4efa44aa31c737831823ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60baebf11a5249b010da5f60d29ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6d4fbaff55aea7c179ffb0bb0ea3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696084428c5d11e82354bb04b619e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110909a4b2701544c5bfca446ee82d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5a28c079358c353f7f7325e87146383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b4403552d0bb46c6e00aa6bff4a04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72183c9429cc413728af76a6b8a0963385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61a0a55b21bfc8eec92eadd6c70c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a2f85e2303b67acd0daae9cb5797d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec67253066d1a7e18c0292dc1add9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e48ead752bc0a1d3a2d2ea2678086389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59980c111d31e1d9e0bd84489b1bf05a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc533f8987afb08ec74f07ba7a0a0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf124d614a4953ba6247b28c43493aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7559a1b2b732b0ab92da97efd699291393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecb62730c97e2fb5160a50cda5a40e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b651629df56f1aae2ad7f3928e4ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648bbc611105315d952dbebe553c82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a60c71ce8224601eb8f6a0db53df6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef13d236831ca4eb5c25af63f3c5426398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e9224d0d37c9eaae6477e3c0d1902399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747b5c6c47c57ba89826a71fe6cee1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58953ba10dc6a82271d6debc2a547593401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941594d1b4845d0c416025faa18cd69a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9888193f067e42e7fdef0c834a9d09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f665ae35a0d8e311a9f78117b983e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e8961bb67559cfeacb34c28e5b902405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c59cdd6f18d6fddb49577b982cb19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540ff4ef2c803718ac1f03dc2e7d651407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc8a3e4a19504f09ea179de17d03a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcb1adf65408c58757991040bd11a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6783db0f847941584f5b785d4eee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ab4db6bc26ea1e19c63ff5677d839411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176f43a12bbddb8a42e4eb3039335a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a51899aa2d6205db1724a3a54f7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aedd6d2954b61cc4b132b3f700b3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206fd583ce5e2e5cc88c9c4cd44e67c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d707dc16670a7dce6360ff49eeead416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf961eab1eba75f0c961cddf787720417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890018df0dd576f26112faaca73739b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe7a5389cbfec392a62fd67dc628cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bd0c4e64ec543652d8e00a3b3f3f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc435e85a3aa802d0af2f9cd3dd3f971421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd178968e9aaafce5ca9e2d959cf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f207e5ddd8c09cd8844a98838f3a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa514fb2e3e31fa1338707633030ba0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b452038685e594168723404403b442425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be83c93224091000810841bee7c8c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497bfeac3e02f08bd221503d1b132c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaa49479dbf212eb7adf119e3ca4a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63e47a26864fe8349ee8a2ad241640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf895fc43e5f96623eef9925f181115d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af4247fddec5592f5cdd2831a6756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40f7497dfaf38184151f6a00a0e30d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0d8d116d35f674af3814eb18dc944433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e886a4dfe77877254507f0c18799f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab21f7640de37ccd03190ca7e6516d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef5537b791d91aadf33995bf7bd227436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb797395d6c37cda19a53ed29a3216437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfebc8d71db97f710291cb1151b160b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102cc6fa73e26e3d5b98a7fb824f35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11701559a2de457c4626b5ea48252c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5cdecc93358d36719e2d7b0171729441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b937a3ff5c4d0180c6cf2a4fced9fee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae12a0a1c9f6b232429073000040b58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629f21b511f2a1341faa14842697a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f74603d5b6c82cfe2f9b9de0283daf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba2e298dc8495d885c6164647ad67e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d2dc4d3a5991be9162d50364f87a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e1ed12a56ace638ec33587bdd70e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381b7791c6a4dfca5badc06a59f0999449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9c4fe4690f3f3ca72d791bd71f7dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15f0edfbd171b404f51817d312525451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df5cabfcecffcdd542952471101467452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dfc44303c2eb718382c289bfde8ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eecd4c287cbbdad9666eada829d6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906657557e58619f4d9c21500f15de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f27d1ebdaf33ddade19ed106fed366456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308f32a96af83cbc3f5598bdcdf731f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debadef578ec3c1313da440f5b22c96f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db405517cc1523b294b7865efda0ef12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853e6119b114b67f66f60083e203e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d0e759701566f884e4b1d2b9c1f8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779c93d70e799d474764b252ab30d01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880629edcb4fb44a26119d3c6404b83f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be206afdf93a1460efbf4f1ca8dbd8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797e90a702a8b931c69c46933019c4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5f66f505ecee4a81e965d69d7e81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e35d93c6ec82bd7ef6c0dcbde9e358467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0634b30a698cc8160ecc9b95d115e1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1521215372bbb475d03516dadbbfa8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dadc9ebd783ff37b2d760004c49690470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebb1f1dd9f3877098852d7cf7f4440471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb644f1332057417573bd0c5d7615b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961704e519b1694834b2023493b595473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaf970ffee283037a5f3e69f2d9de3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eaae8a2c9951a36218cec10ab3f2f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bbc0d540df43090bcba9c82624456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c7b374af03b2e6538e630dec88c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13156304447654e42a512c4942d0891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bcd862677af54c8977cc11711787479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf247683fe8fbdfe5a882029ea9c1cad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c6c74ae93af2c2653061af33496a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c92562cf2b911009520511f142c8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676ee1831d683e55662d613761a0f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bcecb067883392bb609caf7bd39d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447ef908f3aed3d608d853038e2c471485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1c47d381dbbdb6bdffeb9fa0f21d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc5ffadc9b8d9c60e29d9baf957308487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce3a41c23acc41721b432a4aa5de5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c4d19eae7d4c56195162a304a4a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41b01cf07c400d31f06d64c0609855490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4d5823be52a44c91dd9b18b31ef12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1901156ee68796461e20acac25cab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114017efe42f7aac23e2d8b291bae1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c241a77d0e627ed57cb8fe3475b7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf307f025733572c00f991ad69d227495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a7bf64e346070a3bf82120f730a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b394a34e550b0c811acdac978a5e37497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210ba006253a800f8978c7b9dee552498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb61d07354f19e65a6c6ba248a90398499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b623ac2dd6ae2b2744ae55aa1f660500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e998d484bd9b696c8619dcb812c83a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7d41261efcb948eb791c8353807c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a549b2a19439af44110aa867a864c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895109a6c4ab1075e925e081b885093504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750328d67f078191399d8001fc6fa9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534470932230846af748f7062d2ed68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c12440505bef9eca4ee13951f8c0f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd617c91ed4886014401deba798a621508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b8c40ee5b63d8b146182186168b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90f8886bc49b07eefc63a640eac0bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30061d49fa1058917af29ed1a048c3fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3850bd6509a3b69db89515106e4ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e953bd2e4163d3232ffab3cfc007a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff335f8828a7b8919cafe5db61e8ae41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3326826688c8db61279e9ce0d9357d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31c7284781871c265b2cac9b8445ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270523ecbf11a08f8b59b46c6ec23cfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a650600bc46f5bea07903cbda67649518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab23af27c7e3b0fc599545d74c1b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca6eccb1ad2e6cfea42ae74111962520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd85bbc7d89788c745ea6679961b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca3111e4c78fb222d1e34d95cd31f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf75aba2447d4c645764a387b37790523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f40b1b16b192f0e6ff977724210eb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b8387487ae05b74959431530f3bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94060bab0c4293535f416fbdd46ca2d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8dcf469d449c054cc398a6bbf8c97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311e5d903ab4c0fb871882021fb979b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ca29d5642645e898d969fc6b28f0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa8ec03caec95d78bb25003243282530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70980b9629b05df45afb3d0c0a8a78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e814d35f0a45465276825ce5b8fa8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b371f21b0f533eb6b5c7375c983c5ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6b1af239cd4179d9a1cb98cfaf8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78700a86224a4925759fbcef09d32535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b7a2feba306703ef822eb1bded829536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b91fd0cd567a91d16c0a933b6b1a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4125a8a795fe880c16f1b294def2c7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2273bfff2fd57254726f00e022a3c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f824209a0dabe1cc1836f2e31a8263f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef8cbcab0161652adca2e1e37d9333541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232ca83691bc74122d3528c1f3450e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e1ae3077cf4a31418b86f597a3bd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849584f7b0b769dfde408209c04120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196b2488be8561275c1cb3c6f88c20545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f7b222b326eb3e66916690ba63756546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1ff1bd8d4e45b4a375bae15fd8168547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a247f3a9164c2aec1bc5826467cc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a2446a97c65111f9284e15e84b3de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b313ca20cecb840d682c3c171593550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd95cddac6df5ac44cb4bccef8f547551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79796f0035e5692d7ccc09d46753c62c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72bd29cd9050271b535cd7c3c9ca96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6d10cd789ba83c44c5e6414921b66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faffd6103961e73394e628a6520796555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308d0d1a75906c18f525d89b780b43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50420a005a4eb042c739c43369fcd898557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c14b5e3923da6608907e1d2c172ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f87a40dd65b052e2b892e0af9a1724559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b5887c2628b19b417e890a52e6fc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f1cd19f73a05a437b481ae6310eab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7023c620140e924fca13cd3bb9bd57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934d117aee57f8c891baa07c217b258563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc8df73881d4d61c024e3a7945ef75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8a196ebc9bdc0674396f51751074565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca4f865f7515fbdcc62467b41f54db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c086825d52bd1535dec002537dde65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b65215b3692624b543c3cedf9049a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d06931990cc5bca4f283b7783ae64f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba978714182025663fda781b910ca0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0ffaf5357c94f0e5c23c893ebc0c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8dbbd61beafc68341a3b6bd364436572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc6ac65e0f0f054e4305a78f2db3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb3d1921ac8373848c2c82d689ce5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cd3f8ba336125da4efc78b5756a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64558e79be373c9ed85ed9e28c9f7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e947d3e145b08100c354ad6593f2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff777a9522d96b4dce138927d8e42b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c2323eb9e48aef80489a43f563de4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4635aaa4616b2264f112a3ac291008580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac12c4065a3961a8b0267d52d30a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a73f4eaa0f339de8daff2d31dfd8fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd1dc435947cec9ed16c1c4c66c987583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f448183611086a43b4afdfdd02e35a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec502731e46aa46983d04120273ac55c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedfdcc9668867bc9da20d05ed0271a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed02f352d6768dd8b19b6c00f89607587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939da1cce294cd4d83bef329ff5dfdb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d63f61a9eacaaab8ce2212c3aab40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ecee1e35a577297ba401ea62e579f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14406897bff5743659f350655105a070591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a4ac2f9965c7cfafb20163b573f68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7259bd8c6d0a370d5c4b7b6c759c93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3cae814c09d4bb0410c41b01feec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e50aa9c7c640d6c0f6a9bb9a09fbab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ceb5bae10ea18a8000acb35e61bc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9227b3f88596b56e73ec5e46053aa13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741347f87054fa1d83b71e07fe70ab58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27713b0be282d5e9ecf9f7a58c1b985e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e4cfe265746e3852c60146bd0e8cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d91e07354b2000359ca206c35c5920601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd189243679be6fbc3e7ddc2eae93e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55daa6d82f5cd14427937e81bb2653603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bd85f5368414caca2f4c57b4833d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d84dae849a64fde82ec999cd72efc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0149dc31be88e0b3ced8b46c38c5196606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea1658ac928fab7cfc134a9a17638607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aee993b7f7585ca801ef00671dded6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ab6f72c07826276bece8fe45da130609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04d37a20661a6c774ba64a3cd2fd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6f10153aaf77b1eef2e177206f2c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dfbae6d66ad40e533b6d4b9514506612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcabd2ae9618fa1b73fff5478fe34b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d9d8f295222c807a2e883aba34fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95880558192df74af4d11565c9fe78e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f185f3c9027a20adb6fe252b464c6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0719a792322b23521291ebb8ba6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7953ed1ca0729779b47459626f9eaf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d80f049c553f252918743a5d2d2b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37c1f9dc25c27ce1b681245c3eee93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afdefc3d90be7fe69b2ec9c81c64fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e82c54f7571652a5102b92ae2d6721622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e49fa8dbea9275142af4af3e51b82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2162af3e312284efc97e0668f1ebbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e94c0d9b16fba8899b6239531d7aac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e4d5d64afe1ded1696dc461b516f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98438f7a26d7281257189df70b364627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf751c9092e51ad714191648c57c40c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c10a329a901dfe8c130cb5e11e6de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059cb690003a8e46c9a97c73b04c2e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbbad0be3b36d6212c337f731d582c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3b7189d53f89c8c197bcb8b3a807b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105914817a1b7bf0679b16c2b2319e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de6b12a15db9fbb7a715ee5f85411a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a12c6662d7805098425900924167635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41b5670f2d5c3391854ca600feb782636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413eee638c9f7e7dd7a413c37faf0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c874f36b0de03f0b6010660e827b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95812628b485cae94bc2e27f5fc271639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b752ad3eb44530a590749189e51a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116b568540590fb12488b81dc92cc0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a1c1641a65d6174bc4534796c859642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483b3ed633c3e05e8759b60abec2544643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874f59d040c273e9d0c233a56c24e7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57ee38ac3ed2e8b196cde26fe36423645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2a807444223ae5e189d4183e68ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6820030ee103656f50740cd31c271b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101896c65568a4819de64e2b1b4129e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a80898d51c8f10d0d3daaaba862ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b6cc2319b2f9276dfde9054071399650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315984fefe4dc853a0070e53cad8133651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9fbb95039a0eddfd5c47443ac1ab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31daf8d86bf16519f647985964e81dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0e5cae1b1c23f8b5860239370979b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8bc566800be8470b1f79f718d5095655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7ffd63496e339c5bd7207b530d121656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b25038530f4777db98e47de62e17d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f423daaef06dd354e8287223ad445658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3925ee2307de5455bcaba03a1971ab8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14bb880f8fe27f1062ee021c53f689660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38a9bdd971ab9f806fc69d754e0c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dc0fda8bedfbab495d5d77bdd5ee5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb9095fa46ad896353776cec6da4fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9ddbb6295fbc5ce1f366a0e7b432e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7383439c036def070a675d32cd517665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae7169ed53da941c169567ce08e0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb52369acf753d3b0725b54a975cd8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe287da5f887ad11f1b35295a55a43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f84220a60291d33399fafc29fb926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe53c2ef90faf6c12081580a50a8d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b4aea2c5370ea67db9f90ecf53299671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d782e8b5c1098220444a7413f0ef13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9074f6dce59c90cb970fcc562cbf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576c70b9e0023c4ff0f20dbf17f655f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13949a961922bdff8788f86e180cde675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7049ef925a8027947361e9217d424c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbf3181b41b12f904710e2e0b078fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f1f612ae97c3fc981fbbcfac22892678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ced60abd4a67e2551fa1fd924ac0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afed2a28ae1382b4a9e787cd19a29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ca38fc1ec92e4ed7f94a904ff4ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e19b0dcdfaeb16f12e6f96c7c48a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c390dfe0acdc746135e5c22597439683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58083eb225adce908d1bc0b4df163684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db50b31b9b990569aad018f113a6e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1c758c3ff621ee5adda14f1b6c635686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2732870c1a794e72f45d564d72775687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97642227987a26e6676012f3b8a59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f626820dcb74fc3561c611bf96ef1b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7974ad7c03ee986b5c398c0cd96c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a84841a10d88f4df2042f2573ced691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9fe742838e234cef34b97692ca497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ecca7cf075aec761751ff2cbe9cbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f3eb70a75dcea5992645157b2ff5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119d629692cebfbd594fabd96f7be45695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7992d074b5848f72ee80390db30a7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d444e1bac59ec1f310353140f6ec11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e2c8380ae5de48ca70560f190b78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c169a82dd43f2468e893ef73e538699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85821a575a34d6e58f101491d5dd71ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5818f117e157a6b965ae83951720701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0f9eb06faf47b43cec51ac6a7423d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16d8bf1ea69b12e1bb21ed30c27cc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea44292c501b1ffc00d607eea43a9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c3a586baf373a0654a3eeb6f772c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99b00ea8b8f63c8ebcc913cc04b82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b239b7344e4082ac3214312df930f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d594d9dcd2241cf2f16d5e64a4a9f89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381418c8c5fe788a735cd5657e5809f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e560578f29a7a67aa2843826643d038710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ab9eba2cebb05449e77f9e69c7b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4289d82f6ac4c14bca6589ff384b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2b755381639a405bc13d00e00055e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474cc5d0edaf68e7a4598423bd9a2d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9140eb1281542937624bd63f7ba0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f2373c0da6beec041329bcc83d0da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c6e845760c208ec35f9545fd50a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ff7a48ac5bdd5e5d5222532ed6c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66aa4a8043fd2b46f4f1ab9d6b8365719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093cd1102bbd16ed4fccc959c3544d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf20a37d941a961b3b053d47721410721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ace6fbe7a1bec5153d036613a554ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659085faefa352df629cafb8f35b220723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c0fe7c49f4551a5dcedd248022eed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891500b2e3845516cbb93b23f473bf18725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd450c29f615fb41af285ad27823a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f7c84ccb1031c10d723d89cd0f70a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d387f2d50d5bd4be754bd3ed2acbfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c544f9e671ceba5179bfe0d6c21f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af376dd4e5350d02e7fa6cd0455dcd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b610a2dd0107fa8419366ead96b7ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f7b8702be2379acd50f77eb1582bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff19280e994f4a9339e7e03ddd24a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19c9cfa26c5b78dec3b563ab9536fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027cbdd1fd8ccb1197d50d79cd8d7b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f5d12a5d7b69b36a010282f93dcdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a273aef65df077a01f00c2ac23a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1113896d88167391fc574e74bc299b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416365d7140289d9f28e525926e609739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7270c044b2559448195cea84ce1973c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb6cf2745e1cb5dc29b576a8447ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bed8e03afee53f50f518faa707aac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c60c372789d1107a3e96d8ba82e3de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bce4a715e9e3b348b9030e99fb1dc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565e94a1a6b95ea12cbb302d7fccb02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751c7ebb9a1c328b3e67e2272c7d96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06116214f54d332e8ec4156904d63ef4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf276c61b27ab71bf7517c5bbfa63ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac92af41747242734f71b3e1ff612749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f63d4527f39101240cef5df444cde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede551a9b6c78640603e791214479074751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb6ea20fd0268a3afd2c5db9270d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57fb6242a5a0ca99b077f4484dd719753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c573f51182effb13ed030254c608b4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c6b5934d7d476a939f0b117c53736755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7da497ee1d52ed08bf532b485044bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf342722651a3e3759b5e0c27aa5da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6916b96a1657f334a6c2d6779bfe3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8ddb3aef776c905753d3e2808b80f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>