--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435826431d90d311f151a0ebf53c5501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598642af16b1c8042e1d9bc32b67c472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e027637d4572f8c5745600badb6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f5d0597a83fd065c67cb37fb5d7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd66fb3eeacfe27a933b0816296355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4cee65e393997274b87ab209735456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef94c245ce7776788c003be3ef358297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9d7ace85b0ce9944095f447f1b0568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552ef3e8b2b8565816f1bd938b3fe849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db3d9651de1945d18bb6597f7da5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb9b0ac9ce53d0437231cbf2b4c16311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb549018e2116ee27346f885872c53f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1b7041f765c1055d61ec189f9e38f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271b7760d9afa3b8fe974a0fe2c70a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d17e73167b88ff3dc7efdcb97474be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc50a8c52b3e58071a02685e9eed7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c8789aad668a320aa6733ecc8731c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a3de94b4c47460f45ddee2d51973f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54aa4b73eb262b15e6caf3815cd62b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a57742a9920200f2ce92f931f66f3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad3a85b77d60566daed6dcfd0e4a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bcb1e89b21c76327f1e9a3d460c2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a7be5110633c329d7ce88dc6505523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50470ef5d70d69e6e2100ac283c32f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690050d7719f7cd6b1e9ddfeb89972125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caf2036fb1bb9f9f33777cf13e392326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcd5375c70333de0f311108c5d2ad027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32231cec290828fa5bb2eeb55a4878828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e480caaf1c5eadca3ad4da025471a5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1e7863f9e3d5f14f8d60e894dfc8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c60c89468f09504ad2163fb269c9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dbf2ecfde204e7f0cf47855c30cfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c41bb125ce4e0dfd9e989dcebfcd7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786932b11526fe9187fddf5b1c7df8da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7584359f6992a96b29a39bfb1af835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785984e999f66c04a68497d7d75fcc7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098efc199b5796626788234891ef973937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118be1da83d6cce3fc13fc0d092fcd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d59cfb5a6fbda4addb2eadd50325339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bebd8770ed25dbc95e56ef75237f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce9619fa2bb9e9582bf4aed415444941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdcdb130b348d5250b24a1eb6e96d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8bc44d67a02fdc9f94e6922e5648c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76be88c87113c4ab97c30990d42901844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c785c8f196eade4bdd8ae0c812ff745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d16aa9fcc4ff19293b17c29b46731e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72ef7e8435534ee4441e3ad9590bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04243283030f9f7d7816335fa44cfae748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0360567db7daeae1cf091ca0664de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83492c66c96f8b5245ccf2314042a94050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa586430167638a21c41162185679a9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2d3dc4c25bb564e8f010387c6508852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01131cf0ebb6502aa3fa4c351b600153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93a129f4042beaf72206bc5fd05c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935cf7cae806290679200cffc5507c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cfd4a6f50e4fd080a7071186311dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912adaba5c2e1c9b8021313ac7427d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a951d125b87b48e6055f0f66164140158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafae0846f4a624a3ef1b4b1735cf5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dcf13362a8b55e5b9e4c00bd8ef3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17afd6c1afdf4b9777c699727efb4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e26061699f094b61685de24a3e31e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae043adcbd2ebae5692556a56dffa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9799878510da8c026d38b08444eb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945f2e1451082a1169a2ddaa91cf15465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f3b90d697821740b1b920e843c23866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd90d79483ab04c7b266655c5302d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d4f571667e9bdba20e0101f2592ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc680abd6887209d5f2370ff486fda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adca60b833a78c527160f54359d22670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f41873300e7de2fcf76f1e56bbe971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb560b1d69c070f22b27ed69b103fd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cf0daf7e0aeec8bde32d277dc264e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13135656ac979dbccaa944e88e33b56474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889ae1da65fadfd1d2ef4293867bc8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c8da5c87f07487931ab593d18fd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf26b2fd9d3bf679a4480751847e7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89d3728d1709aeacb4efed54012b0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90cf2f9ae5e1db2950fd94c157703879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7fa6ec54f9b7c000cbb9ed1cdee380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4956fd0122d7c23a24f74fd0974a09a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065bce3ffedcef3f4776ea8b93c86782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d04aeded254fafb6c084d24c9945a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2420e7d5ef296db427a336ea7dba8f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80283989c27298cd4202bbbbb70588985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f45c9a2db535e75baccbfb833fc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f276760ed1832766f37410e8d5e03087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ced0a6843109030723a9c36e740fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b95f69fa15d5d5560d64d6d78d03bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e74c1f1c25c3f35fbf9737f3fac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72801ddde2cd358301c8e251f9795b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9de40c060ba2a085ca538f51fe33e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274822f51c7dbc05040fa901afb92f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00810dd3469eef45f5d8625baaae5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1238463b484b3ca2f1563ec8b0594995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ba5ed9c049617811f3f58eec5f85f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b21e1cc25adfd79e3729af773e9ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cb460f0eb91037865ba82f12d160698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d816de9c03e91916585de940c8b9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf949b98a0da8a7647f086c90ded289100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9c6f73b67c56c039e94de398e021c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096de3f5c24bf1c06d6393c3c128d51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951fec4781e74ea28ba3471f37a18b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a35fef591fe6c80e898a8ac289caca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9787a5910a670e9fb1f16d23a60be4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b54d9d2686ec1a895a5f3d0b36ee24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e330ac7cadc6538bfbbd4a6574e03d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04069c100dd056141db32cb6baff8217108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb008ebd3ddc485dd4d2a1a330c58e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629c591d52c655df7a0b8432b5b1f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd76f024a0cdf06c164b01cece1ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae68def08e6cdf7a9a6f42f055e027b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e574b346c9ce151f25238c59b0024b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60007ccf912c0a088087d74164df86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b23cde2a5334924279259699c84aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43434e37c35a9e7b3961227c0cb6e78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff549a18fca2a444c4084c4ff6401e34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e19d17d31d7f2df8a6eac0b505b0d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ae1a5787a3f5f6ef5d1fe0a4df10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b20b43d1290a74cf504fe33647a70f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12135b89caf14f5470e20d955c77609a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2250b818636fdbad9f5a327dd733f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a07e58af2bddb16b5092569b06a8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba346d731c537cc6b7492090b64d2a11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca2ab641089a6e8314e02d1b306de8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd8d88a27eea02e7d0760e90b7eb85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e828e3d2d693cc02b26dad5cef451127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b1dbabaf548bea916845dfdb46c45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc48196058ee210b007b649239d938129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26061fc79c52faa3977fefe783cc8b0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb8ea33b682138fbe48892bc0a8237131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a6df10ce4b7146c7142548b0c43e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8732751980cd90c60657f2ca4c2ed7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a269fc55307925964f4b89eb8d3d9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f4ec2c9a4151ba239f8a11f88ee9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093de063992f7a083c2a604ca159d76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060c47dbc3d453d95870e95a5651b19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8d84abee5a16f780a06d32faf8506138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b79f32bf2723fa31ab9b6d8b2c790139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c736b69bd77a58843dfc27377d29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26c56ac108828832dc2841abcce1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e002aac9bf05b9b20b14705597e52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0d4f46944be34605ee7168f685330143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915d6299a4019e495d3ded5e55ab3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b80c7d363690fa3af0258af6be3b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03663944799039a4ae3935cb9801167b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905400175eb5f0a89e34c88a2012abbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48b565a6d070bd4d2180ea22ccee94148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b503ab51bc72fcfae147285313b810149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c36e3e3e57658b072bfc6298130e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15952888ff0cb1bc360d9a467b5e2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6ea434ee66acd4f1111e22bb48eae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df3fb5ff1c056917c31a3c93884482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e57aaf7cdf88c662baf086694782a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c371b88ae0cd5b0b7134d854459a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275c15c02ed14c472774df35bd28b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e0bdf484972ba4542c7c5f6477ab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289961edda58704c9c82ca3e83d0511f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569285ba0d5abe66f2e8618f2662eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c5c933d65e937a4701810c5beb7bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2f4fe67852305b14e8f3211bef6f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f5cf99420d1183b45a5fa74ee043162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf4ea58622b028b76577548bc0ee1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7221decf6f1f92b88c8644ce8db6a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a85d96d04db4d3e83fc65c782eef6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a79e37c4360b41e08ba6aaf1a3cb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729656dc1f0b5f2fa35bfc41ad85c2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b05cd72fca3b314dec513801d91c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffb7eb841663879443518dd7ecff5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f8ead8e1ce704d4fa135b32b9242a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e01087e4980bbd7069b0a6c2c7362f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b0df88f6d9d9548b2f398e0ac4d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b0c1c0566d7a2713bcc1d812f68b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37040aecdc166ce8df1f4e379d241f44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016629e2b0589e3ef5c6ba03d8b71a65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82204231c9ebfa8dbc50229182e569f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a35e3c667ef0f4bff48729480db0d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae013796daadb54c079d5364517a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eab18e82c3b38fbbbe5a7fc7d23e0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78818de7894cfc88b113c8d70f55801180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b4fe470534796bd641fc288aab64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460505f8561f18fc71159292f01b4ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc6cfb2051152f141b2b4a86b3f006183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc99c49f65885d66fbb2ebcfb6af9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10c45b49870241f4a1d43704059f9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275017d1601ae5898b4839d2937b9dfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e10b16f8efe56975f46d550052c5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea366e69bbf67b21aab1fa11f99f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95a0819df56dde3a6161a8712fd2ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e3884041be4e5fd43a5471f42d78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff889814870e09995e41e3f20c7122e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5139bcfd20780769ff24201708805f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868e861124a035a47c74a6e49eb0b1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73313cfc3f5f696b19ba97f90d3398194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98963d699fb7a17704b4cabc274e6d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cb8708aa24604e906417625cc85bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23782b051b7c79a54758835b628b4fa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff6cd355e604b3cdadc89324003d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6839f74b9c5420b934be765078bed2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0455ca58c2bb9dd43b5104ce59d7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf11c4a015950d133f40b42aca12e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36be9656974d22b7fccb619399d101202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf09e8c00d27a8a6a48df194c1c6697203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4839c2b70a93a7377cbe7b7bac32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be30dd2bdd874fc8ee4e52175505d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f70e11bee74bae6bddf12fb70e46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55f8ae5ce6ba7ab41124135b3290cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83f427a86143cd154c0837fe2ca9b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a0c023bae1d5a567e097f4a61da8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d8a39d639aeaa344e2d0366f0231210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac632ad96d51607fa5425862982ac89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369e896853c6d4cbae1b616b843ed72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a94419140e3191d8df5e094ca9f7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de522b6b0a3ec67c977ea44d5ca02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e2fac0747a7e72ad891be0757c286215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75c021aaf795e8c5e77b1f7b3b5c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e0ce4af8484551155abccda08ec01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e7edeb3c6619ffd4c1eecdd1ec86e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540ea104056737031ca1be4eed32694219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1f0490367e8b2cb3656adda87b8b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460052a2f3869c3e531fcbec7e72a62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb68907b763973ff7311575c1c6aa6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942077c2ca077bbd11ad7dd6e4bbeb43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eabdf9331ee909a3be42e5131e37e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288ce1c578e90b40289118a4a097c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258ceebbeca321d84063a01905a89e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d5cab7fe29ab070ebf83d08c3d343227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfbb758a5b80facec36548c3c7cbb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ddb17378e26665a6a63ce54bf5d34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b62318a81c7b040b9bba379bd10f00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac113ea11898cec536f03ba71cdc6a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97780cf579159d6c615eb38eaf44be0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7698a69863a0881a33dab47aa3d77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f3601aa1d2b28a2e6a23213f29c96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde28c8b6d4757ab090a560d16a712235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e878fa6a25e617a7030cf8c2cbaae6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0193383668afe3ce7f4725e9ded283237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34221fba5c3b60f853c619e99411543f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ea81496c7bcd63fe8afa8f20a4eb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0b77f03671213daeba749a6e4065240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253a2488fd88c61eee8c5fcfa46522241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eade1481b799cb9515680a7edeb90b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91481ae3cc1b1ac82dc34e6db990cd32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180ab9610674add89ee3edf09557a57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bc0370f283c6981fa3bc0b6093a6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e2ce011b0c6d2e4875c9ea7ae879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60c834706bcc29b858c0615058f547247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa80981d80bdcf8da95ffd9c6007c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab9107588b97c116d1a3bace58ac3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f869b354d50093ed22a21511197a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950146d7606796c79715993f067737a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db315a8f7f5bd5a0a98402794cde2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f754e70b3ede7b7ee9ac8999ef62861253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a2edd9b93360978bce640d5c9e79a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecc8322802b453bb59d8198ee43e8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f3bca0f5bcf94aa42f0303797e392256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab97dca7e110e05792e5e57ab79ef9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589ac3619ec8279fa0744b6f93a546258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8d63f4afdd46b0d86b2ebcc1d12af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0281206fca4e508f80da50584360b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12dc926c57a7e990844c79864eda02261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf15f59c1e2a77cf9523ac9dd1bb2b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9564f513e389afdd264e73429d1adb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33703cc944196e6d53072a932bed664b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeea21c3e4881bd956581d762ccce1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2f3f21c72a7662a07a60703b51f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca5a3676b805316e16a89642ddd733267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52a392ccd5fc7503c05f8ee50cd44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7f23397c7640a0dc258a953abb80a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f0019839b5c807863c8f9633402a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b172fa4fb79b437823de9809178bc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577cc17f30acef80ed456f7d854cb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23154652ae350c993d63535001e41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480b4f12bd775da0d057ece93fdb4d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4758dd89dea253e720320a3ac04011b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d73730e3209602639f52fc2ddde40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a945c8bfae6c83569b6e852bda986277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eaeae7f3a122e2884977f298758305278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672c8330362904f4aed9b40b92aa84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275b52bb89ef724fca6886cd5fa47c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ab7096f7b1c8fd967d3573e461fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f30977fdaaa0fe3f7e1442ece935e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102c305e56687880637d1410d60afcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb6974cb41f54daa6ed39a76b3cc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91bc017016218f3a3aa262866f25f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7cfa7cecd68ef8c096c68a68f150286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558c1f5506f42572284597ccf67bcf2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bff4911063d114164ea5e4199a8f60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d0526580f334be2ce0e57977f942289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97c8c3695f6fe5617f128548abe289290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551553bf5f0f6496ef1d178aee6e101291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee7a4527ea100aaa2420a07e3dfdd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57a4fa0e0c019b17583797125701d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d10fab78a789ba1465d32cb607587294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4666c0d4cfa086a7016d5d8979d8ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd7a54cb15c2544e2525fbc8019968296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c9699328b80b652163f3575e61428297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96995e506330c188af61fae17dcf0482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149505dec5dc3203019e4d3a9357b35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8647a51fcac0ef911ad4497eadb62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55817107080e3df783669006761c2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d342a91ba098e91bc42b1058de22596302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ac71414056ec4336234b1e862c05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08ee6de0fb6e0c097a73a5ebb88a1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d672c98f4415e2b8014c0558d07af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a93717dcfdec80d5e7685c745cb80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e76963f48932ee19eb9a359fe95e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b096362961040ea30c176685c087442308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59683961dbd483e38164197249de98be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa16b1636d179779a53b16e462083310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8877a3fa71b840fbbf391ef2c870d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5640c0adf35785f48e101c48766e7b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9352728d4fbd7b4b32271afb0305313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6246e4e2e7ddcc0cb31649cd5cfdcaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f9961b37cd1137bb80151ff91728c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236ecacb4a40d1440e505ce43f79753316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a4b6bedc2824b06664e498a5bbae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81bbe5fb3da96157b0701027d98f86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ea5844c61878da78e6b08871b4ce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70b3889d2d47454749159446f6be7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7b7f2fa30317e5b7dee02c62344e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3257d9712ca5315145cbeee94ab0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aaec74585a539a9db4ece48c3d0e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55abfae347ba774ff4c67e7e1a3ed3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17733e11d06e6fd315e7e8c58a9c026c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bae4c8cada7b43795dcf9d058aab69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c5b675406cd23ee21f58393a3ff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bd0a09882a8c7cee7f195bf7fba3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525a9a39eb43979e343278589971d75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8d531fc9a5ae73fefe795e6583791330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3846c78b80ad7607bb307e2fbed8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aa2649ddb7d56b78106cb0ab0e7e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ead6e71417d2a77b862ba15888e23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3299c1f54eedaec9b3403dc0704c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839208ea730ed4c7e1e38d77bb1c23b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9c3bb517c8e82ed6569561b0ab7ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c86c76bf32ce72de612d462687bbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f83a695ef3f6386b508ad695f978cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe74be52c81575e2ff6fd4f467cc36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716167db0db2d40181001c8b69c3af01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ab7b5805f21e74fb6214134bac90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922bbd6889d412af7de1b601a1dd21c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a0a069d0a9881dea05f5a667386fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fef1d98ebd337380fc5b771758c8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a2205e0c91537a128d1665a72a837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c4f8068f27937e9f97bc98ade89b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e449d214797abfc39552d76e72439fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaa470139cb263a03dceb8149fe788348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b90262340486c161d4868bed7dfb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6347cc63e9f0ffd620cca955f8c9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9757bcd4715ff0e2dbee5b79eff45dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f9650c35a0f946fed10be7ba0edb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aecf71f3b93a253e32e48b0ade1ab6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e79532342cc0659fdc9858cb3c524354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55228c56b2cc32901cbaa08485b0829c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7261465d8de13f05ad1e0b4919563d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558205420390605a349320e74afff90c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1eecb32d6a7d042b1a315865153e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45723e94c9043968c4c0869ac79dfcb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30e78f017269eb107e88e6f640ad83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c40a291ee13fc6422ce283e323a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88967fad27b12478f47d084dcdf027362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14d7798e8d2ee46d7be56295532480363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5396df06e1f4e97f6a1e7c8a4578c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a986303bb8664e5b319f29479d318365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57af3468077b6d33bda98ad7c367a55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001dbbc5db229adc91c1b7f7607b2c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796901a3fb4aef2d76acfb3eff32c7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9950351c05588e03d3abb1cc80b6b45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7397517dd1fd7e5b8898b78cd4d31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a0a43d6e6aaa7ac672fa8fe770ef8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54187dd3ff822e6320bd5121c8789372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b68073e07dbc015a459ca9d96ec6d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eccd4659bc88b8f24e0146da652269374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c29c2f3403335ba40f3a3225f2010375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba92eb17d3e6d0ce941e6b3478c3b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859dc71c12d40339967a70df4a13089377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d9cd253628acba24d644e9cf56b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916228350db5308bad7ad6c10bb0e592379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6eacc4f1fda0bf82074ff09aaea9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17488bb4baa16b14d2ffb8dc4087e8af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587aa3d211e4b82dda5f3da40dff7b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21468a175e231b3f22490d3bce0666e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec9b8c099a5b0f67ef60e518315c00384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec303e52f1a0c84b7311c6adb67bd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830acf795c92798a8d470bf7039ea94386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef301daee3729f7ecab83fdac45b0b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a26282ec31fafbb991b0ce833f565388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e6f52281fb261da29f7b4f7af2c6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122f4c93d18afb4f593fe3ce3a861dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25522379417c4f5fabccb76b98d8b4d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86574c879fb4687ce0b4d25ce897aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c1ecd668915af1778a10dfd7d43ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74c363c44e4906458e101bd5a2e3c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9b744420b0430fa5c5359efecf6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7081e325a6710d0078adfe30222f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e054730fd38133b854483c4a905e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b86e7256211417bb32c8bac205e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04578e550c37be58bb43a760080043d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ec16db659ee718aba47192a4fb99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159417f8f5e4cd7389b3ce5e6f79d3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f959aad462a6bf9b11ac63cbdc08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effcfeb2da3d7039bf152700571c129403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb49a8f7056bb7674b9f6bdb7dd40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60519ed3cbe57406e155a733792b03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919693c7bbea3e4e423468e6ef40a9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf284ea9fc214079332153b13b4ea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61573fc5d1702d443f48051742495408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cce3aed18ecbb7f209da148c3e528409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be21acffcafcda89a7449e8e988f5d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727acd464eb77429817587c9fd4a0e32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983905cbb843965023945d711bd2413412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25932d4797e50d73a807163b77ec19cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ac2caa2dc9ad98b814b6b3335cfd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb16602e5aa4d66704fc4aff37236415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358dd070b8516e9c50b7a33d3c11753416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30554ed50e74764255df01b24e6376aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406459ace3457a3e9da6ec51a9388250418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de8974657da1cfb6862d9fdfcd5cd4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ed1adb248a61ab2c2b14bf1dc5525420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9091b7fbb0b699ed29b107766af90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbbd6341b0f8abe7634f728509ef7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8661556c48796af90dc2035747d7df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b6042b3e0f11250a3cf9731bbb55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9764a5f86a8a4bfb90b5b7ce64683425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66339291c0445ce9ac5e514a3a7873426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2114a1a92adad6ad8cf1ed7914b202427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a37c77a81e63a66e17f5dfb9245f73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3db4677ece0393b7def6769bd9bd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4de6de810b01bbce2a231b3e20d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ade20f45aa900b6166a9a586d55e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4428bbeceb830f9555bb7da60c0afa9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d42577a1b782cc7e36e6ccb38330433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090f24b538d2a27ea03cdc5e3aa32a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e6fb9ff1012cfcc519970fecaef71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84264b03445b4ee0c7cb12ef4432788a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad0d5df040fb4a65025e8f6031880a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f12d40f532d10efb5da449d97f121e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5981d09e43960a8ee7db74b46102c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236be64fff17a46e87e044caeb45f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c08304c35e527f4b380e680b7bd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efd207228e9a8c409c36c69d829417442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571bf6ca5f02f09eae62b58dcc5c7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48c6b441a68b692e5418f9f4b4818a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f56c97fb3d8e37d431ce8dcbd8bfb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95182a48a70d8e7c812022899bb954d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638432ab9249974fe89c640b4130e7b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583fca435ae4570b71de764b95e1243448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac77f84a2398f47f8b5cba48c644e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7d50dcad3912729bd4028debe10f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66959b989be4cb8883ac3489ce2903451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b464bce10e32a9c3586da130328a05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc256e2cae3f41319e708f12c2d595e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c410f3fc93a4296c117dc2a4a760d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cdc313d00743c7877cd8aae51428c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f213096a3b879e803edec0a0bdcdb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507dde42c0311c2e7d6ff0d244d5918457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50960ab847398be4f9f84181608353bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54022f1321077b501cc1ece4ac61eb95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613c6b1ab6e995b630febe429a49b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaca84021930391ca0fe7bfe80494f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbacf2b3af6b4cc8444e7853c20c73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba0a36894a29964c772f02efe4b48e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee099edc273ea60ec66e88ae578ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b996b12261138dab5d7608eda82d21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb06369a398e8ca00d97d8dde005ee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb78bfd7f62f4f7f805f26bec952f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b16a0149c7b06cc19d6856985b582468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd98de8af12e8fafad6df37d827db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cc5695a552de0f08ec27e84b16ef7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af426043999eb57ae85df0ba95472d49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e1244c8bc38d269970be9983d33d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c2129ea4d3f01d68b66030745541473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302315fda2f212513626c95cc5559260474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac050dbf85a5f90671eff5864586e3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a83c71770da25d7518b228a5539c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed04cc5410cb819b94010e47cdd5ebb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ff764b2dad025eab8c09af1033531478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be10a0a341ad69d4f0d784c1fc2df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dee6684f45b98e368284178396d53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a318fd7f051f87427ec805d0720f95c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ca467835d180fa22ff8e92f3e3ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9a717522d513a253ab4c23d57e13e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a641c955fcfccf0e917dc1e6717f64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1d9b21530cd25fa607a70efcdfacc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c1b11f215b4588f712cd619403c46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651054279bf2989fbffad05bdd7aeb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586134e6fca091adec729e4eae583cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf651e4633c2f2f0a229cb7cd6bf7ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6b56afe0c980c2f00ee2da8f5d39f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb2840ac92d984a782bea36672071e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c9869d50070ba6bfeb93d4ffc64d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e88f107e5f9591dd4760dbc90f5a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9593c719f624112d490e7ceee2756a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a1ab4dab0589a05dbf5647e289b7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2291b4eec9222366514d5fadf756cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd9f17eba4414902e215a5818d224497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace53cc583ff11c6c52355a055f193a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487345d54a90e042b288b1c60d6f1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d09351fbe3602ff53f42bb424a47d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f4d597183699c32c3ffe19d5df5b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7777e91558117603f92c6e6ab8a0b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b4277bea21fd9fa15c2edca0d96bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104071ed8741c41866335b2aede48fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337f9d14de018165045ee51c31409f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deff3658bc76fc8fa79eb33894dc78c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01492e45108b12bd3f54479196a6e37c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b4237ef5206c22985957800836252508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a25b6aeccce652c9affbce0b6a2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894108f621f888f388be547da730e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1606fc88bc5fe3089b9ebc5727aa2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386bc3c94a85a4859d9bc1662c5ceea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0556fc870b8616e043e9f3b57ce01ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14f730406158223825984bafda2a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb633a180fa74b13df286a2f63ab18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117958411e9e2efcc46f52d665964c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea57404e350dddfe14be3421afc680517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088aa12d034a9a94a62d92d86b67775518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd80e6ffb0ec6fc4f7ec7e4925c61d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77519994dfbaa956ba74fe98fd64aa51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185dc6cc71addfea3406e2f3e809b1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d438fc98f5e13502d239800bd83c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635906be76c4a2e87916ceccb52b3952523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ecde32f0bd8702d82c0c31c9890b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60724dc669006423b657a2e2bc50884525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9738054842bb18cb19b45e7f447304c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af6c07d3fcda66d0b5327b83b5e943527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538929c4373aa3f240fa8fe9511526528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd1a2eaf861c6b7f79672fc4fac1b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cefeafcac7cf996a4ee282f57ac8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d0fbcb6973b3806cfed88029ef734531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c644e61b147b87dfe6bef44dbaaccc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c915f11b277321412aa00c9a3231e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ac4c78960ebe3347d8671a893b791534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0486971586563c75fa4cace44045c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ba111a5bcfbfbbdde26419a9b2f2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19618adc1784c00000218e1e8d7d0a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b8934c8d25811047c5815a2180da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cf002c4ae5a0b3b91b7a1c23e8992539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55043140b175cfde3680f359d20ed4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27962a6eb1cdcb09cdf2fecff9dd1a89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cd53bc16a3633bd8a3653e97f7ee2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca345a176e4805edb6d65193504c46c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8933afd5053aea08d523f91df0cd7e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf0db1a6bb6b6f4530dea8e47867e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc07fe263ac6690862c7c340e19a7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d58997733499d4bb42a597753ec1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93cf903beb55f15810cd87cad081ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da2fbd80e0b8251ddc0bb1b619bd91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f25e91c1bea7e25dd71f6b37c77d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9c93d06ce5d1fc8c17d5f691b2a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c89fc8a79adf3c68a2cbf34588e82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf71be587b6238c36fe85ed6ec2219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b105a50e9495c3331f7b4e483205683554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5345d256867945139d56f58a52eceb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6563343adcbe9e69416ea9c27b35bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc10ed3ac0946b7e49a121ee75b5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ea56feba27d3325655826ffe58839558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ead2fdd96e3e5ffa707bdab22fd5b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d26bdd1f6f68a6821704ada5c902f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa384fdac8990ed4b29474935bf1515561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5bed72894cae48e60bc59806f7cb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae08a8babd6787f206fd4fcfec8f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60a0967ef88b92ad77470e31d5437564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b320321975926f9df58831dbedb92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab51b6e6dc0151c50b458b1041e2084566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367a01998f5528b437eaf9a9f9bc0c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872af00cc09659795e374b5fd884ad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8df2486e3cb40667c87ea3c2cba3c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822807914326bbfcb66d0c4c76aa1e37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7dc94ed1c164b032951c0839d3ba7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff315c75fe01f085a3db5a8ade5c0b7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0193de6872322ebb6d8f59880d030e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed822b5fccdf83843ee90352a0db441574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c560d82fe52a694f77d13b61e6df95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d0f180e90bd5f02ddcf53e066780c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5455e442dd2f4faa72ee7f20ce4d55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf3260b6bae0ff91237798574cef70578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58807420c4ef319191d31c9e3472df2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a7d9977aaa5cbc80f238d82530ce1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95befc8ef1ae965f65cef15568b59994581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6a919c07cead4be8e4174baa0121582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0af7cb104deeaa41c2607621c5386583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616cd883def7fc31677a29c1b21f176584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dcdd1e77e5857506b733e7e191942585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd12281ba2cefcc4b0b114fb4ea69e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a3dff5e73bd41131c48e51c334865587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af598fe3be7e5b84480497f08cd8c8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958765310c6e94dc7cfdec347c2d096589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f6a443b39282753a8eb43ce22de6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9c33f20924c073c3cd3fe2e42cd1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2a8cfe9a330abde12635c8d00705f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd7a5335b9aa249d248aa2ce31af54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf677113b6a3e321ac59c457ceccfcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a83da2bf7aa045ae8526ce859ef15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03783e3492062d1fda75f118593c9093596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85817419b3160b8ebe4e842b4e5d19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e233466e90f2b440d7c79dd5f397e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a176b5d6e3d0316d703fa4949397ec0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312f01346e462d0d6504204814f5c23600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2564e8acdef871b3009216b72f7c61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85fb2d0b0945a0dff0266ba9e7701602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04f8b3bd61255ba4c71e300f8eef21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3583706c7226fcfdc2454720c31e8ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3962c0a909609fd073974abeb00e3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b41adb473db2269fd5aaf343d5fa55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74df101e8468378fba9c7e36799298607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397030893ead0a921005fd3a3d8a5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076914c4ce8a54286fe74aea50f6e76a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256394650793798378ae2018f3b4bdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416eb163484b74edf3dc13eb67ccb74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2045a3d5e1d407c3e01206f9c9ab725612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add2a4a0f0fe8b3f015f4ffdba4d321613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126505a992c63d6f5cdc8da38fbaa785614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c531c697d1e01c4fec8b80ffd685a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c74d1f98f357dc664776d1438746616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff42d5e9002af73f25b25bdfcf056617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70770a0b3cd894664fca1b36f2ecb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679d168ab755cf25d152f6e6bd4ad5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d833120d204c6c208073532fa6c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1283b13eadccf48174350909dcdce02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d118ce1a79a77b38dc380e2f17f78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446fe2e418ec2cdcd06b92e036e1cc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0752928456826c3d45fa49a251455624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5975989c33452e5b49f7fd20e254d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8593874d85fca8f412c1c8cad7f185c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c43d952f93bd12a9a32443ed9a790627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aee9453da8e778bfd8a246e7bf5bcc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cc3e38b25a9c7326cfcbd5fbb798d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3e495378131de7b999f6a6a1c112c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe88bb3299e8f57ae698a079c3ef3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952ce721eba8095b2ba8330bd076fc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e7c5df7aeaa233354dfa3e4477ef4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2119b79b90277135776737a0832c6e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681976ad6bae2971cb6f161f764f4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94114303a66c50da5a553710c281879e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6a2b05b21556163a97f95c0a5d4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4340828c828c8bab1ffa584a080c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8498e42c794acb4c065779b16077639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f3e23b027146e292fea861fb31df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae28b499aa5392a97ed0450ef338f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4704561aa84a124fc49f61b9b02c20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94678ee0a1955a0357c7ff36342638b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cd5209f57696f4946bfc488d8369644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efe8970428c4593cdcd92b5fd3d7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a2c5829e09f1a009caf5906fb85d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899edfda5fd2ace389711702cd6d30e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9d656afea2cb411f95d26c437807648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ddede7932dbdbee60cfcc58cf49c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dbf35544b2cee0445b29fe547d349650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff375ec0be83705c00df3cd482ba85e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd93a58e7f178aba72f55fea41a6549652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ebadb50eebaf723aaa793931683c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3242c40c0035fca69f77ce12cccf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940743840b34587e7afb1faf013399a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcb8409922a10bfeae0bed005b890a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a25b48d3c393dc62d5a865016d6fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d146d54771d44ca9194878087eb7a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f0b6488044da8223474e2413c295659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d956eacbfa2df0cb7f7f344af63d03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488bb07ad8677c7513a09c6b910b5a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada5d02472dcc2c7fce0152206ff7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9ec1b57490a7d83e6bc6eab7bf8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9563d76c82028da1359a9e4e3aa686d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599f84c35183808fda413494d63e14665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913543add8bb4c7c31a03493d5a466666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8012a37e14457010dd93c27aa5721667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79f80a6ad647ba7d1bb068d557bd68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d201538bf6536ccf517c32306cd6d4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcf6537543493620b82a030bf5c60c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b931ebe1c93be8f856ffe1b9f13265a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f237e9489628348668505a28fce400d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655a1f00f137708aca4a8da751c5235673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe87fa8b1983608e6b5381f9efe02a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85a17e6eecf289a064a693799983d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366a4b5b171388957d78449e2b763f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ca1223080b6a109eee02af42d9ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf187c685b3bb40712bb941fd695641678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505216c7115cb6e63261093aa2066e78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca10e671838f58cb7f73387b78f106680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227076441b43b007c4a6af6d62685051681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea21aade02662ed9887ec6222b5ae8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f865e2e617b9ae94f9525de57076ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bde9d3cea6420712db7759d1b0e6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded24a31816dcd29c1a4c0ea169b020685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26570a228925cc46398b4db26f3e5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113796a239f8cc004496fab9cec0c808687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583254e19b5403ad16aa5c3446c47f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081ade3f9122b43fd4837dae421b60b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbb463a67c7490191658d4e5918e72690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a4d9d7e121b0fd9a6e94a043ddad3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546abdd55d549b263d16763715528b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1e038b6c8d1499b1cd3c7495f9657693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ce384dd8e1b8e13f382ddee6d533694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae4af29d68effd7a6a450d14c76fec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027583497d80ca5964a4ff23bbe1738696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95057855665fac4aca431cc2600498697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db88fa216deb4c83fed1909f37903698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dfd6b737e0ec710ea6e55491b9816699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb8ff5301a753adbf328d8aa1ed0c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dec696d184b04489397797b252892701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8197ca9fd2f0d0376ca0bd3a0ec2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb35ea0478048b07d57b4210fbd532703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd24e8eb50aa2413de4189586842e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efc123552e6a80ab131360f1f49d6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613233309fb028e3ac67ae0415b18d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a62c0232646559ce29fa663034e7a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b00ea157c23d60363c6a5208a4628708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f732e0f237c5a58aff5eb24af86593709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04b95ec718cca6ebea2cf04dbcffae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91e2ab436ca10c4fb0f6db23fe60bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cf1074e28a8a6754e5ef5bd4d6601712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7715740266d6a8fee60a0a278504713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106fa339e90fa129c83a179b1ccfaa6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25c17e5e3a34b1717a7cec42aa2735715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff072ce88918ed31f0afae0c387d1e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb018cca7f7cb1e40d0893a12794e5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4abd4850cb0bcaa0bdbb682c34853718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa333113faa622422b20cb577abb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537da477073adb72bf7ec628c95fc37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23434a2adc94396bc3cd7669c1fcbf7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f95a1349fa3a2159ae0b948abc3337722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f3ae4dd34acf834ea6cfb22e1ad0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9b8ef72bbd0e80d1cd74371692ebc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b4be265255cf3335351408fb94bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411036deb25880105c27a33212ae527f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e2d670bbf3e12098d000486afdcc9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704e12754d17d5713201f76e300f1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4ff19eb119fb21096a44d1e942d82729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81760f9b49f26dfb053fc00b4d54491b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6dd0fab3d72b4a5efbd92efe0bf47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cab1b7dc0ad82072fb0ab8a0da4c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0d68ca52c7708ee9c8ddc995cb54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f47a89e36fca97ef50ac7c95c465c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d714e11b690eed4bada6d2ea2f63b3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18434e807329e9fa9e9b7fd1ca0d1978736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841029372f4dbf8af3a820c261024b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450aabbea79b171fd42b680d841101d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c07cc9a745e298c1020e00c364c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571e07c8ac0fe0b926698b04599f6b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36ce77dc21f0a983efc702b498a84f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7705df2ca1f3a102a40f85ef04111742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e349eda69b71ef6675687e745a3c883743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d23b3cf53de354a23ab1b51975fc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1a374595e4193cbc97eecb5bfefc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965341f27dfe7288dafd892314f255746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd413ad5fa120dc3035b0ace3de489747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74959141459b4e5d7595355da4a0cd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9b98cd17a598569c145e57b88fcc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec8faa9d1f08bf302fb118575c0d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61eab935b6c77be1b4a2d35a7a5eb8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ed0db029c6af56395ee0c2cca92ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd7bc6e451baa936b2fb81b6a8182d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77b038a274f0af88d63244dc3bc80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a555f4a07fc8570db671f5e7dc8cf7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a989563391f1748407c01f920259af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03240793175cff4bd649e012b48bfa83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a645d7c479402c24b80a9f1dcac68758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159386024c6f5a7195cf5faaab3f97f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68540fc17b6513a4991455c5a9b526821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a945a8a5bbb8219b7848b694a8a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ed03a6439a7e6c9af580f64f54bce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70fd16f1dce67a186961aa1caf18464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e022e03b5b44d9980029c8ace4879a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d0b0779bb93ac3427508b271826b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514865cc9cd3fa3ee12462aef03d1d2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ff6474a2ac36516aaad25d71dc8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec3e82e65bf21910f74612c57ade899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456035314fa317ed94b0a152c02e59b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e822b8718237c319996ed51749bc37d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e9a955ca505206b35b4a98a7257312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b8c5c7707fd013497d6e89e90080c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7c3a5dc8749b08e7488487c9715d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda297e0403aea3a70881c3259956eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a042b9598ad09de90b819d13fea416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b2b977f49d0052ae67bbccad5ba917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c034582cacbea3e324381a198a3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c5b0df09089ff5819e41a17cb41b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b173c14d43c57f88f02086acd589e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac61f22b03c4da79da01dc3b900cc1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d16f332b6b124d8237460df363d44522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14799a6d5285491b016318998056cba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83575a9c49078e56dd24dd5efdeeac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63e9b35b2e0db60d318ccd3117064b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bbc7dff887967efa5f462952ecb7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362e17c48666f45a9322c8d78627f2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b719436fbdea2e89668f0e15b64b2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fbe6610542c2db7b5c4068179112129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd3a23b4bf59a9aa6bae06ca943a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3247059a7d64e537b4dd94058bfeeef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952527b573b88b6d359925df14211032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9f36cf70b36a1421ad154093fc6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b9d871a86942a922306467be343f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6622ec15a425ab2a499c96ff8a0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522985d5f2cb86803807eb54bfcce90f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c638a9b028c869d85055e312c73bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a98643f7a879fa9af249cd28740538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b92e41c51d27e9026f430cde8b4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96ceb7d63f05224f671c58cf940c8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd347dff468b40b9eb8c4716544203e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d6fc44ded677cc6769bf5f5b3fa3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d51ffedd687b5a56ab56195de585f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f352829049e4b7220610ce741423aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15c2f819da2c54a715a8773557e72845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149ea958f87ca162fd857487034142046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0b4497b00808fadff39e5ed69e75c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d4e2f05a777f27d49d973fd98eeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ca139be871d510dc5f217dc52b5e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c875fd7d403ef83383d646051c6644b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94a5807d2f4c7020bbaa0113e58a9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f52c5d1db0f84475ab0f88073aa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947d21f416c1b3b63b5ad806d1ab2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0a4feb31c0404bee1d105187815954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff80c8cef45f4de7e67f567de6352255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2212cf2194b3a334f8be799e896b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502669f2ec878e1b7aae6e4814ad60f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01562ff0d88e7c94938ed5622ab82458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fccaba6ae050e4f9c5e74ffad9eb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bcd751ac82249f19c0f1e0e61d0cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce68d170bf8fd9ed7fc10ba25eca1ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3223aa9f7b2ab4988c3af01a8fc94362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b1e7a1b4bd7843b6f86be3a9b74a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff9d6b83cd34dcb6bb3fb1e7bb35f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596ca3040f5514688d05041f3cf182c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6bcb94377cc6ba638df4eac91989966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35da282b47967bd498caae64c770cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e63422495a72c41ad045c43223f8d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e546bb6e0c09238d34e9e0f820e0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69400ea3cf6251b42cd66195767a1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55826abd5a4765c4f0f8f9fce0c2d5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bd9b5dfb3a9a069fa236a4f30592072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd6487509bc5fb2a7f2b312ffdb0bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d673ae84110fb25edded0ee68578b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75a6d70b8c6f4884f2dc107531ea875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3f9f6851a56a2988ee342a9d244d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fcab7cf23aec0b93777dc50d9e2d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019975f1819030157e6043e4dc941a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc767243ab6f41c548b0352814c5279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f450fedb90cbcc674ff42b80cde4f4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f48e4f654fc45e7f0a0fb75bd3188681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765e42d80d728ab7692d18b65fd79e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfdd74dfb6cd48906df45033bf1a9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323729e42ac73e94e65930b0451999f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48deb2dee04b444c23f03158ce20e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909e14e19d8a31932cc5fd5923bf5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5c498f5a18708a2c289f44d66cea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ccef9398bcfb1e2e5631b1f1dd6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c7efa5e33cc9cf13df1a65e83c6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d4d92f51b5fd750d4e6ed0eede5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e785832577207e20618907f77952d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee9ad951c99e485995443559ec6f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6edd060eef3254173a4ce9ce3025ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ce14fd7d15cb1e93f25632c954cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563749604cb6f8f740f77a5560e19ac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc35e3b9e8ea1e9924fd2657cdc9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e45d9b7ffd4b679226075873d4f3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304a95ad1f62ba04ea44b1ccec25ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82af84ac3db6ff05aea5babbed5129199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1585c5d5711e4f501fff85f24dfa26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d79931300d30c779489cdde55f268e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9016acb420a60b4d2b8fda72db2998102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c64e6b665a15dcdd4d97ff615470f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b38cface3cabb090702eecd353756104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56804436dbcf7331153c7c976ab975105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fc1b01aacc015e6df9f181fa4513c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6685cabbb51505a72e5c7af948a78d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2e16990c97c689252455124ef96c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febeff6e3c6d0475f72e9b687444ae1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abec1cc73c83a0af4869fbdf37dec4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f42fe832dc559c7d192830ce5e43d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd61859fa8b173949bd6ab8e79dd316112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff052e5c9449840dc938a7ffb4dec83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6089799c70a776669b6a05448e7d63c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb93e63791659b73cc61b20aaf393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947fe99287f20a5df51c75fe0949e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67762f4d0e0b0d9d0a90fd06f11f8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ea50eaca0902da28de9cc2d83f77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ca365630fbf4d769362a3efff3ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe7ca3a311d5dbab37d99820f0d3aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f903fa72c27ab03e9d12a49549e0ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e20ba66d015bdf53d8bff6c16f305e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ba741cbf34ffe2c3b2f8a85d3aed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3cf9ac23cc173a85b87fe882e3af0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effca5f0c6a5b5fe8eddab945c4ffd81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebfc257715a363c2eaff672059af1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd1931990f5f6eae9f54a614d7331b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717900653d4ac648803287b57064d014128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3da3f9aef09245b7e78260e39a5cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac8323b007ee68eeb43521d11bf55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5853879cca961bf09b5db6e688830131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ed21e4105055eaa1a6db2afac0e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b603548f338130f6be77e8b94db7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06de4796873ca29c47dc81d65bc5920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e180488c08cdd401741a94a49a68cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a8c0fdc473081bbed0237febd0c88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304fac953255eb6758651ed09eaccc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063d9d0636729efcc1a7e5b55f584c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b0f7d44c81ff0651ae005a6e8e61a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354861e964cbcc3d376f4831ee9027a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d2ac6c421b05c2a828a0600d7425d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5e55f2fb8a5ab77b4cda4bf965619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7abcc0c9cd1b423f9f11a1f312d6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6352f363461e322713f904d63b9cc46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e9e0fae28795198a4ecef1f7d21f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a7e8f0cf6cb4f4e54c635157d4cbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73fbe78077767f8577c8d83899ea6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79207ed3735b0dffb5174e614e8759fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7375690fa566029269dd4bbc006da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af29918b88a0e168141f72868639128150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f0598e2543fdbf04c67c7bca5152f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64102f427c777c0de6cdeb9ee36c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e22437eae3e19844f77229b6135e42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9765e5497e68854aeacdbb83c23db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071afe1efab0916c5b35267cf46c42f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de446232d571e4f9bbe0375d6278212c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f97801a37744d6c1f5ca2a2f88a26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f2139419b4532b21d7fcb35d5a485158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0088b4bce71263381b6a8f914ac04c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b84db924d48fef68ffaadecc9a62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2b0504dc498dabe54e7b1bd65daf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c84cd670f0e26083660c28a3e971162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684dc5d2ed526665c3706c45f8980a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b019fedcaba7e88c0c50c9091ca37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c39c422d1aa22eed7d752b472393e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397a81bfdece76c39f8f08524940fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da470eb7c1921f9c339c51b2a631111167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c84385859baf5e7818688df4de9ba6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cf1b2109ee94cb6dbb5992e8ffa8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6263e29a6a99c11df68a959cb27375a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5b13dd8150034c254192c1ce16e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bcb3c52e3d1601aecf1831c1b5405172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceff185e9ca53825aea2f6b0b54956173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a5d4b9f9a8f2042d5fc7c0068428174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369629d702b0b11b701856a987322561175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7ed08609f327fe1fbb091e0330b95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c94ee6c0161cd6d2f67741149145ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda585dc1505916a37788f3c5c6784d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f6780b34bc42978347e604cdc8f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bc99bc50321ded49339afdfcf740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2649e107552d6137c3c7916d914f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e857f479f1426561a869ddae9684bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d651c208972b4baea75aeaf7fa7506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044938d8cfe8a6e41854e625251a9327184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f9738e1c715c04fc58e4a9b3ffce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde94c8f3cbf84bdc77093bcb68ad6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeb384151308bfbef80f92d26ed517187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43836c8510e3f79ccf49ceba0a702c98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04093e205aa405000bdcccca62a295189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e90a6ab716c41c6b1bd557b23704d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d2fc11418d23384c060eac4f407cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7401e4fb39d0ff8a762a47b51322770192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38317222318f622b5913a19c90cc4fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d566b09483512933597417ee4e550194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e496e346e18626058690002543a3679195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107ff5802e0f6bf5a9676b0881ffc50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ee4d6f5c7a612994af5a0b4f23c23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80798f97f85fdfd23bc4dcfe4f4acdce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f392bf9111b8ca870ef60067bb96baa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b95922ba6da7a3118290d7d34ebe5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df4358ee5c36c57fc72a33e0d4238201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01317326fa3d5bd831b6d9ee51e4916202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f0828789af2c5ae0addc80d669743203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837aa120c1e524b694234b1640695c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e1f9e518684c5c52ad8381475ae5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511caf42b18268c89b2fa77ed931dfba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ecb5c497613e38c14b53f90702f7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ca99286adf7b6b22fab5bb397bcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399f838e93d540af5d5300f96bef33c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ab93d7172d01ae863400f7a1d9c12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31864ed024ff66a4a5257208dfc1ed3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d53bee64a3e6545b03998f0e234ba0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb349becc240f3d85dac65a99201e75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533468217d840753933a075b0b6535214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a679e07607b5f88e09148fc2f98c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19308ad6a0ce51a527182b74edc97cc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f57cd001710b7d53c164dff3841a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852b794136ef776c908aa0699297fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab86477e1f3a9e4af2de119ce9442219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35258e6deaf872e826aa7f965d0b4062220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4ee7742e0fcd715411835d2a9adb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7651be1b7b05ce5183e2d7b09695f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a27955302538c211906b53789470223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d8e6ca61c7ed8a8f790e3c4efeb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3b07e4237acf1897a267761961546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e197484f897e7b43b56935936a9f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99938abe85c7ce1f2cb013a750a46cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb91bd4a53669e1b41cdce109df00b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af1b0c47e690e117592864580b71a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201b423fb1f44d6d5dc6898669f9477230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceff5ebc4b9311198b1a0ba5a50d33231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753974c3f5c6bd20a5cc8dc3c139f5a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb49bd1a8033cc16fbe5103a7f97b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b526ee29c2cda16358a6ac0ee18f874234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f54c275c5aca6a2b3a9d1c4bed619235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d354a517c8744b5ffbc1b02842777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b61cba161feb6cd79dce451b56cf6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59777d14c0aa15639a089f5757097bc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ad7219618f0d8de00060268bfc9b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d4b93be519ec409ce712d6eff343240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5cca2322f8c59a5cc9ee5deea0646241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58485c35383a03d7901f9b9bec3b5e4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d27de8deede92a3c0e9f035728f1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811ae2a2c4f616bbae864ff6c4a0875244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198626efde614c40d2661ae91d40124245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e021f8b82b630beb6c19a9c367d57a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ae7ac08fd990e9d9ec9ce14daf99e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2272ce69550ca9f3d157a98d12aea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666e8827de6639879d760fbfabed4ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29cfd457ba752558510b0c96986217250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc80ec2c2f57ea8f8525e939cc11fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcb839a8e61af787c8e836991aa9b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757dda16d17185646752697bf55bc3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423a57f8448ff4b8dcc01ae2f714d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db725e9e9b34a3c70cc09dcb9389d38a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b245d0e783525cebc22a437789909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa7514f0f2c751307063bc0a35f394257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb49ea8cc1f897f656efd628b8366c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a2ba405bb09785728e43c646b8ec9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce14d7fe1d9f525eadf6553a487def260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60fce34360a7f95e0a8254f973fcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6d8454c209f8a0b0c13385042d650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d169b6a89175ef7c329f75566268263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9312fad019e2b0679aa997666103ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf0fd25c1c051c4713cf4e0a4abd5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18489fb1ff9dd27a8e14cdab78fad576266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3554a6076cea6cd962eef5657a79c9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bca57572f8c3a4a12d1f0db6ce01ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505744938335de87f2978783eb81ab3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c03f41e19ebc18fe641ef4122220ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e196bb7b9c8ef0ea83c052d8627ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a25bd94cd9d3ab3f3fe2557ac946bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c620065b0a3d28016a4d14ba05bfdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f369b67684ea957fe7753d54900753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce99b227874ccd13070b93f6519f95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fbfe4296341fd895d5806909d0961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f41a313eb5c7e407ca863bef3e5176277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d7e90838749eb637daf68bc395079278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8d8bb8790dc54cba9acbf277260a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe733f19aa5658e4b56ce3f545c91d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9db58f98c3e99c491f1676ca5f869281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430e5c9518b9d1c7c4b7f79f0b98f05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e324b0de4707ce8661daea21177fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730eb38be72640fb646d76df4467851284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7191eaec085b9ff20cc23e14cf502285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a190065deb28bc919b8b919214574286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db428b3aed91a726356fb23714eda7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec261bca879a6185f8a84b0a1d50de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c403234ece6e5613d7397c640bec81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e450a2605a68a4b954031d9bd8ab5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127a54d9d89641b2600547fd9b153d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7faa7a2012ebe01ced421bf20b0e30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666edf9904efa3e23603f230a07ef2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ff90ea057d663ba2078a7a2610cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a79cd19ee6398a30eead168821ec53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a76352ec84976d85f7db1030a5120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc16453ec1c9d62a10d0e450eaf5d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32580a3e7537f326efdb6f52c6c8c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09568608a2b8196c86773d72bce6ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977ae7070284f24a6c6ac5c975235a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56921e4f8c2de1a2cd1b5a4bbb6eae3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9195bf1b64c3a44292e51937383ceec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9768b844be2c5ca7792b9767c199f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0ce2fb2c26a646bd539b73b3b97cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f7309560cd4873d5861ac8cef5bb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129723ca2782bb6a1e8d5ef2d5635e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e41909ae51fddac72cad762a668b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b35818ce9f79f6b73f0b3615a7ab0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0eee456e45971219e0e385db2bd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf53272b02d3d91bbde0d2b911ffef7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85fa729431f5708a817cd218b4bf75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918027a861aed9028fbf5a2ac756c5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dcd079afc162160359fa988083230313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ac2a763ddd3bbf9671d0715a77bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41d3bb11defb89d678c2c90d8e44a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e4bac1276af309eefed680947cd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404232fc293657343355654b281797a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302ac7067dae1bad3d43ad16b0be1ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d412079ea5e5c4cb75604cc598d5e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb711d9e03c9f5cce170f7b0189f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342c82a8779c5b5ae823cfb9ccbe07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2859a2acf8ffb544dff9d2d5e1be91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e3f18f402681120206543980fdaf0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32267aa0617ac4a65a7c88f58a23d91324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44efcea00de8e8d762cf7709762593325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1ea6793934d8b91852c6bd7bee18f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519e9ce40e1a6e08eb530385b2a2be4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590575d674124f0ed0808f34bee11e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5d74a66fca8833b19ea67fb03cfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca851ace794edf75ed6799ac8c4a05d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10bce5c4e380b6ce3f28e99c22cb2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4518c9607713baf79b06ad6bbeeb77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd32e5b526a9dd7f4b8f716118f5a3b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb831bde1637a6a2e1d0117ab13d13d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6233d04b0222f212f480dcdf10a0191335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65654944dd2eb621e5b2d00cc460fce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544f60314db6258c1f2ace7c70b10ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfba29a561660d03730db4ec2b272ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df243a4cab9541f709ec2ea268dbcb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85827b25a0a43833b45ad37813003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b678b80a6d699c1d2c2c6a50f902994341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe1d8e3f5d6e65791598178a77735342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dabc732bf03a96720a119328d31fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c499a8200abb7ca20f6f749ae7f1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606cce0c268dd87abc08627e4b9ce9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74c545d14ce7671f901f7a24070935346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470137718718398d3588aa460f09c07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd8944bd71859eb70be8369f59edd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b220003b3207bc64864381577990b76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36335521fb527d4b10f61f40d58f88350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67959c36c1b08e6d8edba9caedfaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63c5763a01e2ef219ec0e60801ca12352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3faa29423774df67bad0a8e29341c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a77b7f04958bf95f1e75162f09a4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e80d4032d413bed0ff57134f70870355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c40e18506cb8227410c02614e5d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd23f0a90c426ce845a848841b7d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b169f48cdff35803c005234b1961358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7208026f64a0295e0ee495f8e76b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172180ebe114e61ccea1f982234ef31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea9b7764dbecc267b05e89cea52678361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee47a33577d61e4a75d5742f25032362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8c856b860690e7222577c82b03ead363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58623d6454323cba7ca377f2365e5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd89bc62db87802ce729c3b633bc44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8044198f2ace40e9ab19ed008dcdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b6994af436efa3afd6f4de6b411f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbad81706429c0d5b821fd9c95021c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7d04ac36fcea5b3b608b7a7c70e45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0f12795b9fc45dfa3b85e0d970432370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee03a7bca5f97d3a2c96120b8e4ce7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528899d803a5d030bd54de46b996b37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd5edf745bee694b9786c573aea8d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992589d85a0e38d92bbddd9355820d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfa4e2a8f433cf75b61b04d25dea7a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02917fb1141d62f543d9fffb874d28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7ec3a9c890d2c1a84d839a0b9ed55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893785ac378e38dc9dd794002cbbc85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b82fba60713e9a00473d9e394de251379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9e33a95e68c9ababbd8b8ab3986b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41185f42ae3b7968f862545b02e7fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e99ea08a04cbec41ba4d0b00ca7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b3b621694905cca5c8e9523271fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceed89ee9e44398ecce6b357d92855384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885620105b8e4464bfcde401aec7f2e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e128d6ca24f01ce1846a376bf34808f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5c9a10954d43853dfbaa1c026a9ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18522b7b5a35fb8629de72869881c9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348fd828965875d53a6d1fb565dcfab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a92d6dc4f00a12fb397c70f4ac92b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980066e64187453550f1ddf428fc4319391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a86a9ea8adce6aace86fac397e40d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be6c83c1edd32b9fabd3dedf6bd36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38877f0858dd71967251d4a0e3f535cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529c2b9ef6e55ff997abbee5b3a25a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64da3d041e758bc4229f08df0f6bbd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d55342ada371eb4f3c0bd86b265c80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8ec7742646df5a40418c76732002f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad20bcdfd7296dd5f86e20da714063399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57be28a16c335309bf7cd12d96a4fdd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21838e30f75f670a5d27647cd8aefcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4172c197e927d7bc3f94f97036c0ddd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130757ae9ff7cd435b9724fa13b0559403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655135d4f1fed20d0896cecc4bd24905404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7231cfbbd708a70b3c78be7f85e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adea8b5e3fab6a9f533c9bf93250aed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8f704b441b7c8a7e16d025076ace5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb643f48a34c4f2ffe51ee43c340e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f266c90ef98dcd140c5e26e17655b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e633a516d902eef890d1797e3cb47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f93d8278ca7a4ea4a7c6f4059887ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2fda72386d6ed36a946aaffdc4e27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3997dd2ffa0ce252b50db58fbb1a50413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b29f61f6053db5c93ee7c35c9cd52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c613c11fdd9eb0a3d13a6a50725e236415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c09fcecc02497a42b514323761ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b1f89c48c65a0202a640d29c015e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1c970f52b3e7aba9dabce4d9120f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292758736ab235476e02f289c3ed727419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373611a8d8969a0d6f6f8927c72ea8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429b335b03cc1f80f963ee688c051d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84727b0b720ba0bb61f6dd62dc670422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111ca5a5397fa64af7cabe4f137ec5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02917b61bf3252c1f4db3bbb9cb996c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3799d52550dae521f2c543566b3db96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a74c45944b97797086d0b7f043d8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310275e28bb5e2ae61989d62044578d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bed9fb407d4fde91d1d5402f066c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c02719d23ed9e0db8f387b514037429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd11a287f802bc8327c982a12b670e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b80fbd56a474a1e88dbba5a5a4d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564c7574e7dc604e3ea9fb23696685432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746193f3503c2916f1256472f467f0aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bf8908de4cc9b2f9c894cb4af719d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0a3185d9c7b2fced79723f75ee59c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d2258697a3242abae4f14b821ec85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adec6187d6f089e45774ecfee39a3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e582f6d6032b101200eeb0840ecce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fdca565b20dcf06218151eee1e45a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db8466621af9418dc358ec8fc02ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36855876c11b639a8a6fdfe5fb16388441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db72d093fe5517b58eae73bd66cf24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43895e953302045758f93e662fdb5f63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e41494709579058f02c29fb96564c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c7d4b755557cdeaf38ba9e4926ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e746e6ce3e6ed9739951c0a443a7c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda96f67b15790a3d4b512081fdfc31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291a42714c1c7fc5d409ee4942de468448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d7eec8a139878781b5c4b0b3ff1d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a881bc4578cbaa7a39d5671ccba76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91943f2de920537f1cef7486fab41da6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bc74cdcdbbd7d77d1f3ab58d14743452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebd902a732e958ed837499c80397bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce7598424f23cc903a1d22b4864db9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f37759ca0a2846f64736180d01b07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a68aebd40345ce14af7a3311ce00e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc57aa43622b918dbbc898b5e14d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54548922ae14c2b7bde7d4cab0366e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db43caf6fe4744efcdb8e4f0d270cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553f13a22105b8895872fa4d6b5fba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc4d70aad248940ac7d32edc3f685461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9fdd724711fc941c9a87c602f0ab0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79199037bab496e510c8ca4cba09fa3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5e7a27da3b9931ec7f54d86a38af8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c372f84a0c7ca0b0b400de1161625465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb346c69c1cc6e1ddba51b303a3380466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c1625edc3d2e3c507f6cba71ac5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6b10c1ce79274d73d3eebd2553c60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8cc9101eca2ca11988556d081585e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc752896043b418cbdf30656451b76b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa489b5253a016df2dcf74309d31615471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b54cfadb744c34583dd579d70d14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697796fffca4ec97fffa5424070bfdde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f05c83841c04aff9784c97cbe49c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28da58ecd1f8aa2ad603526536df79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06924a66804d14dc84c1803795fdd62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e99acaee696574b9ec6a571606d332477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666fff48ecfadde6539f4ab188803d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1f1304135450bf7ba93100c5d011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ebf085a514f4683fe86afaacd20c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49ca813c0babfb17043cb8f7653338481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef354733094403839adf00e54df2a82482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eeea4e7ad7a5759797b3cfb328206b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366cedaf87828a67a5a02181e999c45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4be32f2f969c0d66b907306d5ace485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e5b4562dd2e132f41794f6c51b53e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47f163a4bb8b0ea5c7a4cc49a6dd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab597b6cd1356cd1fdd7e3f6be6808488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16797ac70739cccea659a55483def80f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c3c183a2abf28665bcc4166fbac77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e476ca8640c27a043351b80c9d8bd6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa445998af0ce7b7641e6b287ee32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4ad072ff046f11e6caa066e7dd1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cddef0eab4d73ace4e9f20d009ce12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884fe14690219d321d71d971ceef537495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bfb868f756654c98f3a95c3575e25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee9c4f645587ec2be7521e69fe5d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743ad09911d01b9cee2ea20570ca047498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436930aa53d8c620af1889df5fe5c58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c96768e73e66f74fad531edfbfd438500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf68a128cb67d168d6c2f345a803761501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674800bb6685aa48fbca042038ea0922502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edb5173ce31d8f9c9a6e72125d144a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a891d08ff556ce96aad747003f5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272ff2256e651e290bc547a369ba1e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75958686990fbbb3c5c8045a676d441a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da9b27db19ee7c3f602d5ccfe103aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37211f0a4eb10ffb4569063975550bfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77550dcc0738c128c0effa0cf663ba34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a682ca1b232331cdcf0874228586ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124394cb182fbde3d1b54e00df426b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712d5c89a597c47f2dc39ffcb557c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664daddbae7743e4096c347c7e9d2b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4a685698aaba01454941015965dd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6baa9d7a2872e1463da32e3ce48164515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0dcb39cc35223396d1734703a02ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629ac20cf0154476961211c1a6930ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e2d80d54359a534ec3bc1648bfd2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9656aa8b796dce1707dac9859f8d6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079ea00c914d828b83810ef050078ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0222004266bb238d0b735a58d09b194521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30397e4f529a9758d4bd361c99cbab2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749d9db5278f3a889a30f7a16e6a6cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98a77ad8842034856ce0054f10a9f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5704b0ef099c1099e668fcb9ac79d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293aad6d1b95b17bd9c8da0ac0e5cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d767a975f860f0302966f379450b167527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04094f34c39d868b0e99633b9d1e38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc617de9c706e6fcf318b6a9216600e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd17302506f8199ded7bc01022f498530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519e2b2307f6a725b3a44eafc288da1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a5ccdc6e6a418b1fa19af9972346532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf1b673a381b83d5e17c2bce84bfc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda535c8d19b566e0d714217f1c6746534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4273755e40d3820975a6a59a2f2e37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523442e329aeb12bf7bf165dc9d1cedb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f324ffd8e364434a272c6e7b0cb96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1828695a2078446ddb0a0f5c2cd74b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c951d4c10cca4498cc703add486b5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29306ba62ddb1f5c19a2c603d02a4945540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff06daf938a9ae225f7d5221f4f8f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a870dc84e25d694e81cad66048b05c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431e5c9ff9d3c83fae85e8735a39e16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b7f18d79a515ae4cbe6270588ed1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de679f1a4b1979ceb97e3f5691ff569545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8cb437f2a3c6a1edd2f5173883b94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0fb8398ba8ca257320e3983581f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f292ce89216acb8849c2f4b3f5420d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb54398895a8628731be90e0301c3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131bdc00c5ed1e943f8601ce3f520a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a11cebaeafea0d12a360f24cb38f3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572c9ccdb0e5b3c12401dded97bc7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0f1de65beb667f4a7a3370989a16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904799b9db6edf814d020adbf3473e5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04633fc08e7899cc21b0a5ecde625b03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74fffbaf00d951ee86a91474aaa69d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c82dd913ad3dbafc2f91f4ec2262db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163ae89511671aac518c2bfac0e90f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f856b8fa1e5df3cb3449c9518d30092559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7248fd2fc3da04a3082d665740b3b12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc78e686b7ff0bd65d38c672778c8a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fcac91be0abb714a0cc0281935536562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5f1bc994a0bfa61c36d66eea0d80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d74b6bd0d6a4cd007b44b04b7c92de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8a39861f7e2896d05361cd4cf044565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cfb87930897203c06f670f88cdcfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe410953029d183f4f3ad97ce89cc4aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ae0cfb672420ce8787e1cf1f53452568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84adc1c9d4095b746ca5ed4584edc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c247ddd2cb69eff0e872ddee31f88d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c918a552f567d6f3add2278f6b5c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab76dd526581ff6dd675ae77304a15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814aaee79dd3076fcf9974aefdfa210573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad3018b6beb9720a7c27e086ae083574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0862631bddfad4a3c67d232577317f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a191a52893fb91311c7f08f5af50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d85bf163d01ce9feca5e7dd7534689577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e312aafe3c46e34e56727a52992733578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c6d9bf1286585e87e22fd3dddb4ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0935e54ab1514d3503f953c021e6e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a6b11633f8a64affc81f3f94f1c99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d17cddc7635a18c6ada310cd34a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e447b7f78fc536cb523cfa2231c62583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d683f1542830446079dddc37edf71a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de84d8680eadcd5b2704a0a211e9c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8cf7e250e3b202ee19ab568ccf38e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c4b97f9e1ecb0a819028885639ba7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d0246127f34405636fa728b33fd72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f756840a35e05096ae54f5846b2a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39644302c5bcef49bc77f4c9895ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff30f72ea797144635ac499296e82e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94271f131875d0cb51d04d00166b98b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932cb3eb134218c542fd622771e5918593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7831737ed6c5414a82bc9f195bf68e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b4db05e5f6c61a272619eaabfd0b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a1b4489889db69ef677b4aebe38d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccc38697018fa344d5cbea4b6990ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82896c2e63ad7912a6f32e8c825b6a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7084d4da666b03cc6daccb712d5f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a067647438002971505297fdb6173600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ffc22b650d2bd23337b2cefdbe3c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf470a35b83f97a4884aa9d445b0207602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e03443ceb5dcb306579a56132780c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18ac5945c7bfef1b3151b981b5f70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8f86d9213b21fd1e7b47ff654dfd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92519300c7cad97677de75f340e42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7ad741410026463faef2fd31e70fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9101ea1fab9b903a18f52cd466b237d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa879673637115b80c0dea288d2d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a38fccf4950dced9cb6a5c3909e41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a17acb372a9205bcd820f642340b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b1679a9ff1ffad1ef6699baf030ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abb5cdfa972ae8ee4a812aecd2412e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f53bf6eaf4e3c8812869753da868614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfd20b12e468484b54bf0307c00f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f48c7121dfb3214b8e02d259ed79d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ae730bc797b3fbc8342c1c8df0ed2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb703f3df18151707f0397a218952e10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e0e2a22d6ab17d99a8f3a736aa09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57d311a7f23535d8c71f82e67a56d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25a3f3153bb3886c1a3bb430234792621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a307520081232eeeffc5e694ffa7d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f71bfb666156f990bb0e51451228a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c36f14338bed5171e303e8d98a15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ce149d4210c2eef98943e62422cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cee2cdd47e9b51b92790014a6e2420626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e65994c41cff67a7b7ed2cd3cddb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503833f4129c99207164171f0fd279f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32e5dd7d2f07ad935560822e12f408629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4154f7812ab7efc573051aada438e3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bc6fe0eca540bc584f2cf7e14c883631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc012640445cf6c312bbc23e2027830e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011e8d1a901e88b53471ef872c6b154633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35eccddfb865b24a63f7e2081ed03b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf4f81f6c6d58749d0208f7a2f700635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf0cc4d58eda881d0f7b1232f25048636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b206d47cc39d467632c26827e4bbd10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d5944782ac30de768a8db637b007b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f439cab48d077da6872524438fbb3ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75d5ec25fadd2eaf552242003d0b98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18a51a2a37bdcdbcdbd4d45b31971e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfa5bebcb3785fcdc1cfc4afaee1b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bd6beccadded38f2b43b916129a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ac6933b5608a0ebe3d2848634052644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0624d94236af41d2c568f58659a2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec912d1d29e7b6a1f7966765453bfdc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5017ed5b7716d39d1593fd48795ac8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9eef773905a5c88274a21dc2c10e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f10b67d7baf2837ea0b905f977ef8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7dc508ad3fccf12873669badde2b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea36fde22d615b40c0fc5fd6a4a613f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb4215b2ab475b68c2ff0082b49c8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c9b600a34091f33e4728d9fc4f656653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5f72fe0e7afb867bdda198ad2bdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412639d44e20c096dbf945ccf23c59ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68e33787e497ff7ada2f90647c72d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb2d9e8464c12949f6d898ecfbdbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcd7bfa5573f9fff871941483b917a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6d2acec578b8bf512e2cf02a8004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a250dffe0d23dcc89730d5fb15eea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777a378eef5e935779c00dbf53d7a9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3399fa713a4e5bdf3e531b42861df79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6dd435818db62b2873aec88ae73d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70059a7cb71db03771ea822985efe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec000af59041619bf2d00144fb3189665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135c659c020d6d000b06bda48a13f23666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dcfcf5ba05db088220b1d060cc52c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f7dd991fcccefc55f0b151c181e30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faf1cb166c568efc4ec1d68cb5770b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe8c8c8d3dba0b7aa7fc979bfa73fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72035701b4877233f2e3bd558eeb298c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26166f4fd35377956c2dbeb786ffddb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703aaf8ac9484e6f7c60bdcb6174a91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31964949ff8433dca3bcaede51c1bdab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe82fd92dd0ee6caf024202ffdfff6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ecba39a9ab07d06823f04846e384676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ba4f84c383dd2cfb8081ad4bcafbb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ef113809a56076bbe66706eab9f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddee0fdebdc70608755df84c6f9c85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5022e595374979dfbee8ba4a7e7b050680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a275173a9c35de48fc66e89ba37cd5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db61e98f4000d1c41a38cd93c052a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78861f81f247128f7c9fb69b56a22ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a55dbedcec9b421d20b73911ad061f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0f62b2b66fac26eba80e01b3a579d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545683538ba5bc85bc25fd18863c829686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9538e39a15e388e640b0ab0e2626b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12ea02fbddc2d796c644ad2eb329a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577733eb7a1988da344bc58976f6e14e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea43ee4b6251b705d24f3258365b2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dd2d946e0d5e523c1065cf0dc4fd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b436e94a8e8be1cfe08d508bf36272692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4216b12a17972d0cea1c4b88d7ef141693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d62f398e55c4b4f3a3ae3224ecb017694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc6bf596344a41d1a0bf524c8b124e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f63dd0b7f6a938feb741b5717a54e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384c09cfac8a22391e516e93e09e9a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d606f7ca1a00547cada71230d6837698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb06bad9fefd9fa7b29930508382669699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf0467161f21b5da69739c3a991df4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9e6bc7518f78499af1c193ab16a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d361d8c111a20fa335e320c12497702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637fb2bd6732286872832b5fe7007ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a25d8c71efc1156203d773e3d33f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb0286bc6d1f5f4d352ae48d17b1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e923ff47f30aec3fb012035b20dc0cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447a1619836d31fc7e3fcaa59cc18e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f59ec58d5028d9651d8456258e25d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d77eac1c3c81e0bd23c0e8250e990709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c6f92593cbfd4d83e07fda85c9e76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1ed903f1d181643c0df30c984529711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe894b7707a250c48e4d74e1f058932712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16e7af11437b95c05ca97df11a33b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63ce05cce499948208287ba45ab7e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27014c61bb6a0c60ef615e463fa59ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf100a37586a183bb5cdc6d2dba32a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d30c1d1b0b5c9be83c9bfe6dccd1a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2693fe9b2804bde36e4f5138057af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a855818fe7d116f624816e0c08b06e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ba993ea318be496204b30353c2ba5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb253ab95220d8218b5090f072a6e18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a0c0019ef6e9a431b2795cbc630a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab8b5de87ddcb9f8429e173a19359723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024daedbaf81bf6a3eb6564cf01e9eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abcfcc852f85ed1e653647f3801f8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46781d6ec23941b8676b34dbbc85510b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d678f7435089a300fe73c053b4874c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fe4ee0ad9e6712f9b20b41b63d710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824af1d43a8c67e2dd1beef2062723c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646235d4bde3edc024e11074d042134730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19d206e14c3649e5bf440e7c86734731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb21d1aad7365b54d5792f45442b3ea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a09fa315f09b7e4b6c17da2983371733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7b6c2478678239c2f517eeafa7587734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb00c2a949128f4375563c448e5ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092fb978f212bd07f4700e3968b3519736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a0fa232a8f8c24332b99b54cd26b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e047a89e628ac65fec13dbc3a6a27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470acf9fb2aa3fde6754ef7b8766bdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd66a2555aeb9d7546e11414fa87203740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca68225d22f964269266e7ca9775a84741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb97984791391f910a33194e0c39854742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e5a77b113010a0abc0f04980d390b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e243c60ea09a226ed02faef8557a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3554fefc88efdab96d8fa9ce3e5851745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f54b0cb4dfb0ae326ada183bde95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0b6d2a69667be7bd058fb68544b3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd441712a0641376d692340dee1ace3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24e073493e6cb82ec855e1fbaed34c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928dc27b1838575df5026dda1b564f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72b40b21a4a641756f1abdf2a0f610751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d17db67ef7f94265152f499e61ffb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb7fe54374e0ec01b701e84a2168ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cfb733bdbea9f42f44934f940c42e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691fe852188c78aa1f9774c5731c7ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69629541995c0e00ae9bfb9a074fac7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db088c1ad179a375b8f5dbd816b528be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267d2e59956c3474fc137fd35561fa7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ef8fbb6e4eb9435b70911e0f8883759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>