--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e68eb0215d3a1509a257d0b5acbf91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f57047b4768e27bbd9d49329cc1c0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422bf1c753b43fe1fd1a7a26f1cde83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750a97c5aef226d56e650a9fa51c544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf0107db437f79830e051b9fa0ffc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27ddceb9f731845e88b15192f769b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33188b63047541dd44b393563d51b4597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dd31fe781b9224a9f748ec1bb504c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7b15d71480bf13d6105a94ed2d869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be382cf83596b380f6ff2285101347c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3bcd7d8b4d25f91993acad007ccdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1f3c95e2466b99dff61d4d64727e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc751da3cd11710f0974e11a7844a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c9f01ceb8c7119de9626b23d6060614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826957b2655aab17a120510d2dbaa9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ddd715a307608d82dfe191821d36e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c327f70e74ebea28685ef9958d0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e598a46f811ad81fb467a8b589d6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6908a4566db55b4af00859526dc8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa26407e2c946e6c6a01cdbb2d48420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67797634ca8ab9f5d16aba68cd4f6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83596a089fc9a8a13bba19fe06921d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515003c7dc9ef8f6ff13d2cfad595bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1274b35862d856e5b337381d4a2b5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42732435a54b0b32c881b62b269b9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ce001e45cbe6744cfa2cf35c024526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a31e87d6f052bcd19025811aa7cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a3fa0a67347b241ba29dffd1958c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ebad064506a9b7220086779ff9dfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f2e70b622e24f5087ac6e2e897a7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ead58147dbdab5317cc842346a20231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5d37664d75e196ed41e58a2d016f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19a40f98af307310a72803c591b3ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc7edb8f0ca5e64e125e3732b1ed934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea716ce1bd91a966a616967954944735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7bd843b1b21af63e548d7f15dd3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5f60f6ac41f6b6f8a02d498332e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c63fa8096878cc132ac03abbf4705438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc323b7e3629e9ee6e058010adaecbaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fbee5c1f9b2b4596eec852552f6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35d2cbe799d9f1f23395b96f4525b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b6b7566542fe1e514e2915c29503f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8bb13395665029aaaf7e2c06dfee543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8a7770b2e704b712389a17a0aaed744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ade79b15e4e91ca17a3a1b51ad92fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd91e1db94e902171f2dc70e5c53e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5ca6141ac2ae24ac1ff0608b7aec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f6d89bcea750605826ce622a78e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05723c0f627776e4622d59b052c9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a07ff4b2c62ad5d61bb8407826f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5641315fb3242d4dea238fadec21cbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8c0f2b765b5e0a5e4a39c556224352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf092a86faf0f3f66885cfa7f963a4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec05ff9b1ce2abc2946088a989cd7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcabfa5538117fb22c8799a6ada09e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ccb778e2412c16d1ccee292b9ed1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd72d404a6843c8292a74787eaff9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b8159e788673399478b9ef3def46d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1210ff5e6953e42afb86fc303e8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf7fc3aec51fe4b474266201be0d8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cdbbaab6dcfb6e612cd5fe4528b0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f50ea832197e29181f338e184634562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260563e3a5e9a1f6f460733891350a8463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a6efa5dce29d264cffb5bc4fc0e6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01cc494c880296c3ee957eaebe069165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bf760e18aa58595b2e8410035281866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d29c34f41ac1fee8625843245d90d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8272bd5350721f478ab9685fd30b50168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926ff62985bb7660e44a303707285469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123587e45150e32db1d8b36f9d964c8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b7dd8bb29659087a48e119e28fa9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b306cfb4c79d96658de7a50f8b4336972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84642d1715519e2c0faed8888b4b22473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013ac797cad50f6884f38b5b632c1d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c1ef9a26209e9009583da5e9ee50275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a9bbf8a05887a62a90bf5615a0f0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221afb7977704a0ad78440ebd6c0144377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2994f7476613cc23c5eebe5ee0ade3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999c247a35ffadd04978836c739dc6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e544fa053362da540f1b24a270c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c903664d7d04c7641c8fed4c889075d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2208aad1bf58e73c25059238c5af69c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fefe50eed7b3d4fff10859ad96a3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35672b98bdfc2b241aa42a583474f2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe00ef2ea0e71a553a2cf6febdd958d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fc27f24df5d7f253489765667224d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ce67ce6573d2ed1676b2c5540125387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40550faf58f511add4a0256d48bc1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689298a919a7647120afb9dc32e78d0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a629c1b3a96624d140e6be9e38fa4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f414221f1057c53fd360c20abd091c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f7e6466ec74549846d9c0d7bed7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb566cdc6f51aebd38f5e398d60ee493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac9d306aa55f2c7dc0268fe590e5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1c7bb70e6ff7b8da3b2df43f20b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e6faa0026f15275fe7f2acfdf15996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f57f6bf52172a1f60827a08b76e0f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8e69fc7b2892763bf74dad7d798198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf745145384800e25c7a3d0358823d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966c469bc6735cb8da9fc574587c3c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851b17e88d34ebd0ddd2d4482499ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e35a44bd18aed14c5a5fe8892c845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a50f2a510fad86072e81b648d4ee6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5835231cbb10682fc9294e25d4eaa7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f95b98e0c41db180ee325d5d141fb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195653f229688a701988525965d41fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf83e3ff67a46b0de7ef5a46abbb7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8174063933fd15b994dcac3babd22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bfe1a697004353e379af3445d1218109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740a47a69abaccba08b8f3cfe89c7b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49342a3c96538e05f094e3ebf4607f30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6969bdd8c29f15b6970a48913d06e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad7c71f525de2b94ad23b857acd96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdbd1a1c47d872b56398e5f1f8bd63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ee62bdc9825ee8f3a42ff29b7b19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38aa5a862ed09ec25eaf4d37862d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab983b7063a69dd23f9e33b6315a02a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134331a0810c03c5af71da1da9e60aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890d177a8610ac11662ae908ccdb7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175105013a35740ad014ad4c6e05742120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a0fff5c5fc5a6d6774a570c78a5f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f96ced74775f2ba470684fd41949d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c097d66835ad56a36fd849d1243f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe12c9fbebe8727440ff569bd2e33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6257c34eae69b20e40ddb3b0bf675125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76354dc5c811b185f73e5e12ce46a45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc342e4b40d22145bd0d806e62cb8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d3c3200657f7fe60739ec399e7b5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01c6de7dcfe10e77b70292edc2492c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d897f08765cd3419b3f1aa8f708cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d434cf9bd9dcbb8aeed1431c2adcbf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60612bc4cea13175a568e5e66fac16e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2169d9ad984b605f291a5a03df066133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1962d96d43eaa8a253a0a0ebc04148134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d353cfdbd60e03bead2567ff920392135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73ff3c6a76523716e0fdf5106370ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5489939846408ee2523234031611137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a18427e1a12bfa11e3360c9984cbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695f3626b119debc838f2eac03e3b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d2770c16c82db41c6fa548c7cbc7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378cf85a04179f6d142be0f2cdb403141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d1d49b99a2f85ee3b04be399ad534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f238f5ab6cea5f61b6bc6ef2a1b7f7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6b681908b0b4799f0537854b3f47a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4af1bbe62326c1bb4faa45572494145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901728e019e857b9732feeba0c22e47a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eddfa9e3544347265a13a54c502b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d32f26b96a44b576f6b16ee58db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f67deb2cdb134876573e71a499b88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739b518f1b4869e08b595c06728ce57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619594a9d675b6cf656571ee5beed261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776a1358b210c9419e74f0bd2c1edc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a26238761b1a050b7201753f22283c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ebfd726ddfbc5afe22fc4092576b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d74efa7d41d5f6891cf6e4fbafac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea73b8b976f68ad80fba44e05f2432156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b381d6509c32a00b5f7dafe4f4b7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc14be8e4b7a62f195e6a69a5fef0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9d12ade0315554a964a0def58060159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f018745a37c62ae7c5e13e8c479cab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc0d0ecb0a2a91a0e734b9bab5ea1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf68e07d1b9bf2146c22f4c74da663162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123e0d8feee9fb508c2d5d20b276553163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcdfa7c9de8c8e533fde80b0d366d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a32deb7130fd0dcf48aa9bbdda0f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de41afbea88a6f415168f77e4207e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c40d9ea960db5faa5240060575275167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381696f27c14077a3294652923cb2bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c5f3ca3db64b284c073f2d28f4c18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3862469d834abbdd68498d64cfe92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a308c2403c133d672c949cf850c19eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef367e5463088b931ace853c52ff5f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddad1dc612c24c10d5335a60f8e1df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd940f336a7f87278f2791f5851979174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331353672dcdbe46ca1877ca45e7af2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ec0b493e8318d4c9455f7503cef33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a1b9b80f02ff7def5b372bc7c101177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f0f8b90f97d300f0e5d8a1e80bbd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d07e6a72bcdf9d7305402d4780ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11370f149e343dcf39b13a7d9051173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6abde184ae70e00499091ad4633be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedfec5ca65fa049939d746c2750d00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf5cbcbef0de447ce42448f342e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f63bb791c7eeab7c287393ce721d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582adea274e97feca20625c71f64e42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725caee2d246808877a9cb123d8ee7f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071456538bd9ce61288812c9c5fc473187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ab59f5ad2216b01418ed74f29a1ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84769fa47246871296ab5c8feb08f8c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93721803ad958d8873201083b4891791190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89af08df11db1c48065a85489d65c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63ca04626ff7ed2187ead3d9e13c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b64a1f1044b4e47ecc211c7177bc90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afbc4af5164b7d9e2366bb10500f1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dddd18de2214931fa12175ac6db7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf8d549c36a218595cece347b59a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926841c87505308b131c4bece5dc22a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ebbe104dac8f64ef36d56638cbb68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501afe68310575b29c5f2cbb855eed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6369175862a7060ea8e19791b61a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb3535aa4b42b99fc3c03ffdf7b2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3ffd09cffab01280b4533bd6fa5af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c18ed1515860a0ed99dc2148581d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec5edc86b4860a653a58cd75c2c81e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf581b646e96b601011fc6e7295b30a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec479adc3755418df3c3a78a9f6883206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6835050330978afc0fc7f629534202207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad7d843448c2a614a50073ade66510208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24a2bee97637652873791751c83bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b44484f1b3876e80aaf0713ac022a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726a0fd286d0e920f5670f03e1d08ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37baf4cc568394eb7a1fee7daa43f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a328a5f97a5a8003bed7bb8d913a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86867d7993fe8e2ef17fc5fe65881214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26f1e864e053760d9f00e311ebd44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6be44e670a419e5b45ccc668b4430216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617acbae2eb1a2e58739d1025c8b89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c62147834230db3e350b40773501f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231524dfc976e4bd75b69fda659681a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6688b1391e9ca759c0d94d0855174220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95807daa0a59df4f7d671ef32c000303221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500d3aa3b7e1bf07da15f3e8395bddf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacd09577d2df37443fcdeec7931365223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431bb08f52117d8717570fc684a926224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab826428c3b36acc494136cb7b1c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67e19386ed460d09f52342beee69c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5babcce0670931bbc4993ca40cf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf7d0e2fd9314bf1cc48ba771f117228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782008847ff21aeb948b1f0366f29f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d10082bee2da45269ffa85d22582230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b0f8c2bc0f3bc2a0f9bb8c769228231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b93edcc8a4edd55bb0f02482beae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaa856bd744bfbcd5b1d7a6c60503a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee83fc93a406a402ba6a3644aa4f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18696d30c17f5eae696ea1b0c694bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280551698c53657bf9cad4321a8fd7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb59699947c3b08119df5c7e2ea7c26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6e8b1ffe1339d7ad0aab1decf2b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099f03431b07de7333d608f0379772a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef233f77a11a2e8647a256beddee56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af9810e52073488fc0a712d5820d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a181d0b841219505b11efd5d2eab8d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd6ceed6ed83982dbce335133bde4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5866b38a3d71d02ac80fb4e8806552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9f2c1e1400f4ba2c34d2f91a1b278245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24582564cd26308003210e0372b3f26246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f8e43f9774209d07f11041d228881247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab509e6064bd2a99ac8a5b6bd1baa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c51f97b302d698085eeb4371bf4f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beae522f7a901c0be32939e4436b56f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284433e15cde49b01691e6cee22b866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba84ac35fbb0fec7d0761987f33d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd7ad506af40aa342b1dbba5ddfe7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d96a9fb7e0556dadb0f0cd40dcefb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f65acc429f62d4ab898185f8c7d9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36b34d5c21a1753abd1c67d5f115b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb277fcfd605365cbd7e1d158afe330257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0062e559d96f59d620554eb6e0813258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c6e596b472ba57ecf0eda9fc9c66b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3686a4b26af8378444158975e87d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1cdf3310a4f69214cff3b1eb2c4ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a83dd3323387996b0d1993e256e27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7ddcbc706a38a2e0c4804e6c4d9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228aee41393c542598af6a6918cc159264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6b9a4de9f1335d8dba3d5405a5ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238b32d4d7c3ed0d90324c659e1df00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf60f5b74c530f15a0597465739ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700f76fad23f8299832c78a891b9dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b95c5ac661c5e6f06c87e511eb6b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8313dcabc6a213df71c26ce5be20366270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a28df6b5bbdf7f4b7022c32df0524271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1c55b6b415f8bec6e543e8cc2f237272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c3ffcf2ebef5cb4abf46d0ed6705273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a0c05d757199f438af7df26f371ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f611330e92c84dbb34a71bd4a1664275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee9c0f0999a19bd4367a9025449e6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861454e560ef97225bedd2f06c32719f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac1f3347308a8432a2ce305b54945278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50facb89abfde72e1874cc48a209c5da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76631d929acb20e99f451c5dd10a725f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b0d06cd841ce3915e224a741b7e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f071e071551580bb781b8846e469bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc93d26d67349337c4e68125714173283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632115397b8bb49a817763f1b32d539284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f86f383bbd9cb118dc8414fe21d54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a014181e1c5ced12fa5d2a3393d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108525d87c3202d25c11c5e02f001b12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8dcfa5f58e6d9ab420567eb8733bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f798c990a98164737d393865db4be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de869bc032272ebeb90d5972d88ce9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a346e7267f5a68a254f4049847da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1aee63041f980f8a54580a1b52ee7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728a9475e1763c068bfee14fcc48930293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241285624f64813e7bf809fb3317c8c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ff29511e7938b4f596aaad58b15b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4da5406f2583c8f4c4f71452eb412296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3a075319cc1fbd4df224e80c1baf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36613df0c76d0299532f7cd8a8230de1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f465aa7fc708695bdd0a1d8d30738ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801175eea9ae9ca9ecf0ee401c4ebf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a141c45e0c976b7e807c11d9b199f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5e01b05661a249402c0a476d60d51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f86e8f688e5974bb6b1baae06fcf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd96b685c038c6caa309eb42cd82c84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095c0afa0c7cb0078dbd1b8a128ac7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c611991c00d462def39c761442574306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe08cfcd91f81f4d0560f89d796d78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0c35ed647b310f8f8dd067188fc47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a76d514cb19923749361b55589b2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea818865b7be4532694caf0023bbcda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c64d9bb744869e08e29ccd35d3d4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26f02c36953eef656a55075fea2a8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173bd0841ea5e4b828a85e83bc659b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514ca32028d66a146c785f63ab64f8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b40a81439e11efdcfd67bb7117b43a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6836ca428e99299692f88155b9972d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf4eb2babe9497249681d3ac2382f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b292ba8c9b72173155d2a47b64423c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c5edde28607f8183059d011d7747319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4385a4a14ff0f01f62fb91d09613320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13179b2007a0b8e2063925bddc6d0374321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf73f3828037563c820d0b4adb7f00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed00bc0174701ece963648e5b8fdf08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ebe7aeece4ac9a03b9a92907c4e89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236f17e272ec5dd54ef3bd540d39531325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d07d75a641278ca9e7e7c95e7ddb4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d28f7abac42c87b4309260606abf0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb85818a740c69df267725c660015328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9b18187095091383ad2ef1189ab58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148f7ef1c5fc694fc4caa8c100cf6ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c8956badd4b63a5886ef53ad66aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e796582bf7c296060b0d12c110ef8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa31028865262b0ad8ed87631b803333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa4ba2f7e35189663a113e807f2d2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03595d0dad7a96c02661d5d9dc7c977335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bf6f7cde659a7e9d3bb00a1c2747336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483693598b4c5d9665a1fbd006c562f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911012c9ec76d5fa9dc7b224756b3e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2227d695b7a1d10acad694278540f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e280ba60cfd1688cae1e4f7559a3d52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c9cd7d8b2d7d1a5cfcaf38fefb47c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804f4b999786880b8591554d2b9af23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f61ffb8bfa41422bc9560bae8e90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9831796a70a454efdb07f8b1b8f8f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a94b9bf82c15d7e07ec97ff5b0b2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff92c4b2fbf773a4fbd2532693e280346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d0203c235ec4f8aae7a5da632063347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cf34e7ab6b8fe3b7d1abb5079c6e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2509906e52b734631d7145b77e45b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931704df719fbaee3762c3f52688f2bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa63ab45305ef790f7d0cf3e5426ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1337f33ddf26404c01beb1ed3f536352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddabdd6061356189fdda6a2f75e16d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038ed7464d5e569db91c123ae8226a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111225d73e203535bb2dd531290f3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5336566a377a2567f3627be776e7a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c72094e16aa4049acfd79974cf29c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd0ae0479f1e8f29f810eea7c83ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c32e2541806d3b211e08006242c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670980baf79f95f12351a93bad7eb6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60984f560650bcd8fe8ddaad4b6b4da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe20b16751e6a1d5720090c8d7af811362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898c70e4225d14ffd4ba3b19b73bd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b402b3d1ec00970a9ebd537f4dfef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8931c4661ed0e96706d247b514a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec5e478c1096f36c5d86f08aa27519366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf487b58ce77e4ebb59304d619ab621367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb48fba520884ee5cb2c34423f6ed6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e0198ac4d425c95663eacf71422a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ea9105c9b0b62461fcf8245925d67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b4124c77f0d003ee4d132f7b7ab3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8788c057fed8974d2eda1b470928947372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd04e3f96d581b0e46d9f62c7d3b7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f39d0731bc3e7706b77ae5cb8e69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c833d849270bbc5a4216ebdf81d9b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346da7d1f03537c463d7fc12fa2fb3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52714a6efde46a660f5111e73bb0a5e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848278f28067584527caadd90fdfddd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb066960d7dd2bbb038eb78b6795c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1eaac2b0c178f2a516afb1ea65c34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b57fef587a67e7e917d25858d0f73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8015dac4a9606f3ac2e5df55ba5a25f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4af72dcc804dd3c67211173f2d7c54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e3372103a3d3c7039dd8a77cd4d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71bd6937825b99303d72ece26da5d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280775f12366cc33c10ab729b786506386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797747bfbd2b4a15eab2aa2ddf0dd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed39dc8fcef1aa3b6cfc7c18934c405388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c900bc08bbd76f807afcd437d62379389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4f6cc6f67f0a27a6e52e92e7870cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57932c8eee9a4585d8627ebd9800152391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d643dcdc1085e93428b1527ea55ff16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f17f5d2bf45ed95868c281471d99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855feca21db2b3147466b4981bfc6f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a75e582c5321f3689bd59aafe63a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f975c903a142476b08472876867f32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006598c6f2a9bbf84b2d15e9432ca112397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d0d820eb2a3973ed1133e7c5cf95c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5475f050829da16d3ba100ca9faac99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875afdf6bbc33a73036bc6b71f9e5d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78216bd5ff7098aec64217d0126ceb08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17df1c9f50fb491695f21ed980b262f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9eb98f7145f1895910399d88ac77d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e0f13b5107a60e8f81e0580d50d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe0823be424ad1b047bb356d5fd34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c8be97d7e10fb588d4e84c3b4868406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342aec563fef9b2b10a1a9a36d3cf10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2786339d2ee5123bf462a34f79bda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd6004ee75922f4fe4c804ed3461a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446d368cee7ea8f170c5e03d3d081f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953f795f9af5e649fa6a6a6943cc7c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f4ac20d3b441a5cfbe89c66788da0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc089f4481895da0474d34ab1adba49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26545c2dcc4a007d4b52b9fdf8d218414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1ac0ec5c3f5756be702ed9b6d74a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526be09022ff578b17e1c4ad1042fb01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f9a9ecbb2ed663e64d225f2f42fc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73c2cd3e02255bc36dd7ac4808931418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdc8a85ebb6e4c3bc041668da2140b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079fc3193cf6bd9441dfdb9b0a6e4e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f7ce91b7eb468de2b6e5897b770d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb3eef52fa978207483153d00893a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d2031e9d1e9cd9fa4e151ba05befc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86319cb8f69b548d3a26f672ec01303424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef11c5ec358f381a3c5f7b301bb4cdf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def07522bea17b24eb93feec5e676f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0f1e413bcc87f6d20fc24812867ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24410806a5d1c7007c11b170388b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d824ac4c4c59cd18e94e0af49325b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987969c9a3d47edae8b674572bd61f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28315f63ef74dad4fe9efd8739530b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8b388be16e8d202129e2b0ea125a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56002363f44683444e98555516852ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff67d1d650a1914f81bab160267e49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c99682905f49eaa19d99fb27add8bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3986468f74687273c55d9aacd13ab4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0fdba7846d2a8101d28cc21607407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e378e984eac5c7ab7c02010ad81ae5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e8cb3275b5cc8d763fd89c24d668439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b721023efa4a28f62f383f1fa0393440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7aaa1a890a95f017f21decff5b3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4622f11c8d613e36a3e75511c81fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d52db51bd1ee88520f9a69ff0380a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941ff9bdf93581df54017621e94776444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199229866d0a1cb105d80cc9d01c49e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662160602c56f0362f110245b3069b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe475680a7786c156dc37b7b726d0b8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb070217d8c8e486f28765a8500560448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c685c0a8cfdafcde139585d9039c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f76b4bb8e1e69f0a1ed8afcbcd85a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc403a70a85be783eabf1692604fbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9d90670e25874dca3e1cb5b0acbf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf3d57144f9efc3a347bc7cabf396b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edfe0150bd43fca45feb599248a125454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4659acb433424d5fc33f7a0324f62b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929059db7c55fa08b7b95ad6fafc31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff355f1e05dbf8ed69c77a8686bf6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fae41381d529e27fee5de981cc777458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f50cddd0920fef88b260de1fc93be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ad7196f34655e7d3992429093add2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9ad5d0cb853737c1a14b96cf258a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ba0ed4f1f87dfc6edc685b9512dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30487d86c1b7809c072330354db27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d5c0b1ac5f9d66d3b2d25cb99930c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5659c76d914c80728cc53d941db5c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee08407c835d1fe7db0564a98b3b360466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7f3e173f48eb19065c698ff78bb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839422e6de61440437675b9482be1a65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915728038f56d96a154b487900f449a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98f9c182254bc72cfadf25ba8b3401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab731ebc518ad9bd5a6521d833298471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ede33bd4042dc4e35711878f18903472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4cb65306a3198f3f52c4c0c452163473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691c1a2500617206f7a395c8ecd87f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8f9917bee0753dbc925c02c6682e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093c5e046eceb2bf691f44a3059d7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476991ee6a214d79857c86077de2281477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975065b923ceaa66d986869a608ee48d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479814532d95e3e6a6d6784e8d4d5c07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ace5ecdf5d57d7048103b02349200480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396539fb7f101eb9b2a5009328dee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8989f099ee699bbe4bd4cbb0c49d512482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261609fead1adc83d9b2749e3e92289483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f23c11de846311f0249471843f5d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ddb11f836974e0b9e586a389271c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667b37f959f9dfed887274e0fc8a0bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d1de465425ae70815d8a6696d7df5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91310fdcfab7b4cc3d13341c5ac919a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c70ac026ee64cf8b04aeb0895502489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07a365dfbdab8e34cb14e0fd535c39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1a55ac8de186730fbf40dfb718284491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c85e6a3d0831b43e92a4aaea2e9e8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519996dd8ef668a10a0fe37adc239db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb94f2b9fb16df4e2aff3b90ca08dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0390a780ba88d3260382a11f63f74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6753e62db112b8e9c2ebe3b8b05f56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e95c1f8194ee884d32e0132325b07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ec87056825196ef26aff9e271107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f1bcb2b2dff8cea414d32090160b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f59190d3f00320da6314e654fb8a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b98705fc2ea0feef0dcc4f728b47eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b67ce79022ff9acf2058b001442240502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e1c7b0c6e1eb466b1c3c7343edfcd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851448213e8d64a47713660df4afd7c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a2f932fb37bf7022fe9e5ea69e8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada402259b194019aedefbee3ca7b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c604ebf3482a4f1f9b609a7ca57f2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f846ee44ed131f40b17e6facb79f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75010560b5aa520314694168bdc4c694509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be532ce406174c18d465b4218ce9c90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cfb23c7eba76a2df3fca50041e3ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c28bfac48411fa6c40211e8528290512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ab2f21f27ea1fd271c1cec3435f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188d222ca65cf89d102df58bd266f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a21ed58e540506169aec6e48982cd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32ef210d9c3a84502f408c5479870516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122003ed9cc1d06b260038658bf2239e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70e3e731986b4a24e1f7e9126ad90d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d805074fb78d7ef612616ccd1faa9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d73ff6e1c2a16351bf54eaf1ea9a93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41b0fda7d4e691a5e971d313f1aa31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8634de479f5fbecd7e979adb04acd4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d41142c3bcc773d57f4bfa7f8d568523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d438039fffa63cf0a1e6edfca4ca97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1557b990564609ad4c2a99c4b4992525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b49a1153b502cf6819649fed7ce01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293c1643458d5d5872aff8c59bbbc7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b5c16ab0e12ccc66e72986cbe8d80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920039c32145dfd13840b9b82cf86081529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b485b3b5d29a25f760fc8f7f6935e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabf7489d192243eba477b65e072de2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2c259e8f06fa0328f253299c8415a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a407341364db3bed6e2acf54ceb7b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06c7f3740219582fc3825ff78ef0db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb143e311899404d951ec2cc07397d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc45312116afeab68745d0b0bcdf0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388fbc358ed246a6b6e3228a3c124f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75271fee43bfd77574aa2d89e8dd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22d7713d18e86497319c65d3ed2c98539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08857a8bd507d16255599789ffaa6bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d208eb15787c8cec02a058e631c254541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0301c4f11c3acf16ad429fc79870542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bce663cde4e795b355e060e11bd1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d60a962f982ba2c33b5c3b41f03dec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d1005fe0c911cbbd4ddc9fa408db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb9c03fc51cb38172ede9e2b0750c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f833f7adb38f10b5eb8fc36b502a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebc581a25533262c903bfe61142e19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa129b93c78790cf7b0dee7c1c5a3664549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c13d1c5b8bee3469582fdc4972c87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc03a86014d678538736d4486b197c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79394617b98098105ffaed74588834ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8573b6e9c1159245c4c282cc6e6ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dd2699b998a1b2f9541a8289e99ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebda20b2cc6c176e5e46cd05a8ac853555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18dd89b5fda8a21aecb072e3bc3b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bf6d14c4a28fb58bafdd924becddf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f93ccba8f980012f84cd65bf1b137558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1366a673e4dd1eca67ccd7653ae8ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6725acebc04657aaffe49b93e56af7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be94211b011197684d07a6982be2958561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12034e1e2df641d9a676e8569769299562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330711fc1d56f3d82e7f8ca4ad0bac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da7aa245e3c61eda465fc854d31cc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb035b6c291caffcddb19ce2d5a76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc69985e0abfba88109143159c703cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495aa30f76a38ca21f953d1ff5a27b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44670137c2edad14ee1e475cef6a4ad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00695ac66bbe1b7458276e509c0fc2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcaaae10322f137632ec10fd7cd20c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94596576d4b9163d78a15d883c541628571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2d57d014ce4808b25c54c83f58884572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841552d2b6c7a08c6d1522fdfe52da0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d1cbf45ad09f3cafcbbffb70d89c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19934b22cf5cd00659ed53d87d392e5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2257d99ad81db677131ad6330c1e5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cf86fc8994cfd8cc06c9dc7bbaf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dac19b4db3aa6827be0a18a3d77819578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886b3d807fc56185371b57fc42bef0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb67060d5f9e015808a4b64f18011580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0aca460dc9813382f6848190d7cc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e356dabc179a8309a6d23dde5a8e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c61b6448df6e4d12493ec8d4f98bb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48ea99dc0f48dc682c4496dffdab3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a35f2153484eddc635166bd5b79631585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e706265b09338008a0b723c83be7e37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33d8427650b94f5058c70a5de87fc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87131b89a75b4023c68ceddb7a73a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42340b2e14b557f848f1eca7b0fbf2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a9d4def8d4d4704f8aa9255b30f63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514119bf02cd9a08d46971791f8c3643591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb6b17ffb2920139abe33733f2777592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382b35c1228562a3e83b5a8b53001b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee4eb819861cf6fa4d446cdc4c999594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541080fee46deb48cbae897793679f50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6e75231d78a7558ad9b835fc375f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0e1e67bce100c0b026005be9c0561597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a3906b8c37e7916b38b14ecfb4e5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c306501b4d86435efa3e7e4e49ba94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86baab5e98f0892312aa0aa3d1062c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9c456afffcf3af38eecd2bc5ee49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b57c17629a85ac4eba3733d0cd2ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72fa3438507d001cfd1ffc524d4e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51b8f4bd4e594977529e9783c1569604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f904dcb28b7b5057e25ce2c0e8dd9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9de385d59d9756bc8f1f1a95afe3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd544b4d82312d6b9ba18044ed740f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5de2eb00be9c5186d2ad17b3bacf8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045d1a04ea63fa7b84c17dfb5e3798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26959ebc72d766fe8db2ea64fc4866c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fd941da38d7313f0a80b0fa0796f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f4a5b70ff37f4896ead536aaa822612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc4ffb6bb1f06daf9d7b88deef3917613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bda4010f31a13e9233b3d803ccef26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238d523b83a2fa9d9ae56f0748d5782615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab16835f780130994ca6c7dd2323f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea226148e8ee0899fe8b0c8d8fe2b04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837dbea4b39803537cd513b883bb03c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442247c3c6803a703712d7140e5fa34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290b109f1424f73aae83f7c0960eea7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25778d16ac56a7d75550527edb7e4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f72ff0ed080f4f23bdcbbeced345c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c7e064496e40bc6fe51dea513c55623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ab402965ab3fc032bce6922fa2fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efeb55823e68034bc4785d20ad05a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea924e45181f7ec67eefecc8b7ec36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d05fc8ced0caea95e729d6ee24b56c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04060d5d1b2c7b65ab4a38cb54902449628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9efe8c70b461818ef6aa72b09a4de2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff662f08983b17d99dbf9f4101bc15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca40e697e1c0d54ee1fe4ef55f2acc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5484a279c847d9a5ffe685b2d1918ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e07e0ca8435978a9224865302b1e7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174eed91296487de46d28d13e631efc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6079d43d0a2659b953e77cb7cefa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfc9471a14bdd60169ecd9da02317d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22ef1a98153c469ef9e88eb227ae39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb875b81e6c814a3ef468f8426a548b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a98d0074aac62c190bf4dd84193969639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c37041dd3329fc5765991622a0219640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac311a93edc41d56eba41599e9a34f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a8e852cfb3247c856e8a749fc90cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc216e72a18cb3a86e7f7d6619127643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cddfbfd15490da068825af58405439644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121056ee6919c52fcfe19472220377f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35704cc2ba5d6340417b4b9ad457c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6764175380435854bf514726d0a767647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5389ba8d41f5d0cfe40de9836893131648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd29ef0bced086235b2aaf23162ba8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec9b717a098f3e6d8095adb8a6083c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadea282098e7d4c91d6f40952bc860651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c77741433b1af2c67b3d51153e9403652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244da9af2bb4acbf52898939a8229e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db737acf074d46f5f880a6bba8fdb7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114416188dca31e9ece650aa4a118dfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317048a0e38bc444a21f5fd920bcbc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a084cdefafefa111e5ab90be1b8ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d6accb751b4dfeafc4dc877aabb9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39754c174da700b043190a48952227659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc7143ab4350c7cccbddcdd1a8cb2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca97d12dd56ff02757c4875e38a81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf40240ba5d74905670f08a8d720f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a95d061609417e8e490f7d30e8f65663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229667cc693e58f950782af9aef0b895664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dcd45510fe7aad08d65d46fc28435665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a483ee9417b7aeee21943284177876666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97573507c01b360a4d11dd0759ad4a26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0768922d1564562159cd4dcaab44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016df3acdea63d143a7c20f736d6afaa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160923227d3f2eb94e207a735d05a7fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76568af95efd3260c74ba6542ce1a77671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a569ab9cf039c6de0634d9bb1d10b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f44d6609514ced27b1afc442600200673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5f71454d7ede9c434589195f4249d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27e7fc792ae8ed936a21acfbd425fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b3bcd53a59834922519180285e64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791115bfe1a3550c23da5c36e376cd08677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f771ace9babc5e34e1bdd68ce3e7cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ca4f6a95e65c873c76faad585149679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c56417096cdd88c74cb71c0ac302e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b773701fb84d06e1f295ba8a136d35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d69d6e059e701670fdcfecc271c09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544640483d3f3f880aae50696120d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceaf08ddc5b061bdcda1f8eff7eeee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d9889c6d21edd7d2e1f8abdd7920685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdca0018528dc513fb4142053e5fa6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629890accb793be00a205b49ceb831687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c936388afcfe60e40239604746330688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121119c2e717b2d2e6cf294b195c0b2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce6f856b862618b255cf02cdd237d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397817fcb94cadcd21e13c14d5d66165691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f00cfe120e74e06316f9b55c71b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb481f3054e5e4f863ed671f1deba736693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a9e0cf1e669756ef5a7c7898e1b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db79a8ae6a50bd96a188d646ec7c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4910907d631ccb2b932fdc11cbbecb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07347b47b87945f2383ccd42afee9524697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a013ef4974d1c76bb47b95c23497d30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccaf87c16fecfa32ea8c8cda2b3187699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a99b3c311d633bcccf457a7fafd4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3755a25af4c683ca63babb0dddd73b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59373c95785f3377ba140c33db249702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e1a3464ad11f0186c605e7fec20f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b37979864030f4a8be0980e758654704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b00f2951a11d23ec63c5ddd36ff8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa24a3c29a68864ed0565470a1fd01d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d34ecc0a6fede1e78bfbf7f79e1362707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2986da48d83c00bb19368cc0adef95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44ac96a007a0a713330697a635cb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d2ada87545c11da0f699afcec1d69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b53c1bc0067bb7df69e1542ba651b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37794626d3d1e00565271fb276e7bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0c102a845f72228c65be0fc4541bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee832253d2592b77114ea1ab2507e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118ed3e90165915627f69ee320c36a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b404d02b099f710f3fcfb98d3f64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23ff24be671df6be48d700b9d41277717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad6b60238d22a27bea7cdf22168d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c55fbc5c4827fd05d66959576b578719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957dd9bd7a412d351d95e31fabc9439720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24ede3ab7aa14ca6deb76796855dc5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4d4707b9e8c9c9408f6dc05a78971722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa6eb4450d0971401c0113c35fa147723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c623967c0ace2c4516a9a86275f5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228cf11b805e0d1635d8d54e1727e78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dad238b8396352498ed0c06f372e2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98aec8718ae1b6d39f0c3c937777ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce81af8afc408b14c0772400f38268728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb859e78bedbc4ae59a9686349fba7d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6efbbad0a86510a67919bd23c751c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f4445887b51dbe0a4310c8be2ae4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf0dc39496da4b4d54641c669cbe5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c715ab7f125af6ad1c2533fb600771b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c8fd1455b3d64d13ec413f959cfa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bdeb0f2c2f9df4b602190629697a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8120e01a74d6c39c82943e3f11589736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2323d5006d03e72575f86bf45ece81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8008e20aa9c45bd8e2576f76ec183c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb1ed1589db332e8771eaba8376257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf08760f6b464c11df4ed5e99a606fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c781439ebffe04adbb6c927fb812ad3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c187b03dffd9c392e7349b2c674436742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540af39287eb4ca177e9cfa4be59352743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fec4556d4f147d709e846c2c8e591d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3faa5d6addb1fe5da384056b4de649745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82085cde5162c40d13bf16487b5d2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb7ba98f7e97282ff152912e1385d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6ab511adafb990b5a01318001834748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43493d466ccf34d9c01dfa0f030ff794749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eae79282b31a1de965b18700372bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ead72c5ac829a9d0862d55ec1136751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b554075ca984ae002d28931e4946ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93160c9ffb1abcebd8267f013d394f753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5149d4ca86065d31d276e65164f5e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c8637c02d6684ab9787d392d88312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336cdd7545a7c53e476838e378dd4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd04044cf728e35d3e55e8b73b128a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b19b3c465abd38f23006bd8c24f205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60572e86b75ccac8aa6fbb52f288646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225775f013312ebe211cd6cad48772d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaffcadc766d85a2a4f6b8c813f5cae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c4477e05e85d0f3f41655cb6cc1189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5639ebec2960817268ebba2eee2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e2bb02862219ac8a0b163cae73a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d161c414b6544985d5f014c656b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ab7027bf9000a3808e8040b4aedb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766831d0aeb99d77bd59e4e310bcd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ec358aad45e52297ddb5bd468f2c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd47ead93a9981a4eb62af05432aa7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5595844d22c3fecff142275fddb6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a588dcda6898e322d4b1203d12eed718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe11fca008e438ba59c005137ddd7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e33031b17e92317d287430f487fd820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e54bbd8c549fd7f8c33b5e4a7171321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35218bce1ff777a7af608da4556617022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8d97edcc2ee226d951ba32a0c9bfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e9dfd58a0f42c83a921374bc1d33d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba39e7eeec29088c8ccdb597a8736d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2414efa2f1d268bfeb9f7cdb95e34d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeffe88fb0c54d5b8ed57fff2dd613927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2680b759ade2bd3b24b7efc70f09128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433b61561632e0c42b690650dcbcc4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c10cffd97ab5002f6d730802cb5e8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70409187077496986f3f3d6032adef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a97c064a40a0997d84b9db2660f1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a3ec843fc3bba17064a53ad6df96f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef511afef6f14ccb3c4fa96133f9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c752f199377afd8adfa1f96f1d39935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877b3ef16d41272c216e0fce88a93bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d4c4d55df235adea906fc09ce8b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e57a47168a5d7739591057e023ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd29dd2ee106d30bb24720127c541539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed1e798a11e4e718441b755c0ee3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0a6d87066ed2ea6b612569be9a03041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c87dc01e5b1ee68b0f8a46842a52742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070ed059d26a4a500a7a093134e73843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872900a6f303be2b476e6ef8e0986fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b117f278d9b51782c40f32fd08739e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee4b0dd324902324c6916a5a7b24546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb30669d17c6a419b07e62199cf45047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74741dc7a4a831816ee4cc4e4a0873b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c23bafc855207d73ce5c718c4e59d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d5fe507d9702216c6dc492d6ab2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef904d98afbdfe739ed96e6d1914ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e213d2bd6572a596d4ba2aa75a4fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d84244b3820e30f0f2a001f8befcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04c61f5069eca11a33496c21e021554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df08fc6e39f8c963b5ae679c65c2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f6acf594e61e2b079cdd5f75513ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc279a7322eca7ad07e503be6049e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089020a0ebab5f34a7fafff8031b037558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520a43745a94bbd29ea21744214a8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c8159452f3fe0eed7a20b3252a5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9d376bb1576604073c8279e7c04061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f4b463b69d6b9c1668185d480ec0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b33ca3dc21cc2e0c329797591b8b9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d955248a23b2815a4fcf9d7bc933ba964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e881b2e4bf109b8c3c3103a694afb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27d29f9a118dd8c3fbd73f2382f6d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26f609cbd1716eb5d807dbc000fc7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31db7af8973c4c49edcb2cdf72aa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09108a7965fe152a8c92079c3dfc06369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbef1a23aa5d85267d6a31fae6e7a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f96f0d45dc2bcc04bc8afbf77cb38371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a455a4b97ef1fd2b52c5945535ade372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877f93fc79551eff072e062dcb5cf6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0e32309b432bc772ec341918459274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb37d4e8fc08f3224c936c38192138175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03904c6b8b7c962a4dcda9bbdc6ed70476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca75cbf7c58f56652b98c37f16d1e7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770fe683afcde0cf2d668a2dc6ec1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc994c10638b8d5c28b011c7820d64cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad49d576205bd515d3a9d56ec8457c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febefe5f6718a04d4374f753f21edc8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600200505732592407dfc79a6a76e9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcc7e3a29a482dde004b6febb7616283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ffdd6d9242997a0bc36db74ef55a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bfd24d03692c06ceb1b7ad630a1b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924cff47037af74fbb2b1d22701b61a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae2576bb97d30031421dc3441cb5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d5860e35dc3f342fdac64d715536188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bdffe0fe677cf51c25729dbec1f2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d1769c666c6aee5f1616db09291e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61ad72596f1ba52d33ac6586a0969e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec523b118bf3a0dd13f3ccdf01efaaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a17ccb14c213e88397d0447d1ea6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e280182fab16a8455a6e89fc369ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae02d7b7593ce069810405714c649f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8945f8958d3820f50fb2de379343aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaff502afefcd597603b22328e3c1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6afbda9fc4775488c82eb8af73e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcfbac0d27f32e5161f7e258ff676799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa94080eb00af3de0a01e4ec5029eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e616fcdd55050cd2355d1f1f534a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e7e11c6fdf4a286687a5759e8148a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806231725bb3f0beca17337cfc84e9e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be7818b1855e6e6e775dcba07747cc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0a0630d44ef20a3260155d1fa1cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd6282aabef4251a58b6e1ed015d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d4ba961b6408a0d13a03b5069cf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f141b465f9085d59765768c21b12f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d575fe26acdf41900662ac3827c37d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8955b9d7209c47baab6b72f10511c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322e830b546417f7299931ce363c7fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a311158bc82dd8cafa50655e75af3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ec99edf2232dd679104c651b2f4fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971034fcaf89167cba0d5ce6d18e019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc61e98f0c987e029046b8f7a5a5a9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d2482aaf3e834987e00a036901a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda5cf7caae181d9656c2333c18d16d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19190bf779cb1e757750163a12efe3df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef41c1cedc2cb9a922e773fb7e1433c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5a13b4afe133633489ede84b6b8ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336280171f43385194c79b6cf41d2924121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51125af2ec09c1e95622a90053d9e534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a350f63de728c6b6e22dbcc01dfa0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d136ad11e048509496dcbb7885b60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fc2330ceb1a7500b2334949b833e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad9c15397411558f4a70f4928a2b6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d5caefede9ac048df49111d9427ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a560552dcb27c7496bbac7cf8f023128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23370d3e7084c3bcf99aa783783a202a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1992e32fb4294467783e334f2382ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d5ea3034a7752ebeabca23b5ace37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697ed2ffbf5d98745f1173cb1b6a1f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc16422adb6df85e94b5a6a0aa9cd1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b86a998be81f925de525cfd4aa25eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe7ba7f48482097afd75a6beecee19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d4d251337fe3890e1131bc2135dc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8e3b35f2ebe41b944ff905bc22e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc4ccc92aa51f3bbdf58a0646f277138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ee606e8975fc7b615d6e2ace034b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94772d66cc35596c083c2e378c280d4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af6a3d691810f795975d18f2ca59e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b940bfe24da2e991a85505668e0db9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053ad0ebdbf278aaed3cf0577877290143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcbb9a7e232086b8a94fa8e36f9d2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3a27ce54f0fa74ec8b7bce2614e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a983b1f00a7bc41bc6a731b5b73b473146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bad4da55c87345debee4b44dbf7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2a6f32abd8daafd72d43f0c70b2d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1738ebdfadfe0fc900d926262f7dd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ef7cdde27e6287a3f29edc467f1f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e3198575e25b9661659fca7b2303f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bdee78d59db75251d59c98cd7f00f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a8a5a202d2b7b99c44f0d34493d52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f221ecbd0dc23f4d18798688da66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42907007fbf87dc268ef10529a93a69e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea327f16cd4b9237be21e876484bd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0ab119fe26efe79cd19cd4fafe17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d81f4ef0e6f3f3a08c1a4e839343b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6045b1a76117f4571d1664ae5c14b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d100eb74c7d56718f8984d8aab97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eab28cb6cbca69300b533966f04c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2270175ec2a7a873810b91773d4d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c53af785031a227d37cc7101faf15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c29778cb746529e1fae1011065b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e7301c616faf7dabacb437b98208165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fcb954cd67ed1d9ea4a0dc82b93d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b93fc82f6f3a70566bde4383bcdfb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce139c94c30b7448a334a5d9c24b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a373db41b18d31df11ae96d327c3e71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35112e07e14eed13d9b76132e4266170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d374a5534106231b52800ca582bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c36f9894a31c615361b4e4f3aace172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29f2f3b7bbabb0d4a8c50a52a84da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f8708c355924e0e1131428fe8fd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af280808e7a6faade587b7918c92d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b996b65f5bbb0c003fa8ceea44b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc0dfb74315b16f34100029fa47fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a46a8cfabd400f937b20488da327178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9487914527d25c42e4bce0e74454179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d7be6d484dbe3a47facb82e8b82a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5642ae3a672821f4a8bb4f382586d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731a3c6b54e92161ec8493cef3648af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399067d457c069678e9746be0d4dd29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d403f302298361c8ec73c3e8432851f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532b9b2cda9e10135bc14d904c14c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3766d62e8a1cc633a4f9d394c6f0d02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a82075dca5c1c1a0094e002ca098c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc168f81897c47adef1bc7d292851255188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c779f0b184ea959ea5b207f2341cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b9e3a7ef7b921c647ec46427e1a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f344bdeb446eee7a68f1fbbcdbf205191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9486cb79e7225adbe206b80727224192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa086d487c350b9478e3a35017d6796193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659cab7cbe6febe6fe9dbd0e29725fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928c6f676e47925f1985646b2e008c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa694ff39b9c22574f56622cff592a99196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6dd230012551a11fb55bd2b4f62bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf55d910988b8095b1372125f953190198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809a5f850d295834fdc474693d9e87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a1dd27fd8edf2e8c68a62be35dad6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014412b62e1b3bc3daf751ecda170896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a1e0ecad2838bed575632e51f5a31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb679949fd675424c194afe79f42aeea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c0bd0398a9ff19fdab5d207ebfb8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f1ab29611cb46b0f64429e08f0603205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0762d46ad2418d14e83f61c61982869206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fdc826f3930043c718a8f6c72f895207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cfebcda323b8f40bc61c727b2ac3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3283dc9d75f451a0dd85e35abb80d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566246acaef84b630924ce2b63ba40fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d51dfb87800f0e31c7c14fa398d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e376305473fbdd54cd0fd96486a99212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c15cfe05950f9c8b7ef40c6c574506213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552484accfaf2253e9afa3546ad297f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cdc576e6e6df97d40f4cd25c05c20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dd9c68c21a475cfeb3f146f36d57f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58612b4413575c81fd9b501982218a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb2d8b002c073fff9c166aae32a8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d13b9cedd6a18eede9f8489a3cb6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de12a31e8d752da90e98da47fe15faa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba9fdf816f097e04bc4900b3561b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bb29da33011053bc1a9f4cc4a7a2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc788678db972602cf46fe93aeabc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e338e7bca9100081a061c4ffdb618224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7965f60d8fad491c96d2b70500c6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696346d7e34dc9265582869006df89cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bd74642734c6b5c43c39f108041e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be035dcbff50accb08d9608bcbf1dece228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2256e38214c5210ea11defe98db6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60182f14fc643a00b8063ca5808742230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93e558a702aa2315ae2cf6308d8fcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f3aae3a376c187c3204381669d04d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0444e70d1b8e46ed61f4eee4b1ac444233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f848a7bc0351c25ab1e402d364ff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa878c46823a09f6f95389f3fe7b90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d6f1b73efc5e870c2a3239d3c46b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04db2b218567b62e7b9ea205742da26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b0343026a6f9ba0484ef1e4bdd06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a885c666c22f96484dc2da95a8c4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57206a48f99dee7e9240170b89df0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbd4f9cc7ba7022a0e325f9227a05e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b67f2f4d1790d7bc2c4f4b2bdac0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8874fb2debcbd75959a5a459428da9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4f785b92003a4b64193dd38ebf78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a93a0b7c75edd752c9f1f59a513a70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123f40c8393ab4b7e1dd4a3efb97745246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d61bd3669011b803626915cffc951247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c12bd11b60e8f9bbbaf957eb0b704248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b173def85cc4fc6b05aca70baaca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed0770d7ef0c1c39841eb5c7700e2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4dc63f9c73d03835b89cebf6381c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59820d59160958a20c9f1c1901a42ced252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39daba62a8bd6f584bd19659e287f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38a9178bf48bffe52e2ce2a210d83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c91193076bfe89a123de03558fdaff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab7f27b91b54916afaa12fd8dcf26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ecc20b0bd3789370215a8d752ee44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83642335f3b2fb52c7a8277aed583258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b532ea48c63b099b0c8dbcfebda7756259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f015fe2a17bb8266174955c3fbccb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9526477b6f265ee0cc6e605dd8ada6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf3ff5e583889add9e7cdb36b4a36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af535cde0394894b35c85559aca0515a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc356bf0f8afc556aeb18152c3eab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355091e5456c8bc343318de11160abf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccaad06f99e2c5e8ad8a4fe28f55dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0112180b4dd003a17523e0282c4802b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa76fa11d1d2b9d52085d60cd8aab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbc110c63e3c276e5cb877489925af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70401242efa1494fdd024f8da7c2d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6b80735dbc3f566b5e913bb528572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccb33203b7187e41393e8032a49f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5268594f71f1ebd427df5695936ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6966849f0ee42d2459185ab4153583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875725f7d60cad216f6ba853844d7bc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77675ba7b64fbcd871774e38addbb0ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b76422a35ce23d7e370c50b273a57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2966418e040a8c60fb94ef9be36f31c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e02cfdb9cd4b70184829ed91a886d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae62556eeb8040c0938cc20381c6be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471631e24dbf05df93ccec99b00f8c4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc362246400a45af92b4ae949ddee7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57686d5d96f607b265a84cb4ebee0e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925737e35ba785b8171433abe950fad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e435a770d49dedcc7e4f172d0b2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99083b6ef2470de81608309ab45f48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf3545e0939d757ce5657e0a767e5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d765a25d131362b1c3c15f6beacaa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab904c88cb091503e5c6329a1e3ea9a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8d45137221a9b1c8c7488d125a0b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8e1d301f49f4b8647c7912c00038c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7c30f62bc5d00fee09a0bb6a7bb81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4344e259b160dd33b12b5c1978144b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf48419bfdff58a7f0de6fe55ebdaa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c18ee2342c66350fb47f1f8687301295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263650e2604ef1b1dff97daf2df41a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a8d51d3cdfefa4e5286dbb6339f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08d6f9dc879f5f744bd4f4da76313298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb7b71889bbd2483166bfac4720e40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e4a56e28fead2db743a9764a678f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03450327fac07d4bb957b3c05f25e914301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c60d0a4e1379b8bb924740b41ecae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42467b5f45e0525a20618ca07c1b3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161693e9adae7505febcefdd28e405e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45079bd1811fdbe43aef1137818e435e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ea16c252b2ac1713e5eb9dcbb30e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3046972e79dab0494616dc43b57d60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674791c7c2abcf7fed2afec6e2b9c76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18579ec05c8651946686e8eee698b47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851988219647ab6e40073d307e29a94a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c3aeb29733a696dd36b374f4a4997311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351aee8d4f22ceaa772c3b1bdc09658312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2d8ece119b6763b61a65115df00ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461d6833ef606f4331464d9581e0bad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab050559d34e1c2d3ee3c5b34383584315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4513a3d6c1a46d9e66ef4bd4ca2f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736c308a5d105462d7d63981d7b46a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed777c859678a6c6e19b19733c706b19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb7647773e2a38a088dc8f364e4282319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696517774584c24150de391a30f0615320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e758e677c7b1c4664e81598799fb104321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331f750213676944071843b175c9f6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef2d3ae6c0a7617182add97c04280323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9eca9ca06dbd3d4f6d126e80e73c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8cdb6c957d25f3986eaab9343c887325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791d272538d0ca98cd9b7f1f96c91e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9dc5332569adddf7c4d08cf76baea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb7b695bbd1072c202fc0638b1a10d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd78f74a3163e8dcc6d6c13617dc3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114647a302d7604e860d33aa7c81666330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efe9a8260484b24e6a7a1a977c4231331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcff72de452ef8b02bfb8caa2c3cf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd732356fb13bf4fc590a3e59bd54d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c511d7ab51e7133cf23d47fa8788b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef3dcf780ae8dcc5f4ef3eab7052a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a502915b6fb50af6947482be1279c93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31878d5ff60daa606896ee64a4dfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b6437c090cc7ae6dec3be317ef451338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba0ddb1ac9ba4abb7573b7b290b4f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8430fb5c787fded9c1fbfb3ddd4b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef635275ccdb352458ba90e2ad06d356341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4229a625209e163f8d99e2d53555f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4f294c1173c2bf9b6c8417a9b43ce343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbb93eed34a5b10865a282099dd91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d32aac31a45a2782e5d45336aea20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b836d2e5d8c22e6776fab52573ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74e7813aade1a38f29f2f78a4408f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17843bd1d6c5dfa7d65730c20c15dcfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae436fffbddf313b8e6367a78875732349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300cf6477c23b58125a1d4bed840d4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe7acb42f9d5c9b6bc3bddc12fd8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e22c3416255d1cddcac238d1258c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5280027fa1d6ab4ee78d8595ba53be0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034c1fcc696131f6ebc2c5a7cc289c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c88ce5dc8db8e865174103d1a2bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce491d975ddc6c585894081f413cbfa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aae48140f21656bb8de589967a79a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ade329075f65092dd138043a74f753358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fb1ed018feca668ca16d0dce113a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d4785bdd489ca42794dfd11a88bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90779ce8082318a0031af1701235837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e427557b6997be971a2e6b33d3451362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32001c6101b8275c63d62c43fef09100363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823098f9666d60278e3b514697cc63ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a75629dbf8c1ba653c0d73ffa22d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e86a6328157139818dac71e2d00d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa0ee8528a84184b05a00031ac3774367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5977d14171a7c30122dd204f3b339e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d632704c9bd996d2bba9dd071944cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb3eda33a89dea3678ff951862f2b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36386cc51659a8f393e41e7377c69e18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188a69702bf40f626a006ec31dd005372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffec34654d55726bf1972e19102524373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a029afd1668d6fd7610a86713533ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa80ef4e7a38c47d55e0aae4b646d67375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfedc165f15d873617d8fa63544eb43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea1dba8bd09d1fbbdae4933850bdd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2517ec19d1e4ab51eab5bf9fcf92ef6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f271a6d01d0ac13c1feabdbcb9aa3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71350609209beb90a17ae749b479dcab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca87a27c48255e9f40867d3f56d2a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9360918047a46ff7eebccd5943ff06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498af3c027c6c0f459c66c5e86c7298383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862056d1d05abe3a2f534e2d7f4742b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed27cd302fc0b74870422bd96360c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47926197c9cb51474c219b2bbe41d698386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6cb6a90fc5db58babafdae25e308387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b24f79d3d5f42090983d9eee9da15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb28fcdd7ae6e0a964f5cac093ea65b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8c2be4f411e4d89250e39dd8801e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d24822da9aee0d3773e44bb1f3303391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34213fbf81b46eacda1145fc5fd4826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3e46313eaf914e2c1156a2cfb3b99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20167cffbb1182dc3fc9e409501894394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17312e44a74032ec3ff784a9ac052395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859a861d33f20f700ed713cca99b570396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15059dd628d5f1c5340d9b0c6f93d071397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51c22a4edcbbeb6813209f8524968d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d81fdbe81919a3362fffec7607ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69e5feec88be2030d486efd7df1d09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53b515e8f57f8ca95741688909228f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46879ad3d71c5bc4c5a9078d9d84f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e497b9402548253c1baaf4bc343b45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2ed23003a0c9a2e2ca8053874d65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49614fd80376cb66aa9edbba0c16c68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e28c01bab5ac95c33efd4a802507a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00edb1cf53de5733bccbcd47a1a7a4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb8205356ac2a6480baaf34585d48c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aa0ffbb3aca993530c52fa5c9a4c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7243bb7d3f8688759ce334c339fe3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab963d8b3c970559540135645695f04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c531efa01779acea589211af44b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577193a1e63a320cf2ce1aa72c5148fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78348552063e15f09d795cb37f03aac8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afbe9bdcb059f29ce8b3a621e7927d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5f586916d6da826e53f615879a6d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715245a094c44d01d0685ab008dd60417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f02057fddb0a49fe1065a05a2b24a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da95f61865a75552c997d3622e21bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbacb7f718c914a81b6cab441a12c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908d8df68982a83d09988446a2e2312421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ab68630eed323964f16b11e24e777422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0805f97b0896873ab5eb93e384b5c5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96f558e4dc3513b0b847b4ce55291424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc230a084f9c5e28b1d483dab8a403425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00add9490f63ec9badbcd4434109433426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830400837ff48de8dcb7873d3d22f2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087571b024560afc5a9a81d7d679c67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0cd5a5cd96f9adb0bac59bd0eba1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645db5ee4579d5255e89d2776806dd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bcaa98b104ccb16b805c2e7836b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528f92df7fef10ad1f17a7abb74b852432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d29a396c47eb85cefbae1f2f491ac5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273001ccf570b50024bb3355be4269e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81769c1b713833239d79bd331a46c014435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c9e14a141f4151a2e7895c1bd3c39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73d18748d2b329be0e43b19b4f5725437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a270b6fc621a8e20f0102a4bbcd3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b781d8c9e0d2f907a035313245a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef2aa4ab819f2c338e6e49149560ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909fa71b52bfe862f18b7c3eac0587441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84943fa27af1ebef43c36af15f564cda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799455da72826eb5f023e8566c7271e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ab4ca3916429e9a016529d102a6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8281d32adfbdb21d2f7daacab54aad6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40925e8fdcaa06c15bc66e6d30d639446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a067401ae6f798d2eb0ccd43a6a4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacfac767ce586523b569aec703c6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808da261ad58027dd84186b0b8f4186449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0653aa95ffefe6c697ec4f0c37736450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51057598035be75b09f568f73d140e28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b3d9f8d96c78eccfc748ea5d8db54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084625c25eae2a33fceaa8c9c3eea468453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c60dfb9df8e08a8b937afb02bbd52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5cdb4b97267097a48351712646b38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911811caedf4a8f567c54ed17a61b6da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b977829629f7fd6e25e030516efa5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805af344c46a85bcf40a28a7e8d03fde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724358cef2a4fb3d5e8d10215981d765459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b748a27e46882a65422d98e8691a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f1096f047f21ce82c1e8c33ee7ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c2ccc7b923040f118bdef9bcc7a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aae74ab59e972fb88c5f0f89d42baa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368576c1fa678cd9f9b1fdfde0105c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10d7b4933101f6b806c00f4595d581465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9874a82939c2b338c0dd2070d323938466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb19740ecb01e1472fe4b9c8ab6f6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6fe84e786e696a11ba875c251aaab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0363dfd9594f1ee17cf6cb3a638f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d28067cea117031cac149c492acca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a471f6c7fea546eb033c1e7c01f442471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125a24677bb03fd0589e9b5fbbbd3e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f4d9a6ed0c558d04a33f0481636b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044ef011e091744dc76a6b82448fa70474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c9a89d6a2ca6793a49cfefec56af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c6a95839286b172acd52a62fb9c2d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dd0e45e4b5ae0af6da91d385760b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aae08a74b512b3fe6e1c3c7fe0fad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1007e581b6cc11c6d982a1c03ed9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d03bf28509bb5f0b6c14ef4ec9455480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6eb38a8c47d970a4f19fb42f300b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a24d96611ac28795210e977befea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1b44776bfd5f48dfc1f8e073c2f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40477501a878bce1527285ce9b82d7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3945dea242cec0fc31334e08d8a1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4365c9ccf19165c88de737ad9e98486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61932ca9c4cf09f2f27ecb87ea47be5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eebd5786bdf294ac5142a8ba77b0a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a62a9c9d1dc49fbf15a74716b5f62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c161e5916e2a39eaf4905885ee53dfe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073eb752a5e4ac5cef4a3340bfa6f19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3e7e1d52c5d0dfcac6ad293daecd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f960ff563df3bbcf0bd250cd58cd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edf81e1cc345c9c21b20331dba12ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e756a629aadd79ab77e13604839f50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e072662eb5c24eaaed79d6fd37b8e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce295ab37be605524bb8ba546fca5f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152f3e951138ab35d57c6c84b5bd64f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f466b4d58b4500308adc4d69929561499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bd293ba32714b42ab82ffd476518b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9eeaca5fb177677fefff65fc13317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeec3f6392ef4572fc00ef1bc1f6e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5b8566c97c5db44955f4484122d91503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe359a750dc9be414664b176fd7ecbae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ebc6c790f537984c2501077df2b02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0e6e75f67ca760fd87a5135491430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5ca86abc9da6707b28846460da4be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea81d4203bbf504dd8be9ac0f8f3758508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23882a1f6cc27c0d9b14f1389135223509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0265f0c6e9b843baf704f7985948510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f715f996a3c6d7dc9abfd3a579a8f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a674c2eb334a44d1c06af958843b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bb780e0fb42254fcd588df5e5fa6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81ee78c0a24e287c2cae7abf8ef68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57c52e0330653928e80e86a4ff647d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15b6c21693c17f0f7507b2d1131b59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e40bb6a129d839b9a036b5b6f0254517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c0400ca385ab47e9d67ec5cf78eed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e5995a9e597206dc92c6d021f783f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538afdb0b99998e4d3b09f113449cd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133020f410a7a153e8cdb9b9af2e0fda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531be760c28344807e670b0bc1a1ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6cad590aeb8c5a40557b129e1f5f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482cd2213dd654579a18a2265c1a2c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a8e9c704b0045300fb7a11d0bc310525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4f17977f3332901b7cd1c2f29c76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b126cb6a40225e1854fee26668f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36795975cc1644cb146b4291288dfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869defaffad97152f42167f2baa60d4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b74cb2af0e4c44a75e0eeb08c1903c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31682c8ce9d811266ce968a31f1dc420531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf081c6101c81f061ad31ea506393f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4298c2023c8c6e64613a0ab3c014f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26210d407056671d347de5c945f81824534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc8c3fc735424ea045222ec9133778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533333627e1e72a372905a375a4b0b60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934b79382da96d6f871f0efcdc5d3c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77cd6ce110e0f40868922906353ff9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11740d00a687add5572a34beefc91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24091a24f32219be66f0ff0d6163380e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531868c49057a13aafe57742668776e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc5dfacfe5699d34aaa2f840a214c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65827977749ae74b114300af1777af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b087d02682f67385cbdb98a040fac8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079c0a7b567df021a7360d8be865f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ba1af3f53b5f738a482b4965c574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f753940bf4380c99e898242ae4f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6cf311b75cc3b74246e67cb53e97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d233790f1e49754efd0563279c26a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9efe131e3c934214ee6a64ed53465550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ad50137c167bc40da83b096e1353e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d31ef260cc05d6d9d823af7e96c103552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b4ca6a76408b25d35087abe125be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec947368b4b43cacd9273c05749feeb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd6cc8a2fcdda89a32c0f0508c08b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e2c28db60bc215dd5e4be7df45134556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fa312821ac9ba5c7155f1258acd0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d5d00bb417a5724b56c34427adc3e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8567d07157d567713eda96c0f9e50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c419e115671fcd3bcf4824a245e7a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc0c3a34a6c3d03a549c347ad626b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa178fdc4f4bcdb23e59bb6a550deb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7407ba91e440acd2751d7b98f801c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a940b0af397b210bd52b43bcb099d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00205a9d8cf36fe8dd4e153ae73fd5eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3fd7ea72703a174ef194a7f175ba4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e59ee9d9aaf38aca483c2149d7d67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fabfb377c78a12a2bd33f099ab17e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da0335286499bca53281b139a16d77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5add34904654d7db21b3a0cabf925570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c5ab20b7b2289dec6e0b717affa10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b3616c2e1a9a51ee86fc08e929511572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d3d5680c0fbe903a601710f3b8ba8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd02bc10a2f13b1b32f5a44eae4cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692594e32ea4b0206347db099b747ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373f4909323d5a2240a70958d7bdbce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94516a5721c47d5d3207a4b73c383c51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f25ad341324c3da5d0396a4f452e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3767dc26f38fad91c621b80d2af4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c334e20a09db7c3d8a18679bd5d772e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758905d453124635746fec399800d99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a38bdeec705ada85e84ef6e0be86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d59db4664a36a5f69ad6849064de0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e4c296dfa956f449d02e77dcfef3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda54f61720aade96e65552e9e1394f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686492c8d497b34f645fb8569c28a66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986517b6debca100ff049cdbf73772587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a851360d1c1b14acd5a90d966c6eb70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f28c143b22d59b2b5b8ad9aa3bbcc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402fcfa648ac067e2d1ed417eb37111590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b31bfcde01343180030a12642aea9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f461f77bbed8359f8bdc210fb42e39d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f95c98cd81e69a929d5e4c3454f14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19940987f3a5c9b3b4b24c08632ea100594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2f35225415688cb465dbe2e0eb7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f020c351dfcce1eb933c3e7dfa7ce5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cb743385521e5733b3e8b5e5288f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcfcef900ca87dfbefd9177f460fbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052e74971bc8e9bbc1a95606e26ffee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785cf6835b9a810a91fbc454b3d839e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ceeafd0246f34dc7b011f95b8424601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ebbf0f39ef634c0a5edccd4fed33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf79d8bfd3230d8e22ed80bfa91649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb2debd7b4d52223789635316088cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084544d2d3c364045a40158d998756c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be426f2290ce5d44d1623912b9ea2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c0e6de52c064fc55299773636c978607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ff23d868730bab3e3ef43f5ea4878608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366354b6abc1df8c2f3eb478328ed524609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df18b0c6722dc823dab934edfee8517610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b488ea5903efcbc7d7605536663fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b11addc185f17a4700e93615ddc249612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f92d537403a0a04e3e249a6c6f43c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e578e0e349d4a74fe00d650b7ff7c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e98110483138462f83b1afd336910615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5bcf110caac722ba7c29e7f56cb1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c902a37beb7ad619752a832287385d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037868ef694796b07f3aa0f64cdf1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23309c7e46cf1e0ff0043db9e34c15b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa68445426d00454ed72267058115d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49e8e511e068bc077cf3a8bd929e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04652feda9a77c8db5cfaac3f936a6a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490b134077bd7f873d77804475b5d8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47216787ff0bdc05bb66531890fdd444624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960cbc12c585faf96cb4901dfa42101625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460c2d30b14e56db0235474853a75d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887259f0626cfa6d253bcb5c327bd7c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380711cb373a5471d5d1cd945cb5d211628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08727db899cd44c9b71b1dcf2eb5b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16846540419aa2b389f26f953c4225630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb83d072580a60676974d126df191631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273df0253c28ea2b8263ab28c064a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769336560ab27a9009060db8817f9d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e58b8c39c3b962fe336dd3f4fdfe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180e6806058f4a5f3e30bfcf6f1dcea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825a8b0e7ac666c423c7011d497aca4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c04ec0d66a990abef9f35fa08bfe31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743c28a5d1f95742c58f7c46525245638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9483e1efda63a31771c6981cfb5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f436eda9e9a9b7fb45ae07cc171b112640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd9118d14513dca581ea7aa28fcf3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425650ded86fc9d12144cd78e8637b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd9363d81c494123b84d3c9fd8785643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852670c620a6ec0ad9b754e5c6ca99a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b949097732cf356ab18f92d79f5c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09109ac4ceaeea23de524cb4d46f29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f67c07b202e7b40692fc18f89c29b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5331060833083bee5a0cd90649533ce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37517e248d07c477e4de80d1ae251a80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a5b0579b84a2972c5c15e03a79943650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336573ea59fcd827aaa387ead85dccc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348786ba6521f233a4a0fb346787cf06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24cf1c0d7054a4298d21f2f28e0320653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983be8509a6f8d1fb433ee4b41e0cf33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1682a14d8d3be0bcec6170b9afa9c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a217fd7c700b215155bc911a56cc388656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11bdf39ebe11a899978286fa7b690c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf35bd7ad6bcb0a209aaa7ea1d974f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e2934e8fba90b41d93f30f95f6af0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c19926becce7cf3e43fab6e1fe6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b25a620d556f54b84f25ae755f45f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053ba404e5277f9213dc537912b6711662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539561f8c5fc3759516234bc70e72558663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73987f5081a335bb6c4140ede3b89df8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce582328fa45305153d26eb69874daa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85436b595a9e6097f336c5fc377d1c7a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafd65836895a079ac3dcf94f6d18e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8f3688cf1071effbb67af7d3b32b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee48a7d9953b337396df6ed83ae6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067c3b3d254acd5ff5903a9a4d0bd1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db066d97eea0bc4e152bd68dfc50860671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fe8768a335578f675b980130eb883672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce008fdd5924992f92a83a3c00e742b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f0ce2951683ad93d1fc0c5ab92805674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd396275cd0628a4967a3feee44a89b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd60feb91f7936bd2888dc353f1fc0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d721b3b33747a9e402fba03d602f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006a7bf48fb77af5575d5f0ad95cecc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76913a5923ce58c6f452d45a860578679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312d398955cc8f4db56078393ebd222680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638318bc1cd78d391c56d9e1feaf0db7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a26dfe8b5d0c09b4fb0bf7a6f1857682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078c8edf329bad2300c0eaf64064ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd9ba5f8336fd585680d64be7c89ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126858a8ce0a39c4def399889cf97a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed659167091f0e78a99c3319f52a36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2810d296ad5aa3df73c376c55a51a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef4e98ba0626976b0c67205a63acc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e9ca2f208a5397af6cd3f1bb797b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c0dbbd7fad67f4c23e6fb2fe446f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c44f91eea9ba925699a8f592ac7d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1320729e1396c86dba361aaf425cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6bc39f62fe8a3192bb8415ef40f6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ae4474f464ce2a8dd666b205a4dae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782723ab6c534c0c283864a2d1803a7d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78325efc45f4e1807e04b9ce5c95ad1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4fb7a747e915f67397636100e4c6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602773d2c070fb961e7daa5456eda1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a87dfcf7138f1982a3eeb35c078c0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886cbc767e7ca406ac260ba12d2a865700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead622862dfe6b3c115efe905dbf454701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b2bbaad03871876c680b745105c59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441cfb4fa151f67813bca1bc84b9cf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780f0eaaa91ec16ef393a36a23067c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb5095755a0cb34cd6fc9afcdca1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49547c133f3820ec96ebe3987ad4ffd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81224e3a7732c992d96ca29a6ac2975b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac59dd0edb82109387359672efe47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f142bac2f681281407e1cf13aab1e3e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca4b1789baf642a9cf766e1b17edb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013edd8141be250ba9ad37472f970764711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53822133e85dc5c6c5c1f35875a86523712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa4d44005e3a7ecff6bf900981b947713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23da224a43225f669de6b8e657dc73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b1d2bfa89887e49cc513a51e04b5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4a5bd6cca6e6c03d2ca0ada6882ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363116d15645b620d41fb1139012c4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b771b63fe8fa7d4b084691d79c8e7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad76902345b44061dd33385218c05719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b00a91e3148c2daf06d3af3a259738720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80733f209d905a4476c9582f037c566721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f20d2c829a38f3dcbb68fbd9d02014722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20a9ef6100ce8cca06f19304b1fc6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37987c352849d1335b720f6e317a9cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32eb3d453238dca4e64b37994c433e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8d5df035e3a6c2724cd5c6a1cc493726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd965d131769df93063762baea11f79c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600d19f81bd93d07246f483cd5fa702728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89d20b84b7b6bb458ba9936f30292729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d7d0f5450ea480827f74b086eab1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5978a3a0834127db67835c79b1bbb8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736789f5e3c9c602f96ac563f871277732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02bad90204eab4616caa9a48d4e7d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d2e1550c0b937e4e026ba89283ff6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c34e90e5937ea8bb12965c2c17697735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafc93ace5cd55f72d89748dbed7f75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556140c1c2ac927379b317adbcdf63a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c1f75f221f07bc3d7c41e6a8fa05a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836a452ef9bf1d38d73dcd01d180667739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff89c541f83252055c8a8660d23a4b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681e37be2bd5c6d97ea06b2f0f7761741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c1eefbf3d02a88a4187a71c1aa73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92c2bb7d5c3e4dde9f3f0dd98582a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c0ef79595ee37759ce87f2879aee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b34fa9bd5f6a3ad7fc5824ac4f1a11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd002fcb66675df5c765d02969def0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774db69168f7f55751de045f8079944747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe45b981e0877c156ef2de3461b23e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd58548419693bb44b5b7ffca7fda2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4062928c69caad2a109bb6626a0bc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f8feb054d722aff0271c7fdbdfeb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1f8286efe21b8151a533580d75d72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df86e16ccc6a4953836107048dc95ed753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>