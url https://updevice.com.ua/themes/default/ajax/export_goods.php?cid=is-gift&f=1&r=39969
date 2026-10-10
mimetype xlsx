--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e0a711f9f3972af1399d9cce22e8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd3aadf6ca6a5709d3f454588b2a692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301d13ffcf36adf552da963eead0d903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd0fe37d1869a811d557776c568e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d555cfe36b19f0c1fff4ff79ab3a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7df35dabc5c40aa9dcdf9914f5b2596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083d14544d9c8b1668fef85308e2e9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d68658f834a84d31608ebb982a759a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d45c84511e3ae21de2491cf41ec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8506ee23d90c98cec1a111015f99710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3e55c4e55aa9612b6e141ce2f752e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e715e858e6b451b8aa3ab1388d37f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953985306855f963a632550aed752d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449499237f65f43bccc188469b489fbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c22a330b4886b2ff8166b393629a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff99efe3f9afa1c0ab2f2b2e9f5c1dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c258a1ed0bac7f04145609e7b75f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a03ba038f2690b122b42fa80f7083918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6864f339eeb8c28392fab2e17560219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d22fe4b1d0ff820cd63e79ba9662de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8c1dc6796dc062f310679c7bf02d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528fdc5f12d549f44268286f6c556ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4221f707bb3de923f2bdc73e0157623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679835e74238df3d8bc4cf41fa011c7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856fab1b7303d6466862cccf2d5ac7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b8ef3c29cc6d0ed649fdd6d54a31026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb6d1f8cee597dc90324b54de0c36627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e098b278a828d711796d92742e7d4e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ff42d5a9d822b5953de3a9d79bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4181f84de89fc3c7ace8ebdd4fad6b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09a2165594cc6da0faa0a10d785c5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877313b7a4d4b677c0d066160ac384f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca6f33846c9a2598ced6cb4455a02f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd9c877d1ff81a70cd18ccd2bdc4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f72ee1a44d23872fc7bfd91b40f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21313f250e16af333f33e1b15a221d5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fccd8bd085fdb6ebf27b2f501afb8337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac113e38e8518f7127a7d49d6ee09a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639a558d30eda364949cd479ec259f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763e8b445574338510accef8e1d274740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960186d79ea17c8462d49fda9c0f42541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176af8d314aa0a92681854d0e72f25842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eca6abfa29e2d0e2028562ed69d12443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071d5ee37bd08bdd4c1d0e7f4b2dd1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca32334cacc1217ffc2f7c3086c392745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab738b961e7fb4acc01050553e6f428c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f722bca8c0d1acbcee5323ece63bea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d3294aef3e3fa681769124022671a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bfa97c1ceed64ff72d3f51fe2817049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934bb8df6a559187fc1f1ae708b4c2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b60e6d4ea3dfafa1979d63441b9d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb8eed742b0d52f30c80b196f5db352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf54460b0554bcff857db0c46accc3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebafbe1027256d4f94327e9c5021ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0d1c2be8d4c941b1b7edc96d888655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179242b3a2e5cadc98459d515cb28356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a0e5a495cfd93e974c4b020b3ef857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72934b00874db65f55ba54bc0276e6c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4805f54180eabb5c09647dd843dc22c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc51bd245b709abf34511b487c5d8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d8c271edc47ef682e3110538a38f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d9903d4e1eb17f5a28c57ed1c8db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482e43fea6fe24a3065f8fba25c073463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777a4afaf0785731554ada3c623041e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113da26985dc409865c704264038cbb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b996acc84068de0d9df31d7e03c4a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4db49f804954ffffdc4f275f624ff567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecc80db38805a40a1d55aa9722d35f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20499503778f2b911b9804223e7e5d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88733a26d71c27030fc163aa09dc62d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a761975532050bfa1bfa2859373d2f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ca7ca22762aa7d19b4da3696ef9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb44f03133437789869097dc5a47473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a56bbff54b5866b3a3eb0df9dd0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d5fb08b6045781c234142b6ba95275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4a28d9d9c2b9b3338531781b9209a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85496387537ebca154654c1f903fe87077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169689e863c3fe63daabbca5ec667878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df36b04c2d9892f248012a404ab1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e987065abcc6be4846263ab53cd2ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304101e140cde4e1299fa9e8e884494781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d9fc88cb234ed4dc77cd77b9433882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fb1cfbd9b6392b3441994af53276483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400fc37700450257ae7847ce04deb2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a54a596609cc38deb2aadf69c4aec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4228ce3a1277e294954b6e59f2247d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec400ebdbb3042eeab4712eb8f556487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbdd9754fe1466b93fec1d503a9edd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fae5d780bc113f11bc911f2fcf89589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a942b51430dd9d06834fcf7df34839790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d2fc08e89dac65591888627459dcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af042e02af246f5db1ec9c3f9f8bde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5f64f4e8d006be5eb6b831a7da3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99f28c3ea26f675465369cf3b84ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00593b9a0d9a492e2b8ab7d58994095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57330b1bbca30c816ebf3c7b743ad196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb10eb04296727e06fe9c7ffb5159297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d0f013fb4a132a4bab0d8438adf498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89cdcdbfd5f2c886f3822671c9ba1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cba1eccb039df0462e41a837ab346100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75901a9b946a316ffd05a27dd1d6331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef85f0672d7d031f6704c5e3792e6d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ef3b6d908fdd5255fdd7ab0ba435a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06d7dfe46844ab6f933f69b5f9c6a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b894f615211852083ba92cdb818b0df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b1256c99eda2982166704fc9740ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0886912b37284e26d4466f12fdd2ec8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbec73dca102f037313394daf9e6c68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d6a7201aed3ad5072526ff073d19f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4e60da6125921bc81b1aec3ce1d07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b09196f970a4223e1bd9d827f29654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ff938da7b46bbaa2e7ea1aab20958112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14f9accc77beec4bb8150e8c0799c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4941cdc4d3915e61d2f37b738569f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f7954127b39f51562d79a3494360c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17809d8226ec3e67b489aea4519f3ffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f12931ea9c947ac8faf98917e0e42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d27e13ac07e39ff01fcbf47b658a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f22dd2bbead97b92a9fca1e03f927c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ecbe42699f9c987777c10adf8333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6cf708265d47620ec3a92a7ee59bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06252468c393501649a5e97873cac7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7a38c4c901598c5289dd8b8baf541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7bf53be9ff9727149239ad3f3855124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d7062eef935ab370c51ea4fd86079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e179f115ec92f78da2cce0c940c49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822d3a1e6657d6034b5b8375920c159127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9281d64ff25c89e23391a9e9c7a947128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1f7b41d96195f9745999459776cdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accaf2ca71127b5b47981ae07a5247130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b29d3eb388348f94cb4b3e1e99eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafddb218172b444e2871b7e922d7fe1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf3c34cad2e06050f3bfdb34cdcd17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e99a3fb458b0736f961f6913be49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb59958a6f4a0da65ab0ae8b6392e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3857b84dfd3331789ff5dbb395eaeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee1d2e71c9038a57bc866d1fe0ed8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67989d458d4d482c966a4b54c094fcfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77909e7f8cc0401b5b1ddb4c21f20859139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea164eed1561c4037e9feb0428d9a9fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d775faa7963c98e7b1e3a1cab975aee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b478c6ab50b450b1a399896b88a4e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17355f4d83fb073403648b59aa7063d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abf24966cae4c49a1540f309ea5557144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4d7b296e71c8bd4843daf3872184a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836dce31f4f300f7d6ecd1274afe4e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43095ca41c23037115d2694c8eaea62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906586fdbc3dabf83f7c732f4dd0c1a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e60c499b9628df2001a5616fa6395149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93131ba8db0ee85cb72026e88faac5da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c992f022905a572107a758ec25cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c7090956537e5126df3d839b5d5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c96f03a6f2ec434f6a3889aca90cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0144ac15454511e6035be1db197a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804aeac05e05d3cb56b62ef800aa6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53e8e6d0d19dda1759fa11a64cffd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e25b010c1cccbc3a541430df309f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33774578d9c2ad157ee4949d07e8dc0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b9511c02bac5feccaf2ac6ce6a2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aff4ea772f5fb971465e79efecb322160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee2f9635fd90c05d89c8c2b7368ebd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5402ab0ab333e904134ea7606e064162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d57c61b13b1c564103537a6d6da2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7391366bbffb6fd3237e889f6d1e62164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf8eb3c039933f349184ed89bf58a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08906ae729968cd2e9abc7a1f477d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282accd9a0adc09efa4df1d371a981167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cce8b619fdd30757a7a50450a087b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244cc807b5b09ec2c4066ad8ec40a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af18aa26bd6ecbf3c35520f6089252170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400f6f0eac4dfc4327a1ac18c3dc96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbff4a38926424870ccbd283a746ca7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bb77a6fb974ddc1f639ea8271c20d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574be7adabc2aeb89b4bb4236bec74b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a14fb27dd356440b283c09f7b8af43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795dbe2aafd2c9df5dee50a8be845ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8445a057e924e46840343f82761977177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6394d9c8c3b1a35eeab51654fb9b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4d6f3fa8b827e9d2b281097292549179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add91eaaddfadf326ea0af1c2b3791180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4243bd3dccb20cebbd842c5957ac5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f0b6410c804846f9dd333ec4fe23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba89d3ca03857f21fbe93543326f11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b6eaee970439c853807065ccff6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef9c0e137d95d087342f3c1f33e30f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c644ccfa6b2ef97d7adb981a3cce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafdc7159bd2f83cc67e2b3e26157bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768699eac75785e2bfa0295f25b974f0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81602682c78cee4697a06e81712a98f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329bd079cc87b341a337c5cb672de1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5bf82ec131f3e337660920690f095191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a40ee9ca417cde4f7c4e07e489aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4a8387fa46c641a37b9d88fde697193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5d4d2d7b4bade62380d7e7d432cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be42c82a310b8ea64d0dad3bd5534a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9277bd66f4dc1feca74b56b0ff8b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab5bfde8f9f1826950450dbf7bc809197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54a7084437389ec5be5f768c6506ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801916e8c57ffa0a5cd6a84d47b251f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620adb4ac9e4eb2ebc36ba463f74f10c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3798cafd8d59d2c0a5ca103cf9eb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b61ad561dfc32b688443aeef27fe85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80d6b3479e6e79959cb3f3bad799b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fbcf94342f69075562a78e1390b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac969976c77d7456f2916f2d0e42f9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18542bf9cd9573b0b9e11e588eb212ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6281dbe9d2165aa4011db4855573f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993950488a029247ae16f4ef1befc0ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c0d000474e649436f132db1cac793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518fed3345bfac697d56ca0b0dd0630210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3919796711e95edb11fe76ba24c549211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f579bd6aae15e4d37c78aecb5aeeb15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374988e6d86c963ad2a269b0d37823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325f19e9db88ec8971fe593d3f4dc66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a23f4d76509edc527f52d98949ca5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072a278c6fad5c218b326236e1ac566216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c87e281132c0e575673b22d8e5a61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef628d821928de6939cda621d521b7a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740b9c80e72309a310da0cef41ad506219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc2ca8e026ed3e33b9ef4f5c05429220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708ea34d4746d5b161e9ebb1387425221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139ad940f603ae127bff0091cdde129222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7f63387f43476aebfce15f8e7fbc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9313bb00447c51e70b15129ebc771ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e056a31ef980bb644a53d1e5c29924225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec96d6f0f08ec33bb8a7780a9ef1ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382c0139d87952a3ab9488afafcb67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da6baece5d0e537842aeab77b64d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28e3744f0479539263248c76009b1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faf5f431a34581fce637ead2ad1450230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe6c7b77402901b050cd2959cf5d3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc9880626463b05e0d92cfda03e03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed1a24f284cb9fe71efaca1e8aafa8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26c620ddd2b69b3206c4022346c3c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d37f0b2b74510289548b648487515c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d670223af8755dc41fccb872a0f964236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aeabeab3e598e34d554646b7c5929237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80583dc27b962a06b5359ce100211f84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab96230fb618c9644c4cb3af80c6f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c2c798daefaabaff9eadd1c2f8929240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf5b98c12c3fbaa9058ebeb9f8b2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836170a92efccd2861f7539fbb6a6c87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f09f976a97f8be9186940a86457776243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d072f0feeffc91ded166cd551ba24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4045c254f29e07b67e5de7d844f0e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a1091915bd0c1c22a4cebe78a971f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16acbd62c35aacbe93b44a9549cd768247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf506d0ce7f832b8524b72e952ad6746248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2a775d3cd4db8ad5c73852a3946f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42cd330e69a333688ed403c79fab36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde490ac13218af633b32cbf8b63e2e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8742e5c61348b3cdbd935df2213a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756159699afedb8e8d1c5fbf1d0dff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26589733adecf6a4e832dd0726aaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4a2fb05df305b4d2b2e83bf26cb30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad35580c3f1880b29d2e8c4f9e77458256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd973b9bc8221fe4d05f9512b31aba8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed2e3804ce9432eccfd9655adc686258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5948f3ae68f43199bb1f2822fd46458259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518eb7cf7b7e53a6f817bdaa99ae40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd254d7dca9b747c631725b706faaa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f54c5985fbb3ac9fea30d4002dfd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d862c95290f4ef96d297e3767ec6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431a5c25625289634f4964f1fb01942264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4855bc00fd665597fe601e8d6f23d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4b07f11db229f54700bb023812257266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274a7761c88eab23b6f50169ed3dad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165d98c9646f89077b61f6462d9786268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9e64e9d798758d7f53a4a6408cae7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3661a437915aee16a5d6a5b4b0372270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd063dd3bd3f1963cbb77a3d3ae9f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42250cfabff8f0c407349e11e15c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b1540fff1e289bf0045ed5c3ddd6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831fdf5bdf4805441ad32618f33fad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be789aba767030126130577971e095275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd481e5d6dbc3c0e64fdac0d78c6672276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fb9abf8cab4cc019265d575fa5201277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48560eadaf2bad8e6dcbf38eccf9f3eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ff81ac64c82f52134d3c705f5efde279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2447a47c27cafc28ff0940dc6068170280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dbba596af592c94393dd5016544d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2085b032d257371c07029a3565d54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774f1122cdc24d86636352879af6ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2e552bb285ad1b3538916b23e1b54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c879850e6f93446c4a3f1d800a9e4e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e4d4c031676ef38a5e457f58db8a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afbe64956bd64b36f384277c43962a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392fc4c7ac5fdeb93c0b5569d3b8f21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c605ff94892ec26cc3bf42d7e27c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399503153c98ce398f1212944c9a5f8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1784192bcafb251a1ad5f401bc291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885b041be1a92399e10003014aac002292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750d43dadd1c1ef63cba53ed311e30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d01ff1f28320c0a91b69612b3a273b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60244539e1a415ef6bca33c3bdb3d4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ee57d661fb398cb6e7ecc4d8ab66296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c575f31800ade95915cfe1b0511b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1781f5d5b5a2c56bb81fb1b2da39e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c2825ab4017bc80bcc4123e521e61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f1d4be5debc822d4ecae866709d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaf2d95c08984e331198841432a751301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e57e396ff4e5794cad820c909b104302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a1383fb85612a38e6c925a38a9f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7564dff4a85728f5ed0387f4ad7c49c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c91c388f4283d92799ed8d87b4b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe9828f845d7086439f5e2ba901d31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ed3d6e4ed110285257534532ade46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d92f79b4d11e3b740db8b905a26193308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035735a1c01222c0db0be68d8bfe8919309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248fc6c5de3817bfcb25011a436cad8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e87c479023081f73a60027f8050f8e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883bcdbaa13415357b0f994262ab600312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb95f579310b8f96f07ce3ef3d7798d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a28b1e5b5cce7589b7bb28619e8404314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e169eaaa102e486b7408040dd13f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1673084ef56d3315d6a1ca7b01862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee334d8b79506671835b17b73e422f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25906f08c6c8cf567fa4a51699921a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf67c722886a251d0a8155c5b55c36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ae4fea319bff7f028be06111990f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b8cce1ac211e7c57642026a8b297d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1d65a2620fe8da360223d0448d96a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39234e4cc2f09a2f660ca42f028e5c7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b3d6bb9cf5034c6e3336b8fb8b4f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9069aa064ae110cb47ff5be08db9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6c311611f95a87e59c539d0431783326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e705ed7725eaf1e2c9c99b95c9fed6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34bc35342b496582582555a0dbc3ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02f4abb18a07291823e2fa4e096d4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861db87e411516885e75d5397a2228330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f6645d20ca1b8a7354283c68b1c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa788170ceb6e0c18425c45e4a6fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb1a7c6da1c56d8d6ddd3fb33b24e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f2f5d98161364aa7cfc6e3f9f357334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc0f83f67535d45d5b7ae056b2b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340759fc0def889628942b9ffa00eb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad1c090b4e7b906cfd6c3a47079e56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750f4c89598fe9cbf170b95fd172555338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092957156c7b5c50928c82d61caf4160339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9748fb15b8d0eb51f5ba1d214ad0f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b4994ba720404d0eb5dfa5a74940341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e03bd242992a5631fe2d7e24891b27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf394ab0f8f88ade3a613c067edcc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e65275d9cbb777b87759a5577c2c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec6a09804232f306c105a741ce0c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5049aeb76520f7bda6c13be89cb92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf5263590dcbaed1f676a335b1c3de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccf59f2d4d2139abbc3c1720a26c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3dba6cf234756e34ac731fb36030349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1da1289fa90198c63adf4d146d6bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e67c5880e03dcf3902543447b76a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f400531ce12bb0af24955d2f24edca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1199cc5569b1ae1f65c707841836d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cffc6a8851a65f860a73ca8a46e93d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af0aa4e13a70027d57bdbc8781b0a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd1a7448c8274bb77869261a34b9f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d48a52bb9fbcd926a246fff081fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbfef8345551140b8160caae6042c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6d309437b535b1a92a9aaa0d0c8fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4207cebc286a7afeae89ca44cfd71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e2d66b2db20c228c0179cd71688c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae17017394790f4afab6cb51c1bdc10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452537f3d081b6152b7421da317a228a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9218b0b5e5f7efe521af9affdfb839a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5826128108acd74d4181f8979d7041365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a2392e5c9f2987dbbcdc5eba3ae57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628a5fae746fbd1d4e04c64b3d18d81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7156c18ee34215711cc99e041cfc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842e1fe5d44f29048df077c618d2673369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917804a0c5322d9628672df4cde60cb9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f656119613ab54834ef465dd01d1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0ee668776511552eb585018b4c94c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b896d46e67261a2c620bd37c0bdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca623e620248aae3961be21ad5b92e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4eeb5aa61ecf26f7a1e161e260d56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48beee7d579fce0ba091f7fcfa6cbc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd660781c0a99bb237de11c5440a75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c238bee8c4be08651d9c9fd58d44c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b410a3a1d632695fe5187d88ce9ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfce8f8b007c89de7280cdab3292b9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331891f540b1b688dfec283cef98c16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35474fdd918e9eb4f64e0165da420b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ddbd3b998882949fef6c2c167c5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249131e18476f995b3385c5451b143d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a2d6ba35f159fb0d93510328643f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1472d0f21bff12f31181772fd1e623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9daefa806a16156feba4149645f7ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0b18e80731fced1bd23d9c1ea33e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362896eb9ace1b0676d0021dbc82c1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb4c3a47f80d0faf567189cc24e768390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b346222267f69519ce6ffa32e209b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47250aa87402619375bac469abd19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31bb47ee51cd9e8ea00a3462fc9c56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8ab48c6b4ca777c08a5c89d0992e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fee41a06569582c99bb4a25157397f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94cacf929055a4b4977b3c5ce9172396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277ffc58ac56fb23261a1e2203b7fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e0aabca219188abe3c46a52a92013398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f950c5308b3fc9be99656361c141ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ec76be3f80b1add229a6f6a1ed1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2bbc09f9a43a84b832a482de88dea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54393bb5fbb5a498c202e232f8be2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb44920f1aaa9adac9a15a1135f67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2a63d2d403b60f0b73e52533b2ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbac39f22f32917f71d9b44ab5a90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a5399c9f791260363841424a1b249406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1012354ee18aa354746d1f153edbb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f52111ae6118a24f620abdd15d2c10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e211d24be62874d5112f6f69151c09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae58f0d837825c7a623d8a0ca7aed4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ba6d915a3cfa97895e1d3f78a38e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544343f4c331c4c428b23e3b433f4ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0a2f91ca9f5d57e55b5634d7a6b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eea247c3daa8290ff5db302c27c1aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67adf1ff5e031fb989bd1b022b0cce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b71279dc7fd10a996d866db43ba41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fb69882c05a0d1e371e8577a923ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d6b2526be921122b1080c2f9ee112418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f00a19399203380b54bc86c393a42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ac1e620e3c7ac5fb566a099a7e747420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd76e94fd5ca06b208467ea0bd3f9ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115e6b0ab4c8de82303154732f0de6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139aafbcbd7511495783f85c30440986423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a107e33cdc14d94068dc80b0649c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694c56e7f6e1d25453922576fc83839425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3e9aa94077a2dc949bce4958ba47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698d77fe638a0307342cba88b17e1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249039fcd49bd21a5af786c9afbf9f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c7d32590cd737e1ae142d712fbfc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe8b598fe9430e59267bf3869dedba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfea0cff3577680e7177159e3844a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209e7e70e3787798ed64785d1ff4dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4d3d97434b0231ae000d13cdf031f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a73342c02b52283d1a35be0f990b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f9af40e07ba19d679cf92a34c21bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008be26af2e410da4bc970873f5701fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ece6fdaa5be0b5fc20d270166ee5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5251a0ca0984841e267aaf293b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f407526123f76680187ac497d6809439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37657bb8e76518502ab1279adec2db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff24e6ba99fb3fd36376b534ae343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d577198eb6eb515e9c8a792c71f2a7c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2b52485fb93c19a2a502b949c9445443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d21e5b9e49bcd3bfb3428daed7284d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54b21704eaecc2d1aa9c46cf2a5c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90181388040afc4a9b4efc0671286bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d96ec06c9657b090f37252d651340447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c432cad968c7b7d0527a89f85b577d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d873f3e01f498411cc178d531afe76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fc92887d748eb5a6661d1c384d1fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646eedf01576eaefa68b22a843f95f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e18aeda0265cc4024f1d8a03df16e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570546c22287767e22144609cfbc807453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21819cede8f116fda228d6e6d373d3b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc7828f990741a9cf8cb7bbd59f943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41516d7a3cb929003d0488b7aeb8ee7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3c044bd623941a864cb7e699b95a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8780c7545275c61bdbab034eaa18c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d911ac53cb8c7f10b60d0ed0521c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dc6e1da11593becd7a8724c740818460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4ef3f1bfb92d6f702afcfe0568a7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d651cae9b37127b9807776d48fbe6d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b6f94ac04815b23d3c9e2a91a3e1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a92611c808997759d9df23754c1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e86279aa6b14b3ca4bcca777d4604465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f5ca50a6e46a0ea6e1418a49cb6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472811936cb0066e88542ae8e1f7ce9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb688904089c83be5b6d90d852c86f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d1f965c0f7378487b492ce8afb04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704e3a0f3a6e05527e035c2be46bad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354ab1965de881d62b04b86faf6742b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4d741e1ac8d30a12df8061bdf95a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22254e3d5569fea4acd185d2eda9f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9488d48d66ddca22f3d86ba1e091f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aa4bb0606cfa7491848a4eea7b5fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a41032faaefa42b84d9946522f6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c08603fcb61e9a61371c0d3ad4ee0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537318a7515734228677046eac984135478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b17c9257083da07c505a8da3ffa46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b2db65147a59c56c1994b587a0761480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015b716c01bbe8ce9c94e9b9eb4e12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bbcb36c85d4087065bcdf0c0ae5ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a12f91e98c443017ea6819793e6d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63969d6e26fea74ecf5229309da04340484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a016a97853d91aaf7f32a800b04ce69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10504161cfe59b490e8c4ba7f666e41c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609533084b6a1388ef2914ac971db8bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8df6fb00f9d070c3f708366d24ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c921334869200e3419317a4abc6dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dd507efe9bfdb405a0b71d2357303490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e823d06a537b60c6a7a9fc4fbcdcde8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa928eb7ae04ccc191bcc369d841c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c852b85b24e7c27328e44ebee3c24f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c2eef9c114ae018fcd8eaa72bfb2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083874db25b4fad547975ef842821edf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9eb0d345a6b693e713dcca53963a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d32c1a81be3134a5ee4ba4879790497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c2f382bd63633c9ff591feb7cf84f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c506be6e141da82f18a981a24b974d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32257b30e299f3d766c21dab8bd3490500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3dd6c67351e3d7e5b9571d85384f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59c017226e68d96b0a3edb4a3fdff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a4459f1e625ff28aa764304957424503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1c78795580af2593b6aefe84d009e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0a0b5c18dc29dfc78e4c438c48251505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d406ed7b872aca7009dd62133682506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef53d76f330d24108ef43b871728e48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631f478c0bb5095d8d31200f9c3e769508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240b47c0831af64e9f6a331f3d806ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3468d5eefd40fc67ea4121781a51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f191be177625008a0eab6d53ac113511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e871013d90885534618bca3fffce2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241510bdeb4d70b8f03f620e2632620513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9dc15b8d13bc3cbe5fbfe4950249514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bcc00ade99ed1fd40bbc63dddb7a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3134468302efd1cb5b125cbe4f4f1c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4561dff92d8e3286a208f21edb12bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28f6bf6c16000d6b4f7363fd89607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8ef40b5b93e95878a384f1ab3c75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc8d3eb8efc8f5eb4ba421cf7ecb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa858cf8320ad604f136422164ff11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de6be28a369e880d38e4848f5328c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c35bf0babfdda81fd7aae0a2408d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9b9830fbe12ec7d9fced7ab5e3b40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64b5bff34a0e82fea917f667c5013525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c5b17e53d4a94be27201acea84677526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652817891cff66a7dc3a299adecc03d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb082cb44fff76e6fddb2fc31448805f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500605604c3410f04b07bb70604eafdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b115c9c260b09a2dd6d989b0e2fb1c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4a64150809cf9c6df167ff21ce82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1e7513cfdd03aad0014d3171c9b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635c24f0fb6285888abf77b915caaed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d41a6a25f5f1877354c61091defdde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd19c3dc9c3830660894e78c1bc7379535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae2653ffc16816286012c53ddb4b22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52b232f7397b557aba92a9c73d7d2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de6df17b0ad24854f9b7c86f5508a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba718667e6521a54dc76adb11fe6690539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147087096329b48cb70a8b15051a4c12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8d79ef29c7672c0993ac1de63cd86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac59ddaea91416ba38fec804415fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf376ec3935fe4b3ca633742370d31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5bcb805931be47720ea036896f9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a49a4da357dc6c780739e4f75b7cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a7902798c4750addf8ab5cc65360f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885f0645a90ab445a329c90663b953c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd636e258aec08b7083a82fdbe937c79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a313d7569e6d8d400a016c30d2e0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf942d092f62dafbfcdf68df16036c2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0849a765aabb3052f8b61390c2047e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e884175564c7d6e707638942ede0e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74284bcdc0cb1c0131be124bfce64ccb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd9b303bde5df20e614aed5d32874554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a95847e7d04a7cd7b5dd451659517555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199459c28ffe7c5e167af7a0890a99d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d61ce2934e45c89c66a24791d2a8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc20d522d8237850d28b8e7dae4abe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4aa806b8499c265935043fe3fcb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bfeae68f86a8ddf5cae4fa486b269560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f14807d55d60c15b236c3c5c3c04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c101938075476deadbd87ae9c12b4ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be8224d889569d4d0a3ddf962da04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536232d383b1651688e5500ff33f63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a9f903b96383d390e7ece56ff1271565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c94747183a29cdbd586c098ef633c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ca0131d27418dd4cf2e5fb75f5a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98544640fd2a883763c74a811353116b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a649ee8deb04ff1fd4a405fbf0950569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15249094ce9567e0d648f00fa3369901570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275a5bb9c67e7e6048b1d68ebb499a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982abb946baa8caa037c3edbc3478b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853d410bc684ea17adff785fb5c82d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eed89486295246c8471e1cd31e59d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce3d28f8d9fe82dc89bc9d992ab544575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44567e66349aef38c68805e07ea7991576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0dd33f3d7f58088a70a2b915b1d09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce762f9c6377efd280542d94f01b6a66578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655374901018f201d297bc3f73b42db5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f78a9de96383d6c7904f3f4a1f682b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9c1c68ae62dd6f4572b7eed43d14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a419f5e5068163f5802f7ba5ed61a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d285dd6d2bd054224069343328ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cb683e075eff3932a6ce3daf43c25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca80e4d6d22bddad7f69edbaab43ec2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb04579bffd1b27b9f60ab11975387586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0d0c6eac7fb7059b7a65cabbe9b73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e7b89d957afa78c12b87222f670bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f481524522b66488a16c3ce61b74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf94353bec5768fbb70e1d83554a3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3696c4feedf3e2ef745e591931169591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43ebaffe7eb590a34cd065aaead58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419e350c7f8be8201c59b38017165b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c6147950405245cc5e1743fe2d328594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daf8336edb5e7a112b6b610c9a61ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f59368133dc706ca8120f6a37e3705596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46250b13cf1de0f6eac98124e212fb79597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3f455cb0063f241bd1a0c3f328bb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dcf8440f9673bd1388600ccd3c2f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1b1d2db3aa4a54dd6759cdc00a93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d78abb8ed4039e00694b0348b349b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45989ebba74fbecdd2d3636f8ac36c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff0bd90dc99b7866005cdfff0a207603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48856f77531ef19bca3b5107ddf293604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3d8239dc7ed9da9b8370c9c2a6563605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50b3c6bd497e5a5989f284e9b974a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d138c4a8848503d289755c954e77aa6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e774c906d871ea9a1c49d2a834cc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae2f47b9594cb4a7d19f57186c8078609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bab222c70e636e3c90b67f1a8b2d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca51b7d3b9ee946375cb6568e75894611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417153f6fde787d9403c486b62de44e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7577070259ac97fbc5ccfc0f846e07a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd2200b2440148140995a3e269aed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780e1124f66fa1029fd09af4d43e55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a89d7e8982a09851710d7a61b475616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d2ada4b6df3f4d9b15208d29012fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844898fe5a62dba2119c6941a2dc8f48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ca4146145d934f6b05a9a87d7076619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50939a7e4b7a32ecf5a768c754e6e7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7936ee0466b61f6f46084cbe98800621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c4429ca4cd55033be82652618d1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd0b3d9b50244bfd4099950082a70623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e414f9be909c79483d9c4310a4dd9d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7229bb2f1d0259b6bf0dcc7753723625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb822b76548eb5f0f4cb918312465626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016aff48ef338781fc4a8286f5f776e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499002bb45c73ada41b9e790e8cce4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdca838fa0552966151908318489b92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702967b44caeb9f1d576c5d09c9fdd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7846f3d8c0892376e327202d9f28a43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e494f9588c6d09426a16dc7a89d15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238dc15d1e4f49ead602eda9d306b93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5347c19f3e6573f6e23fc00f68f786634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ab738f5e07603017691ff5b679ea2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31032df333829b6f48ed774d451ef29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b181583731c740ec1567008a170b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd4dcdbda53cf8c054fca7c2d22076638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4de1c3aada83d3a2062072d09671b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125594a66bc3e0db1edaa60db703718640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987956f96480113830235eb99c4c9509641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4cc47f5ee0c9267e1a6f845639af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2319938fe6c30be96d845101695cd5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77cc3999fc876d78373c14b4d5346644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e35a5900f5538a3b5742337c4a46b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f2066f1aa2e872a806eedd541368a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b293c95bf35312eaa973ef0941157647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf1c3690489c1ed8f8e195a3467df648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8be5427371b6fbbfffba91ec9b42c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7e913b4225cd44ba6ca293bf47a6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7667717a9c86b42c5dfd6ecb17245651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ef87bec88cf68585f2ad2f6231f87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2340dad6092e17180c5e34eb9f9927b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05343f865e45837db628429b26b4abf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c120582aa49cf8bd386e3553ebaf6c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641e76164c49e84c81475f3f53a944656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1cb6c31ab80cd50c8dd6f8bf5f75c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8331aecdd5332084febe06d9238a9cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057a3f1158150b27c7a55d461a8d3a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37a3342ab78e6ab7f73a9930c5675c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28aeb5aac6acfc0110513a8d9fec07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f6962d335b72782638f2b991b535f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eca5fe181d0459fc4b5c62a6b03e5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ca2d80cf0e4b3420bd22a6936942b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e83c4ecac237cc6eaa59eebd20d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb562be994338b4ec1213025b5bc108666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5241183307ad559afefa74ab03958667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c93ac2207c94b5c4f597733dabde27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a61fffe822c59326e8c4c728b9fdc9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac65503affa454ecce82b1305696919670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fcc6368c162f0ed51b11d8400818e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584db27335b6fd3804d90a3f7eae7e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddb2e271660ff32b3afdeacaf5db7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44da66c45add9552f6b055d93827b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a0798ec8eff118d0d3ebeee7dc09a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603b360948505891c027b83dc16783676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ee5e7907d8b1a906249f929c2b5af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d093bfd7c0d6fc34b7f63739da400678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9518a99bc7e046c521fa50f89c0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf68dd915ae86b0a7196891bed72507680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec811973c95b39c212171e7c77d86e8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e08d2dde5294f74b49ebd8062a5e1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e18f1cafc679735af6d1925db041683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55e912f6aa2c75a03e09ff10a7eaf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362238f8fd4bf32aec2fe404cd12e21685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa90cd125fca92f2815142eab5b919686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285995ce43dde553c3454ad9be4cbca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9df34c9d31599661ae7b816f54942c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2797442b352ac105534df052d2746689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0e243710a2c160adabc20e7c65fc3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89401282d076944b874019485de43e15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaac69deb06d8b9e5a33e6cf08c3d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d3a34da2079bdde96dd4425cf4565693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68419844e37d0460d858205063a51ed9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1587bba9bbcb484245b9ee6cba7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb164c038b2266a3ff576404d2423307696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d925e432be697bde6aa88f1781798697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8fac8036f92f9bbb432887440fa4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036610402d0ac291c78331baf1b9b2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf6ec56b81da3f10bcc950b96d750700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1e7ac58d9d104a7c3440bc073d2fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c4a2a11900732b5f675bfd3dec58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9322fd43bfdcd29d7bad100ff07dffd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbdb7193fd2bb81ab294ce1f50e2e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c3ae1038c21592a61d2a59288d033705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a1864548aac4eb707d10c854ac163706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a1be20b6503838362b02cb53a714707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b54869a7c563e65f78f786f1ca01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3db0b0dbb4b12ed402e2802ef1acb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38f88b405f527cf0ed1a2b41d373a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c308e4fc664d9c445c6c5d9eac7dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b46f2b5fb78066af16a13d3c3b855712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46007c8dee3fa758d3c284fa06ea9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c40e9056fb8b564861235649a863714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5af7131b6039dac34cfd3667d110715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2defb366f6defcbc77cc257b11c26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae415ae14900b28a005878169d05661a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a81b6f10b772cc629d1143f6df316a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52bde1f3708f0450c1c2163c5a0877719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243996fb7c73412bf47701fabcf9985a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3219cfe15bf4e51d1561c0060e99e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ba1adf26ce3959ad8f7a5c053588d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c2516c1e9108ecd4f37cf471f5e50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a7bc77ad204b8d5f60061483279c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad35a39363a29c2b2be7953b0755143725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde3b8e2e6b0645ff3f97315b559b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758c68df9226f1d576fd4432da818c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbc73d2386e055f3da352d51f55d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b79b9a82bb60ddef7a39ce56c21189729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460055589ddd6ba80b9766a8c94a3bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49300b9e4c6c56f13d8daa79565cdd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557d8dc82abdba3d26e1285064c8f44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc22c1bf1bc5a10ede780a0a755f57b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f6453eba7437afb739ed45d094f55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d7aa9d315486bc5d7d3c54fa8d4bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec456dd1ac188de450e44ae0d2a2a8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3cd04794c451bff37351c6daec834737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279528c2aed1e3843c54f443d88aedf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449296c0167c3e906b473a6be3ceef66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6126917e4a6205347a112e2f55e4f6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d41b6211f315de1f288fbc6490f66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058362365596fa5278835c435a5d9a30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c0053470a3c13d6b58e61269c1175743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25952cd17207e329af84ba9af6d4ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815710684bceac27fc7e586871f2cce2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a6a9bd82c5c758d743ce383c3e17b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b49e25354388f891714ed18a8ae1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbf0a129203013fbea22787929c853748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54802ce1a76bc5041515582ab5b3c4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613e1b70a8c5b59d358e4f8b3a44277750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d0a8065ff33bf9ccb439dae066944751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d429a5f7610264074e7536e43e18a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff3832462630e7c1b39719d3b4eb6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1876f3d73021b6463a47a86c54323754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b0aeb72ee9a5f5f3ec8431f17d97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1075bf57ade7d4a9c8df4bbacb9a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7798cc4b731bda0c9479ba1575023a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee82054b2a920af29f62c68e9e7da2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa94e181f8a90c26e5c0683835dc0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272a4c4311a2b4b2c4a08d017a19441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b254312feca88411ca349022cf4c672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13825c164160abd9ca6ea88497cfe9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d120dedf1291a10ff6ae63a81e9374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d871b2cc934c8fe7409c7d83007a845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47327b3f8168a4afbcb50fcc8471a2236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3c333060a174321ac3e0ffeb497ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120bddddd401b1d8b6397f10779771b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193fe3c56cbfe1f06d3ef0046a3b9639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f3e7ea11691bea58d0fba7e91ee4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a74efa3f2f522f7067f54f8f0011311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2bb075173b00e438edcc0a98bcd0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb817e5d79976a94f5ef515fd7946b2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dd4feae673b1a0d01e933bc1c525214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb65db3da26e5af33d6fbad27e38af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f242c072a9c6b349399376fbc48ba016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab8803359dfe69c1da99a46ea4e0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c576b1b63f4a954144d07da1a4c7d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa08bfbc1d1ef62bf9e8a0eca043ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de21144151c054b4c8f695b72c4f3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a451eb63ff80a5ff21049c109529321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fef549f6ebdaba6dceeddab5eabae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de9872d71b047c93bd0d2a34a3507523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87ae9e61277a12a788256906b488224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df735289729baf44bd7f2abd7b5c86925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffd3dc45e62520c1d18dd1f081118226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87201cbde211ec6b4298d0ccd1925d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f3371e41d769a14f299720178c47728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12b506418a274f02f0cda6787d7f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eba4851e5603bfdf8b1feeeed1eb8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34e7d09c46e0bd355c8f9dd6b288a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24922b5c652bae25a5ae4eb4c9d3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeceb1c385b692191ad9e99278df8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc67c601df3c5ca191c1847a5ab34334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fccbd44814c2a52009ec32258f75a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbdcb438b95c78c3752c7402ee5fc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff2b245b66784d160a39604a5544337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a753148b1e4b6874bbc359741ee93e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796f8dc72fc20413922e15f10b300139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88c21d66e4bfe0049cd25263a3169b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a874dde41d798396cd99532e43eefd341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ecd2924e055733143125278c0cbda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c49893eb3e8b1a95f5239596d6dfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2745c5c49a40dd027f7ffa8a52196f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddadfd89daab77f20eeb92ebbb24e7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9630500c5603c2b4c6a4f58a330a8b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3ba6102619899935db9d301648c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cce98032b03ba172c0b2bd2a17dd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cad784b0ee6358a984fccc167d20649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1cf674f65225f0893cfa312d3559d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8db992863b3869fb2a59fff625718a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57cfddeb7511baa519df3f4f22b4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77875f7696b2d0b5d1c64fd3d1210ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee01c01ef49490a3f2008627afe2fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eeb716bd5c72745cc33016a273e5155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a636ca2178d9a6874a2e4cd8cf10b4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660d7ed9d4a3101fb341c4359c3198057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1dca60cbe93359da69708ab4c17458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ca0e14e094c8599529f38361a45b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b550328284a6b10ff5060657fd7ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff596e57fe147da1698930578f1ba161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31256a4c517103d4b3ee2f31bbf024662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d378ab01bafbd15220e5cd459bf3b8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b35ebf2cb49cd1382e3a5b3d39393a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27118728e4f18245564dd6b7a0a6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7524e0d81d578dd957235237bed6de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf892c3920f69987c1fbdaad2acaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0f6b40cb1be16c193f5465b7120b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949836b69d2645c74b84772cf57503769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5b868b29d7e4cbd45829abd903e1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d5e2c890121eb6df586e8e22043f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7dc5c97c2ec459053774ec8e255d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238fa4feb18c7a2df55cb8dea80273873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9cb5df20231bcd86861e06a1011ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a249eefdfeb9f2f35ac5a08db6aff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6392341d1927b9c5ec5ae9358bbd976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4c49ee93d8ccc207cc6b26b80c86577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe12e6a98081cac6743b60d910392778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940448e07292703eaecc15ab4bf0f65379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7fb30abaa24721f3f470b5443ccf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6876d3c8a98cc49eabad1be0e152281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d1e8372ea91c96ce06a128a3e36082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfc2b87b60e559187bc6878cf0f7d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef17323754cb94d477f8f4626829b9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6347c71f200b84d3bb6486ce341f2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ee4296dfa413ac9faafd0ebf4152d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd887fd783daa47741c2a536e4a41987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140070f950418ce590b11e6694caae988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bd1ba9b87da89d2d5da788f9c5d7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8c9b9fed7b8f48f00a09c7e21881290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce68a2b7f70d2ef133dbf5a9af0819a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb72fed08653be73a0d2cd1a8c802d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994074a54112654d3fad8217bb3f8a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c2ffb1b96b79a8625d616d8b3a44694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b27b8d056d1003ab4958c66d99e6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef588bc57d50ec9831fd98815f7f9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31902b26a95f439f43a1e040dfb9a8e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9210905d15c0ff02e5869c1d885f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c70cabf4519f2d8ce98f33084b94799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a974c7d4a101efd6067b5812738c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c340d5dd9621305113cf1058d1178101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf90b1c13dc31741e76d073b75972102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2959327943a552133cacf96a72c1bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac534d4724ab6aa3bd879f7c22b677d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e745f1f52859c86996453859fe6ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c8944b115d8dd862ad257d490d97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef39b16d2c3cab91f3aba2d4c998953107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121d78953960f83b5ca64ce8ac85da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb18ece0c9154352ea1ee52a3402c51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03dbac4f079b7407a6fbeb27434695110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ddb8382ce7ea08101d36ea964f7fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209cd76e9bc9dbbf150392ac10b51fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cfb3519809bbbdd12015ca30f1e6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eb24c0bc1f26426df02ceca0611ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e10d729c1f3f3349a454de423a5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68066ef87a7100f7fa9eae4a988299ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e947583b9090798dcb6f8665822b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e935598753012d9db101f1fdedb7908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f609b822bc7987ed0d5e7c2ae2eb77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5554b310c31556bcd7a2b201d71d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b16eba093b65f679ae843460ef17a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aec34354013c3dc87b166623c81a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ec4afa88ea4d0bca98faf86633d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5f57b777abbf50de5d1d03e7af9a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3a8e1765fe185574abba1ec59983125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0a540a7be726f752f17e1e9fa25e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873c1a7c9ab59b654073a72fc1f32c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e34cc74d178125a2be29ab5d58c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2163fe11769177b3ac34e7154f5b61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6906c6c3221f3e6be657cf9e8a5c48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d9663f0acaeae40f8f9deb947cef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e080f020ce74786bfe782cf4370d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62f3e4be9bc0f755efe566c45e84a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b31d4bdcf4fe54cbb6bbdc4080e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706007246401625ba92f36e43a07cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085542e255f5b6b3249bec9453ce3a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22d45b5e0f2c4c81537ed68c5a656137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef01fd779a0db7d90986b33372a2583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7cafd26f6df78b9dee54f8554f24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016c23b68cbc54e8392059d5898b685140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2399dd029eae5a2d0aace788cc31a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4774be8731d367e86cee5a78c1a8f06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8fd481454dcd052890c5b1f2f9816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189c06d0def36bc964bc3e82cd7df1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687edc7ffabbfad748e4960358d900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebf89a6897af7d046faaec0db02e47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19669e3d919c572007833b44f6640bff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79863cf91264d6bfcf6ddef0391fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4a7da58c1ea14d60fe75fd1d9a452149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287a69cad3e695b370b4c51b0eeed87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da131ca5e66ba677c8386af20f19ccc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce6f5fadedb8898837a560a2f8371152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fac3cdb93795d10987602f7d4db6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2be277eddaa3e1ffeabea074e1feb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9eda05b11ddc924c6985511a2665155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89de23d8595ca99f418ff579453d15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53e3b5b04d1203b280dfcf81d09086157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40cb02d14492c67bcb2e53bc02c92b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f17a3b02e0f5c8b05af52d07045ffb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788631e6c7229f049a9ccbd11a680a0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1cd6dc45bcc1945fb9b94e1c4fb0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecf6f2eeafecc9f4b22378503b7622162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d01677f33e34054d18675cdc2e96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6cc6e882b20ad06df9b14402e642f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d976efbc260e077750659626d3800165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c00c303927b37c04f1487c1eb8fac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5b74da43d05eb45ff2f832b1cfec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9136e9fdffe20be68a073b73545c78b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051f1c4cc076fbf14e247f1f6c37c6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d0cbb62d7c262e05ce14ee919dc8f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2bf5109ee2caad151153359e093b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b92ab94212c53860852726ca740eea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15eef6e8fc4e6bfddaf133a3be166173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4c7045ddc1d819be7ca81db479ebe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635983cb414155baf1e955087e664cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1623ecd5620cefbd1078699b685aabc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c495af1273827264d1ecd9e1861da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8834831f5c7ed849d86ea03439e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3127339a5dd0ec9699f37ccd45d53a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f300737975752bf68cd99db4464a8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4616a82b8c8facd040469d119be13c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395034d489bbfa23539ff6715db4196182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8da589ed46438f6fd7f84d98614c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb16770d353a9e21a42dcdf0550064184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69fe7b46931de5ddc431417a281531185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7943dbd9c5d0b7863c02bc0ee419214186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38032af53ed11bcc417b323e81d2ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc4d482f75ebcf48bd80227dff1fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb625a531b03b3f5cd12527227edaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48438bda64acb35ab6ee5e7d663b8eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db648f8566c616d96b51ed9716b4831e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c432ba878f278f804926114355b1021192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6072eca71c746ba97fd4e2fc3a9aee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3515a895831b95af6f747b3b74acc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d60c0a2ea8d9c8e3c41be12276ab4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69722cc5c025e0aaed89d8381f448be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080e47dccc7a208838725c8e52a776f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95133d37d8611d416c0d467f9c62334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734668ab5b884c54aef44ff0caf7f41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34fb0c6f046ffa54af04a93d18aac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ed028045285fc4209fdaab9b943a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5580e54a7240813b883dbddcb4cd78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e76aaf547b7ed61c0df5367109ae5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96631dda810b93e5ffe44f182f765d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d663c21fbe61b39eee4559c8fea1d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd68f8555e2da6f2934a530dcaeb8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf6307b61fa5e6aff6b5a564ba3bf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dabf252835fc63a9c7a10e1c52f8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dff00439f048a343bcca1f4945cce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787d4eca3326972731c1997c0a4a55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87954877f31ef9c6ee3ea4308ed7b3f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c3c61bbea0a49eac99e2b5052fe33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7e34111a13c98f8ea515368c53ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f233f942bc34303ce4bf1a209cd38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c127ad8b036dcdf2f82a3b5a6661b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5426f71373097399f8543e150cb801216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac193833eb4ed3713ed2b3fd7b899046217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03091864dfdc7a9432d335d2562fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef9cbf09b5d6dbddecbaa5280ade3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a3b9ee315557d7d15cdcf4e463ea3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af571555f4ae4380792de62e86636428221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87938bd01fa2eb8518c62e72c81ad2d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813f7245c9e35efcfa24ba78b36b53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750d3beadd1a133f5074958fd6efc12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fbfc9cfc6d60c5442735c75b849eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be663ef279311babb23da63560228226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40cb004b3f8605feb29a5793103959227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943430e6129dcc9c631a22fbb4eebe5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef673b33eb405dda97a9c964f2239e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be589c4a465059f544777d3a438e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abbe17ed5283f9eb45241782e06415231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c45cbb5b10eae4101be249dd3e196c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fecd8455d12bc2ba79ece6bd7d55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65001f253d3f804f039062442d93fc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dccc7e57dcd4e04dd2c6f0263747af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771df5ded09d3a5407f9e345150547236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0c820d4468fc1b6f58558a87fbb6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1b5c366197a16142da07bf58a178238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c708b07242a93c9e43f2425d55bf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cdea4230303a39a09199ffc34abd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914f10b82c332a02d3a04e66fc62c18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f37fa4d3f9db36ae864227d673432242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b07420fff58d62a4fb10532b46366243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b94c061e6c8c4b701e9f41a640eb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce5066d593d4243a21d8c81b91d100245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063431e34193ebdf61d24e92f72a90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be31ba93c5687ef77debd999b85a5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cef63d742b1a87b791f32a3e6af45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eace60062dcda72c149c1358fad2e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001afe44c9a0aa91324c3e934ba4fd89250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90690c7bb784aaca88b215adb28a3b22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994620c81ab3a51e90a15001da1f973252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c4a44c0e26c9bd02f950c87136b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bae65f1ec2a970350cb2232893cc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3926da9a654c9b9290a910969c9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130af125403b96f6488e112bbe35937256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598104aa7dc9374526e2af278e8944cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263821df1e330434ac43acbe7dcc167258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c96cc12c00fc722b31465ae8e1e21c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96880f9eda79b84c28c809303aa4f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2d7062373e8513af33139ac891fa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e77eaccedb7e7ab957eb7bb09604262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40f437b27c3c594eb67b54ea4ef0eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc203bc75597c34dfa9f808361948e72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb1e4cb9ad090b36c38fa069a88678265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2d467c4a5d96913fb21f8b8934adb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa91188e11119ab7e696d307b81fcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d989416c6f4cb12254be03e734c5a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e8179615a500591abb3e89ab0e23b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e19533a9cb7d818993ea16021e5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d54fe9bd5a99eb4c759a4846fec9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d8b85bf5f7c803b4bb1f0306b4fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038d9336fefbefb43653226a4db4d87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5b6398d417339ae7bcc642bb672f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017815570a5597ecf24b37165e8aab1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77832b68830d8633a46c212b6b9a9301276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5e7ba285f2c184f05894c53077c3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19565c54ceb843ed65dab8b1560fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f6df70f0c192789f6dc53010db43b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd588a201b778c98a17da0c5941523280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ed97e8b8f483beac54bda6ae21f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34891fba94e83f0d41d7c460d7ba5893282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd268cb1fbf1c946dafa0bee9c45dd99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d52d77ee31f01c62943080b8db1716284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8cf7c5d9486201da8872f2ac469ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa777ba01835f200afdf58bdc37cb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f185a37e4b77b69231bd3623e3a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a2d7c411ddd2a6c3626927f749b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0c2ff5016363e5b5cd7f2a8576066289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666b2df6dbdbbe86111d4f8ee24b859290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b23c7ae6ec5e491bc8d9bfb940a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c5e82ad123ed60d302ef3f9a26963292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4416f250f2c3299fc13c34bd5964cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e58bee16090a267d7f252458c199c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30caa8eb4adcfed74f478b4bcb808c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f11f71e2b1f34a96832e02a3d5b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394edd3eca1640785803e0040fc414f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b18b5820745027a4c11c47c32d18f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea29aec468bfe568b0ff52bc725bc96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c88dea7675de3213f2b11ae2371ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8dc2a3a764c754e593f2381652fd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583845bdfcf0e00d65f679c8d9a4f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f132b8bbbb598eb2e28b6f95a3843ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3afed0852f91b7c7e57ec4ea827d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f05075641d5b2d2ed7ec3941c7a46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fefa825713ec707ebba0c21b83b2bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03cc90e4a218f33621f3e67d315f08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3836c3a1b9c33b1d6396f0aa9f338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e4753a1c82940d606ca3998e1646c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6913eaac0e867ed781611af16354e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f85f575f5494205b464f337b472f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eb4c8bfa38446340d918abae537d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e563b77b90686fb4f4892c731c6c11c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ee80cbb84f0cd314715f825ec79b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a12695edbf75703b15b6c87c014b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b89ac4a8afd6eabd8ffae497b8558316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fae5d34f9652ef699dd8ed24d5ce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf47ad59ed613b15ac53680dc9d85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57132566be467de4e82fa102d50fe9e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbf14a80cffc3ce782993bbc8dae7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da458ceaf778d3dcd9fee92421ff29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8cbbd33563049851132b52e671307322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b33b06238e07012e0cf17025c1066323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2847f943aee3007ebd1e63bba6c0b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9bc65f93e784fd2960f9af793f703325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57396d5f73c589b18ec091ae5a9412326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa151d05310849793a345edc9711462b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8637be37617a22b3b2d08118169384328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222486e08652a9ccf468013cbd04c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733db0f9e89129fb04b2aef3c12d743f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f902e964ab1636babe16c64bbd6395331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d169fcef81f77b1e9ab7c724edd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93395e6623b42c0208bc3429d532455f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811dc311a8948cc375d6882501cbea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c48307253b002799ed5bdcca3f1222335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1a3a0629d328247c26cf6b5b55781336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff215cb195c14ded3ff62ddef1226990337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94804794b13b2bc73c7c7451a8045e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba31843c20c1dbe24711649de3fe5d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66ea7c3a394a0e9df83d630780e7a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e36a16db5e829e435f8314de72c9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6759aa9a560ce1a7afb9f8b4161ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316d483ea1f3b873e112473ceab590d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a00beb7a4ec686df17ef6fe4ed7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab74004089a39bf0c6c6b8eb1e557ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f16903487f270f0c87bb2b87946ce6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76c0a30467e79b3ed0707d268c7599347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fd7727c71b364190827f7fa7174a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ef8906fbc9a60687eb03db71ebe98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01dc9cf35d8eaaeeb37dcf44a76254350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2cb7ddb7a4346b4a0e57df254fb4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf21310b585dc0b980a977c6b023a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e6fb24b67bcd320aa9cd16e26b1d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c2c8b9919c37b7a9c67f2767b725354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15f021ba9ff8f9dd5d195c4a3474e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc48be56d9a1b968b5c7e810a4a865356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5414878924986833a33b7cf27b980d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038c38d682cc60772d2d717dd7a1ef0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6596b9a3b201fcc8ba90590f55b51a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d966f107072543699df7de17c49c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362f60d0b3fb211eb552dd1ebe349b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c3097ebb7ce5a5762a23113abe01c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf3e31d23b8d7da890539d69e1cd45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caf564fe030174d7a9ac3459cc25ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33483bfe14dbc57a19aebb80df7325365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a0d6b70c0a4eae911c7666ac303ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d145252d101f73bf89096fef8f691e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1dfa1ecdba0fba9ea2a523d0de78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a8ad191324b420166527e3987a87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c5cf239b41a77aca3d460034f8a27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec1ea3711fcb47f76332b233aaff9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d81f0ac15a39fad99e9a363ddc124372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f73dd90e700c3f48238a57413e7c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505efa5b904b016728950747135066e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c6d10e652779bddc71e0040e6a496375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37c53b580fa0f526bb5f0e5b0d168376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902474b28d5dfc663e473673fee31829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a1c41fcb3daf62670841d35145676378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421625344b8284aa5032926bfa83fd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55928a52c583960827992c1fcaea41380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191f2ae7b2e8a1f35e8d4b1f4509758381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6711b8b3638edee7cd7c344fe17f9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fffe423ea4b2aa6da4be62893d13e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b763d90df342eb41d4efbab73a152f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62740f5d415530e743b43433de3bc4fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a771df5762c25bc7b8ca98f6dd5f0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e129e5c760361cd7b86e2a36412d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209106dba03ea5171d5d6d54e61bee84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c84323060d055f67ec26b255a6791389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0008ce570148a2d941a19424a7ce3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829194aa384fe52901a2239a6564a569391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2179c923ed0e2f571b4c38d0fab6f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f07aa5a471154ef153a8b05c859e5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4230a1c5386ccb13d00b63221bbffff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777aa552cb7a46096efdab75d4489a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110dbe91d3c295c5b9233723bcffac1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc198d55e8a6a3b51d265d2eac2da41c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa90a302c3f05937de25facbdc475398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e7cb8e5ef5c41ab833c4d2c87dc2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b1a00e0c337f026a1a139c15f3cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882f01519c43172bc36735ec5ed0306401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe4baa5f2cad3e6c7432caa4ad8cf1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ac32363386401c1da4ae59149666403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346181da0065aa56be2643b17073393e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a20bce54f01055c277f3acaca11524405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d2a86c88c17d2ef1982fbcf8831ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de35361dc65f055ecf66bd9e46166407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908efa2ea6c8421925ed547c745ac26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34703ca0c335cda8fb54112e0fc72c55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afe734423b8090499c189967d4869410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139d134dda827d26f24020fc83f5177411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c825861f528d4530b68c429059f2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f0dc1fc9785182f36ffdeb5dae2b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145819695e47f4e5ecc5b19aaa7ffa1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d79850140c56b3a46bad0152610e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebce2c7779607ea007f502de79940c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed94891aab668a3c999d9857bb0cda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c36081b372ea6efdada4c3545f06a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c441fbde69f43e623f1c2cd05f0995419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189c086475cfcb5cfffeb7144be281420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c52b97cf2ccd8c411e869b0e3b9c58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7056c01220a09449bc0fb1d24137422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f0895ab0a9cdac611cd6a39048d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87184753677f0d5361c37abc0db1ea7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b521ea49ef99d623def3f8064d3e0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c74045281af440148ff8e26225ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b050eb91c1077770ff0e490840f4d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593add4f4c4dc82520421682e09bc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eca47df79f70b3a6168f7c7467e63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e519ee00622071f03f17dd42ad431f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c745207552dadc95396498339371395431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee12a02415623d39046948628565a12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da37212ffe8d1d7498e5c073db4a8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e409331035c0c09acef21298b1fa08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0730a316b258c6dbb8e2c478a45f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9bb6be57ad26798b10161ed60645e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec130178f49a8aa5a60b0c91392cf5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f57e41885bcde0e8c49a75524ce8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a54d8eb4de3f6b65232509a96bd8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397babe66859422e3a4115f25036e418440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970f64caf5419104415b4cabf3204d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b0e3378a42241b7b0a1e3ad77d88b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89f86cfc6d8ac69dc7fc9172cffe6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd98873986060f090870cfc63d13c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e7ce6f68d34d8f591c6b2e066e59b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2752b807095565faa2d95f701c47e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e6d15175885a963bec0c5e6f3c992447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bae7d2c6047d3d5f4c13f5c7bbf06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb760c5f047ce370830c536b62b3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14921b2c68013c8023e71510636051450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0b71b4fc3df2ceaaaa98f5ac5cf03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee319c18d9aad7d4ec5c410b231c50ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ae97f8d9419779068a938e56b67af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c360b68a69c28cb9ac2e69579939454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8822a86d54351a9719ba6220bbd8ec8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860006dc63b6d4551627686a9c71534456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539a1f036b493d552484ef51b942c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292412857c0cb8ed06514d0f574cb14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766136c527809f6b96a03b3301f848f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc96fb9757a9261e97ea3fc7cc8eee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dad4af4e52fb0910079bcd2dcfb22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5286227cf8f4b8c7f2f0ce9fb268fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62b7600d503b624b1490b3e5bbf971463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8efe80f1f814467c461cea5492742464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f57ed4ff0ae3dbe6a589202b58f229465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920f773f8a8d200755f52026dc5918c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2dc58ec481edd204dc494ad1b81bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c367fd201adb42bbd808852317fb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16dd7ca78520f9520f557764bcd520469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806623949bbf6e2236ccb8b91433720470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dadccc1b36572264097a092630a416471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb6fad6c5db637d30482bfb7a5a424472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3441f75b329c0c265ec3e7ec6489c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2276d488fcf2a1c9a16901d9aa43c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d8dc75587f6844fb0d6cd49f8048475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2be1100b02766ffd58d4b3dbca5e06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c719107c5255eebc48b47e61c83b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b18e5a800bc9f63320e1616c0ed770478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cde9acf6e4c438d6858b67c2b7527479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfb6b724ce2be68be835bccda630f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe0f290446f9eab7094afddf51f63481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe22aa607c8cb5a906adac7be3171c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9fc77e4139dab47ccbcfe0e10c20c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912032eadc5c466536008f36cdc7cec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5d1f2c136f9c1cec4577dd443a79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5f06b25586d9bc47f030a09f58741486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd6b38c9c78357c6ef8a8dbc7267ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaeb212a8c6b4aa8b5e26bc9009e97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0731ccaefd610da98dea72c5bb87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8e2813ef2d8ae1369209af156e2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28be8ad37b4e84d72d106e9ff9041491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d7b997900ba4e4ddc5815546f87b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acf86919798a98fc761de198e88ee6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3cb14ddc1a74c7255fd58442bf7ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc39cd8a763d1d9405055345760b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b77956e12a930be32ce33e62e429496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869bef390a9a6c7693e3d07e09fd711497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633103f1395965c3d7711349027ca98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b5a8c767450e41dfad0a3b60d7cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc34611c7a7e7dfac93116f0dab2176500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac1913f5a273e48024b2cd5e584136501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eb44c0d64791343aca084bedf01bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e41e478632709a6ca9ed1254dbe7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aaa2657168ad08ef6008287028031504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5bbd76473fc897b688cbb0245c64e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e73ab378e2289065255e1010b9e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191657001e3e8d26c30fcba4f6265e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66a3a8795fb6117f78e2e60ad4bbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b16a88af2ecf5eb5cac7c97255dd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307e073cabc16bfb0671920af5bb513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e08b1f03adfffd8c0e45dd3a516799511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913800a928daa9b6662a96a132a29729512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ef1f13977658fbe872a2917a99cbd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83046a279067374b0e149a8659021640514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba0f6934b5fbd0d9e87f8d721ae936515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c68e96d0f9f685a15c2494ca7afa35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9dd87b1f5e4d117e1f3be2564eb76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af26f67b27160c36de5b921f0f792518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83de75440426d46568b533cd76ad0cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c53cbdf19b23f6dd6e65b5275e73b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628828a9dedd8b5982b675797cd7e74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a91749a362086f1fb613db43d027d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea30131697052065b4990e7648a5037523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1b3766b54f2bacf92567f4cf600a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c17ce54ce95e0b9f947cc93e09a2b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6e357afd12d163728856f8ed74b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf67ae1533c48e6dc8d4dfe56d6587e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a61c657498f42cb1c377c45695ddf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c51ef7aac28051430e0e98aa5f0de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a26af794bf0c435d1e97ae31ab807530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59c4c19e7db7d6501d7ea5f5b9330f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7152890599d7f2a935000c475963d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7e77cfbd5e19bbc2f79d3855fcf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd21d4e913966a5f6b5319a69cda61a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a29fe881c37afd8114da8d1e906a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033149fc5621cbb4c99a86e2e3681a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb4b536e9d56f7b1ab38b7d9aa3a5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f6482250cbbc11e70e1faa5919656538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd7ce803ee2878da491afcca927fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8fe15f8fb2510cdd468bd9a41cb21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b65c741754c49ae3981b04a0d234c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e92caf5e4dfd3f40ddc6b5cd1b0e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5df02c28d4bb5bced61b2419404a74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eecf034dc988e6231025091a7bb3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb28a2fff0b38bcd0afa98cfcc66a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6df2be69ba3bd8d15ab9db21a4ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0fc1ff54377628e8f1cbab323f80f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd82722553fe67e2ff44fcf5fabca5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bfd04c64265789a163040dc963001549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76760ca77795c5bc0d8ef94c031ebd95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67691200cbdff9c39c0c3f79be238820551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d3d1ec77f3658c5e84ab04645490552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d590e39855eb81397402f26c07517d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7889612c744256d8e176b54f14721554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ccbd2a9345a04c018f62d4cb7427555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693bd8b2dcee65e1c0fefb6e9f64c48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3406caf6db844c962d7a6ddced153e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030d9fd243afa9b95f31e018fd0b94c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de165a04242cf343b91466e768450559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ff6d6b3ee193eb303cb221b78de8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d96342e0f3aa54198244657d49569561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2fbc01b129c45ff45ebae76683709562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3118419c8da36b5dd76bfafd073cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a011939af7e763c803abde76a5b8e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5529326612d634d13947a064541041565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726d0dbab4e152023cbeb82d3900ef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3890f39ef512565c1206b1349edd8a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f683a40d21d3bb00bdfdfe3afcebf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763d51b2ee9b45da36618bc04be27a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c131a43d988c60380ba63b48e046fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420ec8af4140acd24b8d8b74bbc1f9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f707dbf5402cf2d26d545138c06b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ab171e0093834e8702037f8a85371573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b44b999f5dbc057c0b92fdada7276574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712e1175a621e70197c232de358ae39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb6424fc69ec0764eef693792ad5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe30ca46882112ac6aae5be7473f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629adc38a6f04ffdbec1c4ad3048d88f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5505fc922200a74d4cc875e360e1e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cd369e73b7d4f468c3751fad52d97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276b9501a464ba8e3d8c5f88f4e80e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876cd6f72cf1b3e45f53f3d44ec131582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac3c8069a89fc0197f03cd8792c71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09357a18bbbfc80b4a546ffc30d6fb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975592c7d6a8951a94aed686e9054849585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b6531a08b0ed9ebf36954139e290a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1da6e51f7df4ef2786c01611b3139587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98376c04adaaf3a2534a88d75ddd1ea2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21193e4d63136a8b03112d0978eb140589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07633d11eb12e024bfb73036355fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2739d11b0fe0563b28cff49a3c65fa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3497380086ba5c441cf33cec0e29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acaea7481d9e7f9ed4e527df88c6ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa299dfe4b07c06aa3d9e133f6be77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd904da6b5f59c115c53b9277651387595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b0fc0699a19d8ef72097c57d6c941596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d91a839f2e09b58a1145f8df5432b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf6c2b06bf6f4f5ee5b77f091fc3fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c318cc9ba96fe1e69e86fae4445fae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfd19613ce03b47f6329f75bd25b0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc6289dbf7cf82103ab3ab8dd04e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fc66327a1f3092b8359fc12532de1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd89c5c9b4eb3f2c678c58e4a38b32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a0d2d81e252a29119c0a2e6e6ba58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce3f354b8168ca8184a8411b332b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4fc629f0a64a66cafc209b0c359b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a1d6fe41227fa4279417fe57f63e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24834bed8a144f3c92c9ab626ef96094608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46ba3e75593701f947392693f1330609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b18203f44e1b7e8870168d4b6b18e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557109885a1e5209de6ef09706975662611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb6c484fc5741f5bc3b114a89004e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b18deb43b930ecbbdca3f458b3bf6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a18c37c1b909ef79f2f8ca2cae6a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9f549cc1ce3695e2ae547492cf6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b8c0b617075b647c25eb5b94a53e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d85fe29bd1ae90ef55226eb0fc496617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492abf4db825a7352e65a0f6be014d94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e5b9342243166611d5d5077b7b3d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f12ca8f82853d30106e6aba63dbf3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1657f30371396aaa8c6d4957e07fbf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b017c5b1130b80978409fd6071a472622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5768d54aa4dca12e5c61146919dc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9cae4bfe546829685365fc8f21f0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af64697abdee4f167c6ce7cc2dd8fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b3ec7e8e5f95a9bf20dc2717e302626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea170ae49f523e8bdbb69b92254ab4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c852f1ad812ec4c12d622f64a37a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e842308da6a2be1e4bdd0bc97f14e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4951fc61956cd0e27bc00c3135d9402630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c9403f15d0c3f142e859af546966631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66db99a804697300978f591c8fb389632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb8df4d79f08a2a60ced48442ff244633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9487fe9ff1f46ace4a851352876e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9e314e20ea18742b72eaffed104e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd761535a24f9a184659855103d616636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc2d764637a76e5a18bd4006750210637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c256e92231df42ba30c2959579d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ebadf04d54f6ad3bb8e0943e22dad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319be8d7e02f163d2c8f9dca0b971d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d274a10a9fc284f816b27e33417d79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a3113e555e1e1698b9e08f3170aa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce561a49089bbc081edb82c159aa592643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c77928e1d64a45fe7e100786fe0a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556877b74bce4b89c13b40a1dfebd0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d464b10f0cb78e246abddf17dee1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65ac89f53673cedd07e4fe4900824a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a21a71f51a755835002c2ae7874559648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82efcfe90be13a9e8d7399d42c460a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0ae855d2719252834c16375a9699650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea78882474fb72bedae4e8f97adf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5660a698024e93384fe61af39e3350f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f583d241c9bb11891204d8996a19c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487304335b7eadf355807fc8f28e08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9aee366706c0cf077813bc3683362655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d27f8cd91cd4e337cbd9c9401264656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5ed66537b5534b378dc7e00cdfee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46b3cff81521e42fd2c77d48bd958f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3d18a67ec707b381e0e125d14ba5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06221b28caac9d18b8f73572b51c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fe340cb1f4ec935ff16144ebe338b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b4dcd6eddf535d62053227756d4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2762e87f9bac09d957a4b0264a412663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd946d29f7585509e33f0a02e9c681e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8c523aaf22de84d9977baf8362ef5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3e3b6bbfa4c4fe5921d085e16e99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6950947ea9c9fd1510985cd1c649a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1000025a3be67e47f76685f372fdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63601181d172119b69f94a3e0101b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd65747de7a8392f47e1a84de1e07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca77326c7aa9667288a682fd3e853d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367e3772e7c26878dcd71b4fcb7edbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504da82b25730d83b6f5cffb1ac1de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd351a4c6704cb20d5fccf1247ea29674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc23624f9334782f825a484c86ed9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b70647aef63a4e3ce215f3a66b96a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32968cfb24267bda8698c609c5120d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef035f51da7652293e2e1319b6e0f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d4edc75735fb8bf434222682693c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd34f4e94d34b98787bb0539003ba680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba548ebb448744eab5b684e47c35dc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550bec792942cce2df7eec2fec94762682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9c8f5989df54f54ea5bbf1ebc8c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068886e75e800c598323903840193830684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e01444049ec4f469082171e0a5236685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea2f00bf5460f282976ff7214ab2c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f37d4c7d0918dad359da4f44da35e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142a43508e39a81ee5479c9d2f4ce3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ff456fa271fa4720247cbc9072a1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94c063a0356829c9bffd888613bbb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03835ae3f33f9773e8e5ba7cb76d3fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309bdf291fa3e0926623716be6323e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ccbc004f74593561e76fa45b5d6d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9615af13ae09d990a7baeb30612e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c577751a54e3f91027ed73ae6a4768695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93051a0e054ec536b91c24e26c8230696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff079d15da9f865291c277d8b052e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19cfb794d1997b6c4f7219705deff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef45c2d1877439d3cf31e490cc539699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281074158d222bf07141a59c951336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61d9601941b17c74e5d0b046f3c560701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5a0d12e10fac1df168bb1dc5bd53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb092b77e9e719f12fa451525e514703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb52e5490539c5962ae00176e6d63f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62e363ff587385cef6eecb240fca1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a5963627298f0123c2f2e42ed3e84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314cedf4f1e690e01b64ae72e5516e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe66df436cbbe6a8dfd8ca6892ee4ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a354671bfa7cc7108cb67084164e34e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc1bcdf08254ed1a479fc51821cb97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e6233ffaf6e550e10491145d2671d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90fd2a531f1cb46d5b319a8d03ef06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f694bc73a7ee95640bfbd4af9d375713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76690fa389bee7ff48dffef6b81f893714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585508f6a129dcb7b9817f5239553487715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb685e9db135adc8f2c8681285420e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96850a375655aab1b51810718d45d1d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664016b2d488c944b265da5613ca1dcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2a6ff740a379df0c5c58d43e7155719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92317d0e2d60fd7ae04b8de7dfeeba21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d7335f2935eba6e2ad6058d4110ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737ade11623a9fbe7a69419a0fe4cad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368fa9ee8ca10711f38930a6d63c94d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004f49c6ba8a290d2e97047be06f5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36020f4a349006a7964086836c39d90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a48eff9b01d392d9631fab9db427e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2521347cf81a614ed0da7e0af3773727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f056a0bbb9b75fdf8e5845c615ec24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6639d6850b8d85cba09361dd0736d5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e64d0fb7dd25d0e3a30df8941649730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52972b35e04e74ede3ada48962157b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35df5c7cf09db2a1ad20f95c25eaf2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873f27235cdf2507afd51a426f6398c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942412c2c81359b9c70769a83d1f477734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa2f5af3a91e1ab3210efa41cf06b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb269165592442ebbd9514ad5600855736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087f65dc3efdc01dc02b3de9c0788e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6732e94751e6255bb2e491f0ab0bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc96b65f99a28b5b6c1c105f83bf88739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4960623b822f516dd6aa76d05fe9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d2848634a20298a175344a14b7a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4524a2aea2ab82ad46922535a5e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee51f25b47fe3b1be767f80436f501743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45175c1f6cc792e8e060febe71b343af744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5581c5ef27d58f6c0ff18aaf7979b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a695470483fe232e8483596f9371f90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa70a981361c239e774ebbdba562f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e46bf9d3fcc6e7f8d24e2aefb811d5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f02fac78288ff76c4895b4b347fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c935bfbdc65725cf71bded9c6775df9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a447ed0f83ac26ea085c0afcad94213751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2bf9727eda563e14c008f9afaa3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef607c3a8599943dbfad14ae28b7c88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0dd6f6de15946d6be0b37d419047754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ddef5ecf813ac6273f350288a393a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0760fb742e62a7e89b89c2c600e125756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540880f81e33be6741111ec5fb30914d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71665aff89eb9a7ae63136a61d03065758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d01738ae7f7e77b36a8517b0c332759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>