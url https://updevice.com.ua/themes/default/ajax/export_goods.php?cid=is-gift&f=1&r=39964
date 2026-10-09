--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d8547ae7b69716739e2457ce601e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a466452bd7d16cca11346fd4aeeced2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033106eb7883466d3585d335d614fd143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d8f03f2cb647838f7e3aa7aff54f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395883ffea7bad9dab8e7755565057bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef89a25e69e8f470f652104235eee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d0416c27beee6083141911da74bfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0d6a6325b44e25182d863843c5fa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e324e8626fe295e462a385136771d219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517245906a9342f8b0c94d27182557d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387295dbfdd6e5ce1737d7956598f9b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66066c20271c47ad42bfe5a4a22a5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e83907ba6d7bf68ea4f6db4419e8a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93313cfb267d456b09469aa6baccb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e1a2978e619b38e73650123fc36615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b71c9f959a4bd16f832c803e85c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278fe3c16e421fa53935948c2dd6b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38fcda02297db48070fde84391ca8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780504eb01ca9d870ee8262760c1f0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aeff924e59c3eb555b82e36f1819c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683d4efeb14a981042d956c3b24882021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104190ccc4552a4db353a517c4daef222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde0ff8d07c7b1de743a6986419c2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd40bff640fd8fce0b772dc00d41c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab049ece446409c6b535192fda9803b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585bf9c984a914fd1788c127291a4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e34057f126f9feb376cd7e05728127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad793170431831b62175c5e76c90474c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c3f3b8e841a97af797ca21ea57d7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b710c1f85f8ca6cbeee807f20721430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b9025319026c29eea552bc0c388b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db775bc7e1d388b88837cd9980b71f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cec533304d5fa5f4e5c40442ea8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912cbd27ba9a3504c08ef9c3851450434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f9c1f56f9786d9616318c1ff6e8d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c198b8a3136f0d5d7f385eb465af4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12665ef3324ac4ea2548c9627e07dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f79e5c8443b0c1250ba8f5979e5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037734e4c4adb2b393ca23f1b61b9e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cd4abdee18eadabbdf251b88b57ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52163c7b3289a0550f9ba79dc4d341c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31886306469c49fce1c2189e2b21dd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc480e7c5e9eba080f3c3aa7609cd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128bc2d5b07e23d232e5d56efd935f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee5292e2db98b40bbea170201c9f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a1f4978f1f2bc4559bdbc703df9d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee82e259a30df70bc82401adc7cb5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8699d2af438eeb4a150f5c266c892948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ca39f48ba53950eeeda146eb222849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480e6a2c7401030f4a07aabebd43e0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2e8eb6122947f7cbdf5cbcb06f2d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a517e36bebd21535024fd16859585f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de5585cf8e6e3ece0b74c8fd49ee9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0971bab127ed629b0bc55b24c99350454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef11f5a9bd102330ca3db5d16bdb1a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b5ce3491fa99efd7dac90368841656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40b2bc4f24c3b797f5bbbf8e29a8e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a2b9eb849950f2152223b3a7728558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb499135ce4b02c8b16c94d5662013b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50911939251cc11d8d4883da24baba860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d7394c6a526be6619a6eb62c5e77261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ad0ee94b05bb01a9747be677263ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868ccfd676dee3baeaacf6a70ba14b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e796b24c972088cf9af88efa8d5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d2e90d0847f68cf75eeea8fedb8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a22aa0877bb242889e8ed31fbcf6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0606f8fe0e9056be0c3c845c5e8b27367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b35b890aaa309945b6d915e588818f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131aca1b4a2a9cbdb3820637b59e84c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ff67e3d9807a482c67b982b5f33d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ac29c57189174989c2a5055f3c7eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da18d8d7b6fb144a8889da7d46fcfac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b685aa50563b34e830c0cfa2535eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1653cd6cd448f374d3de49a60c3e6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca332e89d4de8752d8ae218e18da31775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6ed54fc29680f3bd960cc3a0cd0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7410153fba87d608967a405ab8c81077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9db13aa8ce19edf6027f88c7908f4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131bbed580c80acfa760ddd63434a8879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e647d8d66e87232cb07bf35a407a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93324d58af5721adbe6de59467e897b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5d2d769b4d30ee100d992d97b9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17996658db0a6f6e74ac448e8645b3df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcdbb1ecd496b5fe46e04f5281845484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f224baa67efe77db9616e41b829b51285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac535892302f4c52196704e4115ebf8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d02dbcab18663039c3ff1696e7b0b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76b7a0721c6ec6fad0d91776f308b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa55c1102dc6ee47aad32e9ffe2c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681fdb1e7a041deab99d7afe6ee694290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c93ec6f14659703c0511c3ea24b6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50faf01599775e8f7a4eb8f6decbc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a9fc57e00f1d10bee0c5ffffdcd7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9112e837238e1f89f7ab0ba76b36094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af8ff8dee9f7e0e304625f86b38ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b366d16087bed16a0a681a28179f8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a580e5c46bc7435430c4fe561d7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee3fc73c90a7c2e448b0ed7c330be698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea44f2ca1023a466d6e1e1640086b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317fc7a1dcb81c9a5efa545af1d22d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c53e2517e3729e54bd8b23f0d5bc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bec33c492bfa69475c68dd34db4ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a193547e60915fccfadd6cccbf55b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459e9ae16cca45592b53578b65a2d36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e875b00fa079bc58361efce50ca1d88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70632e4504939cc52b226db02a20d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304be1d1d2ee911dd92b5e7824bdae2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dca5b36e65dc5db595f05d8970960108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f01fe0982502eccca49047ba56ef2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e72eea578b31490ec187e84561261110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a32b37ebaa2b0479ef4811a5501fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28f6ff86af08be389ee950354d0b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c3f6a7962b04947055a194382a25d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db5707e8a88ba16e1bcdd3ea2215a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ea894f861fe6b09cf9b7e20785c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbe4b74c4a6991df0eb783b3858bdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e137b8de33b8ca0f2e2de1134ac42c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d098d3d4aaece5873544bf9a5c51ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bb262a24fe813184e6ba23680b3bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5b4b213fa1b4f30199538bbcaa0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727344a3947cd55857088bb399a5999121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33757ce46119818ab58931d6d254b87f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a220a84577759b76fe2cfeb4bfaea76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468d9e205e26df189c73c55d69c3a29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d24d7c9301ae1ce8cdc589de351f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13c6ca1c8633d716148189994cab89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8537ed6ec27fa6eedc93dd877ee7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6232e9c3781827c9e014547586eed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0d34a01c89b5b3e701edbf0dd4263129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3298c5c7522f1024c2ba130c5230dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4a12bafe65625a3ff59fae65a8049131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27851ee5631fe6374803eb380bccd3ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273196b003b9601dc928c04171548d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92ae7e5b7c8c3d5672b9d749c9a6f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bd7a7d418e9f8c662af6501e56342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47104e0574c0112b7e8b1115369a32d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881e5b70444b1b1baaa51d9b09eae19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcab981f9ec49c57bbdc5a9f0457a62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dac284a3624723fa253e5d9281e9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c35b60e66f0c836b72790602c983d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b5e3195b483f9cbe89dfda390005141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b06b2e7a067945076f0a43e1b9ec99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9c2c6b1c4bc3dfddaa5dc56a5e3cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c286c771a62f30550f3b9e653cd3791144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d974b1301432c1da5f456be14a44d49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df454bad1e0a92321c8484103663b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d031bb9e355a8e379bb243636f93b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bf191e019f8764e49efdce1eeb74b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e80711722caac9d3b3280971e93aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f7b8e7cf91f1390a45e152279bded150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a81e24681c83a56e74557373c5ccda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b157aa063ded7358f2348dbdf81aca2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca8bbf2c3ca6cb22cce2f1e1fb1046153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd74d413502c51db24cd6a28dccc367154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68278be75061003660dfb75759d59d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b89d226ae31ddc57832f96b392d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa97a1f4fd162f5d2847bd1cf1ed9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60704f0243dfe4e11a047527021e9b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41712f98807f9c261f6a49de638a95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df428efb6324d5f485f6da814727155e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d501725a3b7c2d625a33af249d33c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba83205be53147992443ce7a335760162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aec294f078738a89836b0d34e4ea3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791a8f59241a89fcf05f7d7bd6c02d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c8e379b37f77da4e707e8d35c767f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f6cd22bf55400d53e8f114a84f1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4836cec3206686f4c8b8f9d3447bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975adc0abfc9fba8bc79d46bab407a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c4e59b43e8006e7ab332bd4007f36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b24e16ab182303f485b8021d49f2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c53fe2b36c5858d47cdb78f1af83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844355f33ab93a2ca4c7d3d4ba0cb299172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973edce6f2d2eb932b33ebad02875f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfaf27af96ee8f0f62511151fa4b28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f031718c8cd2e72d6d0d60a595146175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966965cf44688c578bf57aad6bbc61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ae4a1f6ae9896549f209b7f57af68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1770f01f03c08b6e1f4f920f6f900178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48e25172dc081bb88f22af7296014179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934f314d1ace5c42a34c77c462a54f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86871c2c2540f7e0b7a054d4b7999f39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fad5335a109733822941c0e5490ebf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04d2f94bf25945d1530849cb8324f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcc0d0f1c0d2a04d85e43cfbe5b8b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b86c6fe927edf92e7e1d441c9074d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492bd16ae555d02bd6c56e5005623de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023fe7722cc165f5a95ee0cb9cc3675187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4571683a02ab935b6e3e456bb99ea87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824719fac6d19a83b1d414338a65f2e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103c8127222c6e9190c4e4a3c14c204190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f451d3313a2fab8025fddcd8a1b18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a14cb6c79105cf9748ef475e0eba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f74a2ac7e1714df8bc88693a0c71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b69c9166e6d4e50794c01c850b55dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d72f9a29f25c4d1e06c96f4e8827195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5d68371cb14631cc21030e526be28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f4069ff2e8134a2d6d6ae8adfc22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310724fa2d32bcbfd1f729cceb277942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86a77ecc70e4160a6bbcaf93ff6a94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729465a7ce17b7614f083a8d4db7030200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224450613259f26094f2b5d90f198e31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe88880cd071e5045d59e602d7ba26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8eb8e39bc1520d5477c154107d392203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1c6127e53f5f2c89516329f121c87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba23b00b956d81ff4e05dde1bc080205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa263771be8ee83ddac676a876836ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2881f17e13b8c01caf5bbe8439605e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8220907cc3955a41ab8293382f4785c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096557cd4efabdb7625df294bd1a0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be27bc008c6b4ee84c87885536c96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742081f611f8f43aa22071c0fa7b431d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d2502a9571b9bc3bf16b0f7a14f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15831903cf65f1389d10b6207d0b7b11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939bec7702d0ebe3407f26a54e50a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865f029d6498c830aa9252016df961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826e975be7425ee122513187af1a38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bdb1285a2bdcc468cba6c074148db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598acc793acecb98a170a196905aa1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2295429753419633cfa4f8554499d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44550047f29c672d50b94cb8ec8e871d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725f5e7e973014d4057b061f09947d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda6201fdea2021e1e73f3e1a597e19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3130c91dae0b5175e9b14be3ef672223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b75fe407ee8be35e145e37031db8e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4b04c61b00b464040b9cb31fe00a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12865338a104b14fc0c89d9e0453838226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e3672051f7d707365c159c89ac9c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a86c948f69311e72e828b00700ce3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8abbc93d4ce10fa46cbf65470152229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacace010507dfa039d3085ed55171f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30e03e13d2c2e7f7f71fb4dd346ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a12b8d295fd0d18f9d935ce76e7a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8e927e7da47928d5d9a21649250a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7955bcef01634e36176b27194ca7f85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039869c34d6285729f98347da0a961d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4503821c99f2cc21429ba64a95e6c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a726e4ba4b984b52dc45d1b238685237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3c72410aacf11fcfb12d23f97ce8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612a6ba0b1ec71dd3c52513d97bb148239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c16cb87107cbc4e7141e42cfd120d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f180784661c97db106df14e26e1ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b9e7d2f69277750250b2a5adb5b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56342963926c111c964de37e21f69af7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b645f327681e5e8d31feb1bf79bdd69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09d2613440a2effe4ae011df83414245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf968191e5c857a1bb70f3960901a4f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7b2804aa18cc19cc47b4e144389bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d479f7caff6be2a1e93648573f44f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da06835a93ef07b985a0c7c675fb19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e954b96e849ed9d25df74950394f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e677d6a90b9b525ed8c69da1b510ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f6020b0e4deafa31f4cb032c7358252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3780100859ea742c19c55d9428ec329253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f72cadce50348982c3aafaf96ff7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e193af467421e340ac6207f0034c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b95e1135f1f1255be13ad8164fb73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c121f0f9ac7872823bbc46e76bcfdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8621cd732931bc0c95320414501c098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351682225fa2a6941a6cf7cffbbc22d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b53a24c8f6df97aafd24a745042d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ea6d3d240b1be8657bfe28ec67cfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4d2754bc18eec3cb55534b7e6ea55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfecfd51fa8950c1b1ff1512b279638263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645068a443d0cca2b00841b4f4d3f5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df0e2237188513b50063be8db34fa4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c3bbb657aad71abd688fd1c1ff4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6554d8def9c4e8ff316438d5ffd4858267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5a6b46f3223c74dc74d92f6129b86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2eb9c121b92474bf3144145c4ac99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5287850a244d0b634e5878ae89310270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cd86141946cc84deeb88ec8d1f320271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee635e83770bc8e6cc1b2f63dc09ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c739a91c67e949e121140a4f3837b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b03d30722677ef64cd625619121d8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea46fc88aa4940278c2c6c9a02fe58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80adcbb73e6b393251a94da95f423d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f725c6dbf6449ef01766e96db5dfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc7bd81b9440e2fc0032613a176d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fb2e21d079450f002ab0b33b7e651279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b816a05d16769e5a2f12a9945ae9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20f654f64b278c290d1e7321fe982a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7da8f89d3f1fb8055ddf2aa7f28683282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ec2ee821e988bfafbb98c3ee6b8da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13918b4e1fd7fddb5a99b970698dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891723d83277bb8573daf9b08e144a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc6c439129b7eb02eb9191ce7e41c1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab7a1edb8e96477e83dc20e9eed2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b37f59d79b3c976f8cb41cd08582c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4527a15e4d8be01eb85b1dafd15875289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e65ba6d55275109d1ea1716aaa00c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe8bc389e2ce944a9f3643abbaed48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f85e0499ccd251af6fa9743409bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf8df7ecd0b831ec28138ba58bba9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4ecfa0500a2c2631491833dbb37a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c98a742c7420a9245bd2de872b43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf87ee27e5ba743aef676e84e94a1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6db5ac7f40351a06d771f67f4d20f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8076b892f51f1b8544f2c72cdcf99e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df32894344b9da2a69728bc4c067bbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4935a9974e99e46f1b892cbf4736b26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6186a62582c0cf875cfe74294fe40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe164282cfe09bfd0494b1a6ec45306302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855efa0e6272484980886437ee546525303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a632af4255a94aa0e543396d613266304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaca9205be1a293db37d2c5ae09da8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97d0d714ca06f433e443baf3c0f9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c7482f3f51e297cd2f1c191ca603307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df65423a54d6bca40eadba216c20c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc33b4a2af8480b3096a457d357c9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13e125364dcff777c1770813c09cd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cd79663bede34b03d61eefa1c1b64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fff3d8b16b6116f6e35594bc1daaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597c82a65d7cb0effc2b2bd51226ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e09398376a1a9d250ff1aa6fb1356314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cd6c42221c07277d97a487d15dacc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe80c20c07ea3b7ba9a276fdc568c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6ef18dd52121672315b721a0251a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ff3184617aefefd5db4a83e976a12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec293c6bdbea24237e66c14f0fd09547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fa85d9174191997a9b0d6218bdf25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da18a3e5299e6818b6a3eb2ffe145321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88189421d83fe487adb6844044760a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a52e2601170fefd24669d359322369323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d205ef86c50ba2a2de3d258a720ba3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5f71996724b0e7f3819d423791ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd877173ee836d2b116bc9c91363dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7aa0534167b2028152a86d05d1e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece7e5aaa79d01439d1482ba29fd712328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feab88047c1cb1a60cc9f21d5b7e7f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb85cfbfeb1b970cc4641e8c635c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4d37dc6ff6b7177535c3506e40a07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eab2800d3b79b5084d439434102c7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6849c38c1be6558c2b541fe8cf2a18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e9a041591094319261a9a21bfa41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d850588f6619950d5da05f69903656335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578134a10319f54cb7b761f4189f72c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975f07e78067952a237f5f449544ee2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793936494cd2747c6923b8684763a4ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfffbbb921d7e2f114fad73ef175f83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e71f84d45448cf544063a45b9a586340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eddfe89b0280138d3b572de992b0fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176407410ff117a2b35d96005c1f53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b119f4fe4d15917bb8242b7e65b811343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4529f70f1f398d2e8edb94d4070af1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a872a755782a7f2e14abca0482afd9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea6117f18779deebbb2c0fd88d0870346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d288b3d0fd4b081133728edae33bd3e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4429701b8e19515d0137eb56bc2e4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7697df5ab2c361871a341e12f2932349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62b14668e02fd8e6d0137dbc6dbb97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7ac3813cd408364ad4a672f8b44bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a180ef629742536d789b0637110167b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594787be74af470660e192d234aa58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1530ac7edb06de0e4619e9235922c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8245ab0f0ea5846915054078a0c21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f740bc6ca2ede38f8303d2857b9dd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75edb008dd5b63743fc8a383b49061357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138950cf51a83b628446ecd6bd9608358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8e984d633df16beb8e3b32cfa8ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58582e4f45cab94ab334111659dd2f4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4247d363c3e7e5a6ec79890696e52361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b85316daa68729bc3c7d0001d2dcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b00759adbd1515fe1becf10632b43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975305709890b86c69300e82d99a983d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0171b753ee6a794fd2eb74eb248cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab0750fad79380b1e7eebc34f0198e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7bd0808531bc5e1b2c6a5b1fa0433367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b58ee17bbfad306c4ac49fa3d3df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a41ccb19d77ed0fb7f5e5349ea39f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959a72865edb64b6c6cb74d63746f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77138bd6f6109cee5e6400ee2ea2b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b5326af98e8d7ea7290c5a925da06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f627025a7c78d93fd73421db74a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae630cf09c133fd14c587b609102c10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e56422dd7ec2972e5bde9c4e52fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71232883895a717c643cc8aec23cc3c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa21ec7aa5af84e87d981770edc92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7ba9286eb451f6f5ae8d01e8fc45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503383e7db8110a03b3b48e7e117e4ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347a8f385e864950af6f0a2363037f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8e00ddcdf01198152864066fc0339381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aaacf1990e79622917cc2cfce187b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feebd0157bed7bd7a9df07082093c98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef17dd6bba86dd2263c57b374da54b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51708d38b7a950941fd19ac46e9ab192385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706bbe0189f42ceacb41c8d2e8d1fe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b349b7ba41591297601b8b4c41b6015387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b947d44fe7c8c74557f858796a46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb66f45bef0abe3d188722e876ad2b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb7b11eae124eea95eb12007f0993f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3d4dedb723f3637bb4d73edebb41391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3338f5f1aee80aec83b44f7b98913a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d528608d55a8d08a20387643d083393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d23c3db72722cd19346a112bc94b27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ea3f39de59edfe8b73015147250a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831c7deea0dfb02b247a8d00047ada396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f921023c3bb22f6c73488ebbdb7ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168dac20d1bf72e224a3ba53e3c40a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd238220abfb6fa1a5ed03958103ceb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc31f589210c111d91e5c46f3536a48400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766429b901ce3f007a4b6c0fe9ca9251401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e8ffac0d045f3db8e1f4cda292c20402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388e15d818fd62b44f3c7f78a19fe8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928680ad20c852b8503d952d3bc15ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b888d58d2fc6e1eece6ec67fd04989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0216bf0c431d610291f8f035e50c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f22606ba66d074f4203a99237fd05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1241e68de5fedec5af63263ce9638408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fad48b39dafbf8ec40c9a68b2a418409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e2273a8ba5b4713efc4a63b61a638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6793a49efe63cf47d54ef3ba53dd2f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeb76c629c9a0876660502669a4251412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b2a240dd86b92f435bb5cbfdfef3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b4af690618922d3614a64b7808598414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6213519055e8205090d14405d644415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef72fd98a6c8ee32ed035ba347f3fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378a119239d32c6d1761de66ab5205417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c107dd743a8ab11164dc55d7c3ef69d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29e9b155d77a62aea321f1c89956f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042c79ee52551292dcf7a8e6c443b0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bdc9209a30af45ae79e7b31ddff65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ef8f1bb292c0bed87994babfaddcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d3ab92bdda8fb1cc95162964fb661423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61933921d0ae73051c8936b5c5dbaeb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee62665279cf47f36bd493202dd59d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0a242c4fb2450ae8920037bc55d4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851930abde9d4c6f25ac187a13bda205427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb07dae16bcfa2f2a1ac26ca1b33bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770557de32b0ce6665025058283ed16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ebe66ee208b64dd83ef57c21d4419430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269a3720907a952a5102690a7bafd20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdecc6272689aeac9528a47eb6a4dfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da87f826d3f84ff7c2ae8748bebfe9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1d33494ec9379f33247394ae294a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ffba0b89e335233bd26cffef2e9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed856bc8061208f61757d4807c2c89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb3417f69be93e8ab7f21a417fd16b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16750c85da152afa8229d4a1932e44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ca85ca8aa44ba555e957e2634079a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5126e31790b5d7b04a4e09089d679440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391306a97ccc289da1e2b80db50204441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff08228b009d9999e8a23cfbd1109442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932fcd5ac45e850b4ec9b9defb066f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c3f0a68c5b4e6e8c4b5ca0f88fdf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef777462cc4e337c1cc2ca89ceb1966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0b40463c553e7674277b0d5064fac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e544a3a96b9a131be722e5ccd3fa41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbd4299b6319ac81dc9f4048a7ebf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6106ce1f4a71cbdc0d60c3e550fc6a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700a47f633203f96bcc2c696f7838c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd5da055587c60d177795e5b1551c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654ac759492281723c96fce572d92ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a740d41531b57d66e8e68de6fd66d56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b046e2fd07964bc80eab16a9bae86d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b778ab09bc8854ebaaa2f8259592f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb81bc48c395cae08cb406c4d18d6c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494c97db0afa3ffef2261858dc6ed2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a449c04abd231a73264476a72eb6cbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3ab277153d6828e5076798355346459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129c0c7fe4ba2e105be5cb123de6d50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc077017f682373a4cd4064fb3e9ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2057bff7ea5097b38721ed9722985462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023822eac15683e4bf16e0831a3ae055463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddabf3e613276b60b8782962b9f138464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e89e4ed9657eea0ab384335b45af9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccf398420dcd8a3ea370872904e1fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16a02ed4387d0bed8080779088042c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c150ffe66e8e7b7f51da4a03eeb221d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe8a6e8154363b6cdda807093bacb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4e4abde25804f5cadc76efd895486470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e2edf82ad521ea325b27362d85ab4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaddb39931f45f3d2f9be4a732c3eb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4d84f7dedb70794dd79ff561d37e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f77072ac019711ee6ffd3734b3b45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822621ef7203d32b013319542171b90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d77d775aecb74792c569b2973771c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51074997d45a84806d3f78ecf27f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6affba2e21d2c64762a66a2e2794c24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c5cc1d7d2286aa9260ea2fc1b190b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff298368b25c567f30bb053749d1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1b3ba3323be1852abc88d2ca7a1ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b005a5fb9562e1a20519d415de5354482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d995048ce16e5e8ece74d9d709413a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f50f1ada3d13e5466f650248d823484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47f661b1d7356688b02f08cc1a999c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc1365f8307ab1debc494fb085042486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ddc61169aec9281275f4a7ec3232487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3e34709c5a327065ae98ab4c9a79b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf777f7b2c0de70664197d399215ff10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42de6285db7cd25443a429269940c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368021f7c6f21f6aa46f6512a4d126c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de2aac7422bae5b9bf5eae854bd3e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e672d749107e9d906ebcbf914e13e2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45890242d605582b4bbcc804e9aafe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd5e3b7bd39998cadb8905cdfbb80a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3ad602e570d31b55ca70e09d3e145496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca1f77e10401d44c72faa97bf060ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51361447652532ef1eea576714261231498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcbc3a27504c945ae2d11b2cb666fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84a8a37ffb7ba024dd4071849676b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d4a82c0e2812b408b1a93d0685be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbb4acbdb18cb3ae27a754eda7572a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145b3d63e3885015d2e107ea26df77503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f2f19c2b669aa2b19a5b5ac23147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a07744dd113cde3526fea26f74464505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f723b76bc73818887f8ca4f1f44e67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da0b968d4a1d3eedc7eab555adf69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb094939b6b6af84126afb190be5fbb7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30877ddd3be6dc1a4fbbf55f0eb3b0ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590b1cc06ef508d86a6940322a3e7b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc09ae2eeee4d44d55419729aa63926511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d641cc24c969f2ec47cab2ca2d50c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfecf5800cab62115b72862404fc05d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cc4d78a779eb87503612c469895c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6fd7bd99062234f964c3231426a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7abc2983877bbc1dff823936da32f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8817ccc83a6c6eec46d78d7a0142da2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f0e28aee1f935685ac53a6c27b5d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184bcd070d7c1dfdac6e1e5ed594400519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be29c9ecd4eadbf3d5961ac7e5f785520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b32fab181d4a01a2c3865cacd73c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1974a5c3a5708d90655b96809838e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28916054e42c8691b0612e43c535a0d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da81186b7a8a051a0d00384d25211b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf5fbb2ec60f2a36b8cbd29f4b390525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e851fe989b71f01ae1e0b2af92eeb5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998860e2a4935a5d6aefce15fb66556a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801e9dc51bbc1b44ace37525037e62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71830c055550ae7cc8b2b8d3689d4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d89f302f8d1d78aee862c63cf582c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d87948032a5c284973c6839e1bdb4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7182c7f970e37debd809a74ad35bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b2e1379339961351722688d264f30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caba75fba389c8adc96f2c04a8dfdd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f75834d90eeb58e99efd1e2d5869535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319aa4aec4f16b3249e36fd7efab379536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff31a712493fa14b77035274efcbb8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6fa706e4dea78e13eaf3b9590bb7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32afb8afa724f02023e3cc1e44ac61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f24eb7423c460fdc2c6af5092f43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7da8d479e518e282178a06e2cea24b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cec5a95f1829146524d68afbaaefb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d3028b75d0c75493d31a09603a88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4d55a7446a2adfe591653c6323dab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d29ec49aea56cebd1fc5a5c078a40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b403ae5b2b863473ffd0267c8e6b27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0773dc32335cbaaa33285c020b1c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c828f8c8280ab9261a0e341f99e5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6ccc7832433ce3bb51573d682cad7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e606b20e68d8a1c66322995fac77b0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05645fcac8d9a79ad8cd0aecac179c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0804627b8d902021b1907110c84c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfaa29df38e5a0701e83ae4babc511553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc46350432865442ed67a622475ab9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc22ce1f4401aead96073a10c1a300e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ee02b57e8cbc575e094e6d579b47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7fcacf1433220f296371061e7703c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b40f22aa561cbd88d1102c3555099558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b5ab689142f2b233dd5777367b68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788e5d3c73334f93f7b55c56780859d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee787fda945bf3a481812f3a304a6ef5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0b5ca75e8e05b926a161e2fd62ecb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a8f5208fb42f8b04f593c11a3ac3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293889b98018de6f2eda547fff262c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021afb5e98c8cb50f61b1529a3ac74d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563949f28450e5abe66fd8cd4db60e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1cfde2cd45954a7eac37b74994de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2085ebc0140aa6b8bad06bc9f3922568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde7202ae0bbe29e784dabdacdaefd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f236cc128e302f4405163aa113e12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7468e3da796377a82c076b95051bcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa87b1c86e9765dbb4825d7202abff2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125b9a6c691e04d2c068df335f745c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c818b29c3c470d34ccf0f9f565f64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637179ddb75ee0b81ee69a3ba234ca43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a61798391ce321b78916f65831f19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb83d2481b40a772a2efbb61e943457577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786742f01b61352c86d6ca146c191e4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8ce0eff5f318d6b5dc6ccfef51a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09340202818c8f7d555fcbc8444793f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea28064f05db34dd53f6c53c7a67f32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecb580f9b3b76995620f4a42ea0ae7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57929378bcd38d5035923b86c7b53e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4513af0bf4c194f23ece9d58026531584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4b1ad26ff0e538a72d00eef9baea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e95dad5adff89f2180cfbc8ea1cdd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab11a36aa1a12c77e4985189bd47822587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4e838fdbd6ddbe4faf5ffc131144588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bcefa09763c0ed1ac6236b6690125589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8037390a323b36eccb0fa90cff38e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb019490dff8e4fe53d66663fb933f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583351b9ebda8df764c4485861bfa9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4e0f4401ac560d00dfa6573f19a1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f0a32cd73158a75d11bea7aefd396594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62ad56e7e73b7d814c5e9da7f5ab5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa692bad2b1775069d008d27d1e943a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92419817db4722e68b710f32e9004301597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c911892ce8baf2ec65d5204fe213f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daedb488b9f60533e8667b4aa751714599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d798cbc0a8b4d7f5d7bff637fe30600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6326fd43c5bbafe198b685406f5348601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9df5f2e153c4ca7822cae6f64ecd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af031797cf181c1ae4ed685f210fc03a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb331369f358d27abe0eae6e821a92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a19703c803a7e7269508d4e88e8c28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af2b477b516d8d7093777af1a3218606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19269c976ad5e4d004eaa6e107a6b3f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f81a0db015f124ce2d85a3a26e9c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf269c73deb2e07ef3cce7c35b856c3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af71d7d6c9f718fc500a89455e10d35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397c1b00c5b1774d44b060c5e07bf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20568f8cc3faf962352aa61c8befda6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a029dfe33012b8c995b289e407327613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725ba068bd6141b058d10031a80324614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d560fa0d65d02380a4ac857f9ff2dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bbdd0b77873fd0132f594031ab2dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182634b03d3d07a5e4d6398a8b245b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e9c10507a825dc86be1d3d31ec8ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a95ef312cec4b63cb5b5b1ba9d64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c01e547fdbaff9de7080449f6458c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0467f9279ad65bfc084886cab55c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f1509ad6b02029b8378551bdb761622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1212ef91dd4b9ec0c7afc6f6688ad17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef466c5797daf7bae79ae9e955d27a03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65322d4b5ea8cbbeaed9157ffaa707a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ecc0d0095ca21344e32ec9590c090626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd33a93d003064f3f1d417c396789c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f3b37de9d21ec73e81a3fbeb5ab30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6899d1d54dd8950834223da988eede3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7a3162e17b42409210caa040b9db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340dc29df6edeea8ad0110ebcebdc64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923fdf8588dc8821d9a628fdda871c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921d6ac96820a3530d8fd448ca6c9fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d585631a06359c6c6947ad05475f57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0df141d4d3d5cf71895cfea9d7c67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144701ca6e3f66e4c339ab5e7b3d7626636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb13fe64aabaa4fad5b4f93ba504edc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3ae9549f129a9017d112b74c4fa5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89edc53561df77544d514f36b701661639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669c86970f29b3beec8f83f1a9786a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265ae33122e189f235bc9a0310d357641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393d8033f40de19c9d49a473abdc773642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6180c038e8fa9ea7d6ed9949acb08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97e95328ff6dfd221b3ce0091106f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce17327ffcd7226ee49356efdad06e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0c84fe8e09501440de579bdb33ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084cd6baa1568551cdb29a9aad341db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadcd1ba246c12694b533060227323d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8101be88b4624d775f7e937d1707f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b6c0e5b6a0291b905fa1b88f5b16a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830803bcc4ac21bdff9333b74fd5480b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c907f09383d364fedf6f76804711e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc54eee6452473e9d95ddff7820ea6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4427a070c9f45332de787908658b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624815a7bfcbe5e30521c720162bcfae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f895651bfca5dc984148365fd2e916656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e647992f4a20942d8abb471c2a1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72d6024f88e014ac0dc21330c1f23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b4a8a3cf892d63729f606579d6a54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2520aa3c74ef4a0dcec7f42f6d38d83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dcc82fc70387ac1b488d19b1a42df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fdf8c44c33ef22887887eedcf2dc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407ac2cac58176accb3b532876fa216663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a066b578649935f0ec69a4ec18598664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccee4634f7c5e82f9bc60eafeeac3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386799ef692d594d0b26848fe844d870666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20804c742290731de2cdc04f30911c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b275adffed521ccd7335672a7fe4ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f85c725f16dbd8242c2aa2f581e39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab787da148474b616a9a0ee4a84599e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ea6b93844acfcfe536247fbff8af671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705511378a787fc5f4bf30b40b277ebf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db917ec844293ff41ca965e0cf87fbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc38db7c58257cb787aa982e91e179a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee632a97a75eacb80f85413dc30f48d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839551334a5604e7f97b704518a3046676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599921b010f3d4fc83574d1a8c6498e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97738d8c3cd56b80135e7e6765cf757d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa563449bc871b75ccf8eeb19c0a280c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f753ed84c97cecfef0cd31baa8704d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059ebb09ce1cffa78109ba8b25f1550681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee684e47691ada7c1354d2aa2a8d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d81d739bc7a72f57b4adc3fd56910e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e832a88260c90551d427f64d16fee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da453f066d779fe0a031866da4ff7543685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d593bf02bbabd81495a868554d31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeafd03d0578da15d8f3ce7253411f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d67eec498a9f5079999d508a900b94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb92144f19ceb57ad50973ce7505e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9826db3a41ba032887553a7cbd98b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e5899e95cea753eccfe2d4ca97b49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d8ad8d62d21c59b98aad6eeec07cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26071199fa5bd2773cfd79213eef7701693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e950b9421c4e0bc48017d1f1c19fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce11674bb0754e7f9b098a992f21b83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca97a90dfe2da7ba0777966811accdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902782aee943fad5b9d7b25ca7b08e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c572018c5e15de0e35b69c1b76a1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bc3242f836538e99b28124c430794699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e67eaeae4188eaad11f9e70153da60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547021f51a2fb9ff270da12c2208684e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953e20959d3f3bf623c33e3a1e0a5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c12999969ffe4f12560571cc9b7a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03194918e3778fb98e66b0acdc7bd8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8841d595eb8917510c376a477069a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ff675e349d1df68da5ba9fe10e135706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea12ee7beb1f3265ee0737c05d8696707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9b0f89a014ea94744aac795ae83a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f80c2970d67262322db45775a850709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90398ec526c770b66ab74506528f9750710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b4a7b8681ef32442e59dc74dce3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad2ae597779525e1ff81fbb36326b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b227b7e72c35001243c6e4854d0f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18872f914de1e49feb862e8f7b744739714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5db76929dffa7ae293bd518b8c58fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de743c267eac739f6e6fa94937df62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846a319a5dc9916948ce4a10585545717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53437ce54969c66ecfa61af272282d7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767447ed3d473ddb4466def221b63cd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449a476517222f95003d4136de42adb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3fd769cd16b0d957dbac2890492d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a261adb1127a149b95ba5adaff8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f082fefa9b8e68c04e30cb6440707c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42c260b86a8d402846aa4a006684e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c593f2df543224928a4b53f02b08ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d07ecb69fc9b048916228280ae46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6bf7fc7b64e7aceb4537dfd44503727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec1269ad4c9ebb930a4f847fc0b1e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9418c0eebb17e055cab1f6d98c062729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3c95ebddeafa16ec546975cf616c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f529944b3afc503e3306c4d2d69b95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38ad1f52e4dff974b97708f2e2d5c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add04f28a61da1fabbe59e8f4825fa4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e5dcdba44b18fa11690e212e3885734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367841abbd84e14ae3b1f903877c3c08735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6236d68a8484747a154a53cbcdf85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc19b2dcdf71bdb7f29a7ecb13903d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a69f31f518cf0d5b5bc2d78322935738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b77858744fbda9a8127a234e84a9d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493c1630bfb641f391f110540ec202740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7ec21516ae5657113490a7d33a8cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41f3512200e2d3e01d11d874be09fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223b086bc795736387cee5b11b831a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067e71dc72d75ad61e8c6b1fd883840744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10d3195b3f182b25046a48e19d12e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e9f49957d69a6b9844f438ce4381c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127b294c929a52b9819053aade78c43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a6695b850ebaff984e0296bcd4950748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fdd633b4e039c77d7924309cc701749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313475b83d96663a6c7161b92ccc1fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370907353b07259e4316f02324ba5f1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e810f4e9ac96d07dcdb60406a4ea13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5a31147dd171af902de0b2fff681753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6db1821cd1d7f8730a382448c4015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3545050e96dd605e3a5b513ddab6faa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27869fa9c474852d80b38c613e05018f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674e945e7ae25ca675092a265d900a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab836095554acbeddb4632a17fe020a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bae15132c4532e1c96a289f05e391c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8205e1a961ef5d62c72fa23ab1d551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b5012c06e09df5e1e454d0111d4832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b70af02acccd4d09d842405e79893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de46c59c082ff0c26ae8d81d96eb284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b6142d1feefecc8e01a5b889449a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120604a1965357a3a2515f00d61d1c986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffbdde04e338510ab6fe9d381ee0a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f4eb8f7b71f35306658875f0587dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687474444e37c244db7c165100fd4ba69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f78fae2b7922f962be2cea9667a6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee288a1a6391fe679d93f3c5ade32f4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f7a3558f96b8f376f9a02672ab3e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2051169d9f88d1895276a0f12159b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8aadb4bdc89770a2b0af290f671d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa8c8258d33f24f3f14ce28df9500115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83968c24e469f3780ba30a51c5facee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe131bbb16963285cc95e9c106b4a66717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241c451a47cceef2a71c0fc93ee1d0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909de98eaed14cbcf08b02a9849067219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68923c1a37b9c2b56e976cfdad7f2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9889ed7869ffd1ae8106975b1bf7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a53f38cdfd8309687dabea756816922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb8abe7bb13a51bef2cb2c08c347dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa867eefca0b16b3fefd8e9b081bfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458fc4e2ab3376bbb015ef329fb481425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54ab7960f3ae7d4ceda0639cd905e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1aed7b683d18d8ddf7fd60bb10de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db3b9c6ef8fea0e812949fbe6b341228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc893f53362066a0187f3d330efec5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3beb3918a5420d5a7c5f146b8a36230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cf827cee8734250a336b65f8a1c6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a88107ce8ee696293e5c266919c9a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c0c6605b2c827d473f87606a696033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268555d05e540231ef26dd6bb7b825034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f3898835cde9c1f077707fd88e21635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de91a0c29594835942a178919090c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd982ebe03c0cf5c1744a993b92668737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfbc4702658956e6927103b95c235738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757d2d79069c2e6c0c4ec8396b007f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab197814209b44ce9c251a4b5fb577f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca1f0ba754c607ef5f09eb8250932a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485e9e0ef0ee150bfe6749971411baf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ba69965fc5def786d72fe6cd7a53943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab75029cde52357f2e94afc3a0badea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a0d81ad7eb3c9d390d286507edc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be4851ed5bbe18037985fcae0071946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e4eb40ae7b0dfe747308a9ccec7ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8f772964c524953d7043cb60a0d9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980f048f65bbf03523a4881f024b5fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769df324dd76394206cd610e3ad4af950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5ca5c6d4c6ddec322a4f7193ae44e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181687f69de46318b4b85a77c74ddd0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13effda09e4b1fd17b05bcffb0337a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f20a52d4d72c3dbd71afc41b76d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151a4405439e9e2ec60c89ddb1919055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e74e27f07ef9eaa22715b20a94e5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158a1c77179cb9c71abd0331d4c451c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b87dc65ba7fada07d8b811146dcda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7325d6cc1e49144723b0a1f7a5c8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f235444d0e8655836e654212c22b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e83434ca66b3b5509b157c26e9b9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a04dabc504675c2ce8fc88b60b4e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6175c5f86991e16f3e90349675a7ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7247d4da6a2841f92832b7cb8904a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb07078bf9311840e52ded7cb3bbb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2614cde0a57b3d09bbc82679112e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c44a58041e47af684eb68849dd22767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76744c990ec0197359627775bff63bc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c27d3752afca4e244df7c11ae865c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64f94f26f30e49b7e07b3ae080af2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b63308ba7aa5c7872ed79472e60f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578af0b7f570aadfeef32feafad320372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c095f0690e2a37022c642eeadb0bc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff9fccdcda5457765aab5987f96d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6cf057f44a5b48eba40217b48d70a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de955069f9bd3b935362cd010c06c6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c807231ac5b1c9eaa2d82db05e48e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43401a17d6ea8f10c078726732b7b1d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c22e1023c13c43892153c0e2fb5b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248375c097a213984f6798c90b355c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5ae35cf505ec4013f01888306ca8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7940bc2d1a641448bcf88277be27b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2431d3873cbedaacef63f6438566a6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e37526cbd1379fb82f9c4290bfa94e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d04327c38bdd0b2c69e84aedb3c43f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030457b95ae4c7953f4502b2116d8da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2935a5840def887e36b0aa63af34987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230876c0f1154315f90ece9253921a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd1760cbe340938c21744fad2e3f6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b161b48eb01ff573626b7333adcb57c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76122998e698a7b24dea3fc88278967a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c83529dbcc4fb5df8925e384f957292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be667917ee2f66795aa049ea708c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38e328396410692bb4cb8b165cf9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135132c97f9f1f3279d6f339c53368ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d239291a3a15e6da4de1668a173c1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c609cdbe1d5d415ad8236928e9c5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ffdc9534d9974a2440ed407baefc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfaa35259fe6f462b30e0f08fa0c3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac074df38b8f1d2944feb10b654c056100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ebcca2a633ad5f0f480b261dd7bc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c96b5ab8febd5bf0a144dc7c2ef29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b7fee6dc96d9ecfec391d75ce99a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96ea081a0c3168fb4e9c1bed0c18ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238319857eed59c866c31c2b27ec0ae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578323493f9e3b5ca2e6ca0bc2f9a0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c3247128ede1a56974de23dc4ef3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85005e15afc2a3da313b6aacfa011afc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c192d6162a0dba005968b080cfe95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fb7fc417f359f946780d78f511727110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cdc833217753861a468b1f6810e16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199af9b5a1d799f0e922a0f8b71a41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb633be5926fa30583ae5e36d0ec17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45102f3c84667f7a0297eb3f0a8ce3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465d5f61ea121e1bdba5580d791297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8127cb80e29973da01c617e2753ec3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061a6b515e80f99a6f81b292aa80c5b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261fb30de064a8b91f2b862499f201118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838d5ac806184477c597b3db03c4b6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef41d00e3a88897045c1c10793f534120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded883a76510be3bcd48d48d45247cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfcdf31017d9798b3e62e044b25cb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff1e35d9b0236da292d0b18cd8044123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdfd9665f4abb08fd3ef8a716f0ae6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79731be258a91bbcdb273587885549e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371956d5816bf245ce5ffe9beb6b520126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e449263264d3aa38e1199af9c346e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b8d6df02a8b32f505efec810faee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf19523b97a8179989ecf97c7a89ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733906001fa9b2477b37ae779cd34bbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146379b68d72ad593ddf72612e37e02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb709e585233ce9c7b8ca0a1e462485b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dfb64cfb8ade9feae507b9744e079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f82d45ec5c9a7c7d2c33a88690bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac826d3f52fd5796286f8f0323f2286135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7919e4e35ddb488e15b421c60548e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b5925b1e6c5b2fb8db729ed6650c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86c672856ebcbaf0c754cdd212495b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fd60aeb3768e9e4d7b156a1582fd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a79cc66f6b74c057fa7dadd164c1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7248e930706bcf21ae8731bf70a8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d0e6bca612a7da27ab8f1357e3993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaebb59c617ea507ed504ea9abe128143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0255101a245417f6fa7b7498ec0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb930a112dc2b7aa8f2012ddbfd3255d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b16e4e11d991329e067607294bb16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50124c6c365111c068a0af9758381b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e40919843b0a110af76eaac6b1c6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c05da4e7a9fac5ff6feda308019ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e1f41bec8573092eda4fee7074fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc5688363983b30ad1d0d2d2cfe71b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f9603260f795510f8f41205bc573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489941e98fc6406d52202ed3a7319de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742cdde0ac62b7b99731f231cf1470154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42278219237a74ca251b20470954922f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf657b1e85be95108bcf073b1b3101156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019eb0a5d80f1875a0d60ce28a0b909157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59e942d03c01083ba69b9a82e4549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f6a9c03426306aa3e1a27a41683f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc5d90dfc0f13d5fe34a1b29defdbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a64f6bba8c64ad3d073e6a95d0f58161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbf07e7ba6726f1df2b0604721c6b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e7263f3183554b8b9384472e4cdfa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449c55ec1da283e193722eb222e0ea2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987ad29b95c1d1569c37a9e0643b159165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1145c867aeb73aab0e4e48c27620b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd321a235891c6ffaaaa1cb0f9401c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d687722f45fe20c1ebc9f72a67a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97a90b0109ddfb980e8060b15624d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d69f13b8ba8c0c7d626af7dd5bd40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5340709c34e9f7a08ed54061a9d74171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e93d4a486355fe372e02c85a9fc6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecfd1d95280f3fa5535449c5f15641173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcd694e94354b62166916f1c531d66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f51276deeee4236ae6dff8b0b2846b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ce088fa0aa4fb2e834d9b36d5428a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa07615f25041e9edf8afccca24998177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab535d442f31a5cb3c778634d8ffb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838885c3d90b8d80e9741fe2f669b690179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a552776a1da9db6271270c59725ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9adf04f73d325dbb59162cac18732181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be678d3bfa46231eb1e595f32f84397b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c6d5661f1a77630412c7293667d9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12396ef2d5f05ee07fa40990d6430c72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db6363abefb39f35edee39f7fed5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b0bc134a8063e1972acbae1065f4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c2ae8a2a563544609f88a5625fce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9848735afee837793d0b0ca32054ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cc47c0015fe21b1eeedc508272f7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afec1f43d29389afbdb9311571222e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f8d6d33cc141d0c17599213e5976e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf0de07657607b799b59203f4254f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd5fd23bbe97c5dedafea5028c49c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79609f22194bc7897b44f536a49675d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef3739209e70199e4f787d69f87237195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b67bef0b73c4232f1ecd00b6c35ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed7227b44db41323816234d8ea15ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6554e8a8574a84fff6d39e47e7e9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3cbc877143efddf0ec5c678858945199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a39fc4990ad0f7f1b814c94cfa71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62609c2873573b1a907823a88a4f42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0559181aa622f0014b93ffd28556202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8626c717ae0642899ab89ced65359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a38e76306e7f434f43f374a90051d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c21adea32481e64f94fcd81786c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a56fff71f8043b0ccd813d29f5014f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8be74e2715f07ce908f29cb4888c0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a63f7bab41115fcb2f90b9757a750208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e9a531c1493c4c1bf674782d7866a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead968e715d217600112344862f5417210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a79d6384b1dafdc6129aa50cb9bfe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ecedcfecf384acd0a8ed6a160385c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd1490fc7f6586e051ab5bb36bc68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c8d8a2f63cb2fe92460be2f9aec9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d936f223637347ff1a83de277cd6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631f3608601a0ed74d32b7d3cc6bde9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f297e185db797088d505b95eb04f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fdb445385212607f6a1304162df8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ce6b27914ccea47a5df9e1e39842219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c711a1dae0bb68142747e501927fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51121f94cc656c65f5777acf7a0101a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03acd46c5b96c725e6cebb00baa924d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381de2d183f16b3346d4f41fc4d8c2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d6c4a2ad8c52aa69bf0ce0655e4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524989e3a4101aa75f1dc36298a9bb11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc3a662b61b41ba5d8982eb2bbef0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584013946038f2bb734cd69631529e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869ad9ee597b3aeaabc84db7e4f01f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646c120ea1bc999acbdf5581dd20bfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b3ce1dc61ea7299fc21014c186b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c9b35bb52cf8c0aa925d1136cbeba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f755ba6357d752d420159708ab2d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64671c5163cb5179c2e9638e15f44621233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea8c09ad562d3c9c113cdfc83b7a66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33144c3b52458b7360757ae7ed6585235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f7fd86194b9e951e7b739d7ec37a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7228d8dff8d4772c32a1678ab722f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f28ecaa6856f4d47c1bf33b891d88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5595d174afe391d6aefada1c7fae951239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd04564ae26faa6e34abaf565b52e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc934e95d2145c7b2dceea83a12770f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dff321c9b3b2599c41b39bddaf3d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56103daa39cb2e5ce209367c67d4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4610b047c2a6d68e3550150b3b3f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713091ce3414863d97c98becc73ea1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a653ca484075f94e63141c61b7c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9ee4d8db7304d9dbf0f00bce3c0e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243b2c654784bcd5367b7059538061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58c5b4d2214d8e0750a77d85ac372249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243db6de78a41b8d6d5d2e3de4955f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04fc5c988c8bbed68f062e2d540c5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdaaac0e79dc6f2994d74b8b9a0be1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5ded3a9b985315e2875ba4429321f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e3bf56fa817c929c966416fbb7859254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfaae91ea52fd154e0eef7ce25c2a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6bfa134be0625ae3d82923ada2717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1b08b0c1b71a7a9f76debf2ad88be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c4c64fa94d5d3ce97cff8b62250b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa37686c0cd9fec36dd9f8396ffd9a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c014e08dd01207086882731b5c59334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5b91e3c9b8c5c4b7803f702f157cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc3bac6f10149c2e27054593e4c4cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d43d4711527b83e282591bbebb8fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa16337ae2c0e4f110c4c089ec4cfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f84d29efd26a26cab2b9f13f78211265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a67693eb5f2d4428abf59ed026497d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312aab5414898690e75ef1e480a543d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba349434030e5de5fe8b5c540c8098268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70f934f01185b0f5fe4989db43ad7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2563467cb04ad27acf78fbd7fd201f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a63a92ec335931c5f2d0dde76ac57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df4157ecc9ac00888c6a3e2c9ff59c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef727753827cc05eaea91472c8ad0876273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e541f85a5b2ca832054a73a087dc22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d30b212780efd53d4e96e3b640f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6d5283dea21fa1ecf1fc2730e41d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca399343b63cb9e1acd079bf1f11fd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d79b74def66b8152c9488cf69c7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ede11173dfdd9ddf94a8f75f1b2b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2f61b95b05610c50531ba1c59624280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e3c826f1d94feca025716c398fea4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7359f07b32ddeb7a079af293899ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420b2413f5a83963dddf6e719c398b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb87ac443ba96fb9d6635c6ae3cf76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7de2cde6710f0a87ab99dd396f10cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39afcf9ccb2500e3141e17db567f2c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff78e9b148d0f2cecb0881afaf349f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042234d26b419b4754a334667533a0c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231208448ee4327dad8a4ca8d33e24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915992ec7add4c025c0dc2a0d456a9c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b61c004f4ccee08e0f31db54aa79e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47568ebf211886e5437076f6ea0abb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998082aa33188bee6700680338900c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3cc184b05181885929838ada45a6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d613c8c8024a92ad0433aee0d11a363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3c36e781d45edb274733f8228796b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc3478ccefd6da3be6609e7c46a8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22f7833bfc7f465d48b5fa2529dd2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23775739f3909fbe63a6e560e69a5a60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f1abdeb5676169d62dfa991e9b7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60a330766895b14509094a5ac4738b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84db8bf357259d6435b83dce2d26a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1add4ad70617622942226b1101fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074f396c39309482b5e05c4ead6fbd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2cd3e0a1be0fe1ad81fa61870ceb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00592eacf30a975c57c6f9900d444d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22b764a98debd120512ffb17a437c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e88dd28ec3da8e8c7793efa8e4f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7d846a3a851cb2d35e99637af30d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659386bc8882332f36246cb3e1b56e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60bce37a841e3333ebec39f208c88f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020463fb62a444a8ac3a84035cadef71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5b1d3e4e0851e71a928e7946ea51a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c0942a6eb4af7da0cbdd784434dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156d13317c964cdab52ba4265ea8efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f249fb11482c0506e79ed159e8b88a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd732f211b14af801c1944c0386d7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1d22e6cd8818b6e4aa27c413beda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa734e43a6279e2c56eb5215196fdf1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178f7a3190b70afe7d84da0e26c62d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8f1574ba6479ae2dd5d32c51389e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c52dd2042fd6ad50a020576ae26edc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1695bf6fe416f6a6f62688f46a382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6992c154e29fbb01d96db858b8059324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc538a72e506c7b7aa3f5ca5fb6c062325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3725a3bd947c436463af53cc63516a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696acca63781774d857a1bca10ec181a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6694f3bb0d8cf5372578391c9a3fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891006eefe1c9c123d2d58defb46429329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696965ec1b314caed6088ecfaa0a6d75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93505917ff41cb41b94f9b8ce8a379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeafae990af03c6ca6ff90e86baa71d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382acaa8ffa91a1da42359babfebea0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb20bfedbb25a8d925c9260a83fced8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703eff6044f16a30749f139677f828e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c763305e228eff2b8ec49a7514542c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df471a3b97a0c382966010f599080337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871057454a7686e0c255ce606b28c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505f5d2d6a22b71373f4c417840755d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d1d693a58dedd17e8b0810e982f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113360c6b19bab41c2d704c2a27fce00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21fcf239fdac148509965330281f46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652fce49822b894aac0eee6659a4cdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aec2418e47299d513796c981bfd8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ebd9d90be8c6b5335551be319c7db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d36bf262e14fd9621b27e4329bb87a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abac16e910bce64254957865397bfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd160bf0259a23835ec89f83016898a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df95ed67024257c76b9e86cb5571b40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cea8ac86a33c2a0934e82f51d02b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54bf2d3f7c7e90d0fe9a402c2ed453351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e733fd82b724c415ac38dd52d68d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cd3c1a8f651c74f9950bc3b2b0778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6cb41b8f6bf36949202b4b0dec50b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641609a50de73a24f66cdc79e8a591355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fdff2415faa42f0903c041154bc71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cd50ba0e44fe855e177ddd71252c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc913457f4b8dd1a367335a44dc5d4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6178505d32dbc7dc62eeadc393e24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f6a6d79cf8b6f991501caaea7fb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dafc5e42d536612cad0d43d9232316361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bc92d32be112b4f4539cb9f47b750362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82821000e7339a49ea294fa0926fb38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e8e5d018c69b9f9f21e9ed7c5fcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c9c026ce663b31cbb883b8ec691c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326f040df69e147853dbfeaf2626d50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154a2e2a5c9168c3c2a257ac04a02a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64265b49dce53240a6a50b8cd6655df8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511eb9f925342621f54b0078a66a7df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda0f7d2b017b0ede14fcdb4947c550370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe8f8188b409423b78e759b79b7cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee0bdbed016142b977df95d47ea16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525ea3ac977b2a74dc3d21e10550c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608823c3f60519f2ea25513dc1f69a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea63885ce790ac8ff657f4e458ad0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f09dc3dcf190a1e0d528a7698375376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc05c6b8d204b6a23e6b883d19c61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0550fa6c14d0d4c24efb605061ee52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e93a3d417c234136b8e08b81651e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb901e8778dcfcb4b52058c357afbce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f12cb85c42355459d473a3543e4a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286a45c9d8e44a4fcefd09afa40b1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a5520a026d8e3899d29c086dbc66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524725b571b6660a07d8b35e40c0ec17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704ea4dc535543f410add27366b3f24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdd070c524b43b148c15c61521d87f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b9e4068f8ee858c5bc0b32dc1e453387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e744e876701de8a7219e96067145388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eddf2c2fc48fd04c085bc981d3c10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14aa2738c0bb56efbc08aa19254d06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392df27dfa2795d47b923deb832c01d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c60c8a8ed76154bf0e8340d66d5d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8e28ab9a712a526f11d2d7a3880e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7eeacf41bbc2e11dc2192f1c847d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1cea8da29a9071fd0f6615a22b7f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5142f9ca4f7e4c0c850d70a408718ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306649cb33a5951d844d10ec19006f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25037dda0f4c31e71828892d516ee73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4927584d50d8045b67cbae7f037f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18930185e3b245e5f080e61775802ce5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a6f7732138db017dec6a491f5a6d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5eb6bc22dc8b3c96a0f918d8a3d8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa49b353b13d42bb286594954218a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef498b224ac6d517b472303c7175608404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de166fa508dae3b58a4990ca328f29405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdd693ccc24c80a5a9874dbfd184ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0629e593455bd343faa3e429b0391407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2a7e11d415fcf1afc6fef1445cd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2512486bb0816ea93393bf1597cd53c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961a04e8ba0059cdb847592f42119b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d89b499631882ff6fc793c53d58de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1f3538ea73fdb28a1fe07f4f5d150412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9472b8ef45c6afc91876029f62832413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7ffbae373f88f69a81924a844a49d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6fce938525f9706b398541a47fc4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac7785859c1e8084e287ecc89eda0a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436de76918ee427717109ffdefab50c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b404ef85c1a4e0a5e38bb60d9f56c53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3cedfe9528123c236a636debce663419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0b558686194a11cfcb49a374b539b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af4d8b09d854ea3febd2b5a114c5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b582b321a3767dffdb065e12bcf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad80b913bbb7647be9e0b5a042ce0b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5fece7ac06254a681d28998e675c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ad72cb2c0a7a46b8c7a1192c5f86425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c3c8ac5b716d560c8bd975fd9f17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ce97bc96c8b09dd5dcaaea0a8559f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83233c462a052600acdd948c56d621428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14bf88a135962b5ac337a8a64e54f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f03c7fd03469fdcae6d3085d70167430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f73aa7cc6afdf75d41beae425e56f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162449e14b03705b78301a9a8c63ee70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac5bb04e562e9f4a50d9f3b4805fc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562e10100894f410f78f0718dfbbcd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42876cda85e3281bbafff4d47de36dca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb9df76d6d5e74f75e4bb90c7793a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d822aee98b8ae1892af92192236b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a83108db56fd95c015f2d4ef1c61e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac02c8b5266e0641d6d39a26536e4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b319c4a0c87f09dcbb666efa1f82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71361777bc54cc48737d21b8eb44561441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff5264e6aa6b6052e3cd4738906c37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaedc51d3ab25f34478a9bff6701207443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63433d2c00c35a325d70c2edc6cd54f1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49bcd8c3a1005ccdb2a5e14fe781a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3951d0af477b40b53e224b03ee105446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a4be9abd9051e7d27eb8412d052da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46215b96f481ba04acf02828b17adac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abec8e56f7f25de795958d3e0a4f87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeae6df38eb81452306429eba2cb78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955c11f3c2207e4d6dad503c6deef8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4096426c1b2a2c7b7f3933c3ca19a0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ae0550168a25af3a0f8860a4ffdf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b13d10be684f85288481db8146e01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc85465ce745bb177c8d83d1de110455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cea0fd16842a830e0ae3831bfa613456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fda11d3bf970a9ad81ac565a132be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1b1b1fcc3d7dd7d6605f579d93e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922444ca07bc4f50d75a0ee906194098459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ace0aca4d8f3b745dd3203807068460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42221bb406cf591e5bfbdd0363defb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c32d4f784233d8d68582aeb907ceec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dae63305b1c63e0ab80a841b7bb6a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff7e12b47f2a12b39855eef338fab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bbafdc015a761ec7d12a5cb039a6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475aa99e4381096298b87c1d40a13a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883b4eb2a6245c837ef02d5e67097d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91bf825d1d8341ab083d165f7a3d62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d27b7573870a8f433baa672d0d4959469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b32d87b84cd40e3ca37e6d069290470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b21aab40bb5a85b2ed0f7b770bccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187bd7c2ba4eca507ec02f1bfcc8404472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c80afd066fca1ec8c426c1fa69eb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524ccff1d3be875f25134197f16442474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d51d59052b820bc3c38b2bc669095475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b470d0a64214b4f6f1d375567d267c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ccd7c0da2fc1688f9891df7e0b7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b01e60bdb8737c24977ed317e6cc93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba852fde2bf76170b14035114e557c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2475469aa5e82ba8dfa049118b2d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fde2f32b88a97c62ca6eaaf88216a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d366652ebe94c8a5df138712c3854482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924d608cded648018e5b719affcefd9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455be48e88db700ab69904fbb20c159484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1748538c34c0f940f937c38968a235485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ff96041d0dd016a6ac8818816895486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3b7ed90f0cd11f8808197d8bb018487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e329e99ec8943918b6510c02d1d278488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379cbe85f91ca49cd82ca6f954db23c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f23f55de0439e9470723cf9bf1f86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738162e7b1a2a56fbcfaac11a438383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822bc6e6bbbc773ffd290daf6dcd259492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574485ea692925a702d18b6f7675eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d0bd87dfbeeb6ed4afd22a74cad5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58781b9b97622170ac66e19a27a484495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c08ab57ae97b29f6107d5ae8929a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f05367e861066d5acef3d53e00feb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93218616eec1801d0977220929aaf691498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232572db122379641ac4659044c61e60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d478f98f6f082b5210b8ddd9586a35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5bec099620624f27dfb236852edf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f81f50e8f600f08eb401f00e25ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491719ff95d238b0a42dc630cf61ef24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8126a35a8afcbfe82ea85ad1f78ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371884ca09d3d3f78e607e62cda4682c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74a608c59ffa034b52d2204921fd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c2e416f4fe51e6c8d0c57a88f409507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6f4ab66dc4d971b550f4be7678562508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f7d99c0ad6869577a10b0cb6cefc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dd0c1a8eccb81dc01815051705df9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732472d9276736a8af8c7f9a06b82ded511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925c17bcec7e0968cd21b04b610c58f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb877211e0bd54a9ad61a50d35172da4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1804f77291134d725001e363cbaa0de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab90486cca64df66da4fe5bbf83579d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c6e90cf72b7ae20b4458c513a906516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7da2745d54b6db459d0c4d1a72062517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce0f9b273e20d2802c1d54727a78c7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08467452471574bf4be9ae56606b0c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c756d5b9b7cb87b98f0085a9c0ae70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c60e6c4ab85ee2286f6dce0a727a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650e697f24e84fe604a0335eb137e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcc2e8ed22668680880937bd042d46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d12657676fcca8fd3641b6ce358b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5692df39e27e18cf09c05be3ebfb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f85051d7e8c02987a6aa87dc3a591a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46ed7b47502d8aade51107f18212df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633a2a7c3dc94e8f532092721438ff6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1489764f1865de1937cb57d8fa11b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192f032fddc81839daac0b963274e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad7b13d1a395c3e31a0e0b5dfe11d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb4d973ac23fd636f68385f3f0f24a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52954b7f8b930731d2ab4d5323a22f8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb172d50a82bbbe1098834e51f835a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51d72ac4c6d2b5118904054665b00b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528bea152b53bffb4d01d5b670636d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630f85b596fd25f0652d6cf31e95e4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107f43c7b9e35cc95957218c964aa2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4026a9f5d7d9b95f47df4dcf7ed6f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c44dfc63cc2a99bbe3359c2436ca1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dd9180d3b9ce85a0e7ff3c24dcf27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e0c35e3a22d2ace0a66b8792d449542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ad2c4de3c540d5bd6d1ea7675d81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc215e7197c193d79eb150bfb9de2ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eeddee8dbcb8a2a4b97c194a35a97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eab611593dd7321e83af6964a3498546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c907e7818be3b683866ccfbc5192dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe248610d59cd9481e78cddd2ea0cf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a9085cf5b8d0c4d91f17e68fd2b27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a1d90938b4ceb49c44812e5caaf7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80bb6f0b84faf99279b7e9cf512431551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94c29935a5252447198a6f652cb38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd8717238c929a4bd589ff5381276553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a52d5228f8ed198d8baba9a0cc874554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ced5a5836c8f760a01b5a7e78300555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde6ab11c8b275b915d3a50c8c2237556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75b5a97e0f64a3a1ad9f9d50585a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa85b2c9d6a383e1e81c95662ee60f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39636a54affe3e1a2b7c74f768a63cb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2393242a69401db2664b86a8075cfb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e0e7bf4b7ce2e6eade1d618efa97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe56e8aae1faea1ef235e1311e4dc39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08afeeb84723d944d5a2af4ab7411563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be77501c9eaa82e43cc04cf46ce062564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f35de57ea073b60a5164890967d347565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297194b25c0385d5b6eb17ad6a1d2d65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2782a404d87a82dcd7627849d90c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c7a40169795541a842e988a9bb627568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fcc6e144480d267f1a4d552c6a07e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87ff212c0c867c317635b445ea045570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6a49dde55ac19cd8e4dadd460e77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd03c29f50848403939b68a6ae34863572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11214be894fbcb43c99d2320a9ad1ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd958991ec8d6e8b141d732b2736321574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e37a6709b61e374573b0e8e71ea3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febfcdfc59abb458b0dcd956f77c5e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3806f53218bc29876fb4504e2f571577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc334b2a97720200a4e004e5a8961578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21633244e73877f1f2fc90a4c13ec89c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb08bd578e36a243d2e2c5915dce94c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab80abdc749ca2d939382fb7aa8be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36f45aff6ab1969c967f63d8055cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7988a9cf0d04ed8c0533b8cc4b962f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591e46db18a80519b5603341fe17024584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c8e42366e3bd4ad8ea56daeb8e93e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc344840fce9f0c1bbd1f778b1f48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ab97e3ef3aa48c3c3e7479308134587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d469170937d894b95727cc7f678940588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1749e2306c6f5262eeeb67e14b9951589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f490b3c14a18d4b80a11ab577c01e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd62a9730b865485220e0561a56243a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae568f47998f981063e9f0cef7ca68592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398e169a1847c91af122028967b15d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587b46055311deca40e1b8890050aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934fe1a345d3fbddcfbe856b7ef18bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2816e7c74834dba80383b15758e70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e274b28bb58e3a32277ff3220d4099597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cbc0b813cc75b175c0c07f79d93d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1636b74441e1977429086d0a727bfd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84f084832cd877eb3b62645086f683600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8880bb4eff996ec39849625495862d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5acc87947383a4ed01d1e9ecfc0c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f98390ee1337721430eba7db46478603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9e2bb6ac9c5cdae4e9b15b46b648604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8028b353e81966d60ecbc9c14033bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95640ddcf02c642f1f3740aab219185606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf2719a344c8bf595c3f29b80753c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45be8fc925b638f7ae0c845980542608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870373b28eaa3f76e59d06cdebc9751b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f77d1718ab670ab0d9d042520a347610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2caa0487f37f0542f347427555f4f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd372d643c719f8dd75e49c20a4e230612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a64d5b99598464916a1d7fb7ba34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8707e3b9d1a5e008b590a35787db1a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7a2c9669db82917209f72893769c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4a46f28fb39b2be8bfd3910dd26e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ef938dbf9bf0b2ed31d4686aac98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92217b574fed7b3b0e545d059a0a6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71da8eec5d315aeec68929bd68f6fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba3a7204772643a6eb0e13b46374bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadecab673da03e1b2dc1ffaf9fb399621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ed9080196c593da4bd6c6087656e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7558322fb33a1b37ebdb77b281a964623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aeb5403786b82fde6a5cf288c76277624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4adf94b06b8c8f6cd858a6fba9ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2539990d141decceedc7e741403a61c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588aa45f86cd30919e150668a72ab8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90454d9816148f8b153f0be3091b1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a54c5a805897c36a3546414ecddda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987ffb1399558edfd125ce4c668c42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c75eaadfa5c7b803bb177eb8a82c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2aa3fe9bfb4e7603d86653936bde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d374b7bd9811b5f3cd40cb60bf79a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e2c1bbc88264bcc5207a3a3d41c82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7af442d603571b2745f3e917f22b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21111d3c9073fbe7e5780802f9c2fb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7ca8f817a0c235479aa3f665ce83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95ada457cee809d70e7772c0949b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec68157173b4515f8dc2371c13385d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022f71ce005f9be4fd0dcabac586c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2490a0070c5921ac8abdcc983e575e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a21d392f2d81c3f7604209c53ff43642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d725fcdace9aabcd8657956b9a7b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40d18c3941a21f2e40ed831c2234f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbde26ad5cfe4c9c05a2825cd94ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a19e1f157e0e5de361ad9a29c0eb0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933604fe5272aef7eec12d05a1e3ca8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb9793916092d7375f7057bc099c16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d375222dc35a188833a2f77ba575af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770254a9c2110b2bbb4b515b002f8cb5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b02f9b838ffe75b39996a5bcfa4802651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd5a50c63046f42b434ed1b9bdb5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c692226fd84b03105c4831812f1f01a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059b9e5d687a163803efe77034784a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c9b9550ff21ec2b9e391f6fc194db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e3c04f69b7d5680d0f81bdc48069656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb261c8d3012806bafdd2379aa9a257d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85506f97c4464a93e78a814c8c6ca495658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c3136ea55fb4a3748ca1df206109659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc28ca89e9099ceddcd6e406c5ada660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d16a2c624b5fc415c7fb4ba8a59a65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bfdfc81bf3dec398ce66156ed9f74662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f52c049fd5cbd1e21c2cef9b24b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eaffe08275638c1a96c81f125fcca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cff53a442086f2eda4626f0d15f04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ccca976b4d9f1523a46eee7528be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7a6828287fa0dae1b6ed629a8f713667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f08265d2bc02f43888beb93a70fab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62439c1dc093034c0ec035ab349c00ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf6b73031b6d54f2d5af8abfa86bed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f42af8139c2abb800b376149dfb8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54615784f82e6455ce9963d2a646e3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b8f193cdde85e1066ba5195d9067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb618d091eff697d41df7043415bf68c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98342a0fb11255d00dc9f99a0c2dda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435438abfa3e4e818e79c38e87b97d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bac99168c1f7236deac8acf533f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d87474e0a5b0aac9796a454176ea31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e36f6afb8db948a1f088399587ae15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786a3cae00d89d89ab8a3b4216186aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948152bc140505f38de87558205db45a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7783564031894308827ae60297e40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c28f48c213abc93e66b038875225ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742570415faeb268910da93a86b8d13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614031fe2ea69fe470009341216590f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0b9bdf3c3f461e57a39d242707b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bd5bba2f3aeea4d779dcbace38c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864b2203c12816eb4da209e288db42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91f13ef6e754811b29b352644c4dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4267a8017cd200b1f12cc5a293091690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255940b4c4459f9c14225bd000467f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077bb65f7660e3b6f5a8465bb40de9d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a5e8a490659e37fb422df184f5f6c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bc4fc2144a0528e87286f7b7fb358694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2a4cfca93a94cbf530dd635af7f4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d966ca060187f83ef3b3f6153b739c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf70272f4e552ba3010943d88727175697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f800806b201f9816b8400a2823415e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0902fac22fa83212cea0e9c5fa90303699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ac95c5d95f9a40f9310b4b50390c7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469addd7e81c9c3600d385dff1c44f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c34d1295f584018839ee71aae2954702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db238c8cccd5319bca0fa5d9a34d2a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa270e4f32c52e427b9f33964bfc371704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ee4571457d4e237c0b77a858befb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d2bfed7cb351877dde98b4cc3e0be706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb17ec3cf47a8c9784daac5e1e5cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f73968b71287e316344d598d45fd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfb078674d4a4005bbc17d22f34249709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00898fc0d9da45a64f5feee63ba16d8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6933a308486ebb044ea22b28e25b38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e0ed5059819c3cbb9cf4da7ae5b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ae19e6dd1f8e1e058272f0bbe02be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938ffe3314e063253723d0da33628c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ba266c498b6b555999ec2982c6a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb91380c4e721a67cac4a656c6b145716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651dc96fed778bd9ef06e9d1271bb31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ce88f951a2f4392eb03e4cd342a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644f09f8b9adc2dc196aa1aea80994719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6e5b9e7eb78256db79b0d709f9e28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2edd35aabc25416e4858482753c836721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595b53c1a5d7efe326638416c4def89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09007a614e6dd26a683ae600e473171b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f806f48c03630c461189f49d5e26f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4281bccdda8915eaf6470275ed276725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9865cbe1d356fdc223c01615fb545d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11c801deda1d656815ef1e5a45e0c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256671b659a9959ed6848c49f6acd4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c68ca3ecc78eef0be441de505efbb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb15ab275613a0629d4968dee76ace7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d197b0a225fa822cc637ec40409e7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d1f91d21af29f336e1675515f127732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da74b8167d1725f1069ce19ec7dd87f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9831f13036f8841fe9da4dbbe525b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a6b72fb5886769b9d2ff130a0717735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f3ab560d6c04df81d15b2b989040736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96723112b2fcee453eb57461305e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b869867a8706cc42248616a98526bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbf69eea737985a1bf864c3350647a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e643d53df79c308cae733009b5ed0df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd97e37e64835db4d51986f02b87bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefd0a5c1cf7a89a52eba13db4356cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de8f4c42d8b869003333888929c096743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace98fbab4402f2168b1062e707bb4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4b3feeb6138dc67f218c6bed9318745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612517e9445667969e272e999e2727c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a55f9b7f5269a66b51c221ae568f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0fe768e1d573d8fd1616e637c2d32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc4c992bfc056695da58f07ec9021749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cadbd40d9556cc568a8a21177986f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c4fde39b0b943a1b8acc47b75bb6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159035877de655eaa01b06a85768d81d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b426ab0ad11f8537c6cad9b4f2978f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27257d433dc4dac956cd9028ff4d32ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ea277d3b596c634df4c36146f7654755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819a6090675f57901ae551e972644e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597735682263ea2e9e9cf5e4402eecd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd574886c5bde1ee26719fe703a84f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540312654106d0e09b2d136da190ab3d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>