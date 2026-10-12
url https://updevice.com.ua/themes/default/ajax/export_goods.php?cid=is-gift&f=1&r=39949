--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f10568e9f7f9033adf7a8fe83ad9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353fcfd315a4c3bb535f191cae73ec52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de850130fe0ebb6f1849ffb85285ec83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072522c19f2936a6b8f1b644a828d45d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0f39d2d4b588bb0f010082721f4e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f9b1fca42f5e3b6b7c8f226d8cb946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54500019fb7b229507710c04e9700b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cb416b8540e32cb2478659f1d53748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc6e5c28dc3bab0c3b4541d8ca67129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb474f548fcc3d7a207a7d6949af1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78703750ec82a5bb6df3e79450b3ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cde6f3b79662c58718e5e12577a6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02419e27bd33dc25346b06b6bb2edd7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d1df72238c8227bf47fbe8d1d45814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c8af5fe6f71bc7e8894359b649b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680add9ed4182f775f5a898ac65367be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e5dd8de7457de1ae18e3e5626681717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4096f8b74f8cad51bd15048966ea9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682d48069c90b36726424e6825436319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12059adfce2202f8e1af3769bd1b02220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5c51bf957f4b8efea3e4d9304f61c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bae6435ce05d98a79fdb451aa82eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa51dc39c3321ab99d4d83c24f197923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37940b950850003eb59573c090e33924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33961aa0acf838d8cc22334cb9fcbf6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fcb15bc3e4970dd01733adff0b50526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8b88c26fad94b4922be8064d3697e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b608ff85d8491b7e6e162f893c1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b51d8f1d4726d27b37cba1e20dc3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aca4f90468a43095ab67870f6ee15530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483dccd982ea0d79f4ba00718c5889131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972cb52e2190e2fde378850a681851d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559168868a4a8cec8eeb47cff5b0627133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eda226cefc43f08c0cd403eb49c1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331022853c94e3dd2d87f36abc298835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396ca15af9e8357add717d5e6737a3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae9270af579c7fae39cdc33195f04137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afaf32b5fa5f566279ec523c0cbec638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ec865b0bfff2422bba9a5c727514c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbff0e379189f17a1ebc0ce801339840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c88db427443ec881cb69a2ae671a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84d9faa45534881ccd0a9ef1cce65542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bd74bba160f725cf2b992144c85de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc71ae4fc74bb2ae8394d6ebc0940e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4bea2102570a031515194c4568c6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45b02f50d8d6b7ad3e4c5de1dc1bc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8782e5674c78eb40bf20d6f07b36a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea35153d328879463c53b4c6d6cf12548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5042df4a683f1626a51348706a83f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b973cada9da2102e873e6fedf1aa0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f99ac0ab47c0029e2e3dfddfd748ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b9b9c9df7cbfc93e64f15eb3b28dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b6ca0b4ec9c03d2837b952b6ea3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7afa0ffa204b61623220c78c60475254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844ab1eb7dc5b30453f5bceb24e1e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3268c5c19b713258f589192e4adf2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6116b008c1934fae5b39d7550994d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac800091b2b7d777b5aad05cdf2196858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429993745b5c20af1d6a8d9585bd05859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d5932c8c7693ad13c7d3971e106b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e2672fea79f10f211cbc57fe326cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f964636bb3403a6eadbe30b3aeae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766928a5bbfedcef04b57f0efdebc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896128c89e0d366ab2c69ecd95fe0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea98bff7c2c109719dd0d06dfe34765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7515c117188a125f7c8126166774a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e6cd861f86a0960790496dce68cc067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b4bed22a80fcb6b21f01df2d7cdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6c491098beb9f30b441e12184fd6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe7a7bdea2c35deba2a654db1778e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9feb76db05241aa69dccd08bef26771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b4bb61bbe28d8ddf14e9d0462813c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63864e6ed38ef73c8dd47a362b56f0a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03766a66ce4b3cb4310db5ae5456de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eef16b78e8a645c69c9a3098c051675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d69a13b3167d41311f34f613c151676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72999cc578bda49f6e78d9a9c0e4c6b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98db032b35771f90a37305580dfee378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d676aaa008a2ce12cacc042b663b3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e37d91b71300e9db82fa13a97d91c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ebd2cd8c3176a86a4c787ccf62e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c953d34f5407cd101cd29f9d4cb9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f19a9965e3684c26d5b5fd28ae638d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4afefce1f30290027629f6d634ec2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6783fcc94c5cacd50993529e17cae085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbda4ab7fa10b895be76199542fa7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7c8c8b88d66430e20b5243d4ff1e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405af0fa3df9f11bf79523876ed3d32288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed322718aca9fbde558f8f56db6df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ef02688be631767c8736f2b6e0a4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c831f461ab6976294ec387af3c9261691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50bf2f6ab47d1b82e8fa1a677c618892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1b2eb9b523111809c559da8f5e6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0a4d21d437ea809725e2baf6719b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d059e734f5a73101e2b1d46922cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9716ed0909e3462e29bc2453cf4ce296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a34e414dc09f22bb44596dacbc2f5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbddad3aae6d21f5a4ee641a66b267398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238bcca5aece91bc90b0ddb69847bb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dd6b97aec14de5dc117ddcb671908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b395774d424d86a10d485e61e87f897101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d848dc63e88b35484d67e501b3609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac2d8e61aa54700975edc33a84db7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919a2c36244e052812dcf6fbf438ee0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459099b65bfc56ed002ec862436cf21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db14b7f4a1bbb08017e0bff5259f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9a8605c7712d7efb623b2a9022b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b593ef75f645cfe95e8ba67f5d3f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736eb38b6e1c951ce192233d165bcf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c4263366d35b9cffffc6c29504cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c642ad54a7829374fb6c3a29309c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d2073754689065c96da72f88654fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7584ec4494989799d6f7cf65ec128a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57d77426e7b94a5ab85d3f235e202b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846770225c57c726307489fb6e68487e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05b77f0440f394226efe11b96592fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7e975d3300b03382d8fbbeb0984cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db69a262753d341a2039f3be1c69d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99096a0abe716f0f29c9542e5847ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270cf5bf6ba91248d3c98a957d2c260120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53080c94e7a9df2c21f344683232c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38cf315022bad2c943b52375c0e080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838f8f2ee1b877008df9460025af6bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a59967e137d2b01e740671645d1c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff5f9264ad4143e1e05c0277fdcea1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea36f0e26ef0047cee41705d91f2d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a657b54e7915790a31d4de24bcdf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864a396408585ec19562ec811f50b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9213e406c706d6d47b424126b1b19e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af143df3fc16674a69838c3efcbd3a5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe49315934b5561f7bc79f3d824a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae95ce0e71c70e489c5285fe86da3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd64ed6e7fba54bfed6d886597d04e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b0aa8d79e1adaed05063634b9bb9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29085b4d7552fdfeb81c24aca0d019c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648684f4a595be8289b171319a72b384136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92880182663f8bd710225dc7c306f2a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c29bf8fa9e8ccef3aa3ebd93f718138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bda8c8e1b53d34b56b2a3d208608f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb7744686d49b43ea747564dafb79e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16f2d94a14737e510f753e9bf6d387141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c524dedef628d769193563b7236e12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d1b3b757617cac1cb3b5a38a63d6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d741bc7e98a3d4f81ac8387532149144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fef320fa361ff08b9abd32266f531145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a5992bafc158e03be3c402f46662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe2183bf276d04ba3388a3abfd6ea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217592c9a2ca0cbf7f7d8b9c8f8a25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d60299b3118cdd11a76f8ed0c5e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fe8ab35443e0a6e2f135a3c45acca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a2ddbd1a37f872551df8393d4543151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e71d74d6c61355183f62e8234e56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8634d49278bf9f7f21ed90542073f40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0c125511bd736915d2a2312dbe57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a30143f7c181120444694b8f4725c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de46b6280dd0fdf29f5913ed3f4c32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68be9f0b07b5b2b57eb93a2e75b22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a5c41f5e6008aef5c06b223ea1874158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5df9ac872b018867715baa60124f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f6d1718e0ee96e67e4cd9c9f9d84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87566ac2cd567e3666d536c9565dada161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc975235e89fce7e4075af4ad4e50a3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148c270b8cfa6414c57ee09c2eab166163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331324fd59179d421820c7f23214a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013262aeee5c615a849cc62e663ef61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f1351b0099e52916936c5c42f3c01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc49b4cff4d1d3f005a45dc46ea82d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd9331ddd162f55960f1e1b05d449f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c95e48b26417c5bd0c1eeb625660e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c8c3266b01a2a4c9d2a9443c4fa56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e489a14d8fbf1a2faf8ada70e2547171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f1cc281ddd80cdfaa19c8506d7ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843d9c0b7eea702242d61e4690f807173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8fb53979db76384677a4f322bb82c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f860f6786e5aab1aa0d84ae9b193806175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7903fc574958fcabbf67e56712acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cdb105d02dd529eb73cd9cf056584177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24957e77445453c6f93e723773987664178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9030bfefea29e36d25ff0c359a382179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90de1c7468dc9a3c36a107f2d9a8920180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc4383a3bf7529d79ad275da466853181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872d78b3d5ecc49da1156266cbca20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fa760c29b3d4add5e0943ce690434183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15955e5bc49a90b2c68fb17cefa64bd2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154061d472d711a20a18d3766850bf85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d0bc015cd263ed50d6ee613e3aa09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30326707c49f4d66b1b91d455a0919187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd536495d39bd54981fa04718015c5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c231ef2f57b8a86038f2d68a9a864189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358918c50394199b33067f741fbf5c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237d3bc3732934970743760da67286191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da696575da3f9f836ecb81dc6d581186192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118461d162c1de290b4c39be03e06fba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa6a6f97ca67b4465002c63c766d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5454116a4fb8e7ab7f69cce65a7f4b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a93780d37b312f228bcfb0fa9d8be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacddadfc80b0f63509597fbf2241ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c316eb7c90d84fde1643f21da72980198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d21291c6d7609edb380be4750132b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffaf166464dbb8d907fab1bc3662dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2db6c36941c6ce844b472b50a1acf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645d7875c3bc04c628109570a30e26d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd34b9ff2f08286ab75e2c93b1bae1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92168818c7d1c5d6eeec2a4e60c6b6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71708886465a52282a44b1cd028aad7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d396a50bf355aaae6c8c8aaf97f073206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e54154564ea98cdaa5ba7719afbfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c11f24f28eee9f391fe95e544ad4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b46018c4734df2d8a8121172b070aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a211d4fe587eb69d89b80fc36681210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811bff41444e68c71e40f1dde617051211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0ac414cc1f40d5d2033f6d9218733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeb6536b7075691228240ea06dd678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefb47f7de7eac41c45c3bd665dd085214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d415c1f656719525ff81a9543e3bd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aceacb9106740a52a357f94b4fc095216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bffe6ff0837a20bedbbe98f4b99094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec177c26b7506e531a7b1c1ec9c2c1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc56f28f97433ee8482b87a26a9fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c37cf1d4f117edd2d4606eb262030220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38218207218b2a1bef526aa905cb96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759897cb7513491eec89f87135d4a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b81c9483af22118ee36c2b2ef4f0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a2c9af2675ec2f8ee0c51b07e45bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc398daa732191f69573c6787c554b0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad904087c76b4f67bf759b235b5443c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6571baece376da15dad35368cdf72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6812109ff1fc3a673590579a88e9f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337d1cde94f0a7bed3afe340648f7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb273a5b9ec476bcc0ecc5630e2cc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74425369dfbbac394867ba9d25f0be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333ff2c6082d50c38103db30ea15492232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888983074f34d63587d2c6bf7dcf0a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a42ed668ad63c379f62f6245ead00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7cb48ea5e95fcb3e074eb00ac9bf2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8428a8c6f5f218c4a0d276ac1c537236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104df697e358c993ff479a4bf89fb1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad78ffdf5f3dc6add45f63bdb64ddfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062368f1af93731040f0d5d3d139411e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd556491ea2402edf43e919dc5552265240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e0c2a510de8803aa6f863df4acbaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba6bb9969d61328a9c866e2aea3017242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9879a4aeaf3410bff158a3da57a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df68237f7ac9bdc4d43d9d75cca6a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211fc868450435d0b7327a59b59737d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307caf421bb4803946813b245f64486246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074f0d8a732d07fc6cc66d669d09d2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa37051ace7813b546388577f2afb8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e72242646cff94daa8a51719e5e2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70053abd83b67c97daa7a8a50c66b909250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a4e3872610e6625140587b2e5602a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b822cf72b88162d5add30474036b3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac0689316bbf9cbc2076ae76952cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a9a9f1cf76c8e9ad03ef593a55e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f2b70c038181c705c08a3c2e37cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249daa03828a73c0d61c72e5793c020256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7db1a3364ea5809aa69c63f7f1374257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f90a62afd6cd4497f0fa416695a876258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508929486efe47869f02670bf41972e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb0f65692d26f5306ac42fa63f7d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a44a519add95fd78b740048cec2e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045579abe9dced7bb7f1ab25586b87a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb29abfe665b403d8020e4014e2b2fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bd0ea43b89a86c79e7849499ce991264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71165898898620e519aab906b7b02f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf321a86fa75408553f753f1b8c0e8aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b3a318a4753e798f25e791aa48347267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9a34a3cb2bb08eddb1511ccd7b85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188700de16bd4b79d159e10dd5906c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae984682ef24c6a093d781659b7b91f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd033c904612e36876cd9a3aea2a09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733e4c2c4bdf0b9d262a1a27c72007272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f089daa35a6caa4b827658bbb6ed3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c449c635ef67981a0d9468a76721f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2547896ff55718a4a42dc6c30d1a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ce86758e02f27b34f8750e4824f5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c7810238bbeedb6ccbd763146f33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21fa778accd51975491070e1f7290278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6054515f789878c6921c183c47b62a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804365f44c4ddce651ea3ebc5738315a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d3fd08dae15be437e52be117e608e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99449451e147bcb134b4edd6120638282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c288ca3675365ca352b7244d7f19a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec46bc7a2583e3413509847507224284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931a0274cc8b9a98e624f325a68272f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dcfecbc4a9ca8ef59e823f052fd08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3196e506d0cd4ab28e0a5a914525bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e0dfe9c6512dbb8491812442e72c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef166c565151f12d0776de01c0de99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f42dcbcba735afd9ee1733ff4154e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d8593ff715faee71496b4223bb1db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920a0988273719dc5b4ad9f9e2b3c1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da9e95afa5c56b0d63a176af1e787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f000cc9a7d68d54a608f1f1810fc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72cc1dc5b0e5c16cbea08963d2571c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a49652ebb74d082ac5f74f15c471e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e161566b48998087af7e99e6d364b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b4c06bbd31e726214a481c9b98482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478b1b4295811ef2a628afc47f7c50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7cfa8594b15a413ce29695100671300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87732bb0a7f518c60f7068b370d2aa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fce6376d8bdda721de036bde3c3b6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17000506d5aa6edbd60d5df8e1b55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fe61544029971cf5994c2d37de4f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad71995ab50a360e75b2d850a4b36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc53abe7d353f9fe572a10208d7f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ce038b7e9423b2ecfe88c3c9400ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba43134f6e4af06071249e1bcd005308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721513aa2749f6d3d0a27dbe41d7426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4379aeb86f0f62d745bd5134c14e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52286313171280813c515be1ee83b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a722117a7586a58c33e4b753d2073312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182184639d15a5053954f100b4a115313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7059bd5b549d0559d8961ce82f2cb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f35b3c064d7163c71f29d064771181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14dc89e784ec8938a713eb5df8c666316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc1393a9c558614c6b23424f535759317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8cc6eebbb76a40f23c4891859953318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2c44913290af8c30f1fc19b33b24f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af7f0692b3a0ea9c3025c3ad4e8687320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f1ac6674eb35ff1e1c803c4055323321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2948f07d7b872c6b9d75e62b6b9486322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b83bdb01345aca4a3c83c5c149990323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadb30235a9f0108d7d69f9017d8606324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd6ce728e8176b37d34cf1559a2ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a510566469f7222644a441a0372080326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c350267c26349d7be78398e7963c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275449bd3afb38fa41c35f2a5d52455328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6657c113a43cf3bc2d9ec068e2681c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846e5e724344762a3a784f3fc57490330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e7499481399831a1fce04bc7c059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd33e635c497c2d67ad1f9ac677bf3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d04d3d5e0395150a53ff962eda883333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbaff70b3da37476432cb98b1ea997334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b03d3ca3db65a8cf5b9afbd083cc09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab53ee6bc34880963d8a7201558cdc3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf860d08c9b87ff5a00856b6da393b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd5a9e5e315e8f95e3c5bfbe17124338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675e493c5d2d7c36a52be95668172f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e576a001ca52e7695efe19aae0e13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1843000ebc67a6108cb45d0eb048d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304f5a325bea78eb6d932c51e5d4c4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6b31811af49b419bc6f81afb31de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14e26d6cb39fab99a132a86b28e14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f75c54926a6af958fef71951b51c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027714f51c9d75b4996efa9617b01598346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba2761b6754542a5429bd321c87261347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd3237649315aa4a44147c50e02698348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08254a42f0070598c15aeb2b24d039d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839dc0d7929c56c4c0a9d4512b25ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b7e964e1a9d17ce560ce2d755e42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394f5f1289cfb4563715b3913320850352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5f100843af540dde4db40f9bf4c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df498a2d47f7237bdd1d686f197ead9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a149b188bc526f9b6becb9e380448355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b698c1e12b2e493ed838c48859e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f7f38857ca7f2795c8119f009c84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824b797ba7c7821807880d9722c39d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a6633d48598002c3b14baa85efeb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc2468521adf876a10c36feb74d0b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210311b75bbba0c246af0e392c24a1a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72731adb04dd9328695800713ee44ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb564db26a293dc9ff7a821a4c684f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242dd017a0368797ebeef4533e85cfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb182b0377872eb0945804c71cef0f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193e841f19b2a0de954f355aaa1a43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db512c4df11a4c279abe9a244ba6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3112e59502acb31f87066fb7b3ea1a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4d3fa14b550dd993f0a582ec23a0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82f8868fc355f6a8ea7351ec9995ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1850aa957ab7c4b977d975e9eed28d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda38bc24bc3ed5c3fe5b067e222a6ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800eef1834876fac06fb8aecb311f74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ec10edcfa261acb837f29b6ae764f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab01cc99246ffbeb01f88b2174aa51e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c78fbf1d9e41e23003efc79ebe8b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfeaf92b2a2b28705d75e11c050c04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb1b2a6fcfb610c1c5248b8707c39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31260e6a4f16bf2160ddbb2dcbf35434379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9622c374de728375046af033c10fc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2076dfe62209a50613bff1d352b56d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0812c14c50418a6368bcfd19d3b2aa9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf68401f22abb117b0c805d2f887e69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4e3047feee70760b00e128661b31c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9a6bff39931a467864d1c03209b9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ba280600c988fdb8bb2431821bd5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2840ce67a82ef30ce1fdeaeb6b72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e61dc1d594a8042712cb928f25cbbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f45c1e0070bc58d3c0a9b3bcb7abe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d091f068c38cec7bb33b0ac3ac58a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb3d9c7e698484679ea00dfe7b5b57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4a3dcda834753094fb5daf66e340392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d677628f34090a1adacae721347d1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab626a49156719cc53da8a8c2da498394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2e1675c7f0f39dac2225a7305c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377a610c0e53fc8cddfbc17cb48bcd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee52449c28f0ea30551d72b06a257d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203126e74856a4b7e5840eda35e3a856398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e3ef20a86ba4ce826c706ba1abc73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa72f192c6483a23938b789b15c80e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a19593fd4041deee7b287a0d1fd0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87e28ddc99542725c1dc79738821f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69abf029e08cb3b3d030b028914353d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e38ed723d7067b8efaff9102214784404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185b1b00a279f9ac2bf419da6f668c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d134c4253ecc5454695b0d807969406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfafe53a33ffea76d6fa19cba7313a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266c6652961f3dfa2a89e47d95d968f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75b0f6bed48d4ad973c46bad987c71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c183f423765c351ec4e39fb2b2ca1ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827bce611e42484d4e78a2be7173dc9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0731acf6364eae599b61a57afec953412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e41b1aaec52b77acd314a9238423b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7aad766b58765ec5958522e5409c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0430321b548a44084c2192ff6ff9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da70baf422cdd497784a80a7a3c923416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a3c5edf042882bf5ab762c68c410417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc945e09e169625a81be34afae19c725418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7621df324d561c370f19e17c31f76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e93279c16bce7d7b77933565a184420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2df8c465267c38ec4e2898be69894421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407c38f35b3b48a40f571a4e79d0fee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd05ac15e20f9df960912fe314ff348423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2930fd590db6a98bb99a3bb09ae2db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88252003dde51cc7fe3de8636cfebe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71eff2e6114955a5eb4feaf23f074ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f03bb9e21d962ab76c18d3aa6bda99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a1e7d3dddd1ec38968bdec1ae4c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884350f14c9f5166c39577ffad10c8ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a5be1abd8f7f9e79503f3751d78e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b40ee122c7ff4a9e5493e9cc19c37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240ae518e84a899b6ddddc9319bf393432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed58646e3930e8b80f523ebf546e7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73d69edbb7947b3e909674ad1b8b8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c3549de918174576d395354543175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d179fc2694aa99d5bf4ebf329ae2fa5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a20ad38d1b9029a39a125f204562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb529c402361d4b291518218e16bc709438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b971158ae1b1ebbe86ffb298af24439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bc07de1b73994e2945ba335b12d34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b95134504995ae12e50bc98d86bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53abd2ef34a0c0d32f668b024c5614442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80007435add0bd615139d23e97fee8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f80574199658994dfb54831a5186e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383bb01f4a63e77773c64e05bfaf171445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191ca6a083031cbdfc17d1186b1216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dedb05ea0b760e0552c7adb77703d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36283220332cee9679b284241559d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e47aa99d6cba5e39ccc59b858b5c99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f2abbde82e30659f216367f191fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c47852ce48eb1b46c2f1e63620d7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede981efd37e14f1c6c53a22c9753f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02d3074bad908ac000725e1735bd67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aed41f2473cb80d0aa2622d404631454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a8d8d557bf3fd00bf7d1a4ef9cc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697aa45c912e924ac77f1566bf619bc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70dda3bfa7fd56fcdd6ed4f2448df2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26b3a17e43b8d37ae1e81cbdc56d64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e994c08b46d8230282c6bfd9e05964459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93939b44663619954e905097b514e24c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962049aac824f0781f1746192380eb70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cce95d4e708dbd9ac6647d21c0a0f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332bc196b0fe0a86287bd37ead08837463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1f433498e717eeb97eb0b747276b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182da5d2168dd364665d7ec5adeac975465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92df5e0b9eb0a27ae3d3bc838bffb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8eb63d5785134c458436d01d9f66f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00b74c2d9e11866180d26ad9edd0f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f535cb76811e7a39362a8a181782d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771587348de299ec97d8e68f9ff0fba3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a59b690c9f7c851a7c2bf7715567d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb23d57b6dd83c09177d0842e040fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca8784397385ec750f1285e503ebd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df879fca3392308a9312793ed39f29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6e71a8b82de26bc681b01cc7d7db2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d74a6bfaad68fdbc4768509c8c971c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e96536e09cf111f82180f746dc5934477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410e743815f9df9de36da3bc0cbe828478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d7798d35b6b5a297079dd6728c22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc426a8ff598316cd81fd90ff7159ddf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1096b9d4723fabbe614105e1ae891481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56a006b116b231b8ced5b66d7684a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f025cdad4279b384024a437ab59565483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff56c58b0e3b0d36083b5421f8bf53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f0eff409ada4cef71231da29cd1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a4191ece136f104e7f1badac2b43d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338160688314bd03729ab525bd30627487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8fdbdc7f4ef7453788a425a89a70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee524acfecff8436390b931a1aa3c47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8212ef59c6653b290d5fb618f723926490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9cd9c619fa145364def1be8d25e49491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d419162f00edff1ae26ceae70a8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15453ed1cd650ade143ccc548a295cfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f79a3d9ae7a773e34daf12913c91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f9b20f45b0006c31a6cbb295db0ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787249c9d377eea1ed3ea92d03c3cfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7f65d36260879ffa5f95bdcff608497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcded279d328885c73171986e90bbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ca5b7be062a750e23ea0ac95f720c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574e790fc418b2cb3aac3be240a897500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f423a10b101e86ebd80b0b59d0285f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d794d4d262b7c9066f05247c1a39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc56d5162c52631e5305b78f134772503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce32d82ff5c0f367e9b439a07cfa75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a300fe2fe667ea36f1da7f63e4973505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bc59865422993be7fb7895c6dbd64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a51144ebae972b0005aa7d780b76a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb347f71002b581455d57d65b9f9519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f87795a23f1aba0c4f1345a4bd6fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a2fd7ef9b98f899d2c502f846610510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28326694d1e383837336550e0f40cf49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7d1f50d3968c82fcac6253de63397512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdebeeb427d753960e8e54a9bca05f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb58b5b029e1ea0a9081fac393597c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ced4af1a06d8d4b7805fb51412d320515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59babf390bb11b6759a82fa58f1081fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb4bc5b139750dae71fc40c32bdf01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b903679bc1b11542703c46aa0027b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9853ba6a97d307638f3fc5db46c1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07a01ec71515e4a6a1e3196fee1ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1050eff63ec405cefee4a98ad1c405521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d1970a322ae9a803ab3b0e5c58f09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765e37e7035645ad165ba18ad36318523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b14f12b2e24cedbb27928f7032e2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a767c833bdc9dd13a707a869922e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78024825fe31e99d7190077dd473e360526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9ba476013fc51ffc1f715c1dc5dac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ac74aa43e3e1f4cd60fa5797f0067528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4a9dbf82f458d6866688c6471486529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a121fef7cbb74ba7764ab19bd9021530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c534d15befd8db7ac01180723574fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7c8ea81497a4d5366359bd6c381fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb6115e5569f6fd30156be2a9026c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3956c4fe3ad7f92177ad649c67a5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73830823a91e467488da76d16032d5c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051e3634a9470b9d86d86967b78aced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e86ed0e5140847808127a2e42c437e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863674c02e170bed83f0a944b1cab89d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8537a6de9b677ea89061677d89d28b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5be7b30b42b8bcfac0aeb942743947540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd29889649e2896e5db2177e1d87e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0f6ebf612877b839e64cfbf4c40b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abc4b997bbf874c2ad3a63c3a5885543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e34c2350ad4ff6e0b8fa24a0512c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b9abc5d203cf46874b6866206c60545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77ab3b2bf1c96fc6ac26f52dabc4ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c284ccfd6c4f87ee1e68a136c520ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313347e82777fdf4d5dd27ad4b1d8791548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f46a08d1fe1e8cca597414556a43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a7f82c76b67606d12d58b6d9589f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048068dde3015f0d78eaaa6868f4bed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cefa54a77ed9958e8d3ca7c5c91802552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb937d6769be96d69cb29e446e887a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970620366ea9cda6a0e5c672da23c88d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8564d6b3f7adb2994ba9d6139e57fa2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c3150a4e9257ebb8e9d55480680ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1333488ef32be63e9cf609c793b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea2bb9759b48c3f2def527a5bb6a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640202bb2ccb655350340268e4b37fb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8159e0848804e3fca0583ca8f533c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ce14b81c64f8b0d2416a1132ae34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec1d2bacfe739ba8b5612cbbbcc188562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf73713d1b80bd09b46b6b359df37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12e34821b647ac9a282b63c067d97b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc92432556eb6cdefba90441804320d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88801a036ab0efb13bab0e26262476a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c911bd07e53520a16eea8ba9eb01d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eaf864e029e1f55189c1ed12916ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c45308e237cbc8cb64410e511791569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f35ecc518a6dedf9f0deb5b587fb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bba0519afdf389cf0c0065df51161571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b98f59304ae2d523dcf96dc87b14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05177059d0c1edb5dca6f6504fcf852d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca5dda621cd19675e8136f286760a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e16274c5b0c02a41a189b852b66c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c0632eddfcdab6a277e602026695576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fda39136671fd05ea93db0e815befb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8b49872bc2ec75020034ec8baed9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655154a323b33d50864784ea23dd6bd1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da109bbda4058214d4c9c65c9cc3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f303e643f5b1b21371f52227340cc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8b665d12289230a72436d0583ab8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c1910b82900efa82f986a8124abc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a51c43fdceaeb0ae67ce2234cbb60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e5968678c3b4435d38182e893316585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99caa7c0c3babce904d3017f672b57a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e2159ded85986fd1ae1fce68564f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fe9b7a81dd67c3423309bb087d47c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d7f649827e621bea9d97c045a5fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42435520d712299f40d70e0187609a63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92fdfcfd8d5277bd2e463701e63329591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a2ee9e280876ef44defdf9ec8d4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48920e77fcda873d15338a030dc24b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57173a9cf9bbf0c89b326ed2cc0b5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b275f58c678abccfbaf9ed2664dbdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddd76eedd7cdd5e8ad7eec4467a113596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5845c1654cd78cb77e08c3419ecb2a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e49b859292a19d0d6bff0fc8e74c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539778f1ca118b23b5e2dfd325dc7f42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e4602484621189719d863112865bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f36015b127f71e31ef93d960a2b67601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c1f3f1f10a2fb9f6ca2c77fd3d25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d116605b2686816ee5ee8e54dcfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38a36483467e18b3fd7ba59d5bea22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87f89c05eef5fefaf5f590c9aa4860605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a22b23bc8c3c35118436cfd27a2a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381791e020a5c2a1925ce95dda8b1bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81abb0e2a38cf065d10016f205e28a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3158f1c8dfdadd2fad66b52c848a972609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92d01eec0bc35ba8c6e7dfae85ce2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb07d863abc535f5f52443230d8230611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbdde716c004d84acbb5e5945e680e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58985de82ca1cbc29fa2e769cd360e7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a46c7f862f81ca85066e48a9d2c300614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cb469b170983d9dacefb2d6a2321d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863660e0ea516152340d545bc0e9fbe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9055a04c0db72a52c641417450bad4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dbdb785b04a68debd3934be74aeb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059c8c1a413465e4b8660aa0e654e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c8d78297367da5a7ee39c045368b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe89df1286261a1df6062392aacad2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3198710637777eb4e79261025dde2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542846b918fbe36a782ea56014bf0701623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549389aa30dae06d8db9a203775a01f8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456353cb8e11b01bd67a254d63f58b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda4d1c94bcbe4045c9ecb57e8a3ce7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416aea4cc9924b4f51fd2332b9e010d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4173afdb42ad1802feff725be94cf4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e580b46816788c038115a1128ca6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead687aa274823b90b76c20af2e15c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08689e57339a1f9718a1d1520fe2ef2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7272efdc00b985b23f350fa1ade31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa91071dd2bc476e4f2dbaa7f1f406c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f475ec4691e89887cdc18b253b7d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a467c6688f1febe1520e0ff8c0042da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df25f2172f1d9cafb68b0e39a59904636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e648879c16caa2523e910120b5c0c67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b44b637eaafc5f9efd1e5619f4427638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478778e3d5707156d97bceafa67e627639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c05c95d3a73ad9852739a0c6e1a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd7932d6c190e5946e7e07c4e366dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890a539f5957c6b244a0fff07cf4fd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c91816d443b7c0d9dbb2a92c7dd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b11af1b3fd701bfefa2cd4fedb7dc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e83ff0ccf72eadbf0ffd189301c2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a86d5578230c571388cd5ce27cb74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee1b4c3788ef6373e9b1dae9c10d84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482efa2c1c04574e6a14156fc2de80e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fc3d8125f6716d0077c0a7feff72f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dedd52e3a7af48e9b7508d02e9f98e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc30c4ff7c0be59e68c880243c80f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d4ea805a78dff930d17218f5e002652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678547e89b2b91a5416d07f187e85649653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b5bfae4fb4bbc378bc11d57197e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc901bce0fb08fbc01c890f10b556dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f73b68cdad6b8f5c67c9fbb3045b1e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1ca52dce456294229747ca376848657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac425d82c86558e6e46713e12f69ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cbbfba886d67f510df0212eeb3c6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b60ddee82c1c0fde8f7bb92a8851660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d66d4b0b9258e9219fddc9e552181661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061130973f3b8e337402be35cb10166f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdaf91b37bce79c8ddc851fea0fb4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076275cab632e39e5cf5821dac028c9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d923e8869db6757b9549e3bb3cf0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a81f643e16d35486b455950fa77e35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10902f2cfb224e010db17d0de4a52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acc7b314309e1218961d8b140f9117668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e5f2cd41ad0cd119929ae38c5d1d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9719c99c7b1f48e40465be5de4d06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb50c0bd38b26a8601499b0eb50098671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffafd0c2477564d8958c7a99f6263e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915cce6e6d8947f3c848dcf7809b40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe899dcaf4872688fa65e63e51a7c5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fea4e03c821a10cf136e182d6d6209675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6599730bf772653f678303204ee697676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157bf99b99f06d0bf32650862459b9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e2b27d5026b75cd79bef8fb47f77678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988be18173e049770ec969673025657679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2942e54bc5647d1610ed1448c187680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9bc753b2c2b7f4215c5f6d5448f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c6fec1d55e6552282e8db5cc7955e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38202433d3d53247c36fae53ca13617d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5271cc381db18590227c18dbdcd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384433a9c0b83e362dd8d552d37be4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d1a428a805c54d4de94119b609ce6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324e83ab7b34c2c7580fb9e96d7b31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be7a620fdf61442f7f5fc2b12303a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d529f25ae2e284b4c4b7c79f6d07689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca736a5a0d614d2fae5916772374351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa6c5ff7ab91780d5e4be6ee9bf05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8b0b7d68761c5fd6b9b79fffbb1ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585aff3a841697873864e89d32da782693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ff7272a26168b6af179031e69465694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34ef771c5527e691cee5214c40a9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cc1484852dd58362ae0bdb6b76925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfd5fb6838d1567615f54b5bf6bbaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102d8ba7e71474ab53b4d2c66c992cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7670b288523392036e1a6c4fc4bee4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01899fb64213a48440c0a031c23053700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9ed0b83f795d421b6347571c6aa6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f96c6abe0b2ba0684994e450921a27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35240ded86139f9811378048e17f643703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52208831fa47c90c47d17c4118483228704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23645fcb85232c54f2723f1d2dd92b3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956334cba3ee6fc72b9f0a3ce9347a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14836732690a60bd5de5b47c16d58920707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1d85d4032b432e749b0bbe3c945da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fab9691f141f675058459135602c83709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e51a12d587a5f121f48d721eb7e7a6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44922ad388dac35a011ceefed37d4317711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8533a400a607dc0df66bedb674622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214be1a50a14b150ff0038e13b63b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06207234e7a25218a892d1adf9b9187714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed689715e333b03c27e29651cc29d54a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd7a925982280d6569c59d9a19f351716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d3bab7ce02a9256ced1df3bc1e75717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e66c3a151160762b8d06f0759f491718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce224c5707c8733e7a628d9cb5e938719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b182ccb6ca9be3ee3a46745e5ab3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb66767a2ab55334eb343c8c8d0aa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2041e82528658234a8fc58739b003722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057906ed1c4e079f6471b84ec1704ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56edafb8b3cbebfc6bb95706ca6228724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f827817c26dd7debe6f30d81b1e8ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d98d397c34c31cce684a0734cb420f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8417e14c42126bc85412a3ef0c324727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8535ecd11890b1f7ae59cde7cd4c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a376fa1513cdc559904185901829f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11e871a325f9f658ee7e8aed7dd57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13498db44219ceb7d45f239787b6f3c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb31096ceb56af6d33eec021dac6796732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df509143ed7959bef99190bd98556ae6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cae8b8b706098b7783512d3215be9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff5db03cce50e196f72e2c800e3aeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea153a6581446a611977e423ba74b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1ff4d14298538c662aa9083140b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e335336642520e051d7680d64d8300738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648ec8360114d4bb3e49b5f4e6002b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59640355150430dc23189860441f863c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61726ecbe92eb716809df71c0f2eb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773795da021e238413dff4415cef231742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c218ec7ba71dde4e5e9a44e4171df4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1abcbe6fdb217c40d2e1625480e1dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb81b9e2626a09862ecf5472fbaa6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe53bfc7ed42a068b2e4eb5cb6631e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25e2f58da29ede693e41d03fad0de5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1909162ff2c0141fc05b03b0f3e3660748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3156e3239a11465f2e459eb4037991b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99f59ea90eb585fb247810ddfffd78750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92615bff847cd98f9eef2b8f40c88a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99c7650886e0bc412468e1466ef007752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766cdaac052069b22f6f31d69641a5d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70ea9952a54d80e5cfefc78e41ba61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410268ae6d63051ce61c0e34fababa832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb68cf48a86d982ba14c768057b68403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1795b4377ec0abcf6c0f7168d836c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f1c6f7eeda565af7479e56eee7665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c64c7dbbd7c09983b5961ddb4e67536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5be4333045f765a33b449c30970527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e82928f148055fcbad3b7194db5a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1172e921ddd1190f45ee3167d1d039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b7b9dc93b272f4e88d097f5088fc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07403b8e6b8069152ada670cf777fc5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ce7377904732581fe4c8d9f0eb7b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50171e6efdb4029feda9803de6fee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab422b329027921962fae31efced1dab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0b28f9f17437453f3deb0f1e2541b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3558a7b6c99cbfc25b066b6cc7c7716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d82d4e203eb7a9d87922a9277562817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9edc5b9856d5d864fe3bb62187be1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737f63ee92fa651db6d3b7c5748b6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e69529d9c379f9ba17525c00c46020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bc6bca53a8df7624574a7135e771b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d3f78640bd632e35ccdcb81d14e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7c75f6406cd26ccc2eb90cd4cd62023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a9cd1f1c42e2c08b916e86e1a89b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53189332d902a4e51afc7e19949c59c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea29e061f5e64437b80b473a8be0c6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3323b749818e18acbb38edc84017427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872981bff7c166ed6ae6daddea250d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85941427154b97a9523db3ca374385d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8bc129eaf343d4f9b443a3371a82730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec55ee5ff8f7d01b17dcd14429b4d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ba493e8d46414aca0f3234e91399d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6b431ffa31e6fac243148d65ccddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128645fa4942cb67ef98c69e3392852434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48b2af4b49b2d769c25c2dd4c41a1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9a3f3faf466985b4bec6d781f7b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68406448d0228e61ec92f65dc27498b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704ea03a28a985e2d525b7d42959c7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e2bd3e9ebb48fc6c5519c18ba1e2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaddc985e36d5948a488fc74b14d8fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b6382fce127756172c3a14c55d7d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659639122fb6b3b256c02dd817dac9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564918d83b3d1157a8c27a43708c2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1408c2b5754b078a1fbb0355ac44e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cedc24033eaf24688e111a08ba70645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dae12a61c9f2e6e48f3d7d17ccfe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc07a0eaa0027acc372c9ddec377cf147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58a0ab7ba09408f358965c6e796d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc7bd43a4e11d50d4ed52038ec3ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816d522642efd678ee0b984e5dc917e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a910baaac3e946c0cf1cb545086851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d31b2ef2221d9ce825f377cb881052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72197b33ca197b4cb8bbc48c314d007253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c7f3a2d5fbd2e33eb686616eec0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd0471a5d7349ccccd3d002c9795955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5a29931ce1a4e920055f469fe084d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462681d8097c26a697299024bc29aab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fda6960c71a5860e862785ca321b1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee1056690801a48e3dbca0803d7a3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79af48151e2a198b8a0c8401822aee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42072762264ca9d7c7619b5491e6933e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba37c07ce6e68dd60c908d9c3cc306462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b12b20382918cffac976b695497863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932320b0f67cf7971d88dd1b45c868d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13783d629dcad2d15216c8db57e1cac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e83b4a569ef0e2fa6726fbe9c083a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179aea1a6f15847f8b1d2761624bbfc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd140d1e29d2e84fc96c16c0679299068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802098b39b4f6ddc1bbba90d6a4071569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380fcb9471ee6d3aa9cc134dcc5d93370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba45991ad4dadffeb76c893473d8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea72515d8ac804094ea692129e52e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfcd8081c4002940c9dc6c3d6e2c8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180bc3c82b8b6293c97d6d0aff45b5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153beb6204b52bd4ffeecda7dbde0df575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d6da0e84209cbc7977d7e483ba0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5c204dda752a3dca9ba47d21d035177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146789a93bdf89df69e5a4c8ded51078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a223c59a03c575dd4538892e86e6ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4762bf5b7843f40451c9166254dc2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ead2eea7850041041a939b33f86f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8df00c801b142bc820225cb0ead3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31f9dd35c2469280d4aa9639a2188983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16fa20ce3ae2b34de11e692076cf8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48958042419755bcdfe9b219469c73d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69eae41e5770fd4875efbf0056d58286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689b9523dd3814809e6a8d8f8796bed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883cc681468cab820f58c8ed9839cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f920b6d489ba7ff46cacc8be71143f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c063014d20cfb382a64183d9193b40490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611aac5e5b14eb41031c4abcb96aa9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b081f454ca866de41524c45e7b5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de728d17d055ae7542bcb3729f828a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e990468701c540a0891ba49f986113294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8181bd1e8d1eaa44c77253cc7571e4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b13945f2649769fe5abd7d630253ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc030e01d8af52981e9fe7bbd7d259697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf9345a36af2f892c0145d78db8ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e3c989f5e4f03a79b743158e5bdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c295dff4e6e4a71de6bbcccf4e704e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13c578703f2a63eaa7f9173e217a08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74ca79d21f1b0c6ee95582b13437b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d330b731fc23b7822dd20a3c05f416c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7f9ad904c54c4553473abac7fa623104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30243771454fb2d009bf8504474000105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d185819fdde594b3059a86bd20e01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd559c40cfb58665f9a2cc887ff43b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126b5ced7e67b68b2cf7dba8a019f6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ceef89102c3ad36eba3f39fc425a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b1b078c95e52e8b9823f58616c217110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa29276f3d459e208afb31a4b31cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb77efa510b55ae76f9245523d8941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df3cd38405f32c2b45c481ad6ea775113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e643186e01d85e25c6a9b70a705d40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606a5fd7f1ad4347f262516c2e5b6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb420307788fa676074840af389dd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bc56cfd78cb189dcd1df104ec9ff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1847cbf96a70e72e56878b9d0cf596118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820e337f151a9899961887cb595b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34fa948191b49d72163380944647e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb8d56943a1781d0833e20c1adde15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7838d7206961e229e69c6be3dfaa4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0212811c5440ba671f2a7bcf2050b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28573942516aaa6551b9affdd9dc3ad2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766f70206131e30b88525970477c2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd0f315f596667a2af406ecabde7f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb25b02c4751a4318415164cb224ea5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63fbfeb5e73a646e23d55b2270563128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc489b3d6bd7362b8e70238c5669653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcee1862b8d80a2edf4bbd1cdaf59f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd264ef7f725b5fa150e3a6b3c8138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e64e7f6be85395ad3027fd46c208f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fe0b4fe952bc60206d03bf7c9a04a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2679fc22f5e1e58baecb48cbea3cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d66bae4d0bd0b52d88797cc205b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d2ed4fc66ba497d166b005f582dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039290289d77481c4c24964ebb922457137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a908f4645726bbffbbb632e381ef3a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a570bbc84e9a84926588d98337e9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbde9bc136e9c341039d72fa7e0010a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4411cc29a3cdb0821963b6ffdb8c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642f1962e1e7ac9c5723131a08a1114142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abb7c3413fe238b40e120f6811235143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac7963e79f7de7ab01dfad2c73fc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d63382320c319d04627521bba512b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0c5d7a2d548ce7710892e22b9e32c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c759b4ef4ba134492d322dc7951d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f29423b63ff13362fa80457787a0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987de58631b82753111c8ddf1da1e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a182ac5df6028834e99f9d22b96db3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7656dcd4a1062bea0ed02327ac35b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732745bad1fc893f300ad2f7ca32e8d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3ae98ce1498b6c2e6b736aa3d6edd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b506d45119cd79992dc8820cc62c4ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec85942106df1c0fd1943a73ff213b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e963fdf7dcfc88884154283d6b7421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b84d0fef0cc6e5f0555f445c3eddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb10b908e95b81db98d3ac903e21d05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561340912d18effc4e9c885df41af30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea6c46a5e471df11d6b8fbe8cac58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb973bcb830c74e09badab64f95e6f5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271055c2a69be4a5072033b6e8b71263162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca675134b99056da660fc59c74a5ff1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb02328a570f3b24446d6306d2b4ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343eafc8cc557aad9c588e7b1b3bbd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973a91332eb8c51bce18136326b4fb6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a02679ecce2f5ebb3468feb75ea3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9e249406895c0202e86e41993f013168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436337c818748a35cefb3cb831c3af40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e369bdba32fe0b12e87318550cd35d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151822e97a44269e18f4a3b2ab41a22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93021eef70ec04bfde65d299e33d67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705244fcbff0f1888191936ec8b14d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54538a23085f762e9ff5fe8f128e13eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc9ec74bd930c9e9907c80a8afc147175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef99eeabd49a7a3fe6b1d3678225866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf02b80576eb01771a85517b0fccac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123fd8ac53e50fb4c9f3c7539cda62a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eed8e0c8ceaaab2b99e020ee090a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586349ed60fae9604f009bbdf2685a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea622f97b36970f868edccdf076c44181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cc152adddf114490001670cbca147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc311262458212378f000452e4a26dc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792d25b3a4f033645e440858f7e1881184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c778c288b8dc49710d9999958d28a64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51a475d53694a407959f11eec18f10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef972f4c4c44afb3537f4ef0c619e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eec083913491d682bc6c191183246188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fdaafc1b5fd7730aa91f67da9249c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b19aec9d6badded1e5822e3192c17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cfa80fe1ae61490728671c7ea4722191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438fa0db1448c513ecef8c019092f34192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e251240fcff699cd120e76f03bbb88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56649676dc8a5375f991d25b4b7e8a2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c2514b1f16395e20103523e57bc7e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6207b2942f06de66da7ae2f1edc5463196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dfe75bf8506ce1f41a27985daaf81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c0a94c8fea793d5d14b4692b5409e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c3550a25f2a751dcff2d411e6421199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90607260e27df6d78b96ed6b3951cce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78939f3ab7fc7483eef6c0ec61b6985a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448e4102c4fee6947793a3adc9365a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce186e6d8e3148b0bbdf0f6c28fd008203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed055a8f9805a32410fe75d7c0cdf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627709a07f22df23febddd365af840a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c67bfc5c98ee0abe0f7e62d034621b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97bbe00aeae98eb42d434d181024c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a268db1b867de9ae000bb5306045051208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0391fdf69590ce6840e6bf8b50e5813209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624bdda4d89ea166a1414ee3298433210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d51adeec581c4d7a76606eb60b3e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f520c5f08773eba85fe671075e932a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f26066ba13a0c19e16a451f8e5e3c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7a02ea5c170de5120119b4ef2b67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048609e1742dabe1f4d79a8c63975ec0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fbc31e11a0a24a385145ef858a3c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624baf3ba8fda9d5184ab1a3a4a6ff02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e25257e8fd79df196197208a49a40d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e16a38d2b74d79ef07a8df07bbaa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001adbd19cb0d4c5ef7974cb48dec8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf687200cc17e3e71f9f83dd44c47268221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a437fb789cf4700247f07a1fa639b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d41bf05695d864a3f09983e24008a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77148ab2d66f79faa674be0912afa099224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67011c9174bb5eb73854095169d29f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c2d1844883a53b657212e2438b184226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa4c3eaba9a97c621b8e17275f351d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b65815c1beaf95da3e80180e6c20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb434152eb6ff44686c0c907504913229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f0c8ac4eaf069fef73c4d64026d83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1c10d4557580edcea277d304266d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d17cc8d021ee9aad80f708e48541b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f18e5eb28c4dccbfc219708ffc06e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0542163add00f80ff2d848c5c738b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593f1e3cff7bb8efd871879dcdef25d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e39294dc88813a95e2d436779d8679236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a618714792341f97c65a1302f434eba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb16ae706167059d020cffb5807875238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d12c9640afda356a0ff46a97aea0f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e156579e95b65478e36675540c2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa902372a761aba0883400fda7b06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc2d9607f0c112425225661b461e8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672b2cfd78832ec7398c3ab114462db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b135a2b34c7243a97ef4a5df040d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1c2865bba1858e475df62d0a528a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5fe5d354f17c812b3707f7c80ce9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de411b8f2da9bd9213d7b72308a8bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3251d9fa6dcb6c6dd5a60dd72b94f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ad0359681b4089f20df02048f1b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835a636170a72a7a4f6d9bedd7a19d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea6359cb06f58b5245307a502628c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9e6f7064fda5472a91cb9fdce0ceb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b58d89b137e6cc5bf2768ba79ba3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6458138f009ad3e2f3284dda8479975254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e6c0e15fe120118ecea3df3a9270255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cff2cca4c0e43a25df46e786b50af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfac8d81d10b165a65ed44db441afe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118125044bb1dbdb7d08b7cc70a82205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9444e25419cc8771292f6236a5f53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f429d30c4091fa1d6ea3a89d36d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acecc50b59a17baf1c15c7385aec513261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883ee8e4485520fae666a9924fda4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc57891ae63e94388586e0c230f58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafecbeb2920eeda716188d89f6c6521264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c9eb5320a40d93e9e0cd1a55d99b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8825e51ba6a644b90dfa64a180eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac27b19f75d079b8fdeef14f9e2e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d64f7431eb5d1cdd4c06c01bb2a725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb91b1a60f868836a6ac1da2273669269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a02b069f2e6b0d0942f484e5813cc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b0528c614f65d56c7aaf314752f2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8fcefcd789326b644c19799c33b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e089921a61a54b07d64e9d0daca6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bc098658884d3ce923932bdf59a9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d615d5ff29a6b9ac6fa60d45b0843c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ebbca98abc85c9e23f612d027027b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6bc929f664db4c7ba91cf346884be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba3bbecf9a6cc354c907abc55f61c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d278cd7fe4ad8e73105b47609e4e4a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f563b49b64c756c7b07df32afacd92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a97d2a6fc4288f58ad5d278fdfa63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f8d06ed1b10263582d814a6552bd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5ef2701f8ccf1096afc96714f57c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8bc7f74196a6993d28e3502778b57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500a92b4b4a8ac638690aeeb2b87893285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee819ab5182aaf94b35374faec4dbee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff1122bfa47ad0c7458bd37f06f6fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a042bb34957e14bf783d2785f87f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ea3d91277c24531ac85ed9587b5e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d45d0dadea05de84a7980f08cab39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c6ef00e04eedeba173a7d7486fcd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315408909df5ad6d38d9c887bf3d96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae6e54a3524d9a12a4578a7816e5b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7262e39d7a5145124a50ebfff2be9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f11c438efe91cdbcc6cab9d3abfc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b245cf5b99bf8d8a2bb70d79322ad3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c378258c61417e4663797d20698b0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ffdf73de56f5555329544140b80a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc205b8e64a83fa6fdacabf03b0aee36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353927d2a5685096270dfc6e4d1cf15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14baadd137cd3fd3e52cfa8dbe4d904301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593fc6650fdfa7707f268742a5e8c32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabf9eb36ae4620a3b714873a625831303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a25b0973e99cafa84c9b2ee30d5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769030e55ac16f84970c25a2bda81ab1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5069701352ea9e766ca768063ba625306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c3a80d414ecbce0efd4c5c920dce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05944b85d15762bc7fe2ffc9dafd72c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d61819fa749b9fba27f1f23f0d4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342af8cde45dcda4069b8f16fe11bf88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311da39762c8df53b98bab108530bba0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a423f04882d440ee84b0530e9c8a28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54353417dfcfcd20e4cc229efa7d7e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adbc0d86be86d79ce4be985ef4eb33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b49819384a73c56d57ea8bb5d5a26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7855614e2a12bbe386a3dad92438c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d06d062345f2fa23c7a4018fad40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d1fe6857755d45a5fa97ec0b5d5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358f414da86eaf409e05b819ec05c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c924bde971f0739874f0eac82a4093320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b55b0286f962011d0ff6154e62e01e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939765b873e3be759908b2f2dd67f161322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff803ed45e1652d87ac4cf00c0c7b18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97ee02dd80347caf21fe278a2a9b13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ae1ed1638e5e3639e1e9c759c5fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98469c3e56796e874def84dc748d064d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac7bbc0866c2e749e206714100d213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6153e529729fcd6d6380357744473e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a599d38fa90cd926788cd1de2829329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c37e4ab1609663d5d88f7a25b472b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973c30cdd25d505ca5c8af4c96adce9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ec50b64da62c9e6c137825627aa2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098bbe0f0f2def1b733fd6f1d7a4164333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9016dc7e0abe34293b1d333d4e93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ea8147b4f3c86723d0928af47461335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea36f0ebf83e7d44004d40151f01cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ae7d4e201338f5af126d715021aea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea690805f2c6e0af3b61bb540138eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d889c5f7838670794d054a9074e53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8801e38c9100346df0937616fdf084340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394f26a89bea8ada7eb945bde24b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d164879c45c326e3a51294a626bd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd5c4c237911d5b0bd024444f6d04c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e2986024939dce06a993ba017ec6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8e076e8465ae32c2d5726207aa2dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e06bb6099c8c541405f0d220c77c81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e1ac459af9a212558ed556e36d1d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939a226c1b423842eb998d5eea4f98a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17925d10ecf7ced85c5d629f98752b4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c716be5b2da07a3dd8c52e428b9fed0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7a1498494cb84a8e6190404e20a28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e5dc2cc6dbfd82e0c8c656bf97aed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5fbe97fc2456f2aad4dbaf984c107353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4f5a3487703ecd0b27cbd14ecb04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d66c0f633d0f98e053a479e2d5d7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c752f90c05d2f0973f8ff49d1fa0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a2ec8c429b94091e71a9beeb5fd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c84a500074f139b408c732c4a96b7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b816519018d59d9fbe0e77c760f64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4adb156c9943f48175600998ac6ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a33a38dbb6421142895c2098fd56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86a4503dc07c24ce0fb305bec9e01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6742983166cd2633116e0bca520a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32938f6328aa87ab901e5f0bc83ac8f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f26c3dfe4979a0036d3badfa448e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e54c31a35b786795f0a1238873d7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d4cf28355f073550318177f83953a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f353a6a8e868f8ee748d1a8da723648368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553707730f0a530a2c0301219c6a336369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20cd6e9d3bf67ab7bd6a9dd1a7b59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076652c798cc8e92562dad3a94ce14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884faccb02aea59f84bd1afd8a1e37c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8e822b687ed94fa65d151fb84b4cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37396a01316e46486d60765a3f109d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6929e98b9faa6804af7a536db8cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54bae864c315511e09e3a0ddb497f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b82a1907fa092f34ec0b040ef1d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e15fef48700b85723e6279a4dae40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf61f6cfe90a883213f1bbf8349146379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971378ccea4de50d0d93872d6f2f2df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b274c1183a46c50ec038f777b3f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f373bcbbc1497c2150e911d4efc6852382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4f49bac7ff99dd3dddeced7cac4f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7fdec9c9d02a20b0d3c304a997e6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363663d03d5920c3b90ab02b1fcc7c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f798bee716470292c3bc12ca511a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044cd7527ba99bcb65e35af8c1f81e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105bfc8ca06db3dd7003d6f3b6d9e6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486a9a532fe5359674a3d734f9106b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8a73f8e96aa8a86afc0243aec6cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfeae2f4c4367c5658afcdae542d69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0bb9edf3fdfccd842ce4feb1ed6d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5fd29cda5efdffd83a441ea3f27f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2ee0786c07109ed6386b5cc326c0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64986b4fc887c1d8156a3bdf1c5ad5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e667f53cd5de6fdda0b85f9c9e024396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac012bb33cf93c82e58a85a0224b61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2010cb8f1ebe64b5e75330768ad2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194c9c89488f071f9f5ec1ec39a408399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278795d991fdaa542f3140d4dd4091ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73547d08130132d1ae3ea541b79badf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9826d5c053d0d6e2df2a9fd44f6123f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe12aa7f95c07a75d2c85aae2af0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb60af60fcce0a474e51940c6d993a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77bde9a3d11ecffdea23b33874101a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4176602d90e4779270d322bea7688fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97d774e695f6a7ab4f2c4ec41b701407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf26dff163f426a25546bef9c864d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8f884ddc2caa41cc743ff4c3a4aea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc4dd097442ea69b7d4e239af346ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78605b22f7e0d1faaa3f2b1ee24e89b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf48b00d9c01a9350ab5fc9f12e19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793c3bac5c3919b5a6ffa89f7e0cdeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724eceefe52538c1e8609c57ba5af9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba69c47627941225290f15a8d9add5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae994f01ad6b3913e537a74faf438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2f764783e040e5031001400d7e64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6886c4ff478c35af9e98bf83ba01e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1311289976205e03e450e74d65cf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a57adb7809bb870d486fb5eb117039420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83780bf8d3f62741052f3c3b59b06dfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6297dd0f969142ccf756eb7778798422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e960e72b3440562811d0a6a65ad17f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719034da0f6517c519b0d0578462ae63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea9a41b7bbc56f7e826f74b38dc491425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48428aec6af14ef803490cc62f7fc9a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facd0d2c5a6ec6a95ed927cc40a6a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130d10e0a34a8a3cab7a11c74973850428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055784fd231f1759a0b0c6c114af94b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cffb7b98e18f48348ccbfe01bf063e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22e3f2e34fdd893a09ec3b2bc0871f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd505371b63dfa96c4523457b6812f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edad004abc3f145334efde04af9284433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb5b17cba77d74e6dd573f73c7afe7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc734a84e6851164de4fcf8ace8380435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97505f2326978f74671285edc0a3636e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277251d3d292da121d9a9f07ce48b9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac3d2b5cbbd3fe546fe025d40436c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e0bd7537bd9de099bc71d62458202439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255f01f8cad285b2d454fa7dbf7b769440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de7ec1432d3d7bd0a541d070d900fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb068de163896a16351592a3bf9a307442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be34ee30871f097054a67b212e0c7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6149e953942ba9b0bb980ef73b75ff7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e729e02c1eec7a379451b1c244149445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a90b0ff104e3a5cc4dad577ca9f76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32256cd36d3546b21f1e6d06b17be6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd5ce0b6505ab15fa0058a1b614474448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cb69fb94ec23a73a0f987d3a7fd31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022b0f82dbbf418a849f180fccff0c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dcaa5a80f69ee6fd176e47101c37f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848979a8783edb2d0d8797c4d8ca648452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e70fd176341c8877383ada7dcdba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c40c013e2e35f5b3f5b2a4c564dde2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c04e1b53cb0d41f84310efdaf569d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2bf675f61ae6f33b20125e7c84328456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852179bbcb2e91e7cabf76d8cd709cfa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817387879f8de408612dd02b8a058396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a515801e2fb2be66a66bac8acdebac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792c68ac2085ed432d27f82d4ec116460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a858139ee5510c10f4e1bf6794c96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248e4c2907039047dbd759915c1055462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aca0961d33e1ccacef972525d49f42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e1ab3f8833cf7dc9501ee063f403464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc2c218bdc514b74660161f791f3b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a623d4629fae6def8a50de863ec5d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7340f3f1fb2fee2ab4c5abbb9f952c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e9f57d72936473a5c0976ebff498468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc588e20dad96d3355c66118c18a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f84d9bfffa9927011fbbb6243c1a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a9f3ba31fc0d9964b8f3f5da90660471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3a0974d9cd7ee5818d1db5a399c01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61abcb4d5512472ab7737d82a0a0b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b370bd7d67395964725ec8faafd21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949801a9f9dcae368410950ed9863361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16abef0fef6486d156fa3716fbc616476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292d77f4a32c24ab2bc47691eb79a59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a60e0f2d5cae9499d0d86d1a355b48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7eb1fe27a5bbcd4ace7685b17c8fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b351baa129baf16cbf4ef2de9435a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03edfc60917b3a3e3dae82412769a4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b27896c20197c29bdf94aa2afb46ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976cda1e0f203ea45de915b68baeb4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137d59f409ecb8a0f9a0d956a978d59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378508ac1f464c5c4d1d684d9488e5a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22f66866e488cbfe1f51f2024dbf40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d8847e4557d8440fe376b1079f1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f52b405324c84d08b473dceb36c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047548e298bc1958a7e169c6c63d822489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b10dcb00e36ae22377c1be92222cd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56806a5fdc943226b70aa08843f41ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544e9c2a9c7e860488d5edcde9e714492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0f72eca20e354940b63789cf6162f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed961153e4820eb6b95f09ca66dfbdb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4cde8f2e44d9d78b44c923913813495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f06234dbce92502b6bad9430934a1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7564260503c1cf21a48c7f83f8c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae93ee8c2cc718d2da26d2da0cfb64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e976320d9416c52c3cbac87ed5058499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e9ed9785cb746de8607d6fc5ad3ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72786149338a9f436113018b3723a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4a782cf92368004f7ea7fba6cf4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1f346c38944032222c066b63a9f75503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1252540546363930bd0dc486c2738c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f786bb98c1a9af53aa6b915e0d32f68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e14971f9700906f331e3aa896148e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a697c9a55a2df8bdd9d919df931bb17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9a53ea256c9cf7728027a7853a45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b37840984f8fbee802e4ad7a5f2cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229796cfa73fedf327a6e3b38cb958510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30947327b53af5d9e1bf5bd7c18a2e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30e6062606161be5f35e82740c544512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac597978e6dc7e50c7cd553ea8b76b8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ddc4cce42e1da490b7ccba3632c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c4146baf96fbe5489519350496b91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9b74e4de3366d0b6faa8e0ec3884a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f68f72c55f8e08bc333067e7233699517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f1e1ee662a36d7263882cd62e8a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9117d850eca1c87b8fc143adf922ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5e098db9b7b67fca638fc72edb61a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b325eb6697179dd5bd7b88c6e56f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ed8cb1a3c3eb983dfbbfb543cd654522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf0df22f96811fe82a83f269dfd213523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2a03a109e489fbf4ceb6557bf02bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d164cb460292d413a43ab08dc6ac6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322eb22c57a2e47af4f6310e0e050bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd32b2ca01b921e23d8c9fa20cdb7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04221b64b7af78f53415dbae2da611f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af533a9e2df67cfedc3d566fdc6684a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c9b8af423d410c389373b278e9de9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b5c77b8e43b971f31e8ca2579df5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463ffe987b396890b3a1b17a8a0ddd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92130645deee183ec0a6cfff565d25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a38c9380e3a26d4bb3046f02fb697c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc2fbbf1381551c2900efb8bbc82b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62b4673e4d241c0e46c2fbc0364801536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4371deb8de1a4df044b800ef2e4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f0b104aba62d84a7e7196893357ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135c900495583c19f847f6c7e9730a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592761afe4229e8321c6500b07371c45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dba22ad0394be337c5323db24329e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5eedc042aba6bb3ccfd4a5db5ea90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032d10efdd489653909f7b36868d54b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2017c9077aa5243dcf727fdf84b90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa46f74b3c2716411becd4b39c9ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed5fa1b16eafac0f9385169cf0fb74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c083d366771d12cf98c781aa297bbbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc49c071f81918d2499ef803f3722548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60e56307065fec3c94c7a92b6a445549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef028a41003f42b5720002f508ab8d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7df042f521d12fadd385e2e2258c89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3db35f33a801e49fdcdb3312c30b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0b95400a09e49e0f6ef40ba6ab08f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327c62a0ccdb92f5898b1ccab95744554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc9dbaaf15f34c71dc123993e593c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed5b907af58a5d40d73c77b5ee442556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a800452afb11e707869cec902706557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c883cffe117a92d0c70f7072c55387558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e2bf8e4f9ce41b0202242aadc8463559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a2ece28ccc31fc6563843fd829c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ceffbbd35ea052b88cc3d0ee55b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cac73cfab049cfe9201930ff2b80c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ace75c79736f7f1ff9cd4c673f55f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e97f7034898525446f12035831ec86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba63990a89b10d7a6d91b4462eb7c35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d53422f107c2d04b77ff347483a6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7cbda4bc206dfe0e421f27cfdc252567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653306da325beb5316d7f53c9d48d35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b80825fb5b13e907d83c5815317d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee356a608c170b7d2b293d610d34ef7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026782dfab24978a7fd357f8383d1d8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73812753fd04b26a13bae6794690d484572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140cd8cf84a63f1c8809ed3e90ebd83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f4c0db7d16b1e940ff0b93a5bb6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41972330d575f6adc2d11434667a136575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52a19be8b5e74509496736087261a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14d2e056fa0b14335118acfba4275577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3109b68798c4da3d746b5db03cdfe1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f55c2353128bbf88eb9e5603d6b327579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e19a1b82242a22b5eb21f8703888c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb68c8455aa6681b38bee69d9744e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288116ea2e90034b13d5be1ae3583f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c4bf46735e55f2e02f9c1870b13c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482224b4e4156c903b858ff502865e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b64173c66e17d1e3d8cd20ac097188585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0076ae6835985b8f61c73bdb86500586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e5fbec98a9276950fccc2b1f592f4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d7976ed1dd5f3f9090d41c7691604588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1869809d044e25ff34046501049f5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534130789f7ae769180805d4d415c14a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157bb0ab7b4bd4fe624d258d2d363b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66dc54830129c0b126bdabe9be729b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c2e930051fb3b79f47781a83f5dc4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d1ebbcd9ffebb3728c9f65ca8d7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c661d731ce3254cbc52ce031f5668595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af22cf4931ed1e2355f5d75f78ef44f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c32fa74bb20ff5d67bb81a4a20c58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8bda8c9e01144a9b07ed2caff002e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea89c2c4c92da33edae67ffae069bbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b2382f3bc605c69de41f5a97fa2fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112e0dd9c6da593473182d05688a6fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4d68dfb11b3e5a5f92d89201094b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb81c3c23f541cfe337d8530b96219603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e5517db79fdaf93446a1d391558f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e2d87e1fda2dd3cebb51955529c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0119d45102d48a83d3b7b6cb660dcbd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8292050b66154245372e9c0471a426607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22024b68bf41a4a36c6e7303dd33954d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52342fd3136ebde63fe40c70e721156609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73bdbae8fdd2658269b8426fd3f9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29071bc0bbe9c7db8ec3446cb22fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9469a59e523289b3eafe245868b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356c510fa60b2398048ebe25ac80f90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf14054adc197bf5815af2c305ad79a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571aa53ddbf3c1e26d7af3a3eecccd4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89496b28b17675b8e3fbcf62f872dd38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e886ef5c390a3204e86ad5aa363ad7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96da24cb176018a87279695b4e527618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6401615486bf4eedf4b2eda5ceb3ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463906815876d5949b2175d0ef7a9a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02f0f3c12535cdd5096fb0e763a5a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2d7ea0aa8f0876122f61e39e0f9a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993e95af8f7784ba2674e5cdd65b9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5aa3b1b62cb9914117cb69df7d97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f834e9a9181452fd88740e4fa2637625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6fb82f668d8f6641580ffda53696626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8a1001c64a207ced5a008fa6188ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31877fe3e72eec03230507225049361a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caf0dcff1573ca6b6d2ca818621a88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d3988ff8edcc90c200e957215099630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1554895622de6519ab5158246e58b82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682aae230c9c6c6f073aa38fe187cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b0c84b82e8371ebe13c671dc8c8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1cd19a5d845bd4c2fcff51746c38e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23cadfc6030a6ed76944e889b20ac0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73528a39f1b28db651057091ea9c63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e539f505209cb208e469c4e17e76b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdabd8018e5dcc73e1412969fe1c3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2148be5737fec0cdadacc7925e3c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371effc8d2495792e9d302a36fb3125f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2474f8273cc65a27b4f9e89f22da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad54bc87d79d8906addf59b163ad475642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992e3310b2fcb13c8c029347fa46604643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0716f830d6997e3c24301ca50166644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017cef84b8bd06284e4674ad75a57fd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aa6f24fa87159f19d9add65fff40b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf44e0f27e1b7ba694a381b48b3ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca9ad88d750c20d8e98c3dc70e7b8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa488ffee02f04b13ded12169c276649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cab74d1cba3834eedc009f20173241650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858a9a2233a9649ab0c2d13be208a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1424597edbe1ad1d537a77c3dafc7b1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16a5c0da765fee312ea396f97d3d9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356bbee7d92b4e2067a837d5bf0e4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b04e681e6b07bcde4514139763025e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99173457ee084eb96ce4f128eac0d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8ac97ce5e21614f57cf087de440c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159765681b501db0839a8e8431930e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b850b28b35c4ced5f741e1f7ea65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc086854f5194cb1a44a98869bc21e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce237f7721e800bf6fc414932d6faf97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2b2a29423157d563900cc34132a3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8000288467839db4e5296e61e1ee736663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c16f5621f86014866c0b9f1f83a0a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874cc776d55b61086776922110eaadc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d498e8c185ea610aeaefd3225e8c74b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e089e91e6609fdd9c4f058a37a0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3b4a9bec833335d1dd74add917ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f99b0ae217a6e792c6d6a12ad23d4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77db6042935192bee940eb3379cf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d88feb00d3e46f810641a1d90be4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba736a140774f84fbf4997dd107fddb4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a3e2813deb4be8a24d493f73b58f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3698e6a43f8125b63b53fca3c5bb8a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed57bb47a926a3823a8b8ed1ad3cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f32908660fa64f2e41e778c38f02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baaea23e7c559f0e409ef1d4cf0a4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d67b587511c73512ad1927217cfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847fbd6234df3c5cf0bea82c8b7a1ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2574ece925ca1f8af9c6a8346e4eac680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef13e65ae042f132ec404681c981d7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85183d180099ad71e14aab5dd5101a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9472b803d985ecef4e3548f040beae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92696a8ca692c9c1f48bfa2ea3558b5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e08eb9e638c107e20c86a8072a94685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ab051f53def0a4d9b412ebe97907d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cd5e07845a3a28a9ce593d4706548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57bf74baa9d4389819b7a6ef53a2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3755687132ace5cc18c8991143fe2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981578848586509d42c0f888ef4c22d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7094d3901db9971a4683d6f03b31dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfac061a83db85907d70a0a57930e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f041e1f0b5bfaae5a85fdd765a9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5bc0fd246d9a9a1a92f12800480b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df19da8dc605849a4bcc88b95840c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c1fe3a08aef920cd1f5ccb8f29da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28de63c4e9bbae01bcc4afb941d6a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479946cb0be806b393a0c0dde4ce923698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a0eb6bf8366085c4a3d6827f16b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e04095bc575cf3a0f0a6a80d28ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f793d9e081f988b0a235787536a8ea0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282789d91c837d251d97b3acc3c559702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d765da43bc9594c5194c751cb959703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3333f00c4647dbbe3a035f6545f2d1b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc69a0d3b148c76bac09a8e11de7e54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4d3dc42d1a3f74cede9187418d3c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab742bacb49dec5e35ab4f18b5696fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa79940cf539ac47fc4738c1734aa41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c710139190a7fc41d3028325b966709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f0a9c15251130dc629e23e476ea4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4560affc3f065f8b451c32f5df1a31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521da091d48f62254ca0943272280abd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e214e68054c242bed6b9cbe6b4eda27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8c281376b064e0554059675142802714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abee437fdaff9862a5612734a65ae6d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9951d296750c4d89490d5bcf1b5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74e78a96b5a374a0a1314186995b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3f4817d2ab18541a8661d06679a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc2c2492a5ae734a17aec3448a000719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2c62afa0344ff3cac3a4036e5130a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c7cb0d2b67f69064d076e6bf38879721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ab2f5b8925654657672f75d78e13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322abd7bce52c475e4057acdf502c2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb14deb811506cefceca272903ed8a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328063dbef1c692c77822034a3ae5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d957c21779fe34ab338a85389cf6bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470da45c054e8ca623e7da97e0c3ac7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf8aa4984caa432f04079594c050e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d66e5d7564c13813785679f190fc71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1749837249336a2fcebb387daf1c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d525534b044bdd9780ce92c9f4f94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea7e167efce79008e061300b12618f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1d2b0ad5783f702bd3f1a05093510733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdbfa88cf13e2e54525d6f25f185c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635d3dd33d8d1bc57f864190a338b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209da895befa7a3f2c7bc229e1f18fb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7590bf74d7708f093d1525af3471d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6882b1fcd6d7dd20fab5bf8f7f91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89087ec7dad3fc57d22312968e43b0a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc841906cf7346037c8b25a93409f239740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cabcd64c1ebcb35c1c6031f147df46741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304f340473faf91baaf164103f18214742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea606256509b085b305c668fd740747743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676c0c5324b90a73c88ca1d045b60a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeb52c21e114a28784495312667b50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68ef26a64d0d58839850650568d53c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a6ec20394ec6289112ea44bdf072747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a271582bc834f3526af2aac8f9171748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196ef2524afa45434a86a7411a4e76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96d41e2510313992accf850a12b1b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6aba87712d7fd01a18a83b41874a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56e000d7b153a66084fbe22a9a8e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66815deee9f0ffa2294cc145b3b385d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25538f835191ea0583c1480a71c01c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a978a077ef49b215aa93fdb3ccdb168755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88059e53791ded2ef287453066efe40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488e092d57f27555e80bdc824f05ef8757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>