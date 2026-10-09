--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238dbdc22c1d36bf10778289dcb2f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1308fa7bce56fc996c7b652f19e0322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d402177c139bbcbc3b355b48bcfe83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7deb031b879e3c11d490ee351cc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8171405dd72550062af13430a93e335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5e8b82a3b5e0b32f785aebe897f806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c071a2adcf6aed9f733e2a769c179157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b959ffbb7400e1f873329a7143148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ec2ef507b2ee0aebadc58ee0d2dbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ae19bb6ec623e565b4353c4ac45f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb041edc171088daa70e0e5eb1ff140111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360b4c1656524d3f01ba079016e239212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ce7f3de529f263fbf1e153a4e9fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508abf59c23144153e4a674239e802114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30653daf82a7276a0dc1efa6fcb2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138715f1685a6c11063e6a4c2a7d3f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8a0968a6878516574014282d68c7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b617175eb03f62b38502f147163c63118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0a7220941a309ee34ee04407960f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff3a7fcbc2a96659741644049bf5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c95f43d732fb85b6aff5a20f2409821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b08383c1b6699597e0f8189a7d1e3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b65149e39c86520ebe81e3efc2e4cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a55a6738074cf8903049f472ea51f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037f36a70e79299fd25590910c901f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecdc0565ac0fec2db2bf8cbcc2591b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be34efd369b44ea5a32309d8b44ed1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dde208cd88c4cd3f1e0c01b0d24b6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be80d682831a789d21c456391793c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3b1786cb5d34e51b333e2ec8885630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a395ee499bf1d1dcc5936b2ce5ddfd731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a0edb2e2cae5a782d97ea5859833132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4377af176a10276ee07f675e80bc3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfce1b341633e4e01eca037b480a2c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c203e12043656481cee6ad0f5a4409535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced72d62d8a2f21ec91d3512cb123336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60ceb51d597afa8609f3cc73e4626237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258cb3ff76297d2155d542d3cb8d9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d54b4d834074aa2242eb4bc8c19e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f5e242baac3e1b3c03018c1630cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a192b09040f585485eab700d7cb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67940d248f866c6f0013fb282dced1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0648f52a738bec064e0f1826640e8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235541475aa7bf80b4a3f6d8f4a207d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5a2abefb8c8c3f71947e1140291845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246a76bcdba4096abbf07e60291a76a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c909071c66d845bf37968a8b1f52247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26467bd9a1ccbe4478f1e080fef6765648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4cdeae23ad279872872d5d23d7b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06807c31c3141891eac0a24ce4da126350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357d349de1260f30acc86a88eb862251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3cab2513b2ee2be4f67e679b3da8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556080e72eacdd511adeba5113a1cb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf0d7b039e762d56e78a809bb3e7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b58b411cefc699fe58ebbba6ce12155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2e7411a8fb570674ff39415145c8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ceb80a5640605059a577509d48ee557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc860540af28b2384cae4628c9c1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbae2ec2f8cfef48ac7492d8b2605559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94379815a78800385d0ec5bb2d31c7d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebe307bbe44c78fd9c60c25f9e230261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e5d9194f49042b74d045e759d5fbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc2603d8a7c96b9e9e0eaee4de9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3903f94dd0ae7f174a396c76318864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a02a81ba29c1a9040a493319a854165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf43559c5834168e90998b5ec413c5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ae92527fe4cc489d93852c1ba48267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1dae5e1a6e0b6725ce5350495150368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49c8051326eb1b10ac48baf16f7fdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3eb59101676f21dd590536e1cb1d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c6ad7f9a269d88a10d8e02291d4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7b9a4c5faa20a4f206c020148324d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517668ec581dec88b187abde348c76b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3a1199759cc8915de3b9e8cc9c08274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0980933971d741ce6f28afbcaf5fb8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7a92bda47faf32b4c7e243aa253cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b802c9526a6a7070806ddc3b94b0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793e6106d4c3fe783b882e922f1028a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567eddce115cca469068764c414da6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf182170ee6706fa083026cb3023a4e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579efc51a2cca43e95643ad571313081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf859957c9dcbe21777f8e8b993da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928969bc52fdd62c1a67be798678e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116baf30a12507cf1f2ea75019c54f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85b8cebcf7a5e4a852d9c9c0b10ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ddd808ceaf020d5b625118162d6d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96235ff2c0d4ab446a102bbf3c27cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60457595e3f5309a8a9f1990b7517d1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017449cc2938643c36f733e5771e9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15367137becece210a5e57c24f89c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2eb56cf248da38bdd07e8e9be73591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4894476032ad504d7f9634c2d873a2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad71af159545a9970045e09736b05493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d79f4343b5d11640bceab355212d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267166a2755bc5741338aaff568d382895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cee91559ce4ef05c6631642c8238f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640688454e453054dceb5e74f00486cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f69db565cd25b5c6b8c3f1f4160ed398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462a97274dde446bb97e3dc6b36cfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48b48eae454b392f2fa0ad03b5d7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be26148a1f2ce2e29c12c5c6e193e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0399cc73268a5ff592739dfdcaba4d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710a8dfd54abbae3a7e3bca1b8b0d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea12afd65d422fb64fd1bad7197635104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4536310d5feb8126017aa8b3523dec1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf416157336170337b366d76df44cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12690998502b68cd94a4fabe66649107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dd4274787d179bf6aa2b50727f436108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900784ee0e83e3450a138c2445ab521109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd77531fcfb2e988d49eee795b6562110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68e61d4c44d97e384cf463469cce76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052936e9343d7909475525c2ebf5fa28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24195cfdfe58b6a22006d223f6998f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689689f462ace3a523543c384596f94c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1d83bc6c4d9e351328b94ddedff28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3091ca68ad5396a85021e2498acbc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ca61c932ac4f7591cd02c5967247117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27fef4e144d5b93913452c8d7953ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b8b8717baeb426d8254009eabd9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b221e728618036b5b1dc49b0a5d993120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6677a445ecc7d4a61d2b22733e339121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476443d7f1a535119b59285e1e7d157122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89d06c17f2bb437e3d680de7e0ab0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93365b1a47441e1604cb34ad6f91a96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518331bfec3554a1bc672219a5a3bd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e8e4183eac35767865fa323e8bfde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d548d7c9bc0cba8acfb8cc45014667127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a6b2a7c59f8ae64bfad99e2100bea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056896a21dabdd1a4632038e028d7481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a9bcec2e1ce5d707a99bc49819254130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e68e919325d81db0ffc7102b50533131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003424403fa1f4a6b4866f87f5922e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103922141ba7f1c76ead7c0ac904594133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0a60306dbc10a974b52f43d23fa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bc68bd28db53068d03d0b453963da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d58ee14211e66b44f27cfbcaab33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ceae83a70d0572f392878563b248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0c4ad4c5904ebd093dc16e55d04d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd20f8bc540fd4bca1957ee36d6736139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d19485c8e395ac3cd27b869edf0e95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe6e145afd145877c98e10c4cd5e04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5b27ac2ba305455de9afb993d71a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b77861bfd7de41f94fc766e3ced341143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f02354949e5709ea9643c352d6c7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ed17cc1f29f0f2df5c01b288a19a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8adde075f37db0c5ace6084384188146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b630ad7a622c18a92ca112866e182c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b570d936be4a8a69d28c4d0911bdc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4619857d81df2ace5067093ba0910149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45590f57ca657b9c1de89615817a9248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba07b9d0e5f7fea9fdeaaf8c6ca952151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ad747db14d8a8e32efa47406b16dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd52b817951179e07cab01d8443615153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9982bbfbfb528bb07c73be0c0c4fb2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e27ae9985fc91e96af4c61355fb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd6b452e1a4226544b130c17193bb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc426f7d7ec75315946055412ccc14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32777e268f94798e1bb5ca9c519e137f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5b9841d0da214b918bbcb7247e6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d264e34e72f81697d68a9f191ad99a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f1b79363dd69beed4e004c0850b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d60f7e7c9274f3e3141683fbd03adb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe766ff419d7c5d6bad8bc822255724163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58438421204f4584921ea5794cca18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fae2634326a657bc1aeba675a3851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694d67770da57ddae1ff4b343600ab7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0760965164a64a4f8f2ffe38e35469167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc2aa7491c91b7d20a0268a27ba45168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338fcf59b5af35140c62d4080a623e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6948cb51b3e5b78b66145d9cac56180170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b678c8f8d145f882f393b9dd2a0a468171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9a9fbe643e14a22758325025867fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a6408d9b96b34be446dce22f0ae50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee257f7434e9223ec69d60addbb0e1a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745053f9c4378a706816d4682b8c718e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fbf4796c0063d0d2955e7aa934131176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e74d269b660ab4b2cec329617f9b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0a8a12186f90e978aa2661d652224178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5e6c56dd0c9218ca0612856ec63b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740f6b5c595682e039d786057d5059f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f28e579354ba64ea0b32b78359195181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d338568698a292d07baaa310414cf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a6c8e0f73453c63c54737a313b008183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6ccaab937180d4d14dae2ae70543d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa6d2bf5551a8e510c4382ea49d92c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bfa014c94a09373d09dad5ab33897186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479b6da4fcf91f50afddc10e6126d01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d338e35af84e981ba2d3d61a7381265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305dadcd45f62e05dcdaf38967548ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf96e9309c628c166da4730fc662f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62678fc1521610074af3d004263f057191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06251711d76775c38272a79fcd3844e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22877272e33458fdc0f0e08286dfdf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff37423266936015ecc9e88fb6e040194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b5b64aa28984113c345bc1b9bf7d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859be0d6d813aa490767d2623ecec47196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3457e3a2332aab4e23f832fd0c378197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f8d42d8d452dcb4ee7111eaa5864c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47bbc33e20a63952a40bcd42b86807199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096e17e6ffdc30c080e6625c3ebfbef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce01371cd888dc601250ea8aa957fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50af4671810965560077d7628dd7a9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971e077da3dbbd287a7b7c6a8cfdbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9f048eb0a0eaae6140afea36174cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58cca00494e4a5bee40173fe680da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62fe61f5fd516c648bdb024ff49091206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfe9f58d31bcd1367d36f53f6206c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b217a873d9fea804add126cb2eb57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df773937640b76c3314a7ee154962f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61809184f77d3e612bde4805e98c11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8ad1ee5e460ebc4e46756805a549211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa138c4e70d908646c2b371731e12d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbcb6b6306916681f9734b5320809d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225bc43f8fae05fbc42acd2f9f3ded6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e54ba21404e1e4a953192b63bb45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdd76e19330d0d365666d53c806a19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa847ccfd28b5d943a70dfd5d3975231217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df692f29a8f8daf684040055b79682c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7902ea3d443ef2dde5cbab5808332ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5667cf0a3b9ccd3073d4bbe0c00869220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec4790432d62f4a5f9916de31b025221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3675772e92fcec2a6d0314912ad6deb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73100c653e1b04fb85febd7c1b9f44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d435a2f9943cab80eb3549b279dbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1e8dc437f98363055549459f021aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aaceb94297bd651fb3bd61d86ca011226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc3dabfdf9f3c4c24076622b4c13aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa6f53c348ca699fdcd1f9f271f51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916388c33216af61115c688cc0c1902c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72751192e9456f11eb657a60032151e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e028bbf48e19779ba481ac1f70b09231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2673bbde15d1464ce0441be0040f58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1da3f197e26ec37bb543f9eafc62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cfa49865fa12cbf0e3197818beda8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0e72e7a65808318c3777694238197235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488abc097f91842c3c8edc501c5399d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d5b988f050e6bc2333c63f5e64fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6adb905d0356c409ff4f4c6398391238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d87a95211e4553205c5adc9878f99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f691ee8f60f15b73620737f2d92922240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3bde32021b6eb4e490e542eba8540241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc1e190a9987e8f5ef75414484af5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2dfab47d9242d68b3cef7e18235bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45a4516422fb96eaa9a7fc7eaeb18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0401cb05f4df6007c67f0bae0b0fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd442cfdf6cb085455c4783503b33d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35240b91c22f9f2b9a529bac611feb1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838ae2c95bafd7a48c2520554bcccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c70f298fb1a0ca6abae5b60cb519249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ed3d3576a33817802b6380272d1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b18b2a26423c023208329467d555d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120dcf7929372ad07e2234e545894ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8859cbe583f19d4121d9cdfeac795d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9029375ad74ac845e1f00eff8874852254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70fa6c222827cb1157b901a6b8d7eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4396aeeecd8de2df1c62f3d424b076256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de4d2aeda4f6dbc63d6b576416f86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3b7d1cc9d41339a5a751fd12f4dfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0829e1fd3825c79b54958cb2195a44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa376e4cd27928e7f46360efd851a7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb980be75afa115d2afa0e2cb836283a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fae7b79c230bd9c2631aaeb91b4199262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80e2f7b01fb7f489b61bc37b6444a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b4551df25656754e1d52cd429adab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e7fa57a398bef802ca53d3c5b562265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c626cb15fce14e0f235b09966641ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee52a8f385b577d462e7e47d4bdfeaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f901963846d597d012ccbe0852d52c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03005f9a196dcacfa1b689e192e61e52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf393631ac31fdb8d779307769491e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54090dd93c8f4978c5758634d82d04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12c5d2645fa6c85cac555c00dca386272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0b15f14bab6f361f07c027ce9e2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5811b7ba06f6fd68ef70b81891201274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01275c3904d4021f273b0943c78bd7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8c0afb46b6ff8d63e13366f85421276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca105a3daa0c789e3579420592388455277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b105f5cfe235c925db16a9204eb1f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c992abffe2d17238679136c1ac266a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053f1ae2c9ee374f72174ff52b0e51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e068ebe9282f157fd180616f4800401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b287049287d833c2d4e12c07187e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7574863ed453b2d0c011fe41885f25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eca17ed9739d67f3e20b68e17181ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a7f00f9ecce02116f75f41860f8a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b59e6494cb811712daeabfbeddbd61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9297be9f65182450155699ff8bc02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754676e272c39471b97e0caf2c1876f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e391844f346fc95904a88c8b234d052289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3076f6385cba345a4828626edc3e7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab274ffd76900b91547497fe99f051dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbdfa776772d23c8a6cdf4fc6e0d8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e64219863e183ebdc78bd9acccce06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce8a1813bbb1934d991777245b9c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a9f58b22f0eb296d321ca70c4e47c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2421613829a85660115c61afd8279296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f69d1a062d67c7a5b79aaeb1c28e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c418a3691d57b45746374dd2fec8d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc8251a41f495529fab7d13b5c7b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c6477e2e56d0f00d865c525526924300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a8fff878c048018b44b5ed6051da7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac81be4642e54c44d559b807f9a45ec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1edd83f78b364abd42ba8a86f38666303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18976cb3f8264a82615be70f478f00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351b52c5f5c9d89b1baa0983733b6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ace6f6001ed55827a4c1137312de3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca7a20d0c765c73add8e2f4be57c94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5fc937123468ae962ded675d64736308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40989b4f0d672701ec24006d4c2099309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189b16e7b2bc292c8c62ac9683abb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f04fb08ae9dcde487b4b93b2e6a69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f101a9b3021e72151fb9e9e2cc7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aeb48944d00c25949221b42ddd4aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68701ec54bebd35aaa8fc34efc515821314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8eaac427592fcdf0773e99486a275315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9daf69388c98d0dfe4e133c8ae1a81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b983198a2088085a5de668fe07b17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae483185a2de317ad1e1c02d5ce3b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d10b78abf100e69f88eda46282ba6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d726d958bb049f9c4967da213683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95b2796e75c786de0f89d3922546c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459900da8924514ed8f3a130370911e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83659e5a404d77af6937c7c4593638cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa129fdfb3d9a7d50c79d0527fd905324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179b31383bebf34e93a63750e55eb56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f708b86aef8318197ce6a3b1399d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ca95eb873badd2a3b965b4712bfd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78640d7db2b39a6ab8fe03ed81c8b010328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f438aee784380a490855c42f627369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b55b6293d1852d9490881af2a636330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7cf4bdcc12d2ff5972c1579384f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b3ca60db3d43c23d011d9a04a0782332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80831fd82483484612d090188d6f9c4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac15c390504fdf88aacedf99240641334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af410e7e68a260369f5fe1e0d4f3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd153eb4abbcc410f80f39b03aad51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e402b1713e4d3f70fef9eda1a240ac9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb8ec4e83d32ab38aa82f332117748338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b9062c5cc455b0621e9cf1a301e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fffe514cdd7fd131aa7b128456ab84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791368b9634d6b806c731e0f4345fefc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73d94ed74e590b8349cfe20c0d72ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae0d67b6085bef237a0a2a19028d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847151d1c7203528ac0de5718911110344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8caacd9bc2a0054ffa533b69f8102345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991b8b6b48d74f464c1d4fae75f39c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483340909f201b09090c03baf6310af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341dbc76f711fd64650d63e009758ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62450b1c069cc5d4869b38c2e1c5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71744f7ac6f33cba01e8d0165aab765350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2685e2e747f28dc64fd3182122b9f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a1b33d49937bc6dbc7cd286c0cf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d68c18a821ace5b46d69dceece82d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edbffda600f1de7d921b17addcdbc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd7ec564a91a6dfb982608209c21a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbfe13f9c6695542f53122fba4f608356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca44c901a6e8e458b2639f2620df5e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743700db1a45e9c4dc5af1d2cc5153a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98394360984b1f7b288f045c44d188a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272b9ff62d9b2eba682c5db827cdeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db38d68bddd8978b4874c164e150fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223559eec217efd479b61633b56fcce0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072d5903a49ca6e35edde747bdc0237363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d595f06ec15e336cfa4eb70fd9ab7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad68b5181c110e3178197fc8b71e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ae476dfa617b3862321590a12545366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7020dbbdb26f1c51e087744a69337f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a5cfaa3e1b76b054c2bb99c79b844368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c76dd97078038c1d0a9a0daf95138e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46d7682a78eb5e2823cf3b236aeb94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0dc90754305088bcd432dc9991008371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645f9f1be1b248062d48160d31ec2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729077d68859561c29ee5bce15798ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d658e4c39a8eabca6243c759668c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f0591dce39b80466a784951ba3ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c511fe9ebf1a5d116aa9e75082a7a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b90eb08a28165a7cca978d1e05d88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c2e2ded91675a94808a695c2216e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627207b5a3dd96d5d9a879236309f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de6f1b24958914e491b0b40ca465f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999e6c63292f08be2160c5e6de6b21f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b3b4a0c36c6a8da246e2c3caa262382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003db4a8ae43a386c0dc39366200373383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11413b8e34676d010ab742a65ab6f39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910990bace2c31130b4fde771bc2db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7502c16d16af3d7cc8edbfec142122a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84a2d3ac59bef51e6f4d41163aee92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a19eed7bb03e9cab858ea2513ec83d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0607873eaa16c9eb3b4a4a86f9182389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc1f5252d9d7993d962e0a95effecd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7804122683c9f1aba59957df20713391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0990136708399eb3933e407755c51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeecdb1621b03f6d176c11daa17fbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66783301eb4105480a501317702858394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8a18c33f838c9c50ea83d5d3b6d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20962023d74ec48f3c7cd26c02377be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4872ced9ae13747319edc5792beed0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febaf6f23a735d3cef9b65178fd9721398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689581ab248670ddacbeaafe4baf4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db76bf9aa836cb75d975a862c38bdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b469dd13007474fa8e506a36fb7ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1170914300bbae8b2e8f2e6e974d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826588478fa66b585a5bde5676724318403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2dee651df136b3d828285784b1126404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e13b344cea672d98ac13d02b83d9d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c05c6fcea5c1377ece6df28254dfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c5dc65b2e729ec03f47581a706c37407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4587cafd807ad8a250229136032c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678635dee40d88c01b4d49bb11a88f15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b79877f92b7d6ebdd00fcf486dfb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dfe6d23317e4cc7a8fcfbbf60f384411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca62bae0678e7f9a4eebad1ee125f2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d7cd9fc8dc57e7d4f8ef3ada018e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dcda6c30fde2b563375435085d25c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455fd6695e653be531694550c18f34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3a246d288f5ee991237b4507e2ab8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6841a2fcb31a81fc6d523652bbbd2f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf20ec039324dca332783b60dccde3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7928e21761b08546991fb3a83c37be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f49a6c6a93718e12349afffb04da65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523c0f483cefa2752a9e0fd444e078421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9c3417c909bdbed03cc9c2cec3850422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d737ac5a739fbbb01397e5e6362116423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9177c1effb0479c148f110aa0648ebb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180f636bd8fb77974f52c6f36876bfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d658ebfb9beadec01a486e120b98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371ee9cb7692d0efb06ff4a8e9dced427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef113e3004d1bebd71c3d1b6f9bcd96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557fb55e8796228c27e0814036c8343429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96c3e5da0d94dc9b452970fc705232430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751f802fd8003bf0d20da451e40c9a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88ea81dc6abd4465ca52f1a432840432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4b25d9f6cac489dea014cc985e02d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5215f49fa78971085d8d4cdcfe6e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0982ef38e279545a8e9f5a39c9c69df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44c7afb565430471552da1cf05246436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08648f386ccb006dcfdb8d2e4f88d6ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78ab4a040d95d0b43494d09902bd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eb59f1844d19f503ce543f081bf43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c766e0d7692e86f99663bcc2293943440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc536c0154679d261eea1c835f5320b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18372af2ac964cbcfd1d9839d11fa5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3598e38f7bcdee878375e632c91e809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6d9e415f0828081780777aaf7244444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d543d2b118a4040a7dcb0da472bed8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62550b3051d7935337e98d090432c7b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62b0227df5d458a5bf211a459be14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8950bc57cce9a77b6b609cb2d5e7a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd72c0fba8625568bdf0b87a48dc3a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42839f421541b68380cbb0ca050a23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec10793eca278488cc140d7f3c2aa3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f41cea274c834a75f9c4240d3542d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc098962287bea772ad2b3421646399d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a01b343edbe255eec6fe92918af47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6faf13dc5f44271f98c21c57bb768455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83924a7ffa1f741a201b20aeac282cf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef752139bc324ece0be4a34d24d0648457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9371b4ffe23bb18bf1dd27b976a895458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ddfea748fdc4f8709ce9b3069ea8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e610aa814e8dd0e630445b543d332d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b5d0f3d44b16aa74c70fd091b8390461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5823173ffec117deda574fc1d8cac6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf040d362e89417b85e4047d2bb3786b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084725509c2f6fdbe6742f0bc6f39c6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bfdbe23abaf28ef48ea2adedb294b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f301ba8be20243a5133a494c4e4133466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32248179dfa7de97a048ba17ef3d5a87467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c15d44dc4e39170aa49321ff7a484468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede606fb1b0581cca346be0643388e3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17f0112faad7760cbbc955bf6d2744470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558897822f2f09bb25b15138573e73c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebcc9939c6ef7eb97188889fa18b2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b010685f9b5a69ce6a56d5954ee70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09eff40aa7b5be3b3db32be6112f99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3b763ffa1bf9daf5ffd82f18b4b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad1023071bc2f0fc33b8c01cfd0c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530283df404d5d1e945afcdb6a05a68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a180482962a30780c7525be13d187478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a57b0116151462f3b5acd9843ba0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6c9c76f68b7fd8f49b5cb0d785be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b32772eb89a9c7ad6dc8090f53432481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934ce23b72d10f42802c27a086a521482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7d061107ea15aac15fd22e290009483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588f72749a6651fdd3ec7e1c2e9bd10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa28ca51b668ffdc87c72e0e67a247485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f192bab0b2b1d4b1d0b6328d37a16f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb8a46194108a033c0c1f1359f7852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe5b94bfc2362f069aa3d6bb3630e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e2d08dc97beec1d2c9a37068c609489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f91e42d8ac1cb728e0fc42783ed40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0700519dc7fbd9a1775b03eafddd15e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891591719d5898c0cc20b4481a78458492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ffe7979a78481d8d5854bae30b104493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac41bb4a76d9b489b7a3fa80872cc58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dee6d9deca4f645028e666d15ba41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8b318ad91c4f092edd1f5830f6e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92d5d60bd9fdca7cae7643a7416de4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792ce6cc4e513332b6c59d393b1f395498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d297ce22cda62e92b48330cd20e481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82070da0c84bd176100e92fc5afe4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795dea9d5ddaf698de222703f2c4ec9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a3305ba86b7119e2f385addbc6c4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900a209c0511a4c1cb7ec8e28992484503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4715248328ca50fb39756794cce29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea01c3d17c2f722a060c680799eaf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad531beef7332493f9932c63469c784e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cef8c6b223138a2f5e8de26d021f24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d8772df2e6dbced4627602223e05b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe74d94d419be870e4d0d6a3d1cbc78509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5c15a65b67d646c3c276dee0617b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a61c0807376e0e6fc1a6daff63516511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ace8a56d5979a33bcf4f8f1d7356e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaf3abe71fc249c959ba7628da0cda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a62c3707cc8baf2ef7bb0131a00af7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eae9fa369a0b216ee724b657fbfd31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d2cfaeaca00b828471df1db7d33d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e99a833822ae13fb7ed1389170bce0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12113e3858d3e2faac50f5db4a7adf7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea2907d88e43233ee9cd39f7ad4c5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f305121e27b5539832601244550c7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ffbae5b690cff124f4bf30ab6db09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15e36677b819bb0fa99fd35a21f93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc423b41f04d9f42fe994c06fde2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2018de9fc79d7c55774071e274be5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bd5348857bef259a6dd41aec0446525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8866354d326254edffc476bc45ba9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2ac44c554481d80737d0a9c6b989f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be10314537658bcb5f7ed83bab0774528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8888cd09821298a811726c57ad508529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e673fb9883c064dbf5664670b5c2721530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f4afa833f20dc4bbd44b0be9bd639531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ac7f4dc4f7bcdb19517c51cefda4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e786beca74c5d3dd2b9c04fa643521533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0baf9815ac4c2ed1c33972cb4ee0fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d8c6293c5a128570591bf93f1702535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80f67c6e7945240e5fc0a84089734536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc2049070a59db0ec260700406004537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574f351fff94deff4a3d55fa171c44d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ca79e664b910001f91fa71f25512539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42907f9f4e60e747c386f96df430ae62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2507a57f00209cce4893e979b8da18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dbd161d4feac8ae07b55540ad14bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6ceb197dd79116c04d59606fd3112543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccb5b26ae6fffa1d7c424760e26e04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596925576ee10c04152d701bcd8028c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0aa5d4b248d494f584f3134903368546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a23b0e298aeb62e678d57616920a7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cdabf80f5943ebfefe6e0a325bc7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035196d3e105e3034ee4bab9e7c838ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f990384e61d2bd4cd1291dd27e9417550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e8db7fc23b00fe80563d91d09d37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fabfe451952d3451568b3dfca0018552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493fe85a456928e6a63e813e9215541553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c96ee2c112292bbb741bda10720f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff2de3b2b1fa4a3ca69ec4abd367c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831eec913287f966a081154c7c62fd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec30411797c6eb7b7c319426be640557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9cdf565a16b8419bb0c381b80e831558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8316968065f76465c63f22e6aba59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a09e1ee863f174674fa4375f8a73a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec129480fb8589e1d5408787578351561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74017459d9e9fef122bc1605b80a84d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b696f688fed51f7852de1c2ea79fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556b11039271e7487637ee481061f0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e2394a7b007c448d8f892e555a577565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4353aef0f1bebfd0137f7b94618af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423f44ece463337802111b7ed290e82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dc78a97adf4b03efdf2226c4a30a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a302cdea56576563f7c79cdfef5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b71c1f9eff4c4e7bd614131df62d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b3b032044be7114e69a5bba3c813571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991beee6e173a0609c4cced05aa2b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd345c0ee63f4c0693ad3c7024d7975573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae7b32ce9393eba40fe33be9147f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c235517b43ceee0a9bd4054bde090575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b001bda967f8d23bf4787ee70b9991576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b490b3648cd72aabad5ea688af85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc77daf21d679c847700070f6cd37e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f57b55f023f64112b6a8bc081352579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7f87898ebc3e90ffe510c99f94fb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fcc499df3232fb5f593d7940ca653581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b79968330f9f3794e28119b524f44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af243e790ff734a6c665e6a08eb89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f53fa24f63f86ae9abab8f2eaa5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a640a588c126c12fd50b1ab0bf6a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33c2adfc2a05eaa49fb77e08b5639586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2cacb6e3da3e564591be52ed11a89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073579b7cff9c545d9a8d1215c9c07e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e676dca8440cda9de6c65f035a78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95511f32b4b6ba97cbd41229deeda084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b18c8fbf41e46f437a99f292d412f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66495cd8788b4c9a4d6e26620c9fcd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476cd75f185fab49fec1bd438aea158593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d03b25b8538946a6ee957447bddd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154d1f7b1520fe74e76dea2df04a925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54799d9ef74c106b90f524d03f721087596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f111af487c5d2475c75993c23be53e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdcd8670f8f46a4db3212e9770ec2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8f73358cc0bd444666c9dae3c4ce3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b89d95d6cbc7157d15f4cbea91848600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca3dc3c424098172b38af4493ff40601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b7b21d208fdde46d663cd3f6191a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada726937d5c332aa98a0b18f571aff8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55744ece352d2e9ae03c72cc7d6f1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f84576e583a26e5ff6b75b747711e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9369fd63b0e371734937d7bc1f1b4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3aa4c86722730acadbeb8a60a914b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b851ce25ddfae16bb73caf806c9cff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabc2a7cc7b55119b82e4bbab21a6f3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940ad57bcee6362073166e17f5e560a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ad0eaad4c031b58c5970a544be143611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd233e92029b68744a49c5bd3f87286f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d75c85937291959aa74226bf662dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcfc1444820c8ae70d73a6663f6b6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aafd6e446b7aea0956b464dc7b2fc0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604236232d6fb385b2560c9655e3b13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b64e7074aff6aa2d4f62e8bc18b9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b8707f48f1d3fa4e104c26b850d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a9c94d6146b507ee744204b502343619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4b583333906552a683d2e916a91b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26436be88ca985d33c514a54520e35cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b52fd10a3ff4f34a28c77e2b979c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4646611011146b04c9fd625c7abc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cec6fde36a6c1956f99f6a1eea94a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d853a0792563d450de339f01d50b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db509e509375544bef73bcc7b42c880626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193953a70ae3ece0f9ad2a994145ddf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a78cb5d2ee9896eb89f30817b4481628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96207d5c97072d154570f3e2bc21b45d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01583250c7f699611f4856b210801630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded93946f952279b1089365635441c55631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d886bcf28001f1161f81bf27f0ac87d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5155002005c0bb5b16a161ce661d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920b946562306f73f93475fca0fc05c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdc4b13d8ffa20e1bf1a499c203727635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664628ae992bd3361b1c6fa205b87b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae42f001900eaa71a1758bd827586637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37269896d26a961233e5e193f056b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bf9122be7e6bb4bb0c342aa46810b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d54b630eaf3525197a16dc21bf5af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578afd9487c4931e850386e0c7f7b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece94af0fb9f6ecbc240fc49f3aee7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847df9cc51c2d8db1588dbacbbfdb531643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a8758c44f5b4f9767adb982299f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95285707832cfbbb4e5e213ec42d4a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ccfcec74978882f9a400adc473fef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9c3eb76ff5c404de6be89fc3302b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93438c6ca09afb3a416f2302d9019d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1006c8eea831be4e5da9e305a0492649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0486c096f9eff8710445ad90acddf20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cee21a66f759693828055e6df53fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec47c19f3bd925a99f98b09da31d608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d5806528d9abe489a9898ef1a34cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc928882ecda3a407aa48e186354c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae679eaf0f45d575cd98516918daccf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2c2148e155a1f6f44d850257bd89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b547d1fdb95f97495a8b88adb4f2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04c4f3ae25646d8e825a03fd3b684b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6249ac29e3df2fc7330b06cedaeab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b079e8f89b5e46766e4dc54e539400660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1a9bcfa1043cad6c486e28c87c2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a2833900c316fccf4451112908b04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d75001bf82575daac8917ce627c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e966437671fabaead57409f6ad5dd14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee8e00825da6236c03d4c9c3dbddb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787167864124966f5aee81aee7991584666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3f321417b626a606fcb08bf2a2cae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d622ec8d98b41238fab469992e0fdae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90508f2e35b147888a89689e93c53ea1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d118896f4b31349052c9a1a2f69c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194e0b842b401aa68d135462baa151671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a0cfb7c8fe7f1174611a09f0d5e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de751708310b80bac68a25ea982ff66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b593388332f8cd71e684d2e00878d43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8cc0a9089d33ba934fc0966444bda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700ae7aa7d734ad28635a1b2d7eb2c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096a06ceda093b78a0d4e556b2df9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15404aa1ab91483d2dc23f3deb844ff9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9bfbb4c19e2a1785d0f70df698de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d49cc48038fa977c025f6059557713680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd652d3d64f2d1bc31e1dc2db06be20a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e67ed1e3881e02e3086a15209d340b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae4cffd508e61e68f92c7fdd365cd8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e4a325c4e5e6b925de58397b976bd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832210e9022569dd3b57d4564a873f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f472db0f15f0edb6c1e8c5baf61d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84594f62b8aba5c20a7dadd273d5e6b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c19fdfc64730aa3ab934571b287c7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac603071db6d7941d68dbec58ed627a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514603d131d370646ca2bdbbf7c0de3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7427f97a4eab7dce4bf2d3c8101fac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f301255689b1d9430ab6b7b6f46298c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0326dc6f19d33d7eead9c2cfdd4ba09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d729a077f1a36ff5f40d74244114694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c989b0bf26c3beeb8e1ade3b3908b65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f37a8ab2ed49b4cc7fa1182498af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f21524715d926322fcb690fd52bef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad7d7722ade4e09773a5a5ff5734c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e796bb5d94f2b5a83459c58d0b020699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7de4fe52f062f9f38d510b534ea8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a87a072576db8edccf546e7fefba32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b36fedea4ee79cf232c8e6bfb443702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a57fa2f47c2eacab2a353410721c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeb333628905e0b2a9ccf9525dfe45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e5db33448130250aacf5ad6f78a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c37a54c2392f00d4631dd445c39171706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3576e65905346c8eb3ea4ac9866f97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb9893fda84b46f0ef814f1552c069708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ff6f2fd3687701c11c92101b416e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e6d3367b185510d926a573fd6b929710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d14cfe301167dd4a4e3c3918e9aa8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03bf95a0f1353fc5f139ebbd960e37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a928209945be5fb060d599d46bc42713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a013028d57b3a5e3d500c9787280f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bf2ef2ccd14ae351ac1138254d957715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b18e5ae2548d4f8c72ca0ebbd29f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8e50b206704b52b44fdf9a437420717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71638cb4d53dc3d5d74cc6178817b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4420df92dcbbb45d363ac7aaea7c81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5889669c778388a4eca25627b7c9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dc2f567061f849d0feca9c59a3066721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c9cf14abbac44fc340d269aaa9ac5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9907e608cacdcb8c6447d529fda65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8af59b5df922f9ad1bd2479b239d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905180ec3b4f75240ae5d7e89107b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7bf92ea56c3dcc160ff61198b8ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e059d50201332907d0289c085482727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb230f884b11526622cec41f26f21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f950d603bcc33981fb5802054389b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c27544d09e781f3ea34ad811a01b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8acc47e7e92e5d498cb3f3f32b07e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a03228f70d19146241dbd4e3d161732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19a867f0d83c684f8bafd2228db5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8a7f34db4581120645d6472741db9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e71c7251f8b2df79b9a12c34f6f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb5ad6d47c5e77157909e0eec1e111736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef0d1177aa83dbfb41903865b76ab3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabbdea91d51431c7a8a8de88c31408738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3ce3da13aacbd028b9a21be26dfe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195840a5dd24048e1b9ec57622342d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c041ad25c5b877491cd088ac88159d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a262dba724c1b026d5412e31643066742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1edc59f3e9cdeac658ea4ae62f9eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7a7d33152def1ec86d7d2cf03d14f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e2eba530f5d1a43c5a4fbb3d89747745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac2a73e603b931bae426c3dad385a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527014a139904211ea1f75c93f69625747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df4b9aedb6a6762b86162f53134bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29394ee23d31ed340db4290b881e128749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd2ca744c89be2dce8777860073ef6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d1bbfb0baf9206310dd3e2689462d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a7c906c7d815ae2c0e37cf7b0a63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df5eba51774f97fd861e665800bc2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45452f8211107906f038c60bc29ca21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e505dfb58e33dc6d16931d11b482e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af2fb502d5d43e24d65b40bd04158756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fa797e68ab734a348d0e3e731af15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684770473eaed7f0f7c5b92876246c46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f71788328d67dd8473899cdc026f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b972a8cf162dc564dc3f7b35bd9d991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ba740145eace5f0abfc88a60f8b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df466e893eb784a644872641575af9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad070a4edde0e9b8cc9110988b05f014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe870ac809812c536f6b0eeff46d43c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f852f4c497688455e939a39b827ac4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b380b792c101577b5c1e3c685b449f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157e76fdb21c94b89a80be069fc44348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1ec2ec79719129e75e3bd00ce59e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f41ac141f6a0d390e8834e8d377fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a98c66dbb650ef0d84cbc0d337e98211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069eceacac9f5e0b5b723ddbbb2304e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad264f259ca9cec5104478e8e14de113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc6754f663f58f29269964a5483bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c8c756c7ecd4dee15524c658a4bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d03fe6f8bae6bd745a636568a486416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ae33ad88571c8aa2613c76258271817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e823719a7663e5d3be5984ad3e094018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c699f82233713033ec346da666f29619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c445e4824d07ec2881c069597f60220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2ec166ecc859ded625140c90d4a3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cced31c44bd7d1ebc74e613d63c10322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48febef31e5c065a2b9e2df4f4f7e56523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3064ced3d254334c9cfc180a2a50724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5b0833ba071ac1795589603aeb21d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0c45f0ddb4305bfe5160e5a049bb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6287dae1e35538121c1808d406546f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767525bba845e2410704c9d1afbbca828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923882ce3c0a3517f67166cc29c5dac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581ed9777aeca1fb6efeb6fd39bbea530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8135695e1f0340cf96e3182c256483631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e27daf975ea3ff64cdf21b877ed2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8070a7641ab8acfdaf85efc1a6b51533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d732c6e78c541cc25324294f13446bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210286fff7b3601ba737e436846925f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f45a71b4c05083e0c9fed8defba4fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd89e1a6a039f223de2226e56e69f7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bbf9441890e4f6f4fcb7f701abcbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a4e5d9f7b7fe0e2e8472be195334d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279a25c8e0ac34782a2403eb59d749e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8835e137632c4dc89a02c61bb6ac5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85c30007afd03cd9f719a742eee64742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710c919c983646b907bd801d75dcde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36aceb4981e322a23639fa4d5d005544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72d37c75db45f11df917c175bf41245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991eefbff54038f20417361209bcfcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f591d9bf05ead7c78dbb6f069b8eec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc48acaaf55720ddfa2b96aa70a000c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11e8a876a02fe81ce63a6e1a9592749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92200e86ce09874f1423ab32a26507e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbec66402e677ab96b67b1d20f8637151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c7bd8ead9ded43ff590fc5c5c63e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1899bea88b2edd03b6f7a569ce9ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fadac9e2edb81b13b52a5ae814512454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8d4480dbcc4935b78554b7278f2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387193dec706b61a75b3c4b8edb017456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65a2da60aa7c877d4692009b19768457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655eac7fd368609ad28736904f53a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6996184938b1291b48012448ba7f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0c00f0535cc74ef05dbba627ec20a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822ab28f2d6b12c33ab31984bf225a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b1851fed25e367d59e08f157b8f6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c99516f92616709ad300d4f87232f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9577a88a7f84d9f96bdd436f01483bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20e4f0ae913604b7d27d4fc578ab9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04520b6b989ecb11c30ff3f61167466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c36eb376fbcee7970cb2f3f261bd1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7332962e05dbaca0c56f4c5cdeaf6df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad63dcd8c3d085d59692b220f92ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410547f9fae06558c305b0dad9b8757f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa291921e6845d14b5319e741edc9e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c69898a80076f6280bc26a3329ae9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763648f776ccd460b24d36f7cb66aadc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543f3c8a4fb19e59a32659bbfd9f80874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e921afa9fd0de3dd99de4c9a501475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c85013a9645072989b104e2595cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dff16858dfce8348a4c22f6414174377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9dca967abeb1b04746d8194643c1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717587a7931e381c3da545d86018c62079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583b8912d25a149c66b9c1f3843312480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf4d944c308ede14f39f11ddf304981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de0e85773532472e5d5bf52f1af4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c9756bdde4c23ea99097e9c92c5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c001c0f9eaecab464774c9fc1d77fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c79b105cd10262fad6546bab7f0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed30d3bc65aff242ca47af4960bc6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bfbe5cb5d6a46b4c77d31994abe1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ddf4bc1afb253067e790d52fcc3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed180c9aea2f344518551e6f3fc8447389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd3ac07b6588ff21b7a32425a940890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf60f70b1aef49264cca71af42655391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc696c1d8ca46ff092e19cef3deee8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baec9c62986c073eb55ba0d4d66f3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b068d13dc5eb75bfd94316638675f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b065cf04d273908927d5fedbad8a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ec8671ac90d0e8cdbf5b704b7c7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1614e813565c43b8280a0e940c42d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd7803833dd58d561155502b94515d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac821b5d5345771be3c51d439c1f8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e531e6d5c19ee8537536ea0c70fc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb0c4e756d077f7eb94620f7de386101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99c7c697718d65644904780c7f7d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3da0d75d3ebc6e50502239dd9b76d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaee6b835515f6f47916676dd44ac8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7b578967552cc980d21dec889503105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1de08f64bb176b7d09b8572f17219b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceac7cc7723b7a18d03afb9345f9eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6eed194830858a4ee9b50377626c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e1561b28447571ccfc4700f53130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0eb3359abda6aaa87bff2521a9c6a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d23be1932a04ff45aae17c8d48184111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a31a99f416bf47171fe451ad58a54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb8028731154257b9a4888f7d6e8f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176b6b7bc3e0d7aae52ffb1e0822739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306179a87c15735e5a13349b3a0b7a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d6d3c377b033f5d7fc2e265194b4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d17fc8a86a3b26ebfcc89ef113a682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d13d699b115dd74e1060250c20620118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee35b3e61f845269a3590c5472a0f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49a6af76144386ed1daef2ed911244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f224212a8e7a9633f8a6087320d822121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e0a96e8f3a6d001022db2304b1fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88e9e309c3b8e68a4569e2c625dc25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887ca4b1246e74d0844974544bdae2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d37d60bd9f274fe29850bbeb5b49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d2f82dc3bb19f3434f985d3cbab3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51384f3902af8dd1f1da5591847376bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d724c5f78e1b59b7567277db877e0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff89ec4cc10e19a02dce1605c2683e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e9c264ad864ad0f2cc3a8ec13c222130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae195fa9c4bcff374885814dcf149fd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc98f56c9110e66e6a1e3b6815059e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6b77137fc6b15c0af82aa2b50a20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe17574a6d5a32f7df210dfc621e67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4256be45d337a84871d0d1aaf8fe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e19ca745b60124f2951f890358c92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e032c0c999c5227542a511ddf4246137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0cadf3333d7ca088c4fcc58f0d8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d71573f10b29afd891b1f3d542e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d31e14231d87ca185252048b527560140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c72b1d99bd6371edfcdb4d301e0d79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c823d7e7bf7ae7ccec0f994539f2ecb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca19ccdb6dff8d3921e8ba2f700e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb90bae15a797b82f07e0a8180f23a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f862b81f7667405673d6d8a3b79d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f8a0f7586398552b3dc90c3353282146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de4c139be85b89bd55e0795864c35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7a5ef0e385c2704664ae0f4830105148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a781dff4bb310260c8baaa1eb59a4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43e856639df2ed18aec5fdafb5cdac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998060d53d2859362de2c6a196ebb1d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b0f352a299921455e83c02fa308cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0bf3c554a0e2ac87293901ae50b85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f53361228b19e8f82bb9a3deb749b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e615a7fc6866f4f39f74dd45097342155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348c5a2d85baa010a1e33361fe498dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bba9df02c9fa2f75cc83db7cc6236157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032d91a8f2c6190f089512c27de95b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dadd4a20515b5cef117e2380ccd7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2efee3c8128f961aa1b3388bb141ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f66695eb376e0e0f4d44a774eb9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e238316df4341415a2f31c6352a456a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e33993919762cf1c359b093a15a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71602cb1f95efa321c75d3e58d083810164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0ad8103ac8763072cec572f224af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac8b2d5fb036894b5a44c69020c395166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddca172f5b24c3b060f34379c822b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce163eac9e651b76974a71dc912ac88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e853aba1b1116caae00f683bca609a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c8152964328cbbfde250a7798ff4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2e2512bfc179c4b7f45a29e57171171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ad3fe43b531d225ac9752cfe40873172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad61a98085e2c7e3ad0b37678fcc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc779f498fd8a2c331cfe210906d888174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f35314c259ae7811480863fd52ca4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6b683dd119f23cc12770de61de09f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ae7614ef778b9e970605c87007f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51633c3ca4509df330a72dd9409d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1859435e28c64f7b84a5a87f8cef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e864db3cf065bcff07b8d8c0a31587180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77cd0a0241a27e20c3e836943400d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f12c8a2474cfea2526ddb0bcb0cfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75536f7f86ea4c4ebebd196543c3e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e0b229cbbea35a9aebd15ba4db361184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4b9dea41db72838c48d870cf146f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4efd3f2f6dd3401921a9bca482702186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba1ab0de9a8520ed87390aae692ace187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125051fce6166f8edeb9d88ae14b70c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da195af7d35c8c5b2478b5729a704f61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edad22365f35e0f67d60d8e3ccdb40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131fef46ccbc8bc514b21539c8ac5e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354fdf69593c718d68320815e2e0f49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d731994b9ff4195bb56cd5dc0d8a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a095649a0e0fa8157828b0b8be8fcc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63dd9d8857ee3dfa0d232ad84dadec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67859bed526eb5e75ab8889bca0cfdc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1841f8fde874501013c2cd92da7db2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b06c62ee44ff93b71537f8ac44f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dce1fc3a65466d35360f7feb56bab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ed59772df2b7c54d837138917b56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917ef3e761fcf21cbab82f15f31626201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d95624a446fad7e1972f9a4a6706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712665e633bc86c262ecf7c79243de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb4bf0b1efffce966958f3a86077f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d13357e627ff9adf1660a49dee533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85190dcf71233e382590f0dcee38b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ab0e9268a9caa43ce664be231f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37780799309bb2cc4e6cf8521b001878208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad27701d4e6c24ba984098550f0b1ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69329f9e3eefbb09c7086a1f1a386210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee79ce712cef196154848398dfb7ccd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834a6677a0e5a7c3442342e0f99bd70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4648730a5afd90a6c1da0f973edd488213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21097d50fb4ab0dee8053fcc78a9a7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495afcb0b35d7ef7018218bff65c021215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac482e3528c1a0d39da52f1c1ad49c0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6545a1b34a3918b260684803a27de5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3d7e6923056182eb49c42c113ecf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed1223e7c556f5a9f0dd8b40f51b0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd6a6322d4eb1073f229222a0eb65d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd0bf09bae1ff77e10f9da9e290c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5345efd8d87994258761724d766c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3ca2a9fa3bb6ed656cfea575be4eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cff9ea1b2cfe66a77dbedaddc135e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e367fee72d6f036a243b75a867c8c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c97f571a61d560cd99e0332ddcd38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588e4ac58133e0c10226b65ec2a001227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0961566d645e7613a7a5dc0b6ec2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda668a3476f161fc93c1604e385abe1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70dde401eb11261d9f09dd61d2735e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b20ea5e6b10137f67ac0d0bf3a9b36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c052062fc4650bef477b81718d2484f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1961a538ae1e05fbebe01751e4997233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46be902f93570b77fc7d3946fea6f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba82a457f9164bdaed2850cde2aea7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1aa7322d5afc12923596dd0335b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70162146d23bfc7858d51311adaa46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4ba35e53e0930abdf6463d446e575238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18216e2b193802f66fe134cd8f62aca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf640875785f27782ac388473c2cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d92186a3aa990ddb554de130cf7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bf40721f7d5ee772673617c27c65e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e035a857f0583a8d3db8ab07b6372243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9493824609f9644b4f68c01bda2ecd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823770407ae885d8e30a811a979ed88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84701c4aee4842b2bca2ca26dcf40780246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf761a34668c0eef989bcee3c66bac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2a2e9da0a5c6403fb749de3056dd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b865bcd294e01c684cd5ac311a1590d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b4e1e0a0b193c490e54181000759250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b369a7c3323f84f36f50e613703d47d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a11b68a4e1e4f43109c9185662b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da54e04f52f45311819bbda9721f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f800fe8057b6aa233606907c539522e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce0dc0e0bc710f48ed7f3bb3be561a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ec05a913e8cde5af0c31d854f82d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401daa83e0d0540837ef6c05d57271e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae441b8d651515f5e4757044e2aed3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121b4547d7bd096204a84025285ca8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd452cb128f48b95ae2827f2e5d24e55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73e6cd62ed01bc4148d2a4e2b5a435261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225a432bf396080cbf62801269f020b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f5e42a9e906de00e0327b5bce224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cdafc6144edf7a17cf8ab2a9b1eb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25affd41e6fe15bf54197c9511df76fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485f957aff63113e43323a30125512b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6086c95f7779ba44751bd66ed0ec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e7d6a9c422880defaa2029838b144268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a18f2826fa89ca39e903874574452269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef9200ce21361d9347bdc034cc6036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147254eb7cedb5e66647e1f291c2bc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9b11882b19033ca4950f20fb433a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052456eca4162f2288a33186d34983f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c129c98ea560666af3e5f22b43eae29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6b05b8a016593d12bf06723405ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472299fdc3294a399b9ec984530f1a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c812c8680a8d177186c29bc491fede277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ab9e7fc5a39b9b91f29af0513d56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb82876a7221ece56f106fefd539cc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0a1264e5d0c11d4e4a95df9b0862280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f8419bf78b08d564285b71c993c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4576baa034d9a3a283cfe9c7f6cf3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45df8840455cdb58e5edad87475142e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc207a0f0523420d1ea9b4acad6a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1460d0e83bfdd6fbb14c35b67c6671285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c9f5319da7424e2904ae4c94f0d6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2921b2cef0324cf62d370c07a45b786287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902d998e6b76a1f0fbadb1f8f71df94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31147e0e5bc03f2bae1df86a5da3eeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0efe459ebaad1dc89464f7f8069a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a723b74cb66bd915fb2a2a170578d21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2ca35fa4aac5449df6eb03d3f12df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209330abdd510c13e20ae713e26e22f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82261956711da9068391b89db7f2996f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d2ec511738fe2ba0d1963c3969950295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e386df9083e447199368d48681ab1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786dd9f32ecb7a17d2e09079c45e706297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefc362a1e56f2b5f096d7cd9dc4194298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b335d6943489f08bb1a1db4bcae0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51bdc032196f534d833d0415edb43a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0e358af5fb03bcaa5691f655726b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4abc38e5ecf55518152808cdeb1453302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33573209b55b2b90b0f698ee8ad7bf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73734c911826044d28418507cb9a04f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a852abaa693d942b33a5508029343c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5935c7a8c128a0dc2a53b9568c80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0a9f5bde81aeb9cf321794fc6320d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d250d9d6d497f482e1bf9020ab0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb6c2cca4266db400540b93808057c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6cf6a0d27f9abcbe3caee69dada1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf15175dfbd5f8ef781d538b43d95f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317a6b4fb98567bf0911930402a85d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca21311daf4f616d37432ada794fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba8083135e5f71b02f6bfa2681d6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00aac9b08199cafd047df368ca80c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc0bf2d7a8bdcecba719a34029ce3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c2892a8cd3472c556e1fc92b66df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879daad3e162ff05dffe9585c1c2128318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953158634a24dfd9a4dfdf8f87b0c17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2ee144f464f3f33990592587cea7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f67d1fa890ab71fb0bc4d71733756321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500cfe3c0a4da53e9b9936b1a8a9ce6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ac862c132840e5baeac6ecef69295323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af40940ab974873244e08639721a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07466a6cc3b3b9a4169c273fa2dd5d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c164b9475f00a33072d25e4bf6c66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8058301aef6d79f6a375835ec413679327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b50e5c1b55da9f389a2a6b2ed9960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c283b695f9735d1fb724ce17ebf87ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b420df91dbeb7999f38226b5bbe6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c4a92f3027d33bb440c7ddce64a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4ceb8a446989a0c21e83f61c991c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8a097c6660748e0f4739d68a4f96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3482ae4f31921cb47b339c393b599334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbedcc9e2e76075bff22b36f64798fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0627f7116b166e6cc9fe3a44e8615c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a4ee284ddd356dd6c44ace83e85d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb081d48dbad6e712e7e5114384fbc24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438d3d73186d9de5b76ded899df31d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b442c30392d64d45a3038de674a6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30ac12e6dd1789132cfe17295a24d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f92ae86962c6e0f47ada3bd3023a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c1c43a904d6299d9b555a3af89e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f781a60951f700ec61058a57ea37b50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf162b60827befcbb1a0176514943b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f6ce53ceb32d9911762770a22698346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56a7c3f2e8f873c137c7d22c4d308347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d8fadf1811f005004a4304aea071348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437b79edca988b9e05a14741f7c322b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e3f5f0890a89f3afd344e918c8b7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740962b5c0b032d10a743cffb1824ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e443ae305fb4c536ef455f46d412571352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66038b66266819dfbac5004d0f702c36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a56020926dd90ecaf59b7bfdeef223354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1c0b74deec5be07873343c30d9095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4910f44383b0ee42b5f027c6ce2ee5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eef29a2144c44f15fc11716cdc76a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fac5d1661e225fb7541b7aac7fae6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a1378207636b65fec30b5475c5a40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba696962980bdcb1eabfc735c798c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e881aa1ac6dd97723383686a7a22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b328aeea80e7a1210fae9f3b8d76ce9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4ff7c0c4d382d48ae4e44b2b2bf44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e537c2c94019b60aa982f94ed61f42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548f19ebd2ceaa34145ce85adb2f84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d4eeb31aca80aacfadad1a34bfe3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b17c5af86db00d5d1a2b526752fe3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c077d86f11ff6e588f9a7a63c7441c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f42e2c4d117bb8563957206de051bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b4362a4bdd0c49c4ccab0f9adc11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d9c8f4d427ee0125ca6ae04e88c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e3a447a722d4ab83702b9a506c07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec76375f086a96b464bc7289cf32e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb492738ca1a5a6b602bc10921f5ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bc6805abf91c2d77c3ccd8866a041375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d178a08a60ea772b1e8ea978831b0c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63fdab1e7accdba2c45687542be618377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4300b8e9037b0e76a46529357bba58e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa671e02176682f8fcfade43e4a2cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9811d061e90622ce32ec2d7abbc21f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4bc64bc2f31fcdf280be3baec0340381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c66b009ccbad327d5d194d3c0aef2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9cfb6050b39be9a76d68728bf25dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4770ffa8961105c94a02350c603b49384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4afd295c4ba51ac6f75693e5a9a460385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7ebbb168874e8c3d3394a7e72705386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d45ff45fd3249bc5abacbcd34ed3f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aed6a68f6ca7537694544510f2a04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3612c7c45941ee4ae1293c81cbb624389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5b93286a10bd620315a72d4e140eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163d64729d416b074ee90ee05e2e0b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2ce86a2f7cc7a09e9dac0b04bcc12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90505b32d955bcb6dbf3bab67bae103393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8fccf4232b78bd2c51ec3e5456fa9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97deadeabd23dc5832de7460065361d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3cd684dd56694b289e2f122edaa53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf2703f315a37af1335dafcb7f07a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61424381a3eb22f2093a4f37a955341398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3efcf04306213b5186220a866eaca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c950f3b7915c3b5bc11c3bd01010b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005cff2b795859e35b9e961b2053736401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba07b7c823726a97a9a046277219d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5c8f91ec00e40807b7ff275c2bf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f645c2e965cdc32ed1e7eb98c35825404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa53b4c5d2b67349764d741719eae92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179167f89379ee32659e36e078b289c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc02969e3287448d06e3b288221ac11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad38816262d35ab7cdb30afa60ef4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e03b9febb4412d79a3e3c161cd575409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f1238179447dca3ef515446135f90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418769564f515a5c987dca3bb126b009411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057c48a828d1ef9f2809cbf84ac69f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955e595e565272c4eede393197dbab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a276d36e3d7da0aed52a91760e1b3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d67e2e321b52d56f590aa300d5df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc11c897a2658a83775ba4070ac1ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c55bc1e89a86573d69dcd78a606db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bc5c0129c30a8bd0777a34d88352d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7395274edaa92af76a004d8959e87a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5131ffb4ae6f30607cf0f033101d44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116ed63451193d324a91f3e06beb450421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7361e396d1a1d5dfca22c41ea7ad93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b6b191b94407654902e674a637489423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfdcf4cb7937e09ff9e07fe24679f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd5b3655244a1d5be6ae3eff4b6f29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d08f883efd721817846ab8d8f2143f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c79af917ca1dbc826026720a97591c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87944f9831516f3d5bc8bdb3623f149c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1a33495c9639e05467225cd3a3cbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f933338d973b4676239e1c4ad6a312430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb78636a5679684d0fe826553fbff5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407dbb986d27e566d4e56548fc6fa2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb30cbe43ff6f80e0290622728cff1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424067e7d04c06ae7115aaeacd327a1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40740a5b73617081cc70553321e81b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17498a2b1c1d816707625ba502caa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34e9c88b69af7d8fa081358fbe9d75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6648846e33bbf10c84a2967ca31cd70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3debf51c0b236d8c8f994413050618439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d08a91238b299d2919b2ca88859c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a92a516649999445032921ec2474441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8192145fa3f1b3b0ba77a8fc141c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962584f99b9cf1dad75c21787ab0307443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1069ccb56a810eac54086070b1a3015444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172f24c8434cf13dcd140f1e301052445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aee4a2c787ba8062125a2fdc1318bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57823c48033ec3f5c8daac5e832a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd94768e3dfffcbb5b1c0f676227ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885c4d14a27e13b6d197607b17b0ec6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a12d081b2139629c878957372c4ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc43dbcc014c5ddcd49032ef1f0c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c52d08cad475d01e14630efcc9fe46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4675a81936e9a2e7d8a1a2b8d4e1ac5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e15eb5c36051c8faf52f31d377083e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0caa8b4772a9370f22d1803c5be9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592919ebdb960805dbc68bcaa95a995456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b7a2944f815bebc1930863cbbb70b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ed3a0c0c5b82391c0112e9982a9ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffc8ffd91fb7943ddf5b62cb2a0114459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a052b07b1d18836e31757893deeac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12064bdd39e23b464ec16f0f4fbd15f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932378f19539dbf933379f851f7ee4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ee210284304ccd3e2e654bf864c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00449abc7f80948e66406bc498bf6e30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84233dbd40ea12b99c02a9bd1c5958e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec29772c0f26bcbf96fee4e1dd7686466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5ba450ca0002091c0fc992b1ab2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b311e45f95934fb8f0e687e7ea4029468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cc8a3983d7d619b55dbc17c45636e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a656b227198aaab4bd0328139a77e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca8fbb91dc8a1fe4b009eb59008e6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3aecd3357064c9096dd3d70d05ef6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea3b64c78765e4e3fe03b1f15bbbab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8bc092ffa4a65b6cf4f92c7d4ea8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fc50d302ace3daea6f2d0a09fad9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b95d16cec750090053617890d87f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ffd0e6396269f99a42e6aa58b4bac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5208433afa9bbec5fcbf5887ada5a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749f8a85c8c27c22e6f43e0d31b779d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746f427ac84cf9b36541f0aa12ccbad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82cba526d0479eee66a4ab166fa82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680da37169634ff769178dcbf35a92af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccda8b7a1b6a2d863cda617b644134483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de55925b78489016a1fd9e109da8973484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6656817b58b25bd1cff020884994485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a8103d388cf1e05be376f91ddc93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b1f2e8f6cc623222666755bcfac76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb5d76f3ca120bc4c79b38e56d925488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da2a5adf9e37ef84a04e6d1ef169ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3457f8877a8d4419fc5e41e7f764e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e7374c8edfc50da9409567a78ee1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ec8e8b40473b9396bc9d8da8512e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86632e0f7eb0ca130ca5f91a4523c384493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431293c567400976b547de1c071f0330494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896efd97eeacf24ea7037db2d81b54a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24137dc090760110477453e10459009496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340354437b96234d26a1b281490f6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285182c9ab34733bab46aa69c22ddfb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e273092fbcacf6b6b9896082fd85a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae053acf3e6a9bf93ec508b5112795500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d1c3f0d3c41a28d9f598da8fb0bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432905a104b2e020e3b0d3486c2faf84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668a3dc59e6f49c0ef2805b2de12bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fbca934b98ab367a20c894a7ef50e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc24f4c633dda977a0e6e79bdce30e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff992bbb1f54e18cfb5a0b4bab251af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1e81e7ff0e9e79cd3df8e438e169507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df919e7ed56eadf30fd9fe1a68231508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf595c17c0cca5610959ed718a640c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6afd1276262cc13a79609d9d3bf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f91e766d21c76307a675c87681e06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7724794136f414625fda4ff4d057dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186330613149c7a22f5f6ca3ac773b62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564cbe826b2cb533923a188d63fdb6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552efe2860f74bf3eb208505314926515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea46c869af5763d21da52f3090ec8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db41f34269af39db28536910a7c99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc85ca5b8a4adc71bbbc8f0adafc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee71b6a40addbeb1706094beed442519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2b40e171b4bab057fbe171a438b1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21cbb610b287b321244eac9f8fe129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c242e848131ff7551a4250329ee3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bcdcb37bdf49b703a561228df3f3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc9e7235e7a15daeb07722dd0f11b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ac83dae0df2955aa591a23a00944525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c50c4d9063c3ddced630638bfb023d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1730ee41976b7b18b1f76f303e362527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b2b339f7d7ce260242111f353029f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029abffd9fe1d5f87d2283443d81bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39112e9ac094f8ecae98fbf7217fe1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae337fc4cadcd34d23f04c70d22ae48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f5088ef21b98f27212d5ab1cdf280532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc24f42319e5fb3b7fa1f0fa620e2e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9186bd422deb36e6e100fb27f8996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa3f4fea127065237009d8c7176e06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40eaaff7826a1d9847c75fb72338af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541351d1da4e74408be3be2dc16f9317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455c439a35a5989db4a5795be2e80c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184564c28090edaa6108df09df1879e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101747af68eba37a39999e9f9b6b1b61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2a52b204eb1659d247f7f0a4871c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ab6fca33dfd7f6cfb3382169e534542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91d8f92da2d5b3c78afe15e7cdeca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70595938b62b85f360dd678cc90fe93544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd807e676de6c9596c6b5d66558a8696545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ca58882cbf96bf711cdec12d794dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ea8bc1d0969e1358c20f5e4c36d2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05bee2381d75ed7da265c094f45ca9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581440af182b4a335dc2dd00212153c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cf561a0f3498fb5fae09d7aeabc20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708ab57c8e8daaff29f229a81ff517b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8801bfe64fc435082c35b8d97afd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041c237a2caf900c8334c8dd73b737e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22779540d1baa451abf6708788dc5911554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f8c7c304d32608489586fe60314aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baffb1d0ebee0b5a3f641c09c5867a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b20902533d0b1288a450674eef57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5bb2739aa2a7dae5eef6454bd288d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf876a4db4f20f048221b9cd401eac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d545123b49e1cd229d58f2e670c3f49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedaa414e96858ff7d1c16f3a851457561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5972dd6446fdd2239891aa841482c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0123c2d77aaee1d9aa0ae41418b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f651ee4fde765107492ed703249a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb73616bf87d1089931a5977ed250d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a61bbdcbf715981097101f47a92231566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03c2baa0a1637ab70c53e6cddadabb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dcec7f091ff8e7c30aafcd5d4671d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58112c41c82c92fec06b105a900f33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e42b6074067b837a7568a7d15d50bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88365be1229c47343d6e615d785f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acdab1768fc23fc61f828b1cab2973572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba03ea2f90efb7124ebff01d8fe417573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b052b3b8bfd0f746eb32c46c2d1bca0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5f738b8fab239b180be1b18b87581575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed72ee718d2e4b39f9ba7003c3c5de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e91508b18956313aa55deb8cc68f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ed05dcb1ee4c8b49c466c2db1cf2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4310a087b692db37c04a76908d2b038579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87542f4715fdd6152e63f2aff51a6fd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9679985d6aad62b0f4b5ebe3d4a08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2f0bac4aa8ac1c6acab9453c40ae1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c103ee9ff9d0757054e16341e235ee4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0deb84ae03bffb3a9c995ba1b5ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf929e5c367664f48e0f81d71267a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee638780ebe8600cb65b2a1ede0ac0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248faa31b1e578c20d14ca62d31ffb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466b63884d06497aa1873e87b7d8e4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bce3b5246ff45d7c06685b312eedcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3065a4759a553d50c72f52a33184921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f901edfa297ab3044f537d4cb99b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d008111e1df76f9c034539ea71fdfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842825db84b9a7512ada43f613d68c5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807092cdf8ad78aee61c4ca42dce247d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49840edc03cb61718c4b2c229fca4a7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ddf6997874bc057d3c4b38b3301f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1d473b5df8f9356572c486e527054597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5282d9245b64fe9a92c21b4dd469834598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867921824dd74a361fd7783f53f23d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40592bd748f7f1217bb024546c9585e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f082931ca59dbd9e9ee7ae87f2d85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4675a3951a8e6ad2cb1bcca964ab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d8a0ddaac0628c4ce10f3f4b5cafd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1925d4f319fa18a9177a509a862bb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6dc2fcfe1d25b235e3fec634a43c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e932e9bd68d439594ae900a7d8be4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed8d1e902bbbd230a3c5c48b205a72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d01216271cf0d4031c3bfe43ac629608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431cebfe3235b85067462efb6fe72f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91ec2f3e659045716eff7bdbcca02610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06a78c36ef06e68d5c96cba844a283611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0329ad4f7ab6b0301be4919700aaab6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b9fe287b18df72219a11351ac360613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c8519b1914900fc2bf9b3f742c23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c33fb8fc21ddf811ca78a13862412615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430415444bf0e3a627bcc629e21b664f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c0e4a2e99ad1bb53493570cd016a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01848c586c2b8bf0c93dc2a5717cdedc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde800fadc6d3d2ba162c23c5a9bb8d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109c3806dab79d298eb6acf49defa39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f114b1bc6e7ca5291796d89c4ae83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be823911c1c363b4956298f48d00447622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1adfb063ddee74f5b5d315581cfdd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573e1fbe191af2a9d6498341772204e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc455944c7cbdaf3bf29270cb2fb21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330ce97a16e01afc7d300f3cad4644626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f869141a54c48b2e566cf46b3660627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5862a4347abccafc30141c810df139628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94fb9dd2370e0762b0b227999ea13c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06cf6f7c8b59e92c4575754cacba13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c3c4928883379ffa1a3ac9eadb56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab331b521d5bbe3dc90433b2674e37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332b23c9aa9d06755a3063adfda466e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b6d4ce72c5247fca6de845e26b1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10615b7fc11e602bd554614d11330b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6ce00a33937a8f4dc84a5a21613a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be053c625403dd7f0a507a226dc6112637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e63910c7d6a5475b3aeefe4b7fde638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d1106458b36ac6d9d8197431da873639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b9b1e8b4a3ec3c083b27ca6f52b43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa38a4ec0a871b687a91e6ca652f12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f767da4f50e254f97ba4fdd3cdeebb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebf44654b370e5d90666c500e509a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec1d2f77d725e2374d9f40ccc8ac4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859b915a6ee41972f80f6baf01c27ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e4da47290e123f1aaa5fcea3ecd6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1706a6d081d032884efa38fa1d68a14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123190dd36af20f569ba17d1e928f1dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de40874789edf985f7b51d16e9b8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabce2b25fd6bc3195cf3ded6ad2408650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5972756f3ee0d8caa7f676cbaa5c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6c2d82bf471d53a8fd56ca2906eb3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d165fd7fa71b94c8a4b4f2e2cf5062653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ded5fe9548555a3155493c9388e4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67849f2126fc855ef0bb1780eca72f81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c85b1eb4de43465d9443147aaf6940656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a4e300f0c6ec7ea7fd068a2fb86bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed048f2c917cee29ebbda16652c271e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894974ea6218a2879e481226cd81be2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e88a5f3ab81854efd01a7de3d99a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1cb15b03f9cb13e44c84b1b0e87b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba329e0d522542697db073371196b4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55cc333226153fb28733bc84fce004663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed12e374ee8b855d0288ea2d32a4ff1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d229616e1b9a195937bd617d07e9c04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4336fb29691233b989befe6401ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91631ec04ac97ba2d0145ff2f4b9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b99113ebbf890d936c418c1c1e966668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ab0b1e751f79edbb306639763197669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc0bd3f392e843f67e078bba72176a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a865a2b5fd99c0fb5ef09b7d75db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158e6d75cffa7dfa37ba2bec75afa5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30a241cab13c30d2c0a1a30b5cbcf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aacea76ec6af3829fcf1d19248c79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418479f104133457360c6aacf422e23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352fe3ae8eff32aec04e6cfc855d56e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aea4005145c1a9c9973b871d64226677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb78aa86eb16dbc33fdd223b3cab8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caf18653bce81b793a90af7860931c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7757f03ba29e1593fe5ca74f2f2d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1fc6e3f34aa92b12921472417179681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db26d32a0593bebb5eb09d269496f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283888e45f195eb2134ac89b0db2b39683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d1ce07a0d352ce3c10ce8b6d9769684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8125f9a9fb4361db8a8039b39fd12b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aad35b2dd9bf5db989c1494b183dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fba3ec4ef95b41b80a887e942bae87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354126a847f02e8763cb158c8f3c4296688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54ca56d03cd5715d802bae22bf88a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6100e5de7b98722854c998a51aef5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf4007f0906a800d9c8dfabf7603f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ffae68c8a8857767770e5f7f36f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d510e713eed016b6553dcae3d4d84c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899658dc98e1010dc03866a00e02818b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62354087fa1f155159c94826d0740f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cbf411c251bae3d7ead4bb62556bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f82e4bdf6ce10132561d309644d77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4294f2faa1af181973fd767f111042698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeadfd46554f0f468668fdc959a3bc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb4c72cdfd1dcfd61809c0073ccce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520662a4a7c3759663ba5c6da5eee60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6325580eda3546c3d5c9205b2c820702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff7951f28f660ef6e87db90339f14c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101044464a6b5e64d19dcb8a960e32f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6c00ed76217b5292eebf9d2600847705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c2460e6b7c3624d5b5578d87089f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835509193dd1821cc5c64cca080ef8f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2fcb4e5507f9e75f7f28ffdb00d9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c62ad2859f643e849763f1983c814709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e3d953954cc2b38658da75b35fea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f38e02bf0a523e32da85a857e40bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ca1124f638c47f98e0fd8192eb52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e57fbd436087833bfe7c7a062d7cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfca933433cac0cf9a6be895c774daa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f27217769afe9ee49c77a4f9cbd681715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc02a0641a0e0e746147e7f670c600c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fd8fbb2ac97658c66a04a1ebb9eac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43910c86210d214aff5d8fa5d03d7daf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e774e2aa58ab7bcf319579293181ab3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f975836c0e7b1752e33418bdbe93151720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423dbf530a8851d2c48813fc321d283721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d866a0033a5051227f5d385f78980b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b169f44486b69a189a4b1892476150d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675a8eb4a3979c51f6f920d7a816457724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced88d3a0e49f75cb0ae27110208a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3037ff3b7771e3c08c3789395c58a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e285cdcd434d2b5c1af3481aaf3721c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29cde5a5c2b5c4f1f249556fff9489728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a660b4fcedf9697bd084a887c5e366729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2c7579e18595d4ecd3c43e77ff38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd1a147ae2ccc2734a04dc09682c85731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f90e077a310135ec4b16d2d00fc2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a726a3b83f4dca8b409ef62c26b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea091166dc2025f8eb4dfb7e8458fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397e7b8e362ce95413963612a9b4d26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145e5efb4de73150968c690b2c616f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1261809cb6e7dc3f2dacc7654b415737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5ca391c0361c9fe2cacb1ddce013738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700943dc314cc3d7bfc4f404047e8c0a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b766760f24634ae1f0f56defecd82ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c1a77e9a41c8511cf63eb8f2875e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff04b11c0f8da7dcb75f12117a1fd4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74ddccf2a44c2c1a19c62ce650d2ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e0179fcb4932a4eca6073907ed297744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc98bf22d4016992afc1c9d8fc5f596745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660eed35ed85a33a247bcee435a1c650746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4291c75e4531a863dd1ace77f40630747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c83a87470ca73d0d1eb13f769aa51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e5d4b1411f1f6b8dfe239fb5dc21c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9768ca5d89fcde5c6c52a4e9502c59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e3f3aae59c576633db0c9fdecb5b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b955f555abac7f2b0c4cb0ebbde5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63636e9a6bcb122fde837e4655f86e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea57bc69f9f8878ef5cc172d3d84a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59468f452da87a777721efdcedbe0671755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43418f41c99e468caee8168ef4f23b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6def77bc37133af2507d1a635927757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b3896c387cefc43f0d4e7584b505d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e2dbc43db25e66a113c5a4dcb93fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>