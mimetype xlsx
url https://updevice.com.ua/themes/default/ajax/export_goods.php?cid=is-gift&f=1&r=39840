--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3188bd747017f269d99a885a5b808a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26105aea6165efc1485b16fe8d330d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a8b7816f77eee281093659196b18a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01c34264e5f9ae16ddce9554049f234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc28de1abbf55f920897096067f391f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f869404afec270ba282802f6a02cdc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c395b244757c5a6572acda24ce51cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a4694e124a0e65df7567f366baeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9518681d821b8b6edaeeb87696343b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1700fe39c60b337d21020b3ea4d45810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4027b4f55ca65c486dcb8566e4283511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca46ee82a88284efcf8a0507a0e153b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623636ad3fc4704bbb51be25a94b2e8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e57b1c784ecd686cadc62a5f69ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1d5d36db797bfaa5b302c729474f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b078514ee4521dc712f86baa140139616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b92655f7d16331cb835fb1fcd68b3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02690aad1a7397df096059e405161dc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8045a786a0d559f64c237acaf25bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed42761a6f05c8ee91bbe25bf5c86b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d4faa8d423be3833cf7855dd48c0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26721f90b7f22a2f639abae1822cbca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c6e8f9c6032d9899c50e8396c4aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa6c49671da985aff8af3328a3b93824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f882f5b030435c4a45ab697600f5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3d9b16908f6ac45d774ba28630ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3123148b5193d30b0dcfecd7d55a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efe3bd55ef6484203dc9ad9912e08c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f798660c167f9220dd893d42a79429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beff74f583aa8dd79b22a981475c11430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638132c752d65e3d8e47220ebb80b4b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee3ce492627da4b1bc9d13b583483432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d64e3ff57a0f81766d960680814433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f11055db28f6874e6e4258528033034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f19ee39110cfc05a333d545653f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ddd0983bcbbb820644d6635736f8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba13dafe3a02c7a1d2f26fe47156f8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0da0bfddf47625e7554a9688538d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0ba3739b4ff8b7a89a23b582c893639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdade4db0efbc2f28e40491ffe233de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650e4667de014b381416f7d21471fa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201784f743e4f47b3b33269c2d9cc0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157a4134fd0494b7cd1dded8fcab5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215db41ef83fc14172ebe849537af7ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b638a03fe24582fcb34b3803056d0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3700f63f420c1e5bbb73174325672946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c338f03b6b4546c268982dff334fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43c3ce27a059abdcefe53820b5319c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643431121e599b1f2c9abf95036b69b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12bed143d0cef5f4eb5ad75d4a971050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abec981982d8d743bc8ae75b79ef7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695168473fb6cd08906d9ee62a1ef05352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffdcfbc094da547bbd9294f8274ed553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b6bf01c82a64794bfc195e676e6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f305efe425753c0d9118bf5b73ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34658a6e0a014446ada2091b177e8ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fc0e8ad6ee5b67e8f7365b8cfcbfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e7dcf593048e0d3f7339552fd42558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe0fede7659c68e28d21a0db8d7b0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81076923b1152633744660a6e8ff4d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348cd62e74f32c28ca3a385cd1d855561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f8951b8e254a09a07309b8ebfc8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bfbe0134d3482bb9df2d56fbd5c1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec26e82f5984be214bf1dfdc89ca964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6bd466303b6295da574ff47a6919165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c799ff29d0cabad59fe04ad1f77463766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe3b0db7f95992ce34fc831815196367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72702c42feadf36bf8ffc585ec9e0b4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44314de101b2fe486f5aabf40b177e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdc0ee4b3a082232b2b191f5ebab1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586dce3cd4de870efa79a4e545d4c0271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00c30c882e7aee8e06d9f4bac419872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20ac7c81630d40111a9d6edfef543173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c67fe224b6f2d138e2ebfd02ced9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac1b16c5d575cd6ded95ce4041aa775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a494bb27c9ca99270ca11b92eb7607576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4761d6635d75f39d8a6f65edd231777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f124c6cf7c374f99a99e7807707ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c4963f77d93746de24162b2c78c6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d56c4c486850a2149a7d6757a615d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243002b93c5100eece150dce2ecb3a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff7f97a1971dece033a052a8b6513a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa174428e6de559546da2dbaeb84283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1afa6dced1f16fff20720e3e0012c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886651b322ac7014c33a5790c59b4dca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e103049eb33db764af321b4958bf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9a36e7cf6c8340fefcb2bf464dbb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13fed98fe37ba9ad3d0fffd943242b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a64ced363d48e583491c6c548f2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91a987ae0f2a8e4f6146b030ff92290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8894fbdbdae67f9ab4e5436cbce7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e8d3962b4e6153a69fdaba4e7faa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada7d7cbcff1a913297f7e8381bc7ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f45ccf631ac5d9ab158340286a3a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd325e88cea9bea051790eb8246dc3a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a0cee8df5e3996e7aa60a1082a8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313daba6e27d005acd768bcab54e28d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509ebf33bad3805d570202b015683b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cc81c143898928ddf83f1bfa0db5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b66de5f5eb736e903708c1f88c725100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e96523ad55b5f696b749e037664e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5798705cf09a288936c1cda659cee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aed01b46185758837d45e26d6436f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d5cae4af22d0fe76302b50ed629a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96363bfee574c765b9cf9348a3d3fb87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab416937d210fdccef2382b466241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4a3f07c6b8f1d361ec3520272d4a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c0b97e983390d4a375390e95ea81b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba1e9bf14ef6f4c18b01c935b14ef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35352d68c8b210296e1dd574b00a0248110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31963ed00ba1a8c5e959a3c2815b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8d406154703192a7cfe311cccb60f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ae2fa3873d18ad424f4312b03fde3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b12afd3fa1dceff4689ce9043bef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad6759c29baf1b30578b9351b7f542115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef154e95061912505d8dc19196d766116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8999870f611be7873498b5ec2d908117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed6e844db17313fc47b491271493b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3862d6769555155339493f1a9a1326119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb946588a50453304676d26b18d7ae9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d891901c4fbb4544ff44a9448177fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589354445506ebfabc6ea7be9a77e53d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689227554a6ad685d7921104e5078cb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073694439507ce11d594368e60d84bd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e543c6ff86ad9ace53133b937c0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bad63713802d06b35571d38391985126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f543ffe3bf60cb7771c5e4cbedb061d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157ac24989b50187d7433609a1c29b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650dc83a3d0331cb6b310a46ec6bec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587fa7d2c551dab5ed817fb6efa654f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689f8bd3c81ab69e08b6ce271a9835131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9c2aef3ca903ef0565b44107c71a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628efb608e5d6db10d9aa296a47ebca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0351d6ddbf03baccf1741f37d744b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a354c6450243640e9d10356f31a37a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d63ab984fab01ae0defcd9cdab7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdc37aa1578500153386ca29956910137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9eac825dadc08d4515be9bcbfc39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e5fe5b1b898c6451180f39d6fb688139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081648a30d6b54bca49031377bba59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5e19ca7d115d6cdb3119e2676a817141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af31e8ed0c29a99f92a39b70aba7eb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369e70f79311ea7850645135e89270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb109ff63fa79d118b8c766dafa96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492803dad63e0134b9175da492eec38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9f07a3d62ff82592c4586bd89e230146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387ea6ac9db0a6d7bd20011b1635e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228399ae820b994925bcab22b3d74ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef813a36e38d72db7f7ae5a5eb14be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b6f3310cbb868f5bb689ef86e0801150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002f8d9c8788096c66bfc6fe0376882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe41f17d1341fea30875ae9e9e858f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e6ddd1787b83a60cb4e5044faa7b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951287fae4de750921f06d74e57bc3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92929ae31d9bf7110e66ad8044fcb8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8bd0fd20d898b5139782d7cd2197c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88f2d45fd1fa568749c628c932511e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfa6df24e2fd429ab1643545dfd6b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ebad82a0cb54d04c53ccfbc004f90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d9b26e205c34d1596ab4d41cf35fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13209e75b02ec7d9816fcd223da592161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7218e2b84932d4c691a21b73da6b1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1a46e84bfd40a47676d800b94b394163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c177d1812d9d203db70785a88a52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de76c18fb7df475bbc42d355867916165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852dcff3a94c26bda4e974ad1cf85c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef327e7bf60e4666173400f42147a42b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf96628830ae1dec1f8f5b9d4e7032168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477671568127c152fa12dc301e3ef18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496b1046b7e28a6bdf3415a62aa33a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7a594fa7fbe4702badf74eb64913171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb9a8f51e02ba00f4e3b9e7c51269d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd83ce231faa082a57b5816d4f6e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1efa8721f8acd1e4d2479f8e4ef9e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c7e2fca927fc814deb2ff711d08d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840866847ad93ba22f75a507ead0ee8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd317c11d4635793904d68a3aa9e3bfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835894f38c419f9a9ca8291699886c37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfebd9305e58e6f57faa76a3a5f922179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ca67570fed67f80b82ff1ab95b239180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b43d9256f021648545cb1a2122f021181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bfe87a15d21421210b67d5ae7ae89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739385ba5b12f77413a976b614dabce7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b9129b9074617883ac629e93d8af9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e001d6a03fef3674eb31db5953927ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff5fa952b9fb2bea809c95b1b8f40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86448daf30b5712dbc2514986639e01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e212ed0e7ef5384a3f188c2e917f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09781761b1e1dae09bc1afecd38688ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e47549f8964aebc50aaf975dd754b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582a97a9e199790539d7537ade98c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d469f7a3ce1023a8b74553fe84b6dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7b8abb0fb17905dc29dc07207ff7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b253c3f57a25b332a79683b3266a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb951a04ae9ea780d24cb1f87badf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c3ec20f5dbbcf084a8813fae30979196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad358ef79dab0a4e279f9094d8c8bc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc8ec74875efb59d8389744120e592198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33bfd6cb6a518ef5412c0a9bbab696199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed907c6bf2441271df027669ffb7630200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345f7791d08c8ec6fbd8e039b495ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b80131bfc3a772adba5a8ecb11809202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e950e2346596953cecf83b8ec2e0b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6bce30c93ce922c42daf6d458f3ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d8ad2376c2df6325ec5d9c466f40b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae263cb6cf7d7531a36f9c6899cad9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136f7621352046c323d32b1639f7516207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7524935b3e19b9906c4ef680aae75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2413823ea718ad4e7d15f4418f8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980ed9f39a99a14498acb8da7ceae42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce524767d4d913dc1d57151c3d39e0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36253fb224753492596183d3d44fa475212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0a19dae0cb06094ffee3e5f8ddd27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0150cc3a7f8ab4c526603a24613e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2199244ae967f654d578dc1f28a484215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2637527a5e2872e115fbd5040c6e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca262efa41578ec3ac3699ee1b2090e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355534c0825af849d21aab765f9c08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e60ec01a6442abc137501d08a3da7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702aef4bf773e9d3104f7252fb01b2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc441bdad46db49c671d662de057687221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c40df367253800f73d59ce6c1a13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bad05da4a3344580325eae89d15d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125fc17990dfc6a0a127bfd4fdaf6e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d022bfb2f4eefc74d3732cfd706b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8af3f08e872836d1afc93820412ba0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048de7fd407d0fc40e414e7ec95c606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656003d8147f204a02611432c55243228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a1ac4525de79f707c11268b259534229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82093835c9ea3f9a1396a91c0c4a3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96d6f289bb38ba177fcc78b4d0cac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7627c60456356985871d5dfa601a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052573337955b5f394b9a7cdc361436233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd519ea933790d554e181b82485bb9c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08badd94e9ee4ec41015875eec8869235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85478a6f4e5d92e19c1981c9ef85036236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab290f8ab39469eb578e01df533aa2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85732bf10f6aca4356683b7c4c6595238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186154e2b7b9f839d7a3978d9117ac0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a1d796d3465d7b9c140e95e346e7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad821c0a7644a08d7e5d1c93af31c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa86a99d6f5c6c76c03674b70660e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b0561fc1109e66a3445f9916440b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1c67daff0d8e466fbc305067a3fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a615321a85184f7eeefc90bf0723245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24879897c70932b670d8ae5e06db9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcffcd7316e6d747398f613ec78742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119210d877b6a5aece3895b54ddf0b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c79a40f079bb1f503ce1d805872c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44681eca5ea6bd73238c792f6df7181250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e6ee76b0434b98c218403cef3ea0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b870889c263a11ad8eb9813795e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0438737c0a4f7f41b726567ac46cb48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c991e97fd6424622014e9456f2edec4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7ce85bc7e2e35e3db4165388143ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7469d0cac8ccb9251e57029157332256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27dda7f02baa30fc17f549c9df41cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb1c1e7693c3d86c62c7d420efec4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34fa2aeeb36878a77cd1f0eb0be4ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b444a5dae920b0f7f7217ad42022419260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d088aede2681d382494b2326ced075a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b306d0e2e9042f437a38393a576c56262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b2cb162a240149410ec045fe61dba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429feca568fb9caef929884dbead152b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9366f24972f67b58696dc4073a60e98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35fb677c6d807e6e901cd1563d2c13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbd75bba17013adb5fee406a5a4a0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce3cc6d11ad76fc9e9b96a2a90cf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20956838a426c43c3330dbd2b49a3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e77edefd4c59aa321b453b724d2c42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705332f623419fc3f781ae538384280271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996dc15f311cf830a5e8e503d92d314272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c0572d40b6c6e39aae203103fa2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61271ee51681d924ed07135d5d84ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca74c389a12f5176e45bd6e76ccaaf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580783d304350c79204ad05c0d07b59d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ddb04813c874730111b85d4a82ce7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170948e454f7618c3d18c6aef36743f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfdc4e83286860ef9dd9007bd160ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8e49712a785fd31de9a5fa03127d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d87cec54dff367d83c71b4a5f1c00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646b254ef18daa9d9f3a738b44e54b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a635d394c886fbc3c0017e56caddcc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7ff840f4e31338d736fd156719ff9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe94464a5b7a6bbee5cfc34d5cecf43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76af3dd6be1e4e3584a56500660d94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f1815ed75f27de088b714b4bcd477287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a751d0512a1eba4230a11b50d5a89b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead4ffb10fc72f2c7ecfe88ac4f8701289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1c450b3ab65f98dd2c58442145f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b180aa5c367f9f3f8b7ffed8c86f23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642b8c21541fdaa570506bee3f0ba8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaea5a6b7f6b50f70438e5ed36f612293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1945790ad529565ae50cb2e5193b19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b560e7cc5f45ca54066122c9f2e24d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e81a4321c915af3a8a488d6ce6948d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa35252d42fa4232285b407e194dbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aa77850bc764e4c8e7244bfd7c9dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf045b39a3fc88fb4d2d775c8a08385d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65209388845d9d63360c062dcf9e1e6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1847fc7280eba275e13ecc912807301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927359a85cd2962462029d58bbbdae78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a642cbaa886bfa7a8ef022feaf50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5c00f4e3f3d3ac19e9f3d1324766a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee4780ee7f76a7dd643c6086829131305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baaaa432db93b02da4fafd4970b6bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c28ebb673da8a1ead5f12b08e2d19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254a4bed4596008a6aca0d7c47694e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2cf1afbc1dce54c54623e9f5cfce0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35c1de18bee75a7a1d2431a510e034310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91210ace8df1d5710e747d7374b22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b50b8768bd14927a64781150a657e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ec89ea00d067b3774137370cdd50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1c533a65817ca05fa61360c59635e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ae921462057f367c2defad0e1806315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf183f3340ca19f429825a7eb651ab5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaa52044a3a32d258e5db60cccdcdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315da7d5c9c984564e3b9452e9bbe20a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ccc0e5db18016607f784d55f5172e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ba74ce4dca6b2ecf888033d9dc651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b4fd57cbbc7aba4f052eb1cef688d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701447edccf79dba554ff337781851322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f187901dada8684fc85f925c157e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaae36251ddacff66d6524eb219a744324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9dbbf9efce6bab5fae83b31abd0a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556a1919394e8b8cd02b2125232c47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4bd147f72afa252f9751a72e18567327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fbb719c9bc9fc5192b3a7d5bfee24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb401c91c8de83319db0ad67450625329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aea6c7b15f7e5838024d0cd90d4c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaada4be7047fd6e0e93d1c67c57a11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74ee792911b78eff6385652d757e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6648187bd869fbdc595cf71614fe397333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e02c1adb9e4a458706ee751d8e3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247278efbe62cf5bc073b29d3543092c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe0e1d05ed51ffcb9e09d8459d18ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa7c5966ff27ff21a4d6a79bd598c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d6195821132fa7ffce261758e9f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166266af9585596c2b6dd016ccf14353339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a022d0f5fe34b97c3c710ce6f2dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa665624c441d0ebd40b030ad3161341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d068c52c9aac807613f16407b48b0e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234accbcf49551fe65130cf7de44f2e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f5d67805661d29aa3cc82871964ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c4641abe3dc53629942c22e609260345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c42736a9e3226b9d123f004edd4042346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf341ab8e57de87fd44a603ef818c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba6cf17400ed19d6d3b9ff3eb18f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbbb306836f6918fb46e1eb94b84bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e2441e2088abbfeac798b1e09cd94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3300affa1d03d01bb0f821a443726f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074c96ddacde4bbf4925eb672faf337352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45537a98f4f962a2aac6179688cf4324353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc8d3479c79fbac3d939662e08bb7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe298b244dfde7a07e89ce9e200ceac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29e230acc13e05cf49cdabfbb0ef4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa89146aa138e98b739a8fa61395bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a5037ae594f6e7a3553b8d6ca5fd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9421d5c599a40d57849f38d5d3761359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27bf776db131013530adb3bf222ea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ac5419d8e52273282ae078508cc15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b5c61d04357963b221f840cbf39b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f8939dfc0d50be29081343a4f166363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25a59e5f17dded11048f94e7588a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6bda71a5ba5fbac918810d99865aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ef224fd1cfcb6ae1ea0db75082bac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a3d9ba56c4f95d9009a0213818caf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2e463ff382deec95012694a82861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11caa631737f0969bafbce65660ea1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42425bdfa3d8bb62fa05947ce4c8cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efa8a0d8861bde151e31694b089077371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5a3b69414f4e5a51983f8d9c730b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0062d6f1f03827e032a000a0c00ff5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945bdcf35d936cf441ad9899033e287374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5148aff138060bda511ef807eefc2b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056aa563e4d3af663b4d963e5b4ad1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3817faaeb58547411c5eb21e2b9f54d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2027e6f7aa6113e7c5848b46c61dfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0218880ee6c5e1696f2da8b6a4aff30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef5f8c57386b7a43d720326029dfa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e36b31035e8cfcfd42f5833a564e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede551d981622080636c70b8b7582800382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae9b26e156e2518055bc121077aa9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ddac012334a8fb477eb1cb4f4e795384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9462d6f78b8e908a2cce3b119de6d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e04e85c004a1f5e777c4814bbb5c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2efaef10788efbd86c1c22268b87d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4610848faa4a6e9fcc8b22577a12b95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be8f38755b0b15fdff1329a9184b73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33b8edd4c568e10ee2ef9a82bfb9a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03ebb59afae6acb3e3bc90a3c6eb26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5520a46f2d24ea5fd7f6a7d35e4a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c587b9e23919a1c3524ffc643bc9e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f98e402dfc0f6f83bbd9809a3c5aee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029adc381bd63639feaa3dd65e7ba9cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e46e8f8e7a12bfa7a47f73a1c886b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633bd945e95639773940a86d108c4f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a47baa58c478c34f8276321f78f0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13be3f431bc5bb20b3a0fbb4d3cb5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e291f9f64db2bc637966e7d65eeee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d432d1e37f9f9943cec768fcd46a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f19fb039c20657c1f4d12c0e8c8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ee0f69f8a792a9a180cff6c052f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eb84bb53a964ef3dd87c626666a11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372f6244130cae93046f64d9090f04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380fac22fc8992ba23a64b1db61a89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b7c2a7afeb8b6cff1a97410f7e39d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff587f1b405c49f0f61412053683d158408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10989f4e75a191468b127331d025f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ec7873aa7782872a4410e19965030410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4130e7628c0868eea2174ccce342beb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb641acbbb30a9dbb8291878842b5efc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbbe8520e8e125b5c7570042a603a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7d6b1e59d130f7567047fcc0eb1b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccca9904f1045d18bd953c427180dd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0881f24c5073cd578a76f139c19d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cccee23d83b6bd860ad853e8bcd25e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b414b5c38fad11a91fc51bbfd2d9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a344896ba4e7e3bee60679ae42eb471419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d7062abf4d834126cf6b6ca9bffc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed53c15f4a2c00a86fd114a5b72a5e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818f20cad33a38e3b2c51e5d6ef4a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326d37b828da68d168b4146df4c0f9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde9a17c03f037ffc723b91fd89ae9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5c5ff13099a2ce4353b97edc892ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfb00270850053f28941db8d664132426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc464c3bab559f6b95a4a17558f476e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a85a1b3bc225a15205f63c347c1ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab771f8a349bbad3a7b2c3b0e2bd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec4855223302196f2e6d65d3ef275b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125d1e83852254ba2d6d12d643e0921431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7200f6c9814fd642247d3bc6e49803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba01c9b9dc172dce7c78fd66b3c59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b94c42b8164cbe16b17af09fae9d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b5dcc8cdc7473249c041246b09f31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44879541dffbd4d8ef316fbbbbb7e380436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852ed035b69a0d200e5db8e78329a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e1bfe949ecb242843b954bcebc46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c55591059039906b7be4e562d8bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abebad21647458b82a99811c98b55c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204356c64977c5a6941050673b4ecad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd40385f2c97aaa61e09604fc416a10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ec245b765f284db800864e683bef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58861ced4710b657e55ba85ce3f5b45c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba29757929fdc3d23d302c9162772445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32821fded1ff4317d9b74004bcdb9160446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435fa545febc5d0ce60eba3f2375d81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d64c1c31a79232565b1a1a3506822a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d66411b4c46bb35b856743a3b11fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e5d57230a66260d5ea1c9d69bda82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02c1e23a5febb28f7fb736142291ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c02b38e962e31e8f19f4596da239452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e7e034481c406da502757ec82c29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561e0fc6dc8bb63196ffc4f4cea126454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a038471576c93f274235c3bfb12c1c3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8ee69e0942575e41242537a687d80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0ec15a6d647a09a77d6581b8a872457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567016effe3c07cf6a99e0213f3ff11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c0ec51e9300b51c698a29699d6f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890ff79dbdf5d508e8594a56c00590460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4596378362a53566a0a7e427a0416461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798d3cf9f8f53ec48ae41b1537604f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5acb47297d05def07630ea237d4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557667f86411f0d5fe69812a9657c90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a2f073db668c239aa4ca9ad4d5a5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e724549739813bc61e4e34bb00343466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71ad6dd0159ae1c3ce44cbeab2a7a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc441ac73bc3adfccfd1c3cfc7c6d0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf9aa3bdc324a12511a970cc89d7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786229aa975b3677e7da721d1d4fe8d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fc752d16a2ca96c1add122eb6c1cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38215210d93222c93775de26e06d93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a9410f7cbd78a4ea7c281f55703b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de833ffe05ad2f9f3a52ffb51a11bf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d29230bba740f2936940d077b318da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91337d0b2024aa65bd331a40101ad35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd50ee33abd43fbd10248650a587aa7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce143fd8f4fe0e7730def4f9f18d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17dd9163345ab07ed720b839b75b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13aeedb6ccf8b1c71d44fab1adfff3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c91adc1d34ba7ba4864620cf329f40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912507d00e3f191e1da6c98dd05dde5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6deea75e00b7975cb3725948a9675c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2bbf1c3463e0a070e923485b5bd31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e60c31481285f935a99689b031ddd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c4aefd564fc72318e559a5a82ad82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec31533f7126df9075710d261218d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c91f8131225d082fe18cf47640b4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3770e93a2a2025042a6f2ccc2692718489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1850f9dfc9011cf09e0131dc1e12795490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29088ab7145131177bf51b3ed244c573491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024963d0cb4eb6f1154fbdb62f9639ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1e7362a9339e4ac302c736fcdeae7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d0231fd4c466bc2dc207f80e0a9ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4444c82e9249c8028aef016cbd253495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf2cda1aa07543db4da35563d0cdef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b4b04e2941b4f619d8db2e33b409497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757cd0f39d86e570692c979c4f53410498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2417ef0345d5bf38736c3bce67a8cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad90882c83bee4d37faba3945dd857500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66685a73441b2d3552377dc139f4208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162145e98e72eca0bdacc9074ce1e83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f84d10dd5d29ba771b4c8902928e43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d4fd5260decbe38eb4759835e6fbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d250caf8f934ef61a514b7b4ee55c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7e2697ee067631f1a3a0dbcf8bc7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4755b3aa47c90e46eb042e57402d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e37132f610df23592c17d17ee20c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730c76738c24785dd4c3d07fbd38c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffe896b74dd33440e195a53a0d121d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014137aef6b1927adc7416fe91ba29f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b75d5c45d5c6fd16a5abffca57a921512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc202d3aff5807efaa478c5e728984eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f41e1d661fd6c060005f07873f05c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fce928c1d455d940b269b36033b7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015748655345eccd220cbd7190b87abb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df45cf308002f152df536c1d68a88bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab29c6d9c331c0e3948f714be85ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42750289eea5abb58829589c7848fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaead9443bbcbe0e70df72788dd3550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8eb066b69993f1cb853a2016cb37b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c8f8222716120cbf69ae622719e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f143fba1b262d66ece31db64d602523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f293ed893c6569afda7f5671f0cb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43971ad0d286d267b663e9cd0897c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632ae962b1e3317817eab494fb7f55a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17732c6dd7a703a832a5dec9e06d3f17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197b9319e8a0ac9a67740a66437aa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b066e48ac7d855c28615db19b075529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2735a6445744aa5aaffee3cfbcc91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f82bacd07d1bcb676bbc6acfa3fb3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d3bf628ab2626ab1dc3e3f984b1de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442b586facf56f1df452b732c96f861533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073720a6b8d82fd21b461a2e94b4a1a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897841d1aa0473c605598c53b153a462535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb869da434cceeda95008ae660d2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea9a42ef9da6290c37fbedfd794a0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1049bbb1b01bb2b162144cbeb5359c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089019d6bd37c359b8b46863ea4eff56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da895aeb22c7e4abc2e19e0a1881b23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9699687e0343650ed9b431904badf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eab92889e1b5edaf5a67f23fa7762542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc006f8ec349d4cf4c517db87baec48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0210fd6659bec1ebcb3354ffc5469544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a4ba99cd31e167b781db96ee980b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697066f8393a6c01da05bdabcdff42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef5a2e33c302c8dc655d92be7acbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1ecb87b91ebaccf38dde6f503011548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca165bbeec92371065ed44ee9ef0f78f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a57685ba1eee78d7bdbf44ff25359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652f311b9d4266026376a25c2426995551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41772dbbc8fe211e2edfe4063258c7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b14e8c7e28a6e14f8a51f3eb91f767553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcb8bf0e8b579bfbda21d2b2acd37a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122256f41fbb304e2a4d612b8baa18d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2066dd3fd8108d9dd48d1624e1d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349929cf96aa4b82bed4b8ef4fddbc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10542d53bcf3b3b38bd19d5fd9e4d8fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ef78561dbcf30c1fc2c723155f699559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd6c39558004a085361afcee670ab7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7912474e7bdb50ebad9cfdd8aba46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7daf5e40bba7238be87475fd377453562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6452869e82b54fb60ee880e47b9f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376aa3476acea88a5d5443fbeb79711564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77fca411650723e29e375de895f0c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b530f4a5a16a5e10eaf7011eb711cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed628ec53310c1dbb5e1be48faab29a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383f88f9aeb1ce8320cbc7dea23087d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4203bf6d87b99e1fd7215d983b097f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73eb8218837032f4603f33ed0dce72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d358bef5171aba6edc866bfa4e648571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdce5225f377708512a0c9414b818e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b1426c33cbfc08d5785a6ca65684a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b97519d10045d0799df26db9bd79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6010c0ae278132180606aa818a81d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e37af79807b221ad26c0c9d56d8d03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fde7c5ad59bbb0806264b521935b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e99d7d87ff4e61b53bfb5e26a8995578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c70985e6f6aca03a561bed956851f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021fa59083e1b728b14c00f2cbd5dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b02d845dbd2254fa9f200264025a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f6802f2611a882bbbc561086f109b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646691d9e8b63ebe8df81cc4297ba5d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ecb0d3fc125e827f834e656ff3586584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdeb79b11ffbc6054539a72e85a512585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d576a9372c539b79c72e7326cd9cbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb882017fcb3f132c82afef39bc3196a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39307ba92a99cdabe292cacf846e9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a22abfc03ab29312e01dc4d6ea7543589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91f5b05cbec132e1294913d1c3464590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d7320f53e5904408069e6562943dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e552f22346d7b42afffa13988b9dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bba0359b7a281f3e7bb1297176082593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e38d92f5d25813b730fd80144f64d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd8a4e1a994130a71c6c41bc3f39e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5edceb21e0fba73e1c2a7a624b294596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53dbb01ee960d1b5014b735115d419597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef297c972f187c02b45da6c03e94e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31ce45376efa04ce306a7f834fb0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dc69c744f81ac048b80a3be80249d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21115b52deacc78ed7badac8a102e80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7bf7a4746ce412d9395453392a9c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aaa61f204795b1b21c33a28d5e529603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc899c4e63fd1218f13d8ca9a8a82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8305c6d2bbbba6b0d1d2991d30598605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac29ecf1e40c089caf7da512c0396e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a63c188dcd9a18f0423eeeaa564392607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812937952b0feb7376719680008d9533608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b78558e65e46c844d915705a78b39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0966a7dca5b43ef31ed209220167b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc5ad538dfaab228bbd976e0b92bf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f0895dcd77ba3e2b7e3a869283ca6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc443be8064acf3214206ab08b9d75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430aadbcae4b4e41514546e24eb9014614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0894c5ea9b93e91ff0a12c2bd985615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bed6021eeddb544ae90e55c0ea2a1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e76f7e6acb82a992d46dddd076d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa676140fecb9bd1a56c54421daa0a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524b2a791ed840590ebec76d5b39658619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84768a6fb933cf02b0a4326fb20b1a9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409eef553d43478d2333fcd352875a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a25eccaa894e25613795f05632c5c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c52aafccaa05d4d99ddab0838d4d9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4aec1849a6e26b88678c6ac04b47c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e17bacbb512b1165e3231883c41c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ccd52f9ffd7818fdd7a1a99511768626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be73e04e82a724c4afd8db786da825627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bb32f4348f272491b040bcff77885628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40145ec143c8f9d4a745c612f7333ed9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c71981de8ecea8d243adda0d4c904630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fca875bf0185057a60a5d78b242d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ea002796686d497c20252296a137632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6037337839b6836195f1104bcba5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a1d64d1feed6e6d3208a76ee83276634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047de9cb18406f2faa95f67615a4c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226a1ee2e9345fb62e4ad22c2412193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa1caa321b1a9dc13ba974331d8649637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f85aee30ea5d4e1aa31e33115b9a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998eec0cf79b7db2b57da4197584fc48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da26aa16ba194df451d1fac0f679f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718474be8f3c083023d6102ee0ffe60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a0930accc0de0839ebe18539ae5aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b83f65ab33a2be0c6f9fe95fb548ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a6e6c1e4f795408673eff6e94d54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc459b76f11ff8a3da86793226407e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8286ef7b2acf99544e5631d0b9d3608646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb792cc81a790e75a01b8b5ec30336647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bdb9d2cf42a1841e8843bfe18d23d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a97b7161085e4c8a126ff656a901649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a971713a6a6fb2962cf6c36fbfdece7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b421846165c5918cb376fcc4f208aab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1b3f1378a2b0c95ea4d78a47e4d94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6976f1ef24820f1031ae5e33cb7a7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1218dc2220df76e15bcfc67f12f04e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecfec00f42caed1929f3be9ebb5c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f3952a15b51a2a69ae4a3dda20cc3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f225231b8a84f998463dbff6df7a6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551d4fdc013f6d55ff59740824464a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe71020e3e35c6245bfbfa080db4fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b1bd8010e246cafc3410969fe8cc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0628922c508bbf1af5348071be80be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f918ab2c3ce1de56e28c6daa4031c9e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f8661db7dd6419e0bf5f6ceeee090663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04fea0736a69ad849ea1468b9b9980664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99473dc24fb0fe3cc5888cdbdc98be52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d0189dceb4a765b078a381133d01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7119f64f0c09e0359c14c074be42d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cd66b2204dbbd54e163e099463ea8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdc690da50ce937b758dc6af7d5783669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e5db7249401edf587d9078bbc8aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f4a8f0acb0144af2ac991368a0d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6639683f0259a8359419013aa2007e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fc929db6dd2f2ece648573828151673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a702ede204b8e07b277d8c16f7ed7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cac44b18ad63b572f09bf9e0781a8b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0bfd3abca273bec13d6b514551e93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc7cc71445810a926fa24b72d9024677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2a4c67c16307e66e0b170e7841a0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0c4c7b281e8cbeb3788ed7c1d0700679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ae3579ec8a012429281f1c2eaae48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393733e30f7f8acaad6ad659bfb2b334681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf01f39609dc3491265d790e52d8054682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e5b3fa337ae4a9afb37c83b70ec3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3bdab63cf18148edfc3b551c6576f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c12c2ad496608f9316918b0e079de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52f31508801b26099a915bb47b785d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5e288fd3c737c94b95a522cd072e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506422fa642d274b027f9a251e5ac7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448b5ff897bd55116d96fa0c154cd8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e892c6283e517dc2fcf4e6912571160690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aafc7da3d90baeec1cde7270220e11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bc32ab8a472b32a1fc731aec1958f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9f7164182325e82d328618bd50876693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd513c5b7d1d1eddcff21b64d48490694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903483740f1f975aeeaa47631e2b8c7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794830c81aa14c34d71941870e821e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d705adca9adff040a340a710d1ac5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0c3cb36dadece44143a107a060ac5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9968d6572049f883adb9b0f914d99c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31751b57abb4fa8612842989db1ceb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b85b070f44c86368f1c9cfb56feca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c664e641d585982d1b66532ce93a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2dcadaa615f236ba52686f6183de6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b21a37ed40ce139ca2ae27d4171023704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5bb002ce608bd58663fbaf418d68f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f3a726f4bffc27cff359f417f45d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835397bddf91720ff90220380a13a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b6f7fba3d1d21537fd6885db6b0ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527984a96c8238afb7aa30187aed893709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360ea7e5312f5767956f999fdbfa34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed52ef6ab15f4514f3d00d54c837f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993022f0397cfec908b1431c6ad669a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11703419b4f92a44b42642006b7c3802713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce71543aa66c57b51f3ce6e990117714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b284b1923dbef371269f986ca1c8c6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893b3528c46a8662fce52df655ca6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a017135795efada5efb32d5754a0664717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ad1ae7a38d30ca5e60a3b4f87f7a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63311e950967345d1e40e5f408b70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa05883de25a98f328b0554f2da7dff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e13839ff77637c0ddd5f3f9e6fd65a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9c541a20916d829651e9cb6fd37e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601103865c8a4e8e46ec400868c943d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab119ec041c5fbee80293786e13ec5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a43cff8afc11c5e2995dd88c2258725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33e2f26a688e9d7b37d4c350a7500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e777e062c7270316f4e49afab9bc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b367568d3d6b1cd1b174b304276a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875637aeac8ea69d6576afd6e07e692d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fcfb7978f884747a0b024b1edd9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ede10e7ae4ea4afb45c7f01d2c195731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2a41246c38c2cc8c92e4655fda57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ab5dcbfa3bb47e6d17fdd23c83ae1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd646231974f3b4f57215a8b79a1b51c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3cd05d40e2c5de38bdb35ee962372735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813259b72e35f441d336d279372db15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14befc0b1abea445064f2c3e822f5aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64802aedbcc0da7947128ccc9130defb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a15a231e13f720a828c281a55c0288739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7a88e1ebe5a29a45dd4dd1781dd4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb39249c473bc75ec64024413ee2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aa30cf22b0239cc370adf38c79fa3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff868d52af5451e6e4c06018f77b18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34162153df180eab92aaaf6bdb51c5fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e32354a6dd7460cbfffa4af560bc9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c525fbd11b58f1f861efafba2fda4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0de4ff55aa91830e0d640bd77d55cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98114fecf97f71d862ecc71e823f570748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb3795c8311925d69b71c4dbe5a3b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ac24ec085143fe0eac828b9915ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573178058f89f80b6cb7a72d75cfbe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c7db27b6ba4f606d6ec8c1c8d544d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4316c4faf0271aa239be6278603d39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452dae896f5031f471ded5c087c75ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30623b83f1226973dfb08ec3bebe81a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126badbc937578fba7789305c95f9573756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b80c3a9485087fffb5f3518936e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275ec0bc971c2f15278f838fa90f4d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9e6210e916ee3daff09c41a81db71759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c01c55595b52813fc260722dfc8771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7804ee532d664a6291f322030173622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2f3c3b712ecbe633bf2afccfee6ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff4a600a1b0c791d801d037ababbf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4627ea7f54d7c0c694ea65641ebff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80cc1329a77427fffa19a86aa9b7cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff20e7088d64fc6d4b481c8d2529517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70b8fc4131ab6eab4e5b0a30f71d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a1f790aedbea337a9bd55449e58ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0767828cd372aef6b40d494cf75fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738adbbf70216568019768bf0123dc0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126e0cdc9d4b855454215f7f00c240612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c1aecb79381e4f3a98eb3c2897413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96a99f8d6ff96da238a55c6c4e7ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af637e1827de8692c3327056043b9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec28d6fc1e2b9d4d141fab9e8ca3b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279ffd8d331a229384f4665586b131617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5faf736fd545bd4a5561b71e76fe2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e1e00c41f09395a34b54650e2a0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59b9b5e40b6f2fc4b97634ef587cb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c063cec30574a7d321862e0224b3e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657b5aa089c21677e8e1ffc351c26622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd4a1d3869d5b7f8c7d5c7df53f8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59faf5b897862fc155fdae3fd7ca8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e194003173b0b31bff7c1bb971ef06625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae98b59acea11c638e716205b5d74026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb32e3c0c7b9c979b92e73643e852a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92222fdccc4e9194108483b774c3ca1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de66f0e620c0b945b85dff7a7aef12c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2ca01a112ab89baf4101c50c3972630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794097bae66ee6bd53129e9da57dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67825b58802334a8d604cb129be40a9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d32796a85fd2f7b5f511fa3c953e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ebf69d2294ac956112e95beec9b7534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7344882d3a3434826527de3d3b22435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69af06372e4f6cbdc11cc416042b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661618a11dbb24e396be5810e2e718f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecadfef3a040f27146074f7269f59838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657c62c3ecf8fd7be5eaf6049752f7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a47c4619d988c76c9243ef1b737fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d798b21eef0fb4dc126102fe260141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c761a687f804411c975efec81ad6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15282519f98b500a1180481734f5bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ee924cfbb3dc27961ef479309eb7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f379136f5d5e37ce676e81a6534a4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3fa76c334f0789734ddfa878c4a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad0ed85b80ececd6bca6113c852b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abdb1ded0250f7ea27c8017aa8de0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c52dfa10909ed79d007debc1f500449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ec74215884dd64b0de3016f53c2d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336240139d4ab127b1b5fd93f12d6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8f87fb0fe9e99c5793872e78861ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a528ba858ee162fe7319e104d4817153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac4bd037630b91a9ca92a2cc5e17d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188848d966b506ae90a71547a58bcb1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936def61a0b54a38b5059c04aeb8b04856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e72c32c974fd0564436c39c27473e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4f011dd0613a6d25a2063b7ca80f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262372c85b698a4692d2f9e8afa4797f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02f97056d3eedbe6b1d7c88981fce960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51cbac0ade3d3d585cbdf61e6b38a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f357d16d2380af1c6c1843a11eef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6381fa8910a35c6a86b87772e645063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafaf98cd2d06cc694a11ab6434ce164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce374bbf94e46d54d000a56b550d1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e4bd2c1bbc46839a452c3e7c52faa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddd7d100733764676c58fae7ad692f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6de1038b985b487d6d5a419033712d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e31ca5583ea04762401d8e747d42da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c7f1d4e1294c4f688d14a4d3e124970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9b6fd9fd29911f3f3cbff821ea9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6034adb35ef514ccac6f75e8e3068c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b37ddd4d8309e54abe5bd8d2c26fd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb00801507dfaea0ef89bcaebadec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8732148facfcf5b9c5501a7a8267a5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08149992c2290980d34eff2255f510b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f590a884149141f3603430d70a4a9bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e04086eead0ace4a66075d74ae59878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c8ab9ce8c13328073e1b8b3b1cf579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a96f4876227569bbd341d76b46f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613955b1fc68833a8be6fedc3259117e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df7a6ae0a3e45f6d03fcd79c4c4e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3d46159cf2fae9632376b6908d0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e2120a18b69b400b0cc33ea4298a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a22c49d4e8e0a2b1f06759d30669085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4357787c308f5a72e75089e52b83a0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d39f28cc52b21a72f7dd9452d28087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ff2c644f47387c5626a891434552d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19a9605e0a62b49d4293b52f7c62ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0762b57c3d742e369856ec043dd98e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8f70bfec2213fc2659962f43da9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f546b4281c7743c54f4e6cdc0ed0e3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10562628b0ec72fdf99efac298bae01b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c8af34edd1b9f19c5d0da3c31cf0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8899d64c391706d24af502d6db23df995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582db2323e66085618132c6fca2411c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646570119e56499d0d2c76f152ebd66897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641ad629c38e21cd1adb2e3dab3077c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860e68bed510796218c170d14a05c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f186de0710a47501a48daa43022035100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5b5c40e60cb3f39873bd249e82dd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9680743f13c1fc0a170d21ac39870102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d1d76159b87ef328ec8ac433bb35a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3d4640731e3270b2964fc4efaf0d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89e210798afc7ba222418526d7009105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202daf3081500621ca9ac603cb914389106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb24821f1e2c1137e8776122df2eac6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85b629476a1e3002a3ca43a9e8c6ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295584ae5ebca9f34a976cbbc11b3a78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dadfffb9ea766337a2fff3810eb2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1669120cb1e0d262aa99aee854e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c522405c68e506f01edae7f1d8d447112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce206f25423fce852c892b424d1dffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d78ea1b83d6d809a9569be48bd29d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b79162cc0b6d0c13250922a8fff736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c098a8eaf12c4c8db3cf9d66df4f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31ba3876de121b6de554497881dfca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a90743f3f59af043bc4dabcf6dbb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7648b48a3e372d6345e5c436db6613a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200412aa80a9524dda2d34486a972b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b9832c3837b1217aa469edf9c7d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668583a0a4e45f4bbfa79a64291d9da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad857008de59bb8fd124353f4baef5a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56459baefdd0e1ffdae8d8254a1f71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59e91c717796a10077da39ae600849125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33416c0d3be9ae641c763847dac563c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae0cc7739d655a9f363da01f08e1d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3fa0f06002ff661722ae7e11ea7f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9917b80cb072eca90863ab77db00d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87bc36464b29de5a0ae31ba6d7c6f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9606ced3cc34ff2122066ef386f619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8be8e3e0fc83147acaa674477482a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf73ff708b929e4002fd08459d1847133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9ce09e08c4635d6587c682a6eda67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9776084cfc55782118b9a540af906d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a5f27fb29ac9c52de8e76f684b39136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566dc3040ba65076827e82ce223b54c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8a762bf35aca29ee774992e84a17a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf3816e7eab9c6733bd6ae4832b645139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890768a811ba2739bbfcad9b30bf05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bef87788d77574b825999a05174c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ebd4043b47dd3dedf36858b94cf1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e958bc9cc47080c6e71976b81276143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf960574d2c2061096a5197c8399a10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a591054479092cac5b67df5f08150c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965088a3f6823b19c4840db02d6cdc91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989480dbbbcebf804facbbedb15b59c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba0ab6ced4bf3cae2147d051c0506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36511593fbdc35aaf530cf24879b55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d269730ffc11c3506a4d9712163f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064613ac5ddf7d1fde99a3912938255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6fc8c94b66baee22ee4dee4e16ad2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e1549c254de5f1d0e38d6330929f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d9b2a8d17e504aa04dc0a1af55541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8caf10d3b8452e9fe388f1dface6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536031cd9bba86fd2b944bb307dfde35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb04c3600771d429b0770459bb55a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daff3b741f35e4594d3d4d3e613887c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc4abbc8a60fe19b0ff9088143b2f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4f151904b62c18379d94bb9afcfb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a97346ecb08e7487d77a38e1bef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51244a4b1db5667c0220ef69e8127e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845464037078484073a5ef312762774163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f374cc4ffa534e3cece757fe5a577b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfdd5c21d0c77d7d2e480a327d3b39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddfdd7e2d9b7aa82a638dad2f8fbbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020e4aa4fb79940618f2412330efc61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31180f32c4a65ab030321bfe7d220b7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768b5e1a353fd8cce2fdf524aa6b2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747d585bd4133689503d74801ad30b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d014f97596ad1fb45500195e8e5df2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc62dfb9f7a174130c8ee8a9e32f8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e49913d2879fd086f96e38802f66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a36cee69d583875fc57f5b77397b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6764714a7345230184332556524d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d130b3aa569019210fe2495b0775872176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306cd1e851bdd6d8d0f0ca67f437304177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aea48205006d027e885d9330796d74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477188c35195020138c2a15edcbdf03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e48c65f9b44683606f8494c7b08574180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fd151bc5db85bfc9b850b80435f24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f62b3a7bdfe7b6984884bb17d5ad1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af75ee3bd47dbe0274c3eedd99232d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7115b134dbb4f58d7ae6d7b5db70c36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b135a2a92c92ecd7f088e4b16f5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d37eefdc2ff3fa1e1c8d250e1db1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6391311b44e60882bbdec5caed31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc5135a8c71834d0ddc4a0731add7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736146c3785749627c4717ca06f8154189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164ebb5b60b8e6ff0b4dfd99fd3359190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb6c431eaa95cfdafa71cbb0b8e57e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057ed1f8f736c53ac364e907e9c65e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d7c96e9cd32cd6bd59161aae4582a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440457336a503727c552ac1c2971388c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178783ed49c4e3e3116d1bd2574b68b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39d1c7f07833b1f6c0fb382ca59e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22afa28c2e376b18a52cf475a896f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881dfdc8514172c7864a01bc850bc5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2014053bf392f6f912e2f30197a7bdd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675129ba44cb8f58b62a3ad6ce3b43d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495359483d410311051c48543f37359201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4862e0786c0c52b32aebbdb2387db8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1357ea163262e36e307e65d9890d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6dd0794359c9a057d2c57b3701ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2473d7a688781dd9df83e4aa223b4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ab49de3d7e20f32c3d188d560f5f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487378691152525d9141d91b7ff93806207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061b681fc685c036195e907238e2740208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e39f789634b0faec15510404495b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f98e6a4d1d9658bc14a96ac5017154210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c524539740111d7119c5799ddb536211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312dec821ac2e5ef21f9ad545c4d5e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87795c44d166acd72f0cedd8e7a5185213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e054243d18f5e0914dfcc2cba982f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73177eb0c1ff88949c83550a15889215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706df774836076c2f7fd317913ba86216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb57f4caa7bd02518cea71a0205bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae098df3bdac3bb80e786af0af651d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca6ddc747875a4ebf437e2daca248e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682c389d60caca4f3ee945595e86f81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b5e8f4ca448b85d0f90648c1334c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5516b10c6c1059b8b7d07662f304d00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309ec4d30c534a22aa1443d1358a6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf68eb661ee7173ca387cf91d2cd9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad09ff78f0505b9cb6a9179f8c4d53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88632f5d5787f557d1ac7122755b740226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894373e4b849f5873187d6db391495c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282606de9f448f2876240091ceabf2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d2f7468bec12afbbcb4448ce5621229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a66f2c76ed9d19f7d7888abd38481e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738364c117e93487a9761d3cd7716295231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eec80e7a61c00b86876c423e5ba89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf93d72ee2136cc9feb606aeb04370c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aaab8c7717e1e2e28aeaee162d68f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0843523807fe7891a97a99fd4cf841235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683687fadb8460ba4b99ce6f3f654ba7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ac3db7532b93505e31ef52377416e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef62c867c2ddd9792fc040c5054f1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0084af436c5e46cd14cd7f67932be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d1f3e9e6c2dffb01e0c9d2be6317f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454f350a1f3f40301eb34a70814149e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3b46405203a6348c644d30a309ab0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768916e08732d39fc8d175faa432a710243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd89c0210a1aec1e7a0e2d781f81d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a94d0bca28cbfce98aadc1a331eb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b21e62b9aac87168695250d7827d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b006f9383052cbcbfd0594cbe641a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be233dfb2f80b17703d401be42b9c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db8b33004cf777140434dc2197b4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fafae19e92fcfdbba040050e7bd4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df393d5dba7ee7339eeaa0a883cd95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf4d459ddc6752352027397cdde821252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceaf69ecc33479237ad5363d08d005253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba4898106d45e4609b5a83fd1f89f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69227de4c369bc3d2989675a376f939255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647f7dba1ea1ce755cdd181970944ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad959c5f0d1a5add2524136d9ecec08b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3697b902c71dfa870d2e3094008d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c947326fbab80efa0e404795e30546259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851a35aba42dcd5282623b14bacb7a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164125b59d3d004db88768de77929a4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e8a3ad02f26aac0ccb5ae16bde198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc4bb770c4fd86b6a2689ee3d5d6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60f57a184b1808812fe12b9ebf22d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d3a112ac3f555b19779ec92d6f909265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4ebea1ce2d4365015f2611f957bf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5beadeada826a124a9b1366f81019267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41da177f7c3637a46d43883ca7dd97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10180e45783fe5d1de778dbfe151b79e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d846f98439ed023451a476882693c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00c6bcedb0c442b93c14b10cd9483271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a7c41e195957f7566285df5b66ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a265278d375b243da6880cacd4c22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208245fa00b95de0faa29ed40f2d34e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743b94aab206795c3c99ddfaa08097b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816033701df8103598303c09d6587e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6ae46755c83dcd92b4ad8d9690ece277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113e5bd433ff40ee7aadeb5974ee8c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498dc71e74794aacdb2f545c28fcf3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f0894ce046476fba42995e8167c2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb438953673f773b278abbc6a9292a1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e04bac01c59383b0233fca57d0df6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbdaff247c9b57471779317bf1f6fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9259d453399db2bdb20ab1e31df6aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51319b60ad0d6acfae8aaec15b5d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ef46aca009ac69e29481d0329352286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ffc0c0f421f0218064e4b297baabe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29333a85549ceeaaffbba7c593b9e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7578290454a32bedaaf680aa01fb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b509a70e2da8ab95679c11c77eb851290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cabb9f602e6704e38857fc9e27affb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234242efa961f3c644b88236faacca70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad628be77e10408fb8ae0d7f439b186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3f1045d0ce58be625634d5cc98bb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed230f794862a67ea15ca01d07b6db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967b7b6488f7bd6bed06dcb02d4c868296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa0c47f82f0ed8d7762a7a4fe468c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b56d52639cb6d09cc2a9538f75802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5393cdccf17352a0f08dc62bc20e53299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c3674746cf1f27764af45879af8db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d3a755145997acda70b2e3d3a94a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77efa9049e6755fea6d1762428a17d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089620bcfaf6ac9fd645c73064e7f1a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4c0e9ce51041f18fcc15976f638f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1360b2f8966e74fc441714615173beb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8480d2e85c3616ebca0fbb77e0aa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b84e99fd6993b1ffd2756e4c65559a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49557da198cf60f01c11c651f002b6b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af102c103fe79eb225bfb53ee708300309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdb6ea519b90b97a8105c78c199c02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a9221a94cf3ea369885fbc21ab29f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86255f65ff4b75aa62455e0dc73f5a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb122dc2c2e2d36a9ec3bdc9a666b22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4202409e96450480c253560cab0e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3858db4de62a2d628d6f0b018330165315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30064dc6eedc5f3dbc8ea3e793d3f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f912ef845e7e77a6498e013dfac1a08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7004d2a273d07b13b92b54592c7b4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddd9d0f849f24e6bcf13d1d72f8e34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c325dd4a23780c89df3d1df5bb63096320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fc324b25bce3e3ee32bc766ed8008321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc7d1b267d0e315bde0b21453c11d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3409d498e9200230d7ae139bb66a58323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf19fb75a97ec6445af08d911c36e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9c971fd3f5add9308aa6d6045b837325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce7a77b8a8782f7c7b7d9a380838e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba312b47ee5611fd31dea5df51f233e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea40b5aa8ecf10e73d00b47fce754328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbda9d38076805fb0b13c9c16176c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816f6f60ef5c1c92f7ed898ac37ccdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5caa072e76f9fac02ddb34e7abe82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d46c4e95076b0f6b95673dd09f384332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae54f06403e58575bc8567ea22c409333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fd6d7f74b2c375b9b4629c5fc7e3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8871a251132bbc1303a0b663b28e62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0d636e537a008d82c250218e15c66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9582055be533a403fc9aea1be2400b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34eeff5008a1ab83973a4cd5f14ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe48e38f055bd4828dfbc949bc19e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9024fc1902aaf7caeaa25641568b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb802e7e6e7f10a6604d46aebe83473341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9bbee621f7cebc6f49b5a7fb93a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd0b173ae024bd185e3fb7f75c8683343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccc11713f41f43be9b00bfd6566268344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9bd1b640a40c7fc3a3aa53d00a0b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a4998ac64cf3c12067331c63f50eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8275a1e8cb51ad19d24fab7317a755347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a27bb6dff75c05e72081c9e29e9be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32998c948555a18a5441c4ec7e7ef046349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932bf744f1dd3f6acbb19f8198ea5c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687003fd45a3059b2928d77034d6235351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72030916bd583a8dfb41be5b113f6fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92899dce289484fb905a1f21b4e8fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b64c364d35ce7b6c94553693df2c8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f58edf7eb8f94bea0a954bc0c3085355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e16a1875fee455948b29f4270465356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b0641edf030ba6c7c7967c03990d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f29929f43c1cd681d8c25272e594fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624331b09490b9b34b1bb6156b2ab0b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9c4c71a8b5b5e3f5f6c16742ac18c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438815da1fad5e73d228093b02f179361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd683eb8ac669276f1a9d457dc7dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de112f3417fc2ee596b795a7c92dcca4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8997938798a54cfd415a09964cedc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924eb7acdeb1302d3536646c9b984f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a4910d9a9ba5c76eb38d7c95cc519366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1a4f0b123e9888f0d7861fad4b41d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b7a8e0c37551e7f72cd7802fa89a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98191e8b16b284d6f6fe0e51c97cdf77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9b1cf2714995e3d4215b225caa42d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e743e20f81dbadff1a864da4e9df29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078d5cc48ce3cfcca610f2bb70e8e7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23312d96d62dd09cceb6478fa56627d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be28b65f840cb9f837080b24049f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0f67d55a2df3995e4f4d16b29242375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef30e24bc25da7ccfbd1e97798927376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a592356df3bd76a4be7e8f0ace625377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b46ac24b9a3305a10d106b0f6e44a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7204bd327f3cd91bb3a855d2e42e8cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959d021b392e5ffa9a3a8479b73e816380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf10edcb3b22b080154690ab928c5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218266ccd28bb556f393e74a7202241382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411126c1ade0ff4cc6da3cc4888e132383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b74f8d06baa1fba4b19537f135343384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab457c352d331076948362b51a96dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f32f6524eba14cb8ae16f149f760da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2f08e7159a37793b7832a4e6eb251387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23339c025098b8cbf60e57a3ee59a583388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169af4cde25bd4ccdbe15be8734f9ff3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc99632eaab6e7cfb6fd153a6ddd35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1c970b21e2c5166fd028f6f64cb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1920097c52c73f31f9aefa684f41e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12346a9972558f09243689c054f9b7d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1345f85a73f067b1ca7cacf2f139394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997f40a66a551a9b49847b6a6ec6488395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038df4225223c0f2667719bfbdbb14396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d07ceb641df0df7b6a5018f1a0a1fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0f974c1a048dbebf1710b4c912879398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c1457d8fa16f78e54865047a218f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14afc754b88880f9494295b8e3cf35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25dc434e28597ffee223865c25eb6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb98520c92ee86b9117fc2383259531402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac488170a769220bbadb41a8423f410403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b7ce63333218481131789c3508a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455e31acbcb9161b5bdc6d923669416405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47c14f9b3da257ec3f184ddcf692d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e29c2663e16d3886c6357f614e8d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98fcae0f6a020812a1077e582c45a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437bea15dce53940251347790070643409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052c4803351e6db607a91e4935dcc5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe0c0725936b02d10f4f0c1d6d63fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db889419f5e9ae3405b1e8c1683db873412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c92899841bba5e7c19056b0d50d3c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d743c8540433d8a727fb5f68bbaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3eea85ecefd6ec5f9db07be17a63f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c3f34dfb6a12802f97254a167da89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d2303dcd2400bf0725037d4893ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba8b554d72d271eb156286fea7983b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0fc1f35cbf3d5280db8a6b0753e1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6513f7db02e2b1bac3b65e4a3f998d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761bffcf0e036e14e6e7f3dcac0c687421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d68d8852793bb0f36ef4330bab72d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588429384f30ea44cce36a79deb7ed38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d174a640f8194b9a801fff43f4f69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499268a1fe69db1ef762fd6d0d601611425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2d7c0faa9b55f6d328a5316c5f482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d0e1e906d132e602a9de7c239b84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbbd8bf5e2ae5c3133d2bb63664f68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dccff6ec305272afc77fe32a7ab6e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f59f565625cefce9636d93a6c581430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1220ed4db50df4c9b86c6a42c5a89b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a32064a91c117829872bbba7d3935432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab583e015831c964c5703f5d26404433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e374c03419e17911f4c4e0d18646434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb803d9c7a14306eea193d325023f00a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e891346a583f313e424a6aee8d83363436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2084630f034f3d2ac2432a4a9e91e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb196c30554352318ed45a6e2cfa2a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f349e469d276baf8f65039ea34e41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311deb825d8ae8b73626b70a8065b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e696ad4d41ae8be4efe29a969e7fb20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77997e230544bd7d531004d8cd4859442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db76124dfdd7b4e9ff5fdc702a145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e0e579b9a7cb5b55c348af1da15ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fb574b6c1209412c6a4ff8002bb11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab90f07257df047c42989eb1f9ace0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa2cb78110b4b15c299b26abf41687447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdbbe0a108bacb9f8d1365b028507a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650f354abb60ed64f2b02b25080c0f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f9d7cb4fa126fea78263302c9666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b66a68b7fadf263ad0a6813dedb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3040e80f8042a44509eff7b08dc59e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e9746cbbb00ee7faaff9889fb6d5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b53cad5046e667f56d5fdd6eb039454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68383f8acd30e5210f0543471caaba68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e362818c9ab9c1f8c72a661f0cff45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a771ed23217a9f9f0c0358d97f1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b767766b2981824c652c075c2d36ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54935eed431460e964da84f7cfd8a988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f2de7bb8f57fd445662cb542ae61d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdf2d61f5d316068206bbe55cfb291461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b59b4d48249ccc7cff1e251787758462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3bb730336e3ae65d772fe5f7a905463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7e75dfccd565cd75cf203c336f63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc94c03cf00d36ac052e2b1013769465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75058942356726f0f44fe425e58072e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d000447caeb9f2b05ec8f596ccf952467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c6a5616652db65bc4cca5eae01a1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2666ffbad6f6977bb1cd195521106e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878bc5382481916e015c3e4f914317e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c6385051f2be983e5f706834b8f5e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fe3d1d6b2057dd24b4bcd95995d82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f50c732e96dcf03b0f51d00d5a0ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6506a5934f031bc13084e03af12a36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ea172c68f42fa275801f34791e3d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d86fba8f6cd649f8066eb577f0bed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d834235c9fc89bc31b35bda735e77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c13b130b78d935e770bc6524a47a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a3209b66a193f0396d7ffe09f3f4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17cd0333aaf1c1d60e88bcd84c493480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bcc23411541be31d81e28a593f882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d0d8769823db16e00bf2de404ade482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd50173bd2c4b0e4b951383aa52bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be910ebcef9361716991d1cfad3e0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a24e670ba6b49ab71ba75afcf1d1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a3b140babf0c8518597f7aa25c931486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bd4def06c4c9b21edbd9856d25846487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a29dd07e0786e69f0fdb55319e578d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166785d175528d3d9fbfc58cb05a7ee4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bbb5aa828f20250a32a994a0811e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530351ee0fac73153ca4b61217cfbdcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fdbe749bf5439366f8d5f148b99e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3364127dec58a8aaa02adeaf05e87c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97d5523a05878d9d84b77df944029494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c145574bd34218a6c8a5a0fe90e88e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f48bf89534dd487c075259c4c099496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4209a526c01187cea5b0879092e9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8d7a7b0f5b3ac99b405e91ca459f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fac86a4fb4f980c81902ab86e2abb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e1edd8fe37d0ea3737e4394e63671500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72e5e99774ce99f4217305e6f17d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42305de8af7b93a60b45d4ca45b137ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c1838cd1877a8452d99e5a09164d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2451facac0649929045ff76a017de9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2be660e203e257802c4b35469dcd5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14df308f6586b05232e6b5fde768c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4eca6adc020a769571e0600a1b9d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b401773b4bd764ac3ef055673b4f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fd4970e956e6783e93087919d688f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb755cb757794dabfac3e1d7700e0ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211717b9fd1b337af03d4f0d847f2b13511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83be94f2ca0205188d64b0a424b859512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f010a4cd73d12c6e650ac58be5468513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753a188242e244c5a5daf7c1519e23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c409acd3d8e7359019e7fbac5df8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174523d5a47749cae06c4065722a9fb0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beaa306709e7f668ebfc3f2e9cd378517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6118c4636c32a2ea3212b3e77f65ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f70f4aad39528257a3a0ee5b91fea5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90801ef3b7fd1f43f3d5dd099c7cdb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5b642ea95f228ca4233389c5502b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f3df4e60d0320ce25ac4281fe94ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf5a70ccc0228ea56de2770bbd8197523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b205477defa03667269e3ee70fd93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670363210a5e4c6fd0127dcb0b586622525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceda952dcc3371485f4ed4446a696f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d44506349c059cde60918825ce847527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9dad976dfcf629518c3e1d9f19aa2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615c550500a356546e4de3c00bbf1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f5d410454852809a6a796347b267530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802de2b0003a9c67428befb8783c8f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8a3af9d5199b409dc38ecb640d73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf967c265c846ce05907b50672ae5d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588858f312bb8343a5c1a6c6822006cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf99043484d948a2a4ac8e99db97a9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf276d5067faa97a1e1013bff3cef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a272cfcf2943940d8115223f4a710537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ad2f530b0a3faf9dbd243d9cb3cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed53e1ab5260e52e30f84c7c6c23beb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138283cb474af1860cbf2e94cf3f74d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab69d70a9e0edfcf95076364e88dbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f8aa6bc4b219b6d8aaea7a984a7ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089416216be1a9fe8b1714b9566b092543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59ee124ce47913f65e61dba0f9aa77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5bce89ca5d6d0054466f051fef99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b8d98f029e7c07ad7d1a4cbf94b32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347387cde866e30fb92fbd8b147f09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889754524792dcc76b234e9584b0fcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e26f6b5db8d4be25b058036ae58fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653b5747a0195f98f804eaf40e10085550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e42717d1f66234cc9bb15d999087c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3149d4924cd225fdf5d8bbede820c57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4646bdaf0b2e2a0130ebede16650553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560ce7e3069501846590c1322b2129554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f227a724be077435b57eeb61cfc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e267ef873a5c440d61bcf9b0a20a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc33126e1dbd726b74779236375c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae5812b91ea25ea6ec5b6107fcbf1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de7bbb5adab70a0ee9029cf6080256559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079a26f295b6ff690125f271914e900560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c9b20eee9667c2f7ffa5c1b24547e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe6068541861bc713f28c74cefe8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568680101cc599e72b8d5c164428eed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21bc1916044b7949b9918162861f4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8438d3463fd4cbe24a875ebd0d7c08d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101d9bf4c7476b097b1cd6e05f8caa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce34775b71ed44b2a599b060a74549567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a87590cf46c5e65af7c1fc07ebb67b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe9a7c61168df43a0cb95e2d95c2dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fa619f721fc9a2ceb6f4244cf9b9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d8a827ad26c583bc4b5384e6288b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62ca031c9922078f86b45643bfb0cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71a1c3fe3f82eebd6e2aa58da9f763573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39bd6291179be11651e6be38112db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c02779ed0356a86536a225b5e9cfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c31c47de8f94bff644a3116d435cd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69169f3889b3ffae580a1b3d03fd3e82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a3074a512768a24d8e904d8fae54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3615760fe8c1c157b163a5156db02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365656aaaf5c8980df939e779ab7967580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44910b43359e0b58c6262cf1eada6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e2d90474ae967a04019f7bfdf9117582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b68ca5c204fce996e564f39173756583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74dfdb3c8672a5d8bcecd46441ad47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace2b4175b8a07d72c2b717da7e7036585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95428d6078a5848c3ed66f6f38c8e5ec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60f5d544335e3469450d7a800ded7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c231fc813089d74a1077628f5990143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102d880c4fc1b5525feeb6251134ea6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6324f1c451cd7bc5dcff086ca8ef1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b234ad936418ef5c9c12697ed1c7a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41097111d4797176ab3a1d26baa05cfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e326730c85e76a68da5edd8e3a9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4693ef8b1090e2eb912c3dc156025594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d0fd3c68c41bf0a4e3aca84708c84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a58d507b9a9fc0f5f387dc0d63bd92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2dd0685522f3cb532578c586a5487597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f21522ca1f1ef81627e48fc6dbd1e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e70b325a84b3ec116f0eccaf48ad38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919348a719797243871611184bfe078600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb6994c450771cc38c429e00180ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9d6aae6b02db316e0fea974d0fbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5878189c3e40c82a2ab96f71e43799603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612ed01906f0fc5634b986766d0809604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ec303767b94a6f45dd4f1c2e9b4c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083981f026ec7d9f77d447a6966ed2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4722d62199d940dea41afac320c56e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242846d9df9e9e5b9e0ea141144bb58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fae42250e6b2fe2b3c2f9580da4142609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f01fbbffe8c1a2a4d89709c819b1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d786a1daa26d0452501533b6001f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f003c0df16cb70de37e7918a76c94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c513266340be23c3506af170ee371f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26039ac59e68d68dea3d4dc9a76e7b84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb59607b08e9aca19a62423abe475c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5b652cef21f5f8d4cc2c75388c14d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599bcc5ef383944b12c18f903a029aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc98546565b404491a203bed626a2f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f3068bf74c2e9d5b5d86b65ed15a7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403ca1b7298dcb64db8acc3e8b5c2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd60c97d749137be99bc5ec48090886621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea520fa35b7daef8db82447437417949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe13797bdb697aef8f2ce9030c6dd1e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab2145aa9ff8cfd62b1f9d40c47e5c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2e285ad7b648bb786ad775113129625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f8ff7f9ea3171b7148d602e992cd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd991b12aca1d63074312ea31a6c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f3a2f36bc84d276de5eebfb2c06d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fdea323dd6271baa3aecfaba9c9ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520886d3221042f106be2a27e14bd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ca63344071a720ace549431f4a1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46207a6d07a9e643a4a44a089771eb5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46571b00cea1e05e3ed25bc2a321a1f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f83608560ceffbedbb315985ce0f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b93981b4e269db94110c3f2768aa4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c474a7f293b6fa0bfa2a0d8bd564636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6b6bb27d5da302980f394a3fb4420637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd61011d8363ac63f29c28eefaee64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418d917de0127f6ec52d9ba82320e0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f20c6ac4310ecd99e4ac9e9a5ecc3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ab12e79f6b915f420d603f585d55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92f1eb2a38b9c19c480cb929a37da2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c170393c10ea06b4b5151dc4c0fae5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839408ea397a08aa4ba2bc93128dab6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ffe5986152a86a8958811872301a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed71226a75fc0f7aecb08e6c6f595d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e9bae2abbb6bef266824af1518c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986841fe3ee3b17f34be22152078d03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332733254e5d2b05f4e1ac76c08b2dfd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157179b028a26a3e53a640f0cc70105650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5234a3848677c45767e026341b52142651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114d7fa6c4b190fc2739faa324f4a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa974c39aec15a1c554f289a606f80da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c63341d7aaf57140e1b37c12542d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3504a47b71c825bfb72583f1c2062655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809de8ee513141c0cf0017802d3e9e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c725d97ccb64f5ae9a31464aa3b30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f67274b3897fb19bb2a9a14d151655658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f7c150f34e868333afc5a5aa4fe5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906612536fc3cf727ef92d18db43a461660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a1071a4480710fed34921d4a1bcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610bbd2277429993a30b1cbfa178254662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcba49032d0596925df0a09219d07e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d053b96fd37ab4a21f3861ace9f2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8c2f09b0b87760aa312a0bab0cb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f456b39a93101b8361ee47b709b2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89562e94bb2c1c5b312ac078e13930dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58de7cbf33aad9d96a062de2ad49cb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e96e6d1ce05e81915533844f6e4e15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d071b33de048db578b835f77866f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d000e9eeaade5a8d5ab177e885049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b9ce4af0202df1ffa4bd54f0e6a5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6412a7eebadeadca00808797c0cf130673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceda692d14d39f4219044dbbe04334674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ed85f8ca58df305d3e417c142b2cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d7b135c7fba1f3ef17f5cdd44629676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7eee12260619c5951b926761976af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99610f56267194926480e0bd6e260b18678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504cace60836de888382f440b3a7a60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d7ef8fcafcaf1ea72847728cfd12d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec6099aa8bb636b261568dea490d14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b47cdb4e155d515e42a78e79de34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f750a8357d261651e8024a00fe30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed543fa764eb9475fc050dbca2458ea8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56941e74177316d20647750a8d63cd4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b382efe4770bd577bd0c11ba97de6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb2833fb52988e671f63799da78f23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8382f640e21b33f0c890647db327ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d08387c2c30448c93e98337d326db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955726b4f988d806258bb9478ec1629690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf919600fa0c57c175aa52cb67f6489f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a733b0dbad5b21d0575bef859149e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890408d489ef6db0dfe97696c5b904693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c905a9875033e44813137c591eb28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc70b63f1b22577749a1ab99870b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab40ac6a86ddd21f8d69649284792e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c4890697d90e32901a2193296100b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96b86d542fdce918e5011c10dc7208698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1035134dd8ecf4fdf3d6d347b098a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181d8209c003a50ad1aa53e4cdc8cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c320f7c24eb2fcadb69606cbf4af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5f08ae976f325d4e6ffe3cdf9e569702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316bb40d184f10a9f8d259bb409ba1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fafdd9a81fa8655fc03038cd6f3d25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33267db764718160eb475b6f33284920705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf8041c27ee7aced98375a75651e2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103a737e371e6f11b497b0b7927fdbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca306c6edf1ccfe890b1192db9b606c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd8cf72e71397f59012e573684eb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6651135983873c6fbfe78c01f94eea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3492c345c99ae7a911d2dec2217b00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faab7ffde4537fef0cce0eb19e24605712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f020aaa2bea77122f7253f833de2b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9818194f58f03f195d2ee95de08ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fff991db34d3e160142e7a18fce6fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535376792d9439ac9f08e5eca40eec71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f5255513867fb8acf45bf8499b54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71826269c00f41c11aebf8abf78f7a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb829312954155ac693de3940f68748d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03d558ac13ebade74946e351a00130720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11bccf791963a434b46fcc159264f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c640bfef00dde20be548a34b018241d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6df879cb488ced27015294c5ffa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976fa039af936a23fe120d4edd6ca71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed0267c9266438f359eaf8fe6b1db0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1b86619bda9b1acb26bc12d8546f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c0d9ffde166118183a211ea07f6c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f106b1dcaba2a6cba4cf87db984784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73615ae16bcd1391f0ea6e33d3f19eae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d9672ccaab83ee5d54d4b55473e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af053543bac1fab7d41b5eeed24a92b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9cde65ae535611bea118090582c54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff3540aac8c02e8c58b2a9cff36990733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddb86d9b60b2bbd4d86dd0fefd32bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290124451b0651b406c4f9fde5c882fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc34e89c5fcd72830f5ce1dca01331736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103da005c91bc8e646903f695d78c6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1371aefef6babac52dbf3b980ff84a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51d76a7bf986c639945e4e7d05fc65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc97c80c5248e6985fe73f70784f85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5023c8fb6446716bbddc63d6b1afd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb5eab9e146043510781caacf8976e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf296d65d8a51f6ef675cdeebbfeba6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c331d01f46b7b7a6658e8f96eaf8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2d62bf6a25039b4aea095e9dd8834745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b468c5969d86763c7688142307ebe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b40ef2c54b94d9fe5f670a9ebef04747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa18eea4e1c4ff7b54454debb3c691748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2e8299d2926c84da735f3ad6cc7ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7c73656ca9281740dac18dec7aee9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a8edb8da59b29ff047b9c83b5115e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb69217ef133bfcd5243c8c7720ba1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac94b6bcdcd460000d54f399d9215753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21241aba3eb545b449917d6a1a27c63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c50ba489c8438ebbcfd221765874755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271adb086920136e961585d5804de04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16b39198ada95135209b56436e2c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eebd6ce340b08bc25977129ef22743758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b97ad892bb729c97a39ceb566499759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>