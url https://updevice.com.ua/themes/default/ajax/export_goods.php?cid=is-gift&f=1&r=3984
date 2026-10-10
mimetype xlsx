--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dc3ae11d096f0df00622730e2320b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a435ea1611ba033e05fbaa1f999572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d87a7ff33e2c6f472cf8269e7bc6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea0c0e7a32e4c002d2eb63035898734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c503732047e6560a59cead8c8996a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6ce2890f037ca170ac763f76a51716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef744033ba49587c3e045833b7e2adb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ff0ab7cf114add7bdf0a7a3e3ec9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861bb097d951c514aaa7860590a3c2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79228314afece1a1a03127f0be3866b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b759ab2b3d46279213c6e96e2e667811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8b45c92e199f4247d234946fade0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc4dc6db8522e5d0ef4c1c30199e6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bec07add1294f9bbe4a2e4cd88a96c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d97b818e35b1644c5b3f3993b0cc3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e670da6df8484756ad5e4c1c6480016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a5b2622de345a5a61cc7d7c52397017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b69bf46552aa140215ddbaaf6319718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec73f08eb9affe62d996a3194d15c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e339adf7888fb1650780349146314720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d008a29ddbe1df580446691fffa4c4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc74b800577d5708de279db6f743a0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578dc48361ac754d65ba2370b59435023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847282911f4a50bc0c85d6517d11f1b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6515e931733adc4fe999052b685e5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0732fcd519c05858532d4a75a752026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3997b9a421cbee49ee3e72dc69e37927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9b10bb6a2959ce0a874136a39b09728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef8f344592409a4168fe6804613db729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4915891b48dae8b5f66ea9679447330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac27330989958476048d5302fe896f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90de2c00bb57ca9b301ecfc0ae299c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70471a83ed16fe898af968bcc2c7db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce75d189b388e0e568ec4b3033d30134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879219ce0bea4be6a41d0aa454661935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fbec2ae778d0d66d3ff34b09d019736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a7d5754404457f755d03fde2355037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537e26529c602336461834562d9e0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b6adf3f6d8d72aaf0ce892d023b3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d7bbb35dfbb12ef4179df211921540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d70d862dbe91bb3184980dc49d8bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb49638abf97336911fa79351bee0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6becba6e51151d36143635d67c0be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeba2476172f4cd8667b0d56d9237d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e2622acfc46f58612b201e4962fef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cfbcadb11c93525405facd506868046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcfcf90d9e4bf64fd7e09c14a1a82147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a9701c49831184c41b71676b6fba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab5d921c7051b9df65817e6fc284f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca5c5f638d1996d6b18bbb8b57d1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eac7b9cea8af8807612676b4ada7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd7be93fd67701dd38a18407e14de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a491a5803138b3ec753b7a12252cf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610f544f9773f10f2b906b7667832d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45ac7bdf25191e64735eef63ca460b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0cae18ddb0c6ddc09db13ea9427b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ccdefd7f1f1c23745c9ebb3d1fb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703440766c96f461664eb181bc97bb4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb819e1ef598e258c8b27900b4de885659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f8fd3c89d40b9c41519e6109b38fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e26e898475672b78b146bd919b36861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28487d25d858a06c6053b613897462f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c873648bd14e1d22b805e4cf4ece63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043ab596b612042b5d2970bbcd1a7e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2a822c6ee822c76f3e4524bf8083165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892d9170e6896af90eba9a6e0cf68566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3db1d3279467fef0602689cfc97f5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18502a8c80a4160a71d6720f987f0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac91f5a80446b928dd356f314ffda269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad785542c6a31a89df21e86722fe72670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f47a777f15ab4f2ef288f8015fe2ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cacc853a740944df78f7dd47572b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4761a2d6d9aa1c5cb23b207b1f8e04373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f885c32e416cd61a07d5beeea57fb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792cafdeeb0f38bca7b3575830f969275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc25b095d9c4bebf0550e99c03465a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93f89113348e5354d91863c67b2bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2522b8a88cf1d9bdc8b61993e6569a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae75c9d4958f7d6800b687fe917eaa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52289d235e58491b30a7327e525fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a1922094ff202cdf5ca44b98da18381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1bc8f9a5cd8df1047f0b7ff05d07b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f47d494d9d0d51a4569e131f3a2b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353b77671340e789b8a5761966f32e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bade679d4435ea5e20541102f162ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece385648ddab81c30157f5242bcddf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82d72437162a2471cbca0fe907bdf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ddce20801644773bd3ac34cc2b6fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47836368908ef108ccafa8107d67150e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53352868c2628424b9cdd8d4af603190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567c8c2ad8ebc6809a2e43e072d63291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e46b2a99819bfea90501df90f2597f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c09341303b24a9ced2878a8e3ba89d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34630e678c972af46acd0dd1af495a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb70d41d94e188387e655bc010b9b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32825e215583312e654335b5e581f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab90554832249f3f05926d4e33fc43d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa4ef32159a9058aac67d9342adbee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba078da7b1b7ba1aae5555408356a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfdd2220177f2dbbeb6b4cc8887455100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a07b7aedac941c042853a5f3a9c85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc19540b8c52b5177c1521604e649e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0529698514066f03458c5979e76a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bda65d3328e6624d13ad6e735bf5be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eeadd44c6c5860cc6672cc76bdd13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71877ba3e2c74398cbe43a98444e7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83b8bc9b89f410fb59aa604245d68f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4f740c4caa094dbe6081042eebf49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f87c8f9e42dd169f4253c7d2e9979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d00b26a7211ddc497642cf2b7cd59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600158d4624d93d2876d149bd71274111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b046fe5f4d0373acf3438c328af8d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099935c882dc62cc24c84319016d9f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d5f192ed8350a23468ea387da8fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a796ee64e30130c086eacd7770183c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19fd66c53827813572a75ade2f5b23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d1727b144cddd3ea20c3496dc534117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40015bd9a40e18daa43ff92649782118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369839592f3ba3f902a04c72afe304cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a543bc25fae84b904d076e8cc5be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1a10e881fa964f0490dd7faf36816121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a2731c56559d98ee10750eda1cea3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8ebf45bbf5ed92612e3126c4e83fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0100266df9bb45a837b193be6bb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdf7b6b772439eec733556774c0384125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb84df70164202dfbd875bc3b35115126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176dad0ab398e0621810a9b9e918905127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2f629817b07dd08758baa9abceae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304c9c7deacd0fb1d743010b4427203129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736129a439bf2055ea328c4c173a92d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafe70803a12291e5dc5b4e3683e7b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498e3db083057fc97fc08852002efc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc816780bf7bd6a00f47979cb1ad553133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c945ec7015dcf74bb9186b893bcdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070dd111d1360a50d83524c7c2a26ec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268d18ff157f4a28ffc56059406aa3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629cde4571d3f9dabe9b464ef3bf4e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108cbea9648b0030bf38d293278b0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17bfe8b32f029bfc4907ddf105d2fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa47db3dc891d80d090d97d189a29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0213f8490790442a8cd5939a4fedb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fce3b455acf7abfe69871c4e08f80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559adff5ab4a47ca7a25dafd6142ca4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b82a7090ad80a255ebd322ba20e41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed642924d0d4bed56618455fa513e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765292014ef636081c614a697713a00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50899c2c8af371de9c03b903f680446f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27e6575ddcd4b0e2300694381a259a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1267a683791ec2a8ceb3b3826f305aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649daae92035c046f90432e4f02b4904150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e124a82929f8adf365adb612513a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12bada8caa310ae1f3bf1128535163152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b41f49a6157b93efe65d5efc698f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe1f6cedcd8c85b57e9e96bd6b13ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5c7f7e132500767ddefe402f0bd7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade810ed5826fed124438739d60c8165156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87c4e24c5783a055e3d37fcb129ab1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7bf8208517ed4176035219bf934dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fff4358f43804f506350e7256ae6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a1d673e7d07ac4f11cdf8fe0abd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1f0628795506bc3c33f367d4a8aeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385d5c79143cc8e13370c132cce59f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf6db2ca6e89efa5ca20d98f240dc1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59319f873117ee694e26cbcca04702164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd1140ed4f0195b64a69140b1b54ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8a709223d4d4c9da388cc0d460ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3115f7d0a4f846f31069f42ed9b456167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c549cc64dec03dbd04d139bee9cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d115fd8b808c01f8ffedd256c28c65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf356a3a00119f5cec0398ccf0fdd6b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa48dd94a2085a10309b925cb8091f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a0e51e9b9a34dab27c80d0f001364172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a5779d83a660894683016239336b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57deaa749e676c3302e4dd33a42f9b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0a4d43fae8a29aa28691fcb6b0ca6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c4d6809a2a59df4072a005d242e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8431be45705b014a5ef2d9999756177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ef01d4973f230b7d2a57ff8aee966178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec0b6a98635546873f25e6bc4af59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6e9b02adc66604646dbf57ee4a78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba9d1fd96deeac68b695fe21b7dbd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdaf88211e1e4ccd7d77226b809fb2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1a4d01c4665ef73860e4917725c5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd38e784d54fa258b1030739ab413184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99298c6b2b3e1f7d822eab32c519735185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ba70bb52c25a8e7f782a9466db19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a3208f9c97de36cbc1f386bc1f1d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328fb78d236f753f7462b43500ef5b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b33c16e36418bdcf5cb9568960b16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c5d6cac039c40f42c8ce80a0b8499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7b32b5be7b2e7eb6d3a7ab6aee1b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a3f1be90c0cb31eaadb53d24896ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fcb06473981c68d835d61811e7014193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bc1f42fdacfcf91aafea19b0ba5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac81776c8ba49879542ed9a7d0e7ef2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52bbe499f1f37e819e69262ee19ffa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f16bf6855d3c4d793a1c70dbe38c01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea1ad2febb9ab33038e27a4b2ce5a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634fdf3278f6fbfba4cfc334e8bc68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431e563700a1e6dcef773458a55b8a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35ff4c9a7e5bc4448145476ed746d8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52306ffbfce719ca4d7f3deb5f36d64d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9c6c2e99314e410f691758a2aafb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d6378d21d3c1ea88b1b06852dff0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f96885c54802ab5bcc0f4a9821ce7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d658c7f198e2f1b955f9bd35af35b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec20a1c11af39f3aa08d015e368ce4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ed35b5586bfaf96040a60f672e32c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb7361755203af10a286a18c66f790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6956dd3c4bb00adb0a83cf0ce4048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdb1e74bcc7ea3493d36d00f3a703211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a0e52a7bb38a83d5614517bc1fe2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64af0e7e72e1a263b4c04eec41367a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134b953fb27a27efb4b6726781d6c23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153947abf71416a55de0d45582bb9ee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcba632ab25ce90ed85ae553043f5f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6fa62be22e2afc9e26828fe00cde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76dd8ce9d25f3f395ff511e707b7c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d0668f7f164cad1813cf913ac15c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b09b802746b9405469f93203798a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da24d31ef810757297186aa9adc5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d280bb95741dc8787d0fc9df4414eb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c111b488c2e198512ceddcbb37f613e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12a1e9ed2ea29fbdb1310562cd8268224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c78f0afc20442002a1506f945a68b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c39ba6ec812a74fcd8cca9edc4d22d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7f08c73ce54490fe9e6094c937431227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566665da5c5e489250a0144255fb331c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a326498cf31655873d9b7d10f809d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e9949744e35253bc26b5ed4e977e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55094a3d4762ad0accf1e120f81163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f799973afdd718458aa4af4f033ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2332772abd6a831417e6079bab14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281856a81cd3d760b8fc5745cd9b46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db8621b0e12a5fd50d23717f534c45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301116590e64a1d67ac7c73fd7a74b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be21b8dd2b632a1ac3d24f81632f3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e41bcf7ee66b0214591ce328414795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3aa510f901a7104f01715283ac9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30649f4172dd968bc2d2b0a1528c0934240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01adddc8304cf7b735f83d49c4f07d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba2ddfb59def97e0b948437659c0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1638bd2c6a72d6dc2a54b79338638a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72c831f779e9fd349c88a34c281e09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272a36c39ff75fd78b2e2fbb6499bb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898527bfb55bd5cd4897e7f3109df54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71205c87c585d8db0b935efadedd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d260a5593002e8253f1895a209cf09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d906f9b285c9bd1b92181acb9aef68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aaf68450e20a52cff77395b808907250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311474c3608117133c8fc51fb0b98483251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f5cdbe35e241d7a511ec019b8e325252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc580f4507b6acbbb3f2fbebaa63f36253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7d3523b3fed0e9b1602580cf0146254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948d2d981c75fe8b2b829eddb0b9b50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dbc8ac522dbe91e5d88432ea0b45e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb485ba304cb1b60f2e1d82712787e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e401322174e2f047ac81249581a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f09ea14db0d545de5e65e8015f672259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929c3e7928897eddcb8d6c26ff0ea43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c1c2e7a5e2d673125d16e8e7617a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e59d31b031cbce6d50c73c53fb3a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f0029a827ae6b746965680ef0b38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123cb0fef12ecfb0b97460ec01be9b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a0b973fdd59c8d5179f3c04f824c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674eec5245164bc2de39c7d114a5be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc64805a576f26e93c8eab9b17d474267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c191a1a425538f091f9a0130e07596d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df4f782934f8268735eb1764a978b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728710832cc82fe35cec5e70fab4b2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df1f8d15b2319df404594cf453200271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d51f05eeff7b8b54e3dfbbb42dbbb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138746eee167deb1a15c8d0cf4c4f2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bee1e30c3ee11f53ecc5ffb251ea9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f709d7c6f9573b6fd1772cd7e949496275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58894013546015fcbb2526bcaabff0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fbae930118c8c4438367f3ebe35d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5548e56ffd5f388b0d96a5375a1be41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553894d764f9a3e9027d6c8b5723c59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b34689f7c197c7c45f02f0d6181ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068634a6dee39706eeab2ddb7f51fbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c618dec13ab1b37d5c694a18812ed03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed9e8d894a522a2e4ca96e39eaf16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdff083488c1935a7107271eee755284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480c30eae8a183cb773cc586b4ce4ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92407e64c76064d309446956aedc7b58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbea64400569ca2e1f1fca19bda926287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ecb6a138d68779642278003233656288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2afc990b8fd3f5d0802ba8f5cef357289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fe4bd05a8d27b32aff7fb08ffb482290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1ca22c64dc46f0016f169b3a7f15f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c774450f09471a9c9b46621f7c2af4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6cca653b15036f887d367a8df412a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027677cc98ee8b2883df765ec8f0ff8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f1654a7b0b81d8382d5f700e9d957295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f11fc2891e81d1a37e157135d1480296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c861be6868144b2610614e1666814c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d05e514884c542e4d7ec21e2d6760298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfd5528fbc39a8cfea7568186a086299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1e55f4318ed2901f4b2c81db3aee7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec70d2e9dbf85e86f9b778d27534d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80975e95a732af6d1f2ede54c3880173302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1576d86714675fb7491ec4abd62afa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a132551eb1abf1ae8a447c0c46671304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27daf51e9d3f12c4029f45d59d736305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e9f48981d60fbc9ebc0ede59f77ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800d4f4a139b812645266f9009ca59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b978a6beeaba0e896357a24481f21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4938ba4bc28b57e394d0394a00b8e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91786ba4f73234751e5aba8c98b88032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7308b4076044c143bc26022ac58b67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75ba8095d60d533bca1a22bd0a2d85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9507741863d36c489b6f38506cb2c5c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc03b236eaf3f86930f8147017f4ef1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94014ce24f520a4014306b354a1c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26f7a907c16d5af0556968903c96c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6257e8c3b95ccbe0f849c17ccf9880317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c098eabca44dd73d7491e2f33b9ba6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e89cc00de99081e5094115c4c86cac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7490da8f362bee42f8326b77a151202320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e66a90b2d7a75c7a0c97f26490586321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000008400e2628f2185f4194cc2cd7b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bf7a16f116933311bd04cca22c81f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd7ab3f32985f003d739e1e9225cc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dc6a1bc14d075a5fb6ebf571b037d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dfadf2c366f0bffd673ba85fb2233326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b113f319062317cee711204be839327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e92cc00675b75559a94d9ee7367e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164749b1002006eb8229b0c1fda0dd58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf03b3f595820d4a0c03804f74f31aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb339217ad33f6f9fb2b00859e6e87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd021fb43af0b67eec196e3b3c5a6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf62a4ea280fc10d15f76fd0ebc834d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adbd03893cd33f3abba39bc957e2ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324e7358f3498986edea69294eb598e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0771c6b0de40e0f44fefd49f1d9077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f345ed7aedba733415952c7f467e49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb868e1a86f28b4117453705c6f7cd1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d7ef2b3c45d288df3c14efa04b363339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7876cf1d474c2d2c41c121cb21b7e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e325887d0ac50873e4c258115cca7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6258f46053399ee35aaafbe8b95a7cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21adc2c8ebbfa0e932ee59e2bace674343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba040656a033182dad4f4dfb2e35d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da87456506be31e96bf15ac01807911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a86468f958049e38814cfe363f0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54d5abe6116cd27af5609494545b57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c36d6c33273c451674b2d3326445fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c753d61a9b436fd041d7e5fd5317dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5eb8f7409884ebe1013e883539c38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90090d9c31b9b8549ef801e1711a39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596a0b260a49f88ede5ff229a84a557352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6e16045c77442efa7f3530c96338353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad8c378e33464b70f128bb14d8e28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7492cbb1aee47db1cc989be2a8381c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd6931e249c32592e0e92c2685e03f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d90f9a03d776d22acf1d1209c71f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ade1d42e5a79ea65d10204e688cf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc88030e28db50890f1ef1c0624c49a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b7486ce18d154493559e4b977274360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4924ead40ac3edc55539de22a9d5c2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caafa17e1e70356e9ec3ff7246f107f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f892428f0dd53b90f9d83ae258f407363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfffd72192854360bab85d4408a497d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c83dcbbaf597cc35766014c7aec641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e68721467fed04f1c53d0ffe6c87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf923c6458884efa70360838df4033367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e2b54d0d9bb3d96868d3eb336bb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06d67604f070f163cee8a4642b4ddc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a37d3ef4ff0e59154263d0c1b5b13b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803f700c29375cdcdad0c7e5cfd65a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cfae5d520949717145b585be4dfae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c6ef55aac8d0b4dce3b74f69326e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b65f670f69f26c04d5712d295734f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9681358aff2a1b4d6b1df12b7774ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc61db7078958d93c4b5babeac2be0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6928f25856875b85c9ffb4c7221ee3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23de3e81ad4d6a60e765bb35c6d7b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602755e54ede9ef667c5918129bd83f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e68d659c2e83f967ef2cb1ea6d776a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd95a2b54f5b9c0d1d7f2788142c68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8b6803a0b1a950de5925f540667c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280393d7ad491f829b47801a09fefa90383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce9e5b093ab47cdc55fb3aea27b133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afdd84cbff6131e9673a1c74aecbda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb838425fde07d4850ad43bbe7ead164386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830a168a74add3eac4090efda545dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba9c28b538a21cf43f285c7f0d779d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1237e0dbd90b3f4be4b4c03860183389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2f20c19ca74db2668e0c8b3451eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7194bad25edf66ef78f91daa92c047e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e35b4b4f9109f6b9c7d9d3ba5e67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b087bf44f1df50f9b4cdea26b45708393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18f35ead2fa58fb0f50b538e711d62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384170ffbecd25adcf47144194733a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486583c7f965b8e7b0fdd52fb18a246c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759912f1a37484f513adc9dd34cdeac1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff65ba059a132ba4ebecb4c6ad8b87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13a45e7fdac3ab412590e63b8b8513399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a8f4b950342c68ece6e454f1d76f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9dce5496cbd920a59c4da736a08c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e40292d6b69ad14cc40580adf6f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8717fc43e7002aa1ac3b3c9b38453403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d1b83b5d766ee9b375c7de6b92ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f72c233d15f2ab5e1c26f72ffe1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c336278eb3e5249f874fee2f8ad983406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db98066d043ca3b464b46d6e89088f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ffcc59b601a5000c3a49250e2001d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fa1baecaa9eaa1bb3849c72a93ee3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c42ce1f4df68c20de2bd3da2d2d97a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c241842e1b777999384961d0f6fda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a27d183e0e9cd52e050108759ce2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444717eac6962c9e87b8390771a07d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528fb2783ae8f1b8800f45406ac9694414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6bf96abcdcd4ae450f8f3dbef0443415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9073f07d214e15192a465df6652d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c05b01db3b2b26d6fb5705286e4f63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303549b39be5f9c2f974e7389d3ab3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f707aa3d7589a1fe9c893bc11a8bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e8f5855ad99fe9cdcea725e7e251420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6979b271ec617a304e3ae4e3f8a2687421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ee98c2e3c883033c7409d627062f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcbadb0b60e5f5cea698d73f56ef08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec280ddbafe7e14c268f43e6df1ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda07a686eb2681c3cf37e695b3f430425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1997917e0cebb72c220d1e3eb1591426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1793879a1b5b2483d5ff892638f67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daa9da83b7266c9041e06aaf37948c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e322504ef4dd381913029a04b0532429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101ba42ba624d2ba25665669408660430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265f30e236e3a986b4bdfaa5e50823e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0113f5afc44f8e2848ad0ddd4c61b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884456fcd2a6d708d4423c871ed6984f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429ce41382120190a98da35b9ddea6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535b6531c87a648347f6cb3ea936221435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122840f646c2f32c6b94a690ebec76e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e126b8dfb729ecbf44ef88480b3b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d026aa64c7249098e3b8b80efbd002438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b83db12608c98142e1e93c50469f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa507170d3e1cfbe8897b33ba2e78f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c131d17145209eec038e4d28d8a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d8fe9198775c75deedc32bd374503442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be0f36485bb4c8bf63879fcd2e93c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4de6fca8949e287a73a60726be104444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d671e5f2b45204a9879a23dee53202445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590c2d9b226c0f48fd90aefe080577b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca680cb04fb3500af32d7eb5a5fa328d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1fb797453f09fbac66b6bc0b5084d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba4796fa0f77740b16417c76b5692449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134efff745aad090f8c7409ca9b3bf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb06007ba8bcba170e45ff219a11ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026279b0f191356accea182b256150452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8290dbda924f5fe4baeb524fb677e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d824b5f81f62415915a3f458aa78968454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092605449341048f49a98cac20ad2999455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e696d292a77a1c70d7e1353e2f82c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa93f725e8561ecc083ee945fb8f7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9effb81a0683f34219d497b3432ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c34cdfbb8da719aa0bb17b7e96bc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476a75e5aba9a4048960cc1f2fd42a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c21262cd78f51625c2c2a4d587007461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492ed48d68d1a8009ad62a5d5dd9e20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae9b52b2a9ae79e08ac976ce5fcd9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfffa11281afc0972b56efaaf4d72b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12fb26f1d265b8328a9b586ca03e0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40421bf13b5865464809d3e1acd988ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d5c21fb8405a565e78bfa76354326467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d99093d5b922e52584797e72154cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053a9f57805871411af124545fd818469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b53220ab33e868f5afbfe194288a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414394783dd693ce8a3d9a49f589d8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d374463663b6fc7543d46a0ec693472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e964a6ff5ae980c07f1d3b2ccb1b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04188bef1403d1f7ad4098cfa92a79ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f9e0de384ac61ea4ba43ca281e76f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5b41bbe4997bfe6109cc85ba370ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c05ae119b4c3e67845ce91a87d4e68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f1b37aba644366a3c69cbb5fc6d92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305964d8356ea031d6b8a86ddecc36b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd05c3069424f698dd089bbc0ab87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7d1b15f958c735be233c99c491940481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ee1f2e5b557467ae83030fbc5234482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9239d7ee9779691523a36623566d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde76493f1c35bdf93094f5ce822b4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527645117e4a635131ae23c5272f21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98643bc558b52915d9bc7b8a3086f3fd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fca0e06e164b60e73ecc2b51df8a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc94123154f5b9570f17d57e12a49f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d79e64d2fa74cb2980a015f29fc82e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b65748edc54b68401cfd158929d3cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c8af9c5d5244c1e7277d18904962491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7e240c189d6b6d699e89bb65a2a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5076c24818a2dfb2620da0d75579493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb091e2775b373a0566db4421b476fc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61927638c5dd85fcab3dcc56a7bef7c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c228ead779c373f72708caaf989b5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fed88194ed3d4abf78a753affb04e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688a09dc104d9fbb00a2e39ca1313b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5984229a4575440b0d3637cdc5a9bae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916adfcb0c7cf08315790d3c153cee49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e2cc9f9a22b7c2a487efe607e5b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d47ca0d1e28d046239e3f33440fe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711825a288382c5478c7923331d03f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe2874c71c4eec4c17760b8b268eca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d103930a22944e7806376434f8585b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf6d643a331b08382a1d85f8de609c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12c54338a83b8095c1b786a6decf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20083861daa58995d505d42ba618ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea29ce778889b32ff26d72bcda85e12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2340433a8fd1bfc6c44706b9bda6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482bdb71fccd216f22a49026892fdab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121d5b73cfe2df2622bd7c09759ef11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ef67064a44c49ca62786037d3b13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc756c99031d5b394534c3c631bba58b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d1a9d23aa9968c0572b8d37cbc7d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0105723de82461558912d6f9fb88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179accca0c4d560a3aab8a6907ed80e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090291febb9a2f2fb597c390c1051c2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee045107a4d368c8f18ab3b9cfa85a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb681396b4e3fd732b26e6b088804e28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dbb0c7eb3d9fcc3334713ae0fda55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414214c949c876057752459524798c35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6fb78c7cc4eb2c6ccfe4e8cf8fed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0898c50b678925ec9713a450d7d7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699bf851ae9373060c017e017b43314525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1206ac9135ae2a9c423681b5073a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4252ee323e524d2a84c74df3a2e67f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924b96abc697884608940e2f08967d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d10cb5a854e88e4a17302ed4fe45b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5fb9e7bd029a2c10bcd8160540353530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15500fbaba3c66ed22a9714eef09c077531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f749393f44c45a751911e05d133d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ea9d25ad4e03850a80afb70a3cd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eeffffd6cca2727f1fbeec476751b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa55c3c0c7d57e4c2c4f89f16e3de7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4969c7ed978e2aa68e0ac1d090ae11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70e1f451bd03d87b8f94a1cef7d25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d23efc63f5424bb131a9c40032b1f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d82e6d7fb7243a5708a36ac725d1da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe381101a70b9b45beebe0fb2958992540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbd581536d252e810effcf3634e44d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc602722dee991b140dfbcf5378576542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a666b066f1a0d55546814e5495b8d4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c2ab39e62d7446983250fcd1ef590544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86f34e3c7babf3f921a6297246bef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6bcca9193cc1051be3ecd4dfbf0b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452a429e00613d47ac12390ce27de17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28809b126c7dcf5246a1f8b389d18c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab5d31d8e254640613603141da9386549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf780efebbf56634fd72b6c6808f521550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611c6d69666b98ca21a9e002d04594551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56970ad8bd7ed38724101ee9e6ec2086552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799739d163a19fbf2b5539df14a27c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351957b1ad108c6e8e9467bf15cf763a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabdb155d933797889be8e7c8a910b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4d335e5106ce367607c03286b1b3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9598cad04bee15fd3b0014d713774f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6a322d651bf86847a7f9816c3f6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e34acbe1f7ca25e8a48177882b3cfd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc76bf5c8dbccd055e9fa84af7d271560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8fa7d89e21adb38207d930f50ae9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4616c92f14ed54f6118f5fafab60d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3748e489fd590de29782890584c363d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624b2f516d471ba8318074c8d9afd88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e82ea7c82306c8d6c2d945ffd75a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade7e2a5d9837364f1351a214f56215566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ae142a6a8368bbe5c87e29755175567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85bdc0c52a58bfb42a6d2f7c23633b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7433709781d94f2c0682e66b1f30c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78825af7b5e45d1b150bd6baa3c9d860570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b4fbf44c4c1f7573b0afd39d0d35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a51790cc9161374e5431f922ed318572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e4d7a37b9cd3e9df8be9f573da523573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8cdc99c70c07e604d9595a6ff119c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888436cc84948f356c9c78af7fbb04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e46ac4c924c3dce07bdf7fd78f1719576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fc33b441aac1a8589cc24875a9fc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e691c37edce228b1585e8fbdd80880c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56725f667ef82fc9bb2c2921677c19b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c62870c9375e1e85e2c915cf9ac20b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e3c7466e6fba96d6a9f0f65b2cb59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0fb2f3cd4d3b580d6c321115d48c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e76a16745ee39d624576ff93700b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a3c9a90776096ce6b7913986eeb06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4021aee3cf7b317288c6eed5c478e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad41ad2e47e0a91101979186a1f8732586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d22ea0eae0c496b4d213e32c6a3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79e9488158e3cd77d795c324ce3618588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa849a10094eb2098bcfabeb1bd77fa0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20fd463e7635482a22830e2b321fde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01692e86b5bf023d4969d5f467fc40e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170834eb4c8e2d4c07b546e9df1accf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64927f8e53ed18675c3f27936cf02d41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca26512ace12e1b92bef78f3c1fab9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965872da6698910f49daa7a5b36c03b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b07e882e5bfdf4d551524800fc1704596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810507c36518789116ab492c56178ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382cdbb185df9ae2a717b97fd4cb640598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a748248e9d11ccf801d2fbd5ec325599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f44213e5ef3edc93c220b19246c91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8737a5524ce76e27816a5074b328d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91ff4d1e54a85f9f534d77af64e6ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9db1ea7118250e9735c2a236f0439603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2fef0936b85455084d122167f8c88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0e2634c170c37bf7ccaa895287399605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9031f0ebf29d7a01c73d8e3b241dba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a764dd223a36ed109696e0ae543b9ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ed93ff1034711b0b9eed107ce045c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab8ef8347d4a652e0a5500e46a9381609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7bbb80e0c693c9dd115b091358436610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bed1a813f2d9bef27d83e209a3d92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00efaa011f9767f24a59620529b2d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727276e28e3c727cbc0cc159a519520613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a794fe913de6034802147a4ac106443614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af13fd47db287552fbc057fdbcc463615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4626984d77d13f459a933ac5969627616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fb8a067f10fe8201b15553538df46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d52662a797ef06b9cd404b58fa930e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43788ed21beca046edc3bb9ff3ad830619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7d8095626cb22740cc02109de0421620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01fda422192967ea16b4caeffe2555621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f76d2e498a8270ffff45f5e936729622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd459a9a083ef87677554d2d61459623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36255ed5d9a5b9646a376848bd951fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fa9c21e4644bfeb9a6d33d48c7feb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee69132f04d6d43ae29b3e3fa76ba3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a556b52b80a52ac642b294f8ef2bfc2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561d8b7f1aedb86816898825522ef88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84aae71e14086bd9b0d8c5c00408e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ad8161d771e08060de51b9ac5a94630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7108471fdc172be7899d7c24eab738631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bab24080dfab746e01dfed9ea8bb2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e495ef1679aed88e4fd082fbfa7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3e840ad2c5292469c3fb74a40cd81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847210186b35f13afe785f944fa95ac8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f8f3a7de6293ecb72a0ce214f151f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0569b30be41deabd5a8a8ba1ef80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f83107f782f06e33bd23e428da90e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6679078b309bfb91d000424e4158e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7be46249313b932d1f571ad062d5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b17340393f5cb2c7d3f51eee5df9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e05775a3bd934f2bfe40b6d99a0705642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700b6ab1b9cf31789c481bba19dab0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b1b4f022781077beb9014edb4e286644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae3e5fbcf47fa4f01b6ba63e4d309645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b500d0776594282e58eba675dc153646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e898eb8f8fec9c7579a617942a40fb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df1a7edfe813754b7d13252e78dba8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b0ef745283b19e1bdfcaeb51e15b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c5d42565206588e26ea699e3dec4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010acb39329a63d83be097b08bd9a85651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164083da091a32d01ce37a36de1ba0c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b522236120cc17f1145c12153d7037653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d4f426db4c626bfe2b6a1f45bb0e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f40683e11e477a679828dec3e63302655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340b592c1cea1dd7e63c01989206c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6730243c423b758ba688fc089da24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cf6c587329f2211deb62669d6cb2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e9fb8a2de92cbfde9b5d4a6c84820659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af97d9aa52db81bd0e3c35674fdbaac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2da551e123106fccc091dde9d1425661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba530e623f8db473b19f8edc0dc6953662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e1cba6c8d57abe9c1ff2533223546663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436404e6ea4da28b275395d2e37d562664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ba5d35525548732546465fe2f40a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f044e028e8cfa76272a00d0b4569c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab08ca10da62a785e337d7e44159b33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707691447850cfcd0dc1b7e92e73b83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb7fe3b0d5f254073e4a50df16e1ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7d2a80e2078aa91587f3685ba489670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f561febe2867e34f272d7f6db6c571671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949827304aae8d8e11775f2e3c8bcfd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd5ab264edc2398ef9ba4dace38c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c507caf228befff97128e632ebda674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d288b34305eee10c960fe501241acb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb43ee58239e359d92104b45ea5f8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e58c3d325fca05e664369d24bbd47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ba7b1bc429e58a848134ee6323ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f5fbef46887803cddc96a8910649b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a63a592beafe1c9bfae216e427192c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09525682066939cf1016b7fc9693f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ff1b2bc469061bb18c92c7cb607a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31c058462e65b51a8a819e9001397e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a483db6dd003d3b1d64f320edaa58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45917c40b01e5a51fc57c10b23941cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad8d9e53f10f501971f1bd2a43c865686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fd508a40b764f1c46562847d574bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b182394e04c993296300c6501f18ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff0086f0b69c289465b4011337225689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fcabb4b5473e42f1d745b4848ad86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ebfa648b23f840bae10699099815691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d72766da2b5b4499ea10af4f196080692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799e9559bbdd4ce909c1eb3736b6fd7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b5e5f8abe4f38aebd7bb810137da3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c963bf14f71e477a641b52171e43c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd659ebdbd444ed176e7a784898e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf796050fdc7c882353ba953d34b92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235afa148a75ad73778c41c0dd60b109698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a3a6868082f2d86abfa12ed057162699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763271e25566428bf45892c24ec14040700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f83af0be7913aec8d07a6a49bab1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ca8df715e1fc9b2f4ad07be48d19b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c357db1f38add6c409a6b2e028eecba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b7e3834f568b6ff50356dba5646f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f128e2f0892eebbbc658e28d4bbe75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49f3f68f82fe4e607c5eae0ba643c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637b1e3ce3edd27dd1f8f82e4069eae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0820470753670c523d2e73f838127c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f94f39919d0c3b334122a5baf531c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1977e012874bc633332d9c9115e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab74b31a424a7f1d80dcd99c8332b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088757e65a09c795f6ac34b3e27d265f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6504760d643ce6e4a66edc3499c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d7cf5551ad3c2733063a89105994714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a1c5563781465c7f679ddf14e7ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a2db06a4db5cdd4b3a1289d0df10d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf7cabbec560e46f5eb3d3bd9a125717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d54f0a6695f9447667e4480894d9e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19754d6211f6885715ab36a139980d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374467f6f79068598d76fd4fbff08307720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b50398ef5bbcb5dc40d285aef7fb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ab280e935edb283c780354b00100722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda284a43a9fd1064ee450c2da89013723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65a7d7a2d0d4e8cb97b4003b8ea33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c302f67b63b2171611e5b45d1fbb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db18b7c672e764122db33e8ef866833726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1632903212413529bf64effc1e41777727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc8f92a8fd23e97548b51495633da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb97775371d0150a429465eee145e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0377c3bfd687663a49dc20d170388730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6a00df0c5096fed55e23601f49b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88b0fb4441c0ba6b2770027967b7b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264e9b0edaffd7effdea007a6a65322733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74e94386e522301201f086c15f676a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717fe30c3137c8707dba8b145930baa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b69c7cbef7667c0aa1e97d365880736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aaec61c5bcffb1583b9a6a033caeb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd36f2f3c0fd539a27723f9897b9f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b4d2af53e2729d0d79a8be4e2d1d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc46c48656cc6181eaaa7fcd82c1c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe42b26d5f8584dd72c78bc798ecc3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8ed371247cf8ae7b7e276daa0f70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd3899a05fc37585918f4cb71548c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d670e4c8d65aa2de66bd76994b006f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751a2b9c38393a1cb48a49ddbef81e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc631834d309fdbeadd46d3b00a5321746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca44ca05f7f53e960872c77114ec7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfb375bff2328a8c18570aeffecb86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5baa254f6159aa15860510aebd042749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15855ae8232548ac430919ba5a1e2aa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0557e71dcf9cda07883c0958332d48b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565df6b5ffb87fe2489e4abe781b0fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290920d94e0a9fff7b3a44b03a0b9510753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9d4522b071b2ebc263080e49bdfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d13f9cbe0732ccd1897c910860e2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3e7444c35a8c2440cdadc51fae9a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8883712eb9259f09ce025a8b0487da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f81cfdfad5315e7a12374996aad3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b5357f93dbd7b592ddd3b763b48d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a09d7628a4bdee924f0cd0de88171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f533c76efa2b171cdb5b358031d612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0205882a7c55e5ef1571fa893f1f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb55bbc8a99e70f735cca5ee1970044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23fba0b5ca0c9bbfb47fb272d43165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac2c664cedfd6932e992d71bb74dbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748d596d7d5af025672b11bf538b4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7625bbb3efaae2def806c8277c28bee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246d9a259b0bfa8f8cfe3adb9b96239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e020f1932f876f7afac0f57c7d4fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b48372264908c05409170e9a46eed911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc87275daa3228acc39dc8f280b238812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17a27e2a929694a7fb61da5bb5b0a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6aea1a0c9086ddf330ded0acad2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d893af398572a22070ec25079726515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16bab6458877b3565421993d3cebca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b87b60de6f1046041511ee8fd4c05c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988a322984c31c370bc0d2e654420d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eafcaba0a84888aa662e2655698bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88f7a752569e6cff1f62e1f1a63ad920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdfa48609b2be772e22eeecf3ae47e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed7b4fba04a08e0a103eb9f2f5be722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445020c4ff40e863e29eaeaeada62e9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776928b3d31b6763fde71ce0dce15924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb30bc37c9dfd994616be858994b8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96006fd8f4d9afcac546841e416161a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd87cda4ca1b99a3ed390fbbb33fbf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e16bf8b375c9554a97bf2dcd9cb67c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5e16346183d03c3dd4611ec2869129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b68fb9aebd4e2aa278fc4d09a5354530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c113f95810b14fe14cca6b99cbe831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83075d9d21622edd9c9c99bf308dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f39c1f34057ed74412dd2a5abebcba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f528314c4ea36acec8c534a31d42334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e257f263807ab73c9bb2d6126d209b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608f2af17cd07d92cd0389eca9e38ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1011db79681f86be9fc9261cff84a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3533634868e84e9f4cc5914f6434038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becb8fdb70b54b6f5b8c9eeb1068f4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc548dd76ef3457270d8ca15d7b33240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13bd28eb13da5699c317bd974b1aea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3a35bbfded1c7e3ce98f09e8de77242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aae151971313a3814bd6cc50aff1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f40f384558f2858d16407d40105f6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ea79c7feb4108c7c314e19f9547d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28e72dfe52faf95214c17b9284af8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77731e60e8a7087b73c5536c7580b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea999487a620e8ba6dc3548c9b7c5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb413cd3057a2d3bbcb1d59cb21017b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3044a3b7954413786e24a29d97fb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ece1ced3e6a3a497fe41a0bd7bb87b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f0e97e26a6604b30f5970cc34b9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7e02818d824962c6d29aa3975a8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f10ab2c3939ead86743774ac233c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba959cd0d070bdc4546cdae1dd90d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678dd7e0515c0e61757ddf9769f914456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1509903ba579e424ed7bf4b4b3a8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58f824732c02825a613b029ce1656d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf39811f8adc5af2b03534f215a5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c24ce1b9a4aeb19e82f310e91b540d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c949b79f7a3ea8b1a9a2316d43b7d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe6063fea924238f42abea2b939cd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60774897efecf35d10a9ac3abfc0f0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ad2480e265e5db6726488a1e43c4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16b4234dec3c5ae321e44b69e3f93465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5843370116cd3d38cff5c9f7ecaab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca82c7018d46f20210cf4a57220ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df2076beacdfb8145e7e0ca97788ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32eb060d2f35005870a44be651e12269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a371cfb4fc2c8b4912569ac3693355d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959d0b6118da2bbfc920e5a695943de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6715e2453c3f1eef40847d97c62d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c70e58ce3e6f39aa4bb3840e2fc9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad855e94691de33dd8271b00771f722774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aaf71f5ba185ba10210b1846f7cd575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3898610e2e77e6a865bfcff65070b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0178beb1f5490645a70d5bf44caf5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5195b5369b2ddb90ffbfe6472d2dad578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d0084702e1f3b87ee5ef4ea7aa92e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e09feb0eb7ea39e1ddf33a1752709f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d5b11d77ba66fd3d9ceb6f24f8f4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdad415ac7f4edc7849cb2ec2ff35e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602804b836f5e64394abdad279e243f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba87b504aabcdf14c7a53ce8ed753384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819d08f2c4ec063126b5ba16d45c00b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f9f3d72a1feb2fcb813f7d4b823086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2b608229c05eaaff5efb0abbf544a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e4c9b53cf213b14e82f2f2b808dc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ede8f11a632f245d7c643dfc3f79c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c597d22b03b695cff3eaa79850029a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef2a8878eb86a77d493a30137560b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e34968a17db556f1c082f7ac4bd30992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df66f0208166f7d6a76377d06a8cfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee9d3cbf1e76271c14dbc195623e4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d39643885c501d7b65ac707123542f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feaac2efcf30e5e327475f6ad401cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bffbc2eecaf0fc20c7cf59197939f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0942591f624fa4de979e287894f03898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a1f3b26afed4a152461d5e55e375a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3525c2820b766354ba0b0eef5bd11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cff2c03fee71c8f4fa7ae448b49f39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9761efff10926a1fa23237774a68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ae61937763611a994f6d8877436f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab42773bb63e1b8ccbcb4af39450e4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e54dad0e1f16be4012a59d684922a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace000f7a5999350db9b1571d15555106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cbd3b075e4345d9acc0a69f010ce9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061719e86f23297999c34c73ea6cf6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf89ee0b91c58cb111751833ee850d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee903c232b5c23b0ba450f0b565f97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33abc8ed523f0ba537594f7f18d49b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace2bb747abcc885ce2f5af57a5bdca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1ccd4e740389b746897221f470911113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ee506726babcdd15a5d5ba4872cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91071c0f9ee6539d93dccc4355e2432f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e47a8caa106894d7352918fcb39a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d351f2e11361f3228cb792b7ab03c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18fdc1114de5c5a53a91e916d4b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd1182efffa20a0e1913475fd4c2a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd676a7831812f4f4b5af64f1c5874f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ac8ed944425208b7cb8fb77f9d009121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7199141d23b7b420d06b17f99f9446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253c55000d033f0d4eadfa245ca21cb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd50b1bcd3921c1dbcc5bd730c9b2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640517bae8bc2c7283a31ed89b49c04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4637ff034f4529d6d46425fc5d42e1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5db40c46b136f69704376afb1ee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec621ff61ec06c3d4109c7414afbb054128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122d0443f8324d81b01ce7de49aab6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63faeddb4cd63c895515cfa1ceee4cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e531b6a359eaea3d0f0fe5b2c761131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba830e0acf02bfba8b02c60f1ea1ab8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac296dbb10fe96a2036476113766fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc13bcaef0edce051a66a5c0b6223134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf373e0dd495e810e40bb97e52c81f03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e1c161d54893c33822f67a3eb1c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b65b92a696f28ae0bc3cfa4206939137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a34c8914f5a934653b913af352652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d9166343ba2dae215e081afc8cc00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2b47290cc1b58bf3ab34d234de82c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50a856539a109cf2cb7cdc8b481e6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb9e50b8d7c31c9df5cdd6ff0e367f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7938a886e484bc6327d4132cf87051143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd327ebf5de1245a2ee0abf68fcdad8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929fed342ac4673a974d11933f31f11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49051425d430755b74907e7e27ca7b65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417aad1f11b2deb8c0e493c7c4001d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ad14dc69b6d25e7da4cda60ee500148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab53bebcb518ae3b7988a81b2d1bd12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3d8f0a2a9c36daf6efe7fb9599d22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d341569fa983aae7886f6b8aec1b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9dadb0b40bae3ef24c19090cf5ba3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2d402221c7296b85663d68ee92019153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83bae35115fd8410e889a855c710a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb53216d9432f2d5bd074672e46791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c40496ba0ccd6c12213a93f3e1a0e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a4552d0b7bd46e2b7b7a4e4dc5606157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0188b5390941158d9d865445304e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122167ed8b2cd6f4fb190c845518c905159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05baaae952694d6c0b75dacd046751160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ef4b0be7a450db51f9801f028472161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fc7fcda7aa061d07a006e758dc647162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0092904657379b1e8d5068bf7a4f3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b61ab13ac5847629a54b5b756bbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d683c1ce17f3ff41c0237046c46aaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7c31d66429aeff0d5dab32df8c945166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7c039a3b84931cb2f9a00f032390167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536268d7b1068261ba3633472337405168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9b2965936413ec7f3663143749a0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff898d01883df509fdf852533b4e02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744eceb1eb6f26a6f9fd6fe4adcb409171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707bd0524ffbde6a2e2a5502c88a04a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582df58fd9fcbf042242932e5c5fa83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf24cdba6e947998a4a75b60fc5da4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e42a76413519926d051fbd3696b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fce806040e76b868fd4a308092068176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dc07c46571cb96515d227ae7a2dd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8feb2c1b6f2dadeed65e75af872eed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1006eb96751d6c8e926332e492cab4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b9dfe54b2e62678b3a3977055a700180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1782e4f4a95ca4bd7634172571e12b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fef81a43934e83d428b47b21a18809182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3a73c54271aeb48bcb59d3b5d33cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffde38beb01ec17c3468785153f32a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbba28ced3d5c548d6c9cc7ef60f1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a5cd82560f9dbbd31dc3a53637c1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9f293cccdd76f68e4e49b086725c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99a57fb1983b6b6b4e4b47f520de93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200fcbbd8deee9515e377feded232b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae7fdc04757e18854444d9d5a7e713190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526e735b57b0e9a4586b6215374f761191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb404980b0ed1180f18b1709c81f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d28b7860eb527ba9479a5ec743b54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db410ed19876adeb6209f466ff5a698a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6e7d0ca256ca84c21a4c83b09d783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6fecfbbce24a5d786c48f914dd04b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fa514fcfce753811d3f8380b625fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c0b47a1395073ddd4dd3c931f8e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de395dea11e1682f8024a19f480fda09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44efe4cf10a7b1ab422a1b687bcb5cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144752853e1b756f2de11018775acd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2564c89b7b69fc51d46e195fd5462202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdfabbb5cefd33b12529aec27868a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b292e251bc0c2629be0b859dec7f12e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c81407020016096a0757e133a48d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca470aae6c4200d18de87fe9fcd23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fcee5a6c0368b91e8d52e211d5bde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbcd246ffd9800af85eaecfddd42e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb44dabebf9d4cdb1c5a5f1ee7d77ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6367c5022686ffb2bf8813c352342f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f764db264a0c3044e9716253545da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00521a734241ff95afc756cc5ebef2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec0d920174f412690089dbc2684453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13155ebd0d7e1a7b7eb4804be261c51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32ee5d42d53879f7aafbb92047346215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc60fcdaf989ce0dbb6b4f29bdf68cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835639b462434fe44a407379bff4101217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7279bded871000c195d046e199019e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10810a38d67bbdb8a271d7be0497dcc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec671f671db27d56dcedb252b4f347f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b05bee11ca5b59a54570b9ff615625221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c62e7f710adfd57ec5958a68ede466222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ddcb7477abc5a9619a9881bd164b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8837e70b8f081c8564e7174b8afcb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7356f54fa10397427dc8f5760a9ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667231897791fe8640a253a5b8ede43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a111c8facc1459d860a6a49308909ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806bc7bf4769a410650aa5f62d22ffb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b0be4640b6dfb46d03e8cce37320b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e12491b2a8b1a11bce2718d7049cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c128c1a487cff3e9d3edcf596fc285231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399265047c84ff0bc778e53bf766fde2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6919196291cdd79e355a8d6e49a85b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de5c4ea9138d11c813659ca3ba0718234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54842cdaf6af1eaddd8bdc3256fe8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192d4d92badead54327891fb1b69a02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3f44e285a68ad19cdecf9ee27862237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699f9801e2c066b022601dd38fd18e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e092df56a24ff84bfdfbd29acf0848b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f4e57ab7c9c5258da12237386291c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388f0a0e9b7a44cd17e6fe48a8b8ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3e37dd7f7c199608eac0f600c908a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fd91178a70cca009ddcdf10b4d6d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb292ba7ab60d20b5213992fa0e905244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2529b9be3764fc3fb3824eca593549245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405424c59e404073d885b6b10e2194b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6f85bdd560b99fc7f2d65228ceeb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ded54222699d0be47f2411d0b6070d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba948ab5deff36d13cb993d44fd3b77f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f668c747acfe1da01837f55910fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235609c59f9a6e6c0d6bca99fd01aa11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa01f555213f1b0b2beee2c606f6a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a6af5e97c955e8e59a8cabb76256253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb287fd56dba44674eebbd23d086d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f77d3ed7ab27843e6935c8be470b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db953451c7dc713004ef338ea6ce124256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d6d32c089f0f022e68ff368a6c90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550dba8ce0fc30b0b926d2427ac1522258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19b83fe79d41385d03579d1a2fa586259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066133efca801b8d7d21913eee111bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d62a6776f540704decd6fbb4ce483261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e350f9a9e80dc6d3b7e872f4b7b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d37e82d1c1ba06709c270c3ca246c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedabb4e025f02149d26682795eafea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8e04b21999e639f3eb8d06acceeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c0a70683be39f8384f907df6afbbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42954258f7e6365779f0da8bae50ef96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964bbf11a80aadf725173c2ff31c63c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a601eaf7b71f78278f81dd5e210f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2176aca07e19716de55f7c7ec47552270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f76975acf174ee94f5b8e80fb805271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573fca96d6af04452c86576b2950441272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81cfba20d0fc59e4f6ce146224ae1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d23a09bb9e06faa0cbaf6c55278e7e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe32b18fa5f7a8f2c6126dddf02020275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c39589f11842c4a4773ca09779a7a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27123bcf4e92f1a526b2ae82c4a464277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b259477ce0f273a8c93e5244b68f212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82cf453e940dc034abb6bde9c5d19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb552f2bafc429a20656c3133c24a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd753e3cd323db030f2770141fcfa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4414602af2b7e073839ecea52f445282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3504ab0e48d3c50fff20c81a867a805283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315f9c3350baa973678d87679f9d120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf83f3486fe8e81e11ace0542309621285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d25cfed3d1463a4cf7493af4f46eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356782d4b8e1935b3bbbd4fe94b7244d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ec18c5a5fb246491de750f3a1f19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac69ddefc43d5390b9ecc849823f5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a4e1cdb8319f774af2fd88faf7f84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cdbb59f3f05654ca5c496e3dd8cba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cfd4d5ec9de6d8e4020b27b8a717e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0501ab009f5ded411949621dc2bfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e266db76e8327a260095f3ab02f02a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f32b9502da686c40e9b5d805963948295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0678cb82cab9986caf75d69e22f00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2aac1e236df0b5f9bf1606da253ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43afcf4084bb5dd5fabb052055562d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca0b0647e380d9e74b696e194e22d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75721dece3a5165edfa9477d02b83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bd67b3befa90a6bd8eb9af7a328d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b764575d16229b41007e5f7b0dc0222302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca6aa3a819068d1599d62fba890017303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b0addd8dd71b58e0c5168b61d7db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ce86d9e70f6531943429f4687b0e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4487cb3dd2402b7d57b1ae1076c45a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca63bde8d5276e8661009f3db57dd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc934f3fed304432afa5db4018a164308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ee5964b55eebc043cda3b356714d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec17543ee1f5699f0e63148cbc47096310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d495488ffffb0581715e30c0a9121311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5536960b479939d84115073c154c81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850f820f688fcebb00724d5f41f7a46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476f65434027bb5356063b54678191a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb40a9b78aa2ecd8230008d4a491c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050615044de538a266e1c816f2e3e30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc86f3d3bc6ea93568df4f8c734763317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378ee26bf436e5d94d2fc0118d861e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b8f3a52902cc224f7155dcd81c07c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e19179d991d6f2aae84ae8d910906320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385fa0dba46dabd8f09dae41060cb02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf77ec320a0bdcd15241a6905a74ec4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6becf5e2c80c245916e51531c31a13f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9701632fd0ec919c8f93343483984d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f13d08707fd610ce4b81e9dd3a89f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2b1805ada9bf93a2122e5c0e0d2f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9ab7783edddb77218879c7969021a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d63221be668b7d3b9fecb3ea5a998328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7e57eb7e1ae6a7807c7395b0232a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae307389bc33b001d493c9fe5f7be24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9cf922b51d371ccd27c20a5c089a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d8701221ab777dd2a2cfb9171b6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e0d42f9b07b9396438bcd64512d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e00b21d89f867dffa7924caa3ba5ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf2e57a91c83124ef846f9a6e4a6b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db07cce2af1a78371fbe25b1693372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8896c329ca59be29e1754b95e104e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8cc86aae57882a11a2cd56a775984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3ed64ac870127cfa2f80bfe0cbb2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58752b635c61595f780e10637823a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b21688c8981eb8282b1d6f8b9f5cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2282e3ddf05a2afdf3c28a004e4c975342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f376ce9ec8fb96bbe8123b2e28aad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026d7b3e13ba59f605f3b4b01ee5156344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6929a9178d2ef2c1dd334c6cbcc9b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e95d4c7b8cc8e67130ce0a7726e792346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18f689eaa1bbb248a80e5be0190354347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beabf62c83ffd5a675c7be551531c10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fc7e667f790671a6a5b5a8fd5f9f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c52a7aa6bba25c9c2edadeeb308f8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31918afce40cc6bdbbcb9fbca3272d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e1cd7e5f93dc4c37f5fa7824bff2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843cbaebba061cc85199c45e2730a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a7d1225ca34a8099929e991c0618354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5d5a6b04662def0714d8ffe09bae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02559c5113bc8b5536bdb972a0ae482356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a51037cfd207ca74eaf75c16241dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e4891d228c2d47edaac3895652ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720929d6cf787d16823a85160e65bbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606b564730e1f57b665804bfdbb641360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc81605a9031df3efea4cd5630ca16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6450b18f5c50a4d8012feea8bfc32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c9ffbd3f44a94d4cf2f1b65a68aac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a188ae3185878e384fc3a9d242ced364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3047678b17655fdab72b563cb7556d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e92bc8ed81a1d3160b72e0bb6a810366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8de1439adfa7206242cbd8c713fe1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db02e5fc959108f7607a80f3d86a80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b5c70a7ff42decffe561be3233942369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75492f6cf34342026e3d4619c1365716370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808982de91a15421987def429743ec0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e597079d839ccba3d2b7d3ec8581be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2cad253bc4202ebc555e950ecbb88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bcf87f88ce4470013cbbc484f418d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5807fe989692806cd2f86cdee05e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655b46b1656bc17da900f06f2405910376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76217eb0c85a58205c5857cfc0cc7d7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58c211a93ce57bf2a730f5c4c4db93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f2f8c99e5137816ae6d29c5b6bd48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def7b94421b39340d7ef975cce5a82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbc390c56d77d3d47395432bfdf6b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b591df72c5aaca0db9428f96e86b45c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a99e0b9146fb10ca9c84569187504b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b63da7e7fabdd8521726bff7db483e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b3f42351c7e85862c3fd470c79642385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b8bd6197f8485b7cc40141daa1a91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701b9fb17b67b0a9a629f6c7241022c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892c883320e75492fe8be958da125a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c5f50252fad749ac5846bae568dcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ff802f27cf8e109456173d91ae572390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fc9cf32c14f3aa86efe365fe41b12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410bb1be0d494fba25e38bf746e33e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65596658e8df7bb9e2a506cde56399c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62511ccfcb4fadac6dda0f43b77c0bba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a5177b1d63fb70e7e686d554af92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5f261e64c00fd8b1a95cb7ac25c8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ab39eb4859d6dbc1d168f092b54e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef7c715edfc766def79d7dc455356398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d138037a2326b652a761685bb082399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7911a749396f6f9c50f1254c01f9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ef996ba7ab5f1335c430744476e95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566072689cc95b6816d47912069be9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bb78e3f24ce8d53713d9526a4b13d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6b28d6bf4d53c782acc0c7d87ccca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02758d40cc54faa93c532bcb2773ad4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8b39171b4cdf4beac0586ddfa07c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88cf59401dcc628009a2f78906a31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f596f18e67bd3299440ef121a76c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d8472a9dac1a3c50ba6f9db7de6eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a02ac5f3ba827e0ca8e2e25c2ebee4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd6b4cce15afd6d2c9d0ecdc5f77df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fd53987a1332388e934f26314fb1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917e3d07bd4383ea09748ed1544c839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed513e2bcaeb020a07a709c0d967875414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a2fc84883c8ff08e2bd11f56db30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6c8c44e00b002a8fe5e421ce1ec88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c38a5af2cd60ff1384e11338ec3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ab948096c793ca2e4541f631df060418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce2ebe9556659eb6cacecd99d9095419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f555a47fea5f101258c66da88c382a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eff0b431408727a4337d3b74aecd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0ea6c0695c6d6dbba3701a2d7c174422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f532189eb849bd03c3a89f4ff2c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99b0706e6ac704e3002f3cf769529b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c53900fc33bec872d1c481739ba4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea734f8521dabf0322e54b3b38446f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7169af372e0c9cbbdc6ce659b1556427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd356c1fa88e41fd25fd4978dffa98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240a2586f358ba4d9157865826eeb3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48ec74bf98e140f5725427b551303e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e365ab710dbf88372b7a39eac1d951b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bffeebbce0d9d478418431c713cff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65ade7bd551eac77bd4cb9c3bbd8cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d4400a07a0ee3e2deaa44022b65b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef4d6dd8ec85c238b06a4177ebca67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8850fdea33e7aa4c63199fad2eab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e117f75bf401dddd0446cb0a3d4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b4e5b98cd6b30bc43653dd1e9996438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2fa5db99c0501e6cb665df325f61439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59bbfcf339b7752f2431151f3d7f6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b008b198db0a229d59550cce95f1c76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f07cc9ba9df7d3b08f86bb7d8759442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c82bb3bf901a866b11fac2cd1b3b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad9a231d3e86c1d6e94376619d346444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510a9813a7af2c171a8782ea161d37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3ef7a10daff6dd89cdcf8f17514a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48484bffdcd0c37b697d65badaf0d62c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ade19b1331280dd1bf231676da737d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80169e682931c5b4a6b60a08ea0023449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770be6bb6eff927cf9b3bf6b587dd84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342631594e9ba3d41cabff76cc67e798451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78fdfb47159d1d945cef7a9162b6a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca057813de6e7981965b153534ecc61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ecf19dc96d56d3d0d7bea42ffdd2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eced5b20596209bf96a5f64991cd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f484aeceddded2b0afae8ea0bb9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e94d5ad608ea9d25e586c76452695457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425011f1abf495b40c922c4462184111458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868cd8ffd5f2184eaf945a20a2c68d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704ad5a99608da7d5ef43f6a669eb73460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9962535112cc8bdcb1c6af3d2ff8b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811069e22e925a2212878aa89626f5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da71a9cec5e5b18cfee8cc279dce85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c3e043da241dafa1e62e78d1647d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9118846b7de085fdcf16a8a237461b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679a0383afb77438713cdf34f82bb38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d961da6274bf8cd8c0176d7fccabe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70030a6d0337cdc92457608225ca557468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd214d29bec1b0a1553fbd61e09748c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2090417c92f5678cddad4631d6333470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271af47f2d426a9d1ad0761f0b5d17b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bb20fd6c5815c5bede32ef85040a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10bff9e6bf72f8eb166bc7ba8970af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5d4a2425a7b0b987ddda6a0af37f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4f64403e977d9fd7d3bd54e80f16a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e773b29c605d804ecc719c5b8a9a4fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86f74d8c093a766a7d331b5a7dcb8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d94f11f4a60e330985619c050b611478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de89fe3c13d486a899ea882ccbc29a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a8d98649d3b5e6037f872156471d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa37e9734a982097e49135b854e02d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f6118002c072e68d979c7d80e2843482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133a14f378179491e8d4f290048e5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53176bd52a9a0fe172cc0bf5c6014329484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4389b6be1cfb429fbb3fee245113c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f58d73f2aae148d7cbcd7e9165c1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c289d23e342054a783f551ba0dafe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a1f2450fc5239fead79f6c038c606488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80849cffd82340a679680303d171a8c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6223b44606168bdb6cf6a35f9fc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b303f4b83487bc47cb19078c232f07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ba49c43afc6cecb81a7cfcc9b91be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc4fd0c344b0c93727cb7e4fdf5eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52153fb985f9a6a98f09a7cc5e1d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbfd00270a19635227f730afdbbce7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac386ddc9e8c4da510efd548c7bde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de50189ef7f1ce958fb727a416ea391497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca05feb050e0affba129965512d8206498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d66a555cc66c64608ae35040cc82b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148267388e589b06dc4c3365611280c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da60d9f77f6134fb107d6e417fada501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ebcf9ae72691f8064ee7ae72e672502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdede6458a27e195bfcf9847d5da01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa3f903a017cc0dc38685e1aaf3f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d39af5d1ba363ed7d4cb826c142f93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29039462c2f73afa115a11bf24fb3427506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6dbd2c1b15248ece7cfcfc2cdd63d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675238a10bcdf0ded84f15e48684a4bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124ecd228f622b41b0c46ac27e5f06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3f8688180c5c15d4e726f522ace8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946f9f0901fdef453b5a932f3d6713f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e256f45d5b14c6ae25f4d9ea429d87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba6f217f68dc051f13e4984866e56d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6c60ee620e46e3f7a31c896b2f287514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c784f687c5d45de29fc4208917f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a31acc73450b8d84103de30932bf0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c174dde595ba91eaee1e7afbe22c7ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c7a0b8c0c123753e5574abe281b42518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a88539a0f156b2784483ce70fe6416519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879bf3b43c5a7f96fb898b499eda216520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a86a7aa820ec7dfdae52725680c87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbe8a861541239ae318e67a1249c63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab595d78e5a85fc0d88cb99eb8f158e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd71966870734734a07eba6e7f7df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6015cc5d2858f14b1c141e40bccf54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44409edde24cddc00f97f0b0db321526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdf99d5b08e475e4399e91cfa51486527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0306ce64f8d758499318f13821e92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed981537b29ef15c11ada6471bfceae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e64dcbde819fff74894275a4a77c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759182d88e8caebd0feb16c44a9950d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc5dde2dac9462fcb6ebf297433c1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c10a958bbe9a105a6db4614863ebd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b410d2342f3fd474fb23e4aa7bda5c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4947e12c27d9c423dac493a6f76db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e795a89d7a27cd28aed8ff5ba9fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be197b81fa8f891f64fbc4b50ee519537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aba3e18c5af64b83d196fe34f7a203538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2ac8f37e17292a6481ee4540ef77b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f7ba81b107c5f1efe737ecbf3d9f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558785be8bdb67dbd2d8e36989817cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1e2fb68340c6d0823de0c7e0cb3ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca0530e2a164f91f5fd85c7baeea30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9b8bc895947fe692e7a9c3f5ca727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b960a7b7f06eaa36a3a931f847c80f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d8c7e1a90633e5b94f1c9429b5f1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f467928a97fa4a68a7f17bda56eca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade0007b9301b1f1a651c20e7496e77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36633f122bf756eb92dc9bd8ff56a85e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b04da080c75fb88c226cbb5a438d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9862727985bf1addc43e79b6b51145551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3481b9d2bf148664a2993578e2ad209552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feff2b788782e4d691a155a530b8da9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39d5832008188ee72f67105e1220d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521af61f586df12a4b8cef34d247954b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a060763d80c3906e7e51582d77fbb39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5dd1c182f7d5d1dcf9082dff6169a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7c5711a437365a3e50150dee9b645558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f029ff15caa2a22e7cbf5461172cd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839c52fc9e18d5a7f44f41f817917e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561fe78003ef8a22e84605ec8df23b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7717d0045bfc73258174be7775fad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef0851ba3a34e254fbf147ce9ba3a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708fdfd5b354a92ffd7710054252955564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bb193914520e34391d7acfaa798be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3842f724307291db7f8f7662623f53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c281e4a8e69ada27a066bc035f11f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e175ad6425e1bf91dd5fa1986d0d3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4553ebffc398c088bc819e9634901569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566361fd61b28783b108b0c829b28c5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1a3eca832ebdaa91582c745265c43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513797861d5ed1246f16e2ad858416c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf90fb0340810e2058a9ba09cc68384573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cdee48797fd5a928a621366296830574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b8dce35ff2f13ba9c0ea77f7fc867575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a8bcc4e7f004cf5baa3e95a1cc7af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39667cdefcf467bed1b9a30b20c5755d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e61efdc3d830e01be346a6b9004a85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab744193d385f6e1145ab9ef944c03bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a81f43d5b052d903175347b90751580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c17968470fc6c5d38cf220c1075a38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c89d5b848cfa45093924054dbdc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d08f2e263be1352b69b01eba15d69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b7c1078cea20c3921c4acc7179ad8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb5a1ebdbc08e8311859257f3e812585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a8b72195ce9ec5983bfff20f48157586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4864ccb761d2116ff74f03a38cee2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797df95aec9f83d876092813adbc7791588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2563bbb8c435ec7efeb43197e832698589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1bf5829c61d2149d5c113df3be10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cf64af21da7c72b9d3bfeb8f86380591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49dc623c01c12f09d48e19f9fbfd43592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db4bacd4ef0bcf43162fe4cd1a6c10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84662a223c958ca16eb7137e1ffcedb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc75558b6d2995e0bfe48ee474ec67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b039a74940da43272c57af3f298c2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967b11417d50e833a5f22968ecdb64d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66266c24f35dd0f9509cf93069f8e01c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9b34e0416eed20bf8d429176d34da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c42b4ece3adeaaaa376e48df2adbf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ffc082c9c2703d78b2d9c4e4c9e79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01d3b766a5e341b1ce1c3d44a28781602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcb6b6f6a72334b29bdc9ab165b74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a4541c0d432070d1c9e47db237db6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6be7a9ce384439b6bbe0007c62f9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f0806cf18b53fc292d6c83bfa4f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247a7839b2d4869e9e2b92e1583385607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efde4202621cf95832a28f666d11b41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3bf706798ebed8dbc7e9efb5ca913609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98b9832eac42c5de12c05d60b83ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031b651d4654b86f47776aa516e651611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d225c29be06b2c55049277fc7ad98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d197e40f5a069462f47ae1ba8213613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631270c01e818c2d4ca3ed89ed601370614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529129c665ce39a1eb6e9320e98fbfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafeb6dac5a47e483aa9c4303ea1d37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c475b889c1c4d6bfc4b88724b866aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6461c2a37d339fb0ca4cfe9e6bc6af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59794d22314ebcc4afa210a2eeeadda6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786c4d426c9c8520392bc5fd5be221620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec52e676117ca30c11a00dc454a47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649192a293de4a295942baaab4ce084622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b82e4c2c09314ff239f535bed72658623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215abc7664abf8edc99b4b4e476d530c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ae4ca21062f888af63fe2bf35ce8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccde3c1059c835a965e816b6046a269626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b300d81788ab71a1f6d73fe3b6ed48627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf88cbb26e7cbc57173da3bf87324628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12eb09ee3b880da9a0653554634095629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60cad48769650c1a62032cc4dcfc5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ef9f89e59ca7fb3013864db03ce0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3ae9cdf59d6e4d73ee81fcf7d377632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb03c961698169e0223d2ef54da251633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79121e714d55436abaac8ad209e95181634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85817ab0462bbeb9857a40ac5a503b90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b28fa024a86e95b233874294fbc1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429cbba4230dd7e36cd1aaff04cdad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fabe2cb3b6f26fd50c0601557ef74c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20804719cc3d80eaea9cf085920a5082639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6f3ccea575215214f9e8e06aa01e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0285d81d78beae981d69b24a537d604641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81946026f0389538502f1fa4e168bbdc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3d4d9452ca375cf5273a2270118f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7801d4c861b977f4fb14fd625da15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef58673182adad2796ed9732596bce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e1a95e523a54bdb359c2f6ff6086a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49df55c523e81b61bfd4935ed68d56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22531a3248ed5c231972fe373b716f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206ec260c3a51b42e6a2c399896a1f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7198ae8bb853c7cd1b07a22f1b9b9b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde464d3a46f069dfb5382dd962ce1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97523d4b3ed049705056fed9bed3a84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b039a2d0ef2be3f3d40cde37217de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34576f791000b6e25df76760695176654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f05cdaa44d0cd300398a47e269203655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af582c1d69542d2379220bbc695650656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9641999c06dab2f328aa9736804f16d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbd886a5b6e060e28e276e28bb2c74658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ad477cd488675f4cf12a5287ab8d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7685ac0b5058a2e5c52cbfab6c8335660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d029a8d8989ef4b8abaebf6e1cce7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284ae1de963545f66874553f28228f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7f9952f77b7c90696b9bf0b50346663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ed8e8f790424a5eb4c3331901346664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d7cfe71cb33be5d78cee980d0f64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61119d8f0a5c0925216af367dae5e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17b09a15767519fd581cc85fda08e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6087dcc0f225ddc1c47f5bf63bfa7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c5265a7c4e553bc2042afa09473da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031308ad9bd509a10e16cd3f8d14cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bed6e5687750d9d14c08e393a4581671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de25e24c130326955af3d01dc24c9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b05db6ab6d969ba0c1b1a173f5b4e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c9fff35d1d5ed6803547707c57db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f5d9b82410275d848ec2b2c8de9d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6a3e078aab11062ea85622ba9c1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a8cd69c246d7f17877a54d307d7cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46336690c2d4f452aa89e71dc8a7a408678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c3e27526c2d739f48326b0209876679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93676b246922c26669efa926b8aa4cf6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc8859ad99cabe1056ea88d044ccb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4519873f0591e704e2b778a17f9dfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a46a60c3fe965754449e4685dc0a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071e68d79ace5f2970f85c247384ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d4b02c2b3273d94df63c55f187af7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04c9816d7901b2f32fc78452cf5b6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a9582837279718daf52b23a9d0976687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baeff506508f1fdd45c6217f2f1dcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fdfb4ca162187a35c40552473129689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802164dba0275b05dd2071b3dc62fa28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a84b3e2b5274b1fea4f5bff78462ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd5bb07cc01729d381f0d4533ab33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d7afee9ee9aa4ae843f9d4bd9a64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b127f3349b83c4fb7a51feb810de8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621aa133424525a86925ca9b6523eb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678a7ad58c3a650a2c4e2acad4b811d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c170bd2d8085e0b2e1d64d580c755e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6dc5e61a5d684ec2a0fa90fbd1b6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659c42d25b5d0027ec66458e78b94fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e159c20c29a0e1a51f9a79a02da20b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b14f45f46a001fd8a740264c1eb39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a42ffb70a83b64489585b45a28c725702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b20854644bf77ac6a6a038f0d0a92703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249649fa9936f1e3aec0dd0d7de4932e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7868e739b123c7576c4acee6481049e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec8418fe8f98e917ccc62aef96dd0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d24b2f89e51d9565a7a34f7fb17bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3234cd56baf9a40dc6929a71b041f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7c121b728b351176f5833f4ffc23d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d27a9e965e7d0d6e434356b3f30a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e6990efde586d2b9efda0b5a7ccdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951dd980ebe17bd4606ed303aff012712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931ce4bfb94ade6d26c61a246a8b2ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c635b4ee7ab04da31d916278d8c9f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661220994768a18d2fb4d52b2090712715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255918fded22ff4170567b3dcc9f8eb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb81be4d3943de81859b109aeb1e5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15519c81dc6371a6b347badf77c2ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98653ba3d6636a3aa5552eb8eb3a1754719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431137bde7bc12d139da7708a7afdbc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273e684c7693eaac534fa43d68d68f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa17bf585b8333310eed207ee720ab8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759810daf07da018644015250a84a67d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7da832935acc0d326686d7aff1b1f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b24d2385967b600d9fb6231d44e3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929da518fd6edb782735fd46a4eebbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95097147e42c2c482adba31e0b0dd04a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43ea409ee2171231f75a0fe0850d20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4c2d21114d51a461e7eba9d0df16c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9382d75c56a838d40c6406aa7a26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087f466b49abe2c937e4b13200dab3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0174d40a319e67cd1102e110996758732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75743c051ce111f0fbea1111fdd1240733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef639538deca1e87dafad7dbb223b789734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e083032a46114d1d1ed8f71a779068735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f93b5a21542aa4f0d528a2fb838ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5418c262ad03952ab25f3bcb085e93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccabd759a02570cbcf83642861de241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894a8ca8619ca7ec91ec2fd7b97e23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2a332b423a9bd008c50de99b0a662740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36c9aef70da8ac48d04471702a30a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8d113449da769fe80ebc43c5d9bc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a67df3e722ce34b99cb8c0fc7599743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753134a0ceb3a2e3ac9d446abf4f6f71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c2dec0406e513c96bdb9e5d507b6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a453a7bb8d44981aa24a6ee2d5e492746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4b0f83b501f3d35e6710b3c161ced747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5bfd067e67b2037237dd4cabaac20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a397ca8aa356b08bbd295e744ace749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34cc11c7d7838e5b2b436bfdf7a7ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715ab1ea82c058608bc7b57976d33df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95536c95ce74aa7fd3b847adefe596752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b1e380776c9e55241c375f5de50cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255cfc99237535978aaa80c049f218c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a59a2954d7d91f165d531eefe35640755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02edc888825dd015c7bc2a85a80389756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4996012a8e90454ce182decfcabb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f70fe69d71df58506abf2181a376758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505e75c985363a42df9e4ff7cb8f35f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>