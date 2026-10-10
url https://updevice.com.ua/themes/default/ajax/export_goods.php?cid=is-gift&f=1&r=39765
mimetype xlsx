--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940acedc1e0bab9bc6d02c3d26c914b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca411eb194599bfc00d76b4afe4726d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d564f86192e253d9cd021fd22d8e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a14cdb4936e7c215351daedd553014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a81a00c00a88c9102cca64aab7268b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd150b023acd0684af1077ca4ad0466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a399a7353233cb7278ef57ce83a1e787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47020b5120151f18bf0ed5d05913f898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff70eba4652feda56967d326f30369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7741c3e6c685a0957fab397e12d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7cf83da066d67cffa59d4a4c078af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e16827dea315fb21636f5466aa57c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7d3f18b082d8859a4bde43acd8a2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26acf87e845432e002c18e76d0169614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120194bf3054f8a301407fa0e116793b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c7310a1a9c8da9ed217192fe9abd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cab34fc42c9daf167ad395cc92609717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a3fa646f76192a4d822d30c7bde718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064dfdbb5732479f09e145a0f8037d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147bf2aab762d6e66a3fcbe86da02e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441689af928a9c22f59d6fba4dcf667121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a589641a4a817cd67300613c188ff222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d71be39f0a816158ae7f69c83da123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322740a2972c5be2724adf3b88285ab824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6e3a91b29589d6051c2d113ea9aac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf8c767b376d02a874d613be797b3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831444e95a948a07a51ff7da99a28c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269f976e48955439b8109f931d335dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94791e6afedab6e2d30a1cfc46a741429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799dbf750686a5580d9194b78d8b2d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4d19621c877e2c405964fa7cf0c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a44efabd7e9ae84451c2fe3c459b4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0414b7891ac5cf018d6b516c6a21d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d572933269d46f1cac67483aca9b1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef142bb161db5ee8df3e7b4cfde32435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286d99baab085e655d7ab619d695f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befa065e883bed3e84a1afcecc1fa1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa8a8dc0d00ae9cc6e93ff977bdcd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fc06f29a245e8be6e4f36c1d17ac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044787fa85892a6b4419f03996d466640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dde94bd88dbb65a8592f67144f69c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e7a295a9cfd7631567d3c12190e1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1d5a7f00fc96c5a7115fea2ea777e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3262af7921de306c5175d814ccc3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74751487bf419d0997000fe70100505f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c12b5275f194df72a64df412395446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a06127dd18e4c5d58a0faef81cc4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f1b3be0a19052264b8db76bcc02448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d41379e8f2f2429f8b56b001fea34449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eb05c016c3a8637351fe83d39ab9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3c16526fed63a385b7bcc6aa1f17c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e2c25fe5feb1fc770c481653c6ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5860fc2cfd01532016e5f85b51729753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fec59e73f33a7ee0744e7a524dfdf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8d07120c9bc3519748de54dac77d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad0390dceaf00452eb5608dbed6c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402f9a6f6f7a2ffb384c9fcb38a3c8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc7704cc9f83e77f403dfd15e279358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd5d1ce3601255d2d822435f5b95959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa1b0a1a8014bde6654a8d6be2bde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16b2a4bc7fa2c856d5c1ab132267861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9cb77fda92101d0d454d987e4e6f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b9d8c96b600493b6652436a8cb4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270644cb7eefa67d408e447722e392d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae9a133a35328de334c168fb3476f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bfd0f513159a8e5e00be9218c12b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d067a9e8828313192eedf28bded7e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a4dd1bcd2c350e20617c437bcb3fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cadf2180bb872626049ca52751a0d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d935f74b2ea4e9ac68e570682a29fb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d2fbad750452adc3c58da51fd06871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309944a2a7ae73fa1f76cbe674801f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ef3f64ed00088592449b5772fab273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb181f91240f658ea0277c42b58e82dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d9d54f76bb085ef19bc1a54ce30c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88758abb77c48a0f9477367667662fe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd439316909314f7f120b059e74f6ef577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61170e42ed04785cf0007821ae897578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00e4d1953bbde820d5f5ee0d8e7cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cae8a38dd61517a1296d4d9adb30780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b493fc586d4dd1fd4773b1b38ab0eaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff5ec0cdcc1c7e67a226b150890c7482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32d182000ffd4c5788845b5c4a63e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7dd8d4820173112ba654f877e21484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec9ba8e5fe4747972878c047cc96585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee57763eaa8ae79e78eabd737902c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c284f3cd3047ac13b0e10f7318b3c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe443c8fe0bace704dce4d39d2f3c9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb674f850e8adf40125099f8b637aa7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aaa7d708f483cf244ce51fcc82b7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349e0faccedae7f23d941823556d0a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f90f656ebd9714b5d147c541f2e8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59856980746b12171e5dd71b6c4e57293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c22095ffca5fc552e21aaa5568c49b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6130fad57417d9c9710dd6f1524948395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06837a8d69dd77d7d3a5cad6e3926f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444631c7de98029e329bc35b8ad8e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847eea5fe89ca8e15a4efde3878e0d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9294c83b7fd5228eee5ab11bd0a2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989f0ac67b3011adbdc34e285eafcbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8678dfaf901c27434fec1d11765b4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a440de31faecf6607d6c2d02b50e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e273b8744478ae7c6f63f21c5b7fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f7501c15cab291177f4d3d2aef362104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38ae80f9629193e86011a7e022c51a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9bc07c98cbb41c7aaf48b30df9f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246709f4608d1e22920afcc0474fbcb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0141c16474efb71fc8b750b777b6609108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a0c28619cf7f59d22fc0fe63cad8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb24497240f55668423b5c19850c24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4b2bd30ea7dd014e3d36d89652ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97945e76f1ee4dbe0114d0a2ea7d274d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1429964c9cda1b16d7a490e136cb5be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ac18cc436d1e1d52fb8aef46462b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ee8f4d43303cc48e74d751d972067115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be695902739a83a6325cce14872b3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e24862ed91fb41592bc2f16e47fee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e631103b62085198f47f572d260c4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db540cb2b869067532324ffb7390de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094924c192cb82a1865e2a31b17914c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6336fbf2844e802d11ce595b44966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db6bd148be49171c83cc5982da8be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f1aca217b78ee81ca7e8a5ff5c41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe4dd53830288c55fb795629895a1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32dbbecccf8cbea0964d09acf4d9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5800f28ff544b970d2a942d08d03f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f567906bd1abbe39789fa3cf6aaec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e8c343404506858b249db9f5aad9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfb9d5317286893a540d1d654869e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e0418feb0189b8fa8983bcd5ecfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab49d6df4f86a80cbcc590ac8ec163c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee71da683200ef4e3cf239c61654d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466435cb43233eaa4afea66d206d83eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bc53e3e79558ac8b713a34dc1a7a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f4d17d522e4bfb80475d6b00ea44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d401b29396075b64d994e48edf8c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104039f74f2c5596eea8fc780e461247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075087c55c7901b4225ec65975f4c64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f92f123964c4effa9607ee1eb3f03b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1dc87587528843afea56430af0f5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d1882d51315cf6a78d9cdf00dbcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defb4ab2a4ff9d59ec43bdef8ec1398142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a0cde6065afd24cb2d58a3a53a06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900bb24df5a6a40d21f98c29b97e3b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11367ed8afc0c954644fc31c8a10a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4666ba704dab4fdd871452044d175a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a686c4fc9240da4c35eac7b12f103147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568c98577979ab62f3baeeaa518d002148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec18eaf60a0f2b5f8e1d2db2329183149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e9587adf3c5ef7335fc399679a5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27058797dec48e570bc0aadda7b728151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392f342c5d1040c16af77605ba9b896152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca08b7bfd71d0fbbdb99879c813f49e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c143804ba6f70dacc03ccdeb6b6ec7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baf2e3ff3b254df448e56dd1aaf206155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717cd58abc04e80cd914f0d294c6862156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4287f66316a273631b86bb2e6071157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100cb4c4f2e5cc22c568f6efbcde83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b3e18d1a762c2a92fb0117101df9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638215f7b51e8fc13cab9c952cc58e16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b33f7136939c7b0bb51cad5b87de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a02e8a9b786974eaf04ce8eebea83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb661061acaf56658bc5f4a8ad9a995163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e304ed36c363e4a341e9f0f2930da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f0b5d95e8f0706f6842df41a0778f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a65cd8e62a73b661d4d79203d49c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bcbbf785a5593efd93e3bd5680b0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc512f8c9fd4e0225eebcb0856ba07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a80fa5cc86ea442ba5436e4a96e57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7c4acb453ac09d92386031a83476d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e569ea708804d3fc2f06e72a5d3743171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4840e78d9d7e84632e2030a75a6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beba893fc021117a9d8d9bc243855c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a526d6d870376d1bb38ffa2f48ebb63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78573643ca7d6edf3361c0179a107cd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146156e28148cf940868f3ffdf2d1ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74537d4850c6bbe243c504927eef18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b59d76ef7801df57cd720eacd72d93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158ff2a57f2af3bf2629efc56c83e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05114475681bb5432730b6565bfd8a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b1c20bdf32a0e75a9bac6c2151c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9138d352e9d6766d171dc5fec6ba9cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fadaf5ad91d0b46223b8abb7bb853183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c35e337feed48318c24ba13745d5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d12cf284405cc474ac4c8fa1f9cd5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafca81582b987f74a04aa3fe3e053c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f1a490fd2c3522484d4e949d4bdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3436c087a61637bc43af00518376e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61252af30c6cac4d546613b2f0d5d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f57ad01f778b2f3863046b367f0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d31e73152c5804c1b11582ecf6a4e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d536580f0451428b50861535616a9c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa66819325665ee0f16113b1a9ca0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0942022c412514579a84e622c506a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82103dab60d95bb1b47246e490743e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21ad54cd1a97f735257b6bf1c6efa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dfd64a94264eeeae7bbaaa6d3e773197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829b9a5365fea420aea87eb870723f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a83c0bb559932df1e72693eb60d59e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3425c7cc8905f16b69b8762728c2a4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15be4814603b937c82f98426dbef52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063726020922abd9836e928bcbf9642202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf605d261b6a8e7cd6b4f0e59101b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e80f0c688958a90b9f4caf1192a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397490e105e81fcf1670cf14e745c82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6be60402b4a7baf94f01452d15b71c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b696d7eba3184efbbf98dc107d53c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6680290547c1d43960f199fdbddea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813f72609f7b21b0d9fdfa8c974c5a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670f89d1dee87ad41afdaae72e80cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d91d1d9369a3cb47871daf8f7187d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e242ba7cc0f318829f4f0d54a687d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2439ec19943139992aa355539e97ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f084742a3545ae00bfb0a0cedf209214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63ae11b23615d9bd31738f348951f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ba2cff79ef2e8beb981b3394327e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c599813fe4aeac94b4c5d17ec93f3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5804a21507b3a807a5858586f4806d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca1b8e48fd90af31b101ffd778678219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7f53be5a0f60e5724fa388c3f62fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11d0d238335180d93f21e68b591ad4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acd681aaa5556b813a00055fa811b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7df2b08baeb24614ddfba508b431b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed2c8ffd8f630393bb80187b4047f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dacd5f4e7db008b3a3b254d353fa0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da7cc2271754f05bf0638377bc3cc6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ff669d7e2273206a0ec6c508b750227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855afc2ca2b50f5a5829d66dde6cb970228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd72edbb8c4eb1c00919bf682ae78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249869b500e12a2290e66482ffbe81ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8cd99e1b62a2485fe6c90566117c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86205d568211954fcbb979c5f8562bf9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a3d015afb27ec19dc2210fbeb4c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf3f745250d7ac628dfa4144e1568234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a732295ba2865d3c9e244430849488235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c918cac2225ebabf7fd62e082f2ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049250538bba117f89a81fb1ceae978e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f12d933b7b1d5f80a315e742f280d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79b68c6b7b6a5237a6d01dfbaeb09b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaad0bf7f765607ca60f89b305ab99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653e715837570853408bca08a1a09e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8a6414da03eb9614fdc32c882f3b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ddc1b302a4c67e812d037fda79ebf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cee6ccfce257aa2bb84b6ce50a358244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d038d10418191422fa3c88ad7fbad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a006774df63e2175f7e1e8b06db452246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4daf55f836cecf80302582e3db606b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacb7f647f3f939cbe292adc93c7eb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe2c31a0d3f36361b92b50f73773d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d92b7c058de511904b076054193df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc6d8e197c6a936a0d783bd3792ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387ff7895039a642761689fa4c8aa56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86eebde0fbf6be501cf933828db7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc66122eaa16c6215485f737c1a143b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913895714cac67a8edb6a45b4b77387255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdbe48f8c9d96219cacbfece9451a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8966211c368fb897519daf5ef8ce8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0ba6f945232bc0aa855b1815ddeb5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3edfc0f50f36eae4cf7102e15494f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9fbbace670b24601cd4e662196ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c027adb357b4e207ec25ccf0b928536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf829e156157762f386a8f466548de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04a24ece27006e937a52545521a1c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb959c4e4cfda477f7fda21e272c2227264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d907e79851572bb65abe84a8c1e51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234af961f795997feaeead5e2f728f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f108637d6feff96269e0d383803f3a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017808f8f7b08e12ba5d226309d6cf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f70c086a0203a53d5a6b0fa42490269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c601fe49297a93e7b8398c3f46522d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008b393aa4c57a1b8811d4de7a2c016271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56255e5030b0a7c1e5a67b2682fa8e43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0586c214d328cd4d7e826ff322bc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774040f92fa3851cb67b6616b52a489a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02132c6967f51fca435ce1d22afcb2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a4316a3bf40654b737d2f3300825276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698d505f7fc731bc4299a651cdf2d96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192c1b971c2b9b41442c3a2e77dfcd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c8e90518d36c6f3be1b11389237e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7c0fed959d972ef09c03db7885b50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a43038591b3cfe5f54e032f14b3a4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c8d96c8c5c69f5883b6314497c6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e9cf4030381436cba6032199ec4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57b11c98f991f94969dcd19bf549e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899e7b962a6e0b60a509a4599614eee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e60e52cb2e893d25dbe8208834737d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c1150b8679d2866918d58ee05fc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7db46ce1de55c8a056d79b189b08d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7c3301ce83248e5c7911df674ec76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff9e4942e84d4aed3e0cd5c5b44416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391d1dda650129605d7300ea9776190291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536a1c041c3ab3a2e18d318ae68c6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320934a127bd1dd92ee5391131b6f1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f4d3dc36bb80c8450c8f39412d196294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532dc97225b2822a4c7bb6f87b0b68a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d97b68576c86c59ad045e5a903abd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e679d1e3c9fe1efd266b9b7cac4231297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7d0fc280d5aaa64368dc8dc2065b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5ecf33a05dd0e4a88cf1e495e891299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf4037a8a03b4b0f9b3a06c9a3633300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c560392f67c8dfa07a420a85b90b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cc31488418e3bab0acf0255888f08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1087ed1db7c8af1db19cdf73d899723303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c851d9ccb9f589dd55332067aded7fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feff303e9e27e41d11980800d5df4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76501c335aa1b43423e7259c32b704a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf32460f707107483df45a5bb4461e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7782413b2bebbcdec089113286528f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aea729f314a495f907cf14a4753bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f877d4684a2cc3636083502401d20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768b53dca08aa8961f88c8dfdaee5e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6360ff9b2efd7e7368d46d04525e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1f852f174b19ba60865f64f68d34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ed345a07eb36f8f1dd7c5737563e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1dde07d92d2dea3ab330cd754c528315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0123c7d9075aef75f4c399b685af3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3de6f530bc04b12b1c191d3d2e4be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432c45631b38a33608913b4ac5b466318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106f3066d79c5a755d008e81e158fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0cc9291e27741296796d08e61b6c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be752c26e67890648d77a4694a928542321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0676bf3d59b8f12a4ad8642e9116e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1d8665c0079197136683045aed885323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51bb4bc2b63f89f7c0b1a87e3eaa78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943556453e6ff2098ee3a6e570ed18b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5aff6f28c7a7422af9c8aab83d1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15770dd209d60d247599243da2ee188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e1e4cff2e4c426cfc98ed11928001328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd50bff6ca9e34d81225a524b29df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49276443f77d61ddee33a991bb3b3d81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8fae526950549fffe25fcce32253331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf7bd63eac1b322b1903763654ed8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeb67630ce27cb93aa5a5b32615098333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c438a202325443ca2687d098f18b0f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee284e87232d93b204229cd474cb81d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fdddfb238ab3d7473e4be7e736fb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3077aca0cff0c5161bafea6ef9e3c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eecc4a4deec8b7ee3a98ac4114f7d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b59b3db376cd24d34d9f7887d1dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7f572bee90c66a83bbf62be2ccd12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d67883cc82cb1860b36cafcb5fe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb50537d1503cd960ebf3bba2b00f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8f8165b0efc723ccc65f5242facf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f79742228b31d41582773a4484fcd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f5f9d93a5d79d99b4a03103983db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b580ad3ecdbe3caa4cbd5696d0f64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb0a0b4c79aefc7617ebb64f4e47ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be91620a6f1a4c3d1f5d5e6dfda0c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a3c5246627e1789a8625fe13b0099349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ae8b49d10a19b798d0265b3c545bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d492bf98dd7607b524328a7af65d4f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5e6ffbb209d75155ac8080d2907b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c59a19aee5282436013031a3d9490353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891919d253620dfbf333e697a793631354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dcdb2f3cb822e526efa949c7d3d9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8623731a40ef8340655f95553af6a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276f18e6dd30f98ca19c79f32ad80a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e5666998e8695504b77280f70da6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95637a01ab9763fc503c5e9cc8a855b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5829ebf94c7e7f1f61af99e3638e72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7af0deda78c408f47d92c4b6a4c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541836d33ff0710b7b79c94adb6d5f38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e7de70816fc30de6ae6de5cea5c20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f5a1d28fd6ee4a63dafe8cca9788a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691584afbf06d458c9e839cf8bdbdb85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d5b6c6c60edee70a4d791b5fdc4e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33473e6177c031fd835a1ca6a240fcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09594a7e740caed625bf0cbbadd65bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1810eb2d4df2081c9bd1ec97b49665c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a884f5ceed7d1d921ac9f1227ca30e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce832589fb92d92d113ae34663bf68dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cb0533bdc2853cb1c049b271be61c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a7efb4e5574107ba6e0a62ef7d1b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f6b474069332eb1c927fe52d477b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becbdcdaacb0672fc11e633e60998d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acf2a62f1e7d23046e84941bbfbe3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb404a35752daea9018d1cd619b1ca8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4710919032968b3f69af5b334de1c7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb2084b3097da64658845e492abda4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2fe13444e6cea9a3c7ec915b36104380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a9a46665ac29472fac53683da652381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac60c609749599b458c11bb91cd16b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4676020bd4344fd212e433e04b1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66626627284f1fa2d650483dae01692384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274bcc2cc04c64d94a69f51b6ab1916385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9798140cf53545dde4f4251478752e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de4bd5f551de6b2790562a145ddc9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56925edd930bf92bb34ad6f7fcfb7df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f218e462419428c3a55d43ef294cc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b242fbb5f83ed46c7555dd1627199f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba424a8676fb5c141a1f7c01ae7d8c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299811bd1c0467eb2c1537b584088ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa83b6d58777f13d4a36e50b35799f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef632e6194684100612a576d892d5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9f7d76b99fecc163d803b221cfb8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a109a6d0b371d5799250ae507229396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed922eb3f6058cf535fd87879e647397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292eee6e328db5bb948ddf4d87f05ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd1b2e3f400976d3d7288c49879fd3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21016753bff3179128640865402de391400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbdd3b090998d113d770767948a6ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc24fb7d15b56340017c4603eae1412402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a17a11066772528017f381702cf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac669a849cf1089239d49c050cdcf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135fa68db466a45d77acd66ce67c0fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146545ec3755698127a534795033981c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2291576687bf377e02fa2cb0d7132407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d6154654e7cab690e1187f6f5a5c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a51f450cf88ff87f164948ae523e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbe84e05aa050e94e9d9051a61085c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815f9cc687fa2a5f110b4fc2ee9a94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed463814454daa4ed70568fafe7d7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb995cb4c25a2580640182a3f00c9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b4b9aa6e7460e908abdb363e28167414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11671dc69a03f94b262d89e9825faf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cabd12558c3781b69785ddd11b60f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf81af2bf23c19850ccf7cb7f5750417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415ac7ba379ca46e2bb99402f75ad9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d425a59a5b0c9ce799b18bdde2a2ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea93c190c98853bd5fd8ba01d4b881c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ee6c4f202f293849ea7518e815361421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b27c4bdd153d644593964a6aed0865422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ca67436f8a7e60461705124cf7301423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3254655391087ba51d08c93799402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500c54069eada69cb232c80edf42a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0f8c7c8be2cb0b16b70bf653ff131426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffe2fb8314cb4e1e732eccdaa1fd8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635200ee595b071d8389f937ff93865428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75da856478771481aad0fc740e58f0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bfd7f6d7d3240e659bf95576bd0f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7310b6ea0ec131efd98165aaee76b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63037afbddf02ac1279948bf21040a63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab146aa69ff525350048965c756175fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113578a28e8159085d8f99de883ede5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4d157459a2cf808f6ef48ce1c402d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee349c25c55f42f88e4a7a12ed08e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429ef99b63fb35c3064ecf2f784674437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6649577261929019920821d2243cba7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576a55fbc567501d04e25cf1d69e79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47aa66f12d9838234f05a97757da04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b68309655d9fa5ea4cdb8f3aefb30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f73ae6a894948fc326c69d187afaf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925a3eacb139ac76df0817c55a3ef41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387101cbca354595941ae5c71ec26a2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb53a8b3b410f0db778b28741e7f36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eca2f3dbd2815efd24de21e38aebcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387aae4cd590a83eec83cad9f32f77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d46f67ef584ebb39f3d7285da5cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4f86e668f60034cc0212302eae31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff3bdf231eed4c629266bc5f0ddad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e913f5ea0e605a6b5527209e532f16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a671ab8350f6c12de92df634819d0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb10def0593a668a53a33bf6d37a7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ee11552aa50d63223ffa54a39bfbb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb6f43e38aa809f4b2c711625fda63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c847dfcb6e195354060309927194a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8fe2c845a1522d0f587fd507a6291457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f61a671a0f36a82b7030004b79a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d4f33c6f05c4581c652bed548f54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabe6d9deda59f7e7cc8e68685dcb92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b596e5a9cb14ff69b49032bbf582f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0bce85bc2b8b005f2bbdb21d57f02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5408f8c85324417c1d887d5179ddb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf8bacedcdbd3d7935995e7a9d2ff3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a1bf3958f645f10a2cb3736003649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c595d995e83d1fe9a7d4f1fe4990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc74877b5d9c0d332a3dcee6592e62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c176eec878a0b7d73ffb7a15eff76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334e14806b65d7c59f5028d36039f61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3f9bc3a3c6be5b1474cab3008adb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c645d197298ab035cb16e9a0eb7e69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc67381083043b2c3320f2fcebfaf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100754f77e61e81fc3239d10db1762be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533852d032c306bd6298eafb45dc42474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366471df13eadcc76752f639ab65975475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5eb96319d581e71586af09551b22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162676c47e49a095e5895884bccec6ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de817f3c6880c6fc1063a5049d6e4c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b7da91ee5af60fd5f1a074154646479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81a96aef458e3fe7ac241462278820480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac1408be4b340d9a909a7cc3ab2c1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660051eaacbc2405e14350ba94f95c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba851fb085d08ced7bf86ad4fc140483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83726f5e373f563c7d9ab6be6461a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be822a9f8e2af7f33986d5a400493923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88960fe6b9abe2b1b76888003bb8a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba81f157a5edae57635db184efc17b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699bc787414d09d13e566e4354d58a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe3ae8db2f09846c458bb73d1becf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de889d6f83d66147225fc72382dd6a01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b67af9e1837dc209f9ac14a3d8ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423f59ec5ae738a8fe43ff9b5337a68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47e2790fade6134873cc23fb61207493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc68090d7de506978e4da6a4f2a94e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d29f2539fc031e45a4f0608fd31bae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff253c5f11ba33991373dae07097cc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd7258f12ced32e8bd8c04b0b0c132497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455820ad927d9e9b8074e72181558a68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746758cea09f5cb63662219d9430344499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083b3ba75acafa5cb4eb525d1bab85a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb24e3f750c93af1968a7e1a37e792501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd68335b52b9bec1c165c026b2d6b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429056e364af5c7e3da1feedafbe642503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552c140ad69591a366bb6db57a53fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566cddb3d7215b4383f70d7eb499a3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951d59a03d102e1a91afb94e94a507b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e79e7fd09c245e2655acc01a3f2e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ece34d94496d4c904abc98625c34d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d17e0f9ab7b1d3f8befee812aefe8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59767ae4bb7e3acd29a67ff1c3b7e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3003d8fe93b26ba49f79b79d475e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53ff8606e5e67509e9e5f56a3bf69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9995b6ffaf209f290f039b47d29613513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b211281d9500b2932ba4ed85d1b9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6ec75dd78d23ce4b6d276d53968e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347a634435e0faa87d7ebf297c1ca4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647be8488ed2405b905902b04f2d01a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aebe5e3e9062b9e4909c7c081e19e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1665bf3d15bba813269313177705bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0aa32e6f2696d686b708b4f110e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b99d99ab5bfcc70f0cd848fee223521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec063a95467c9ef32778c705e5a71d92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2f63448b9d0581e2b3db76ff780d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7529cb9e40bfe334b39904377eb2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800258fa844c2a7f0d41871c7d7c2128525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633110c6c5ece356dfc59b162abe53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8046c2aa7b1331d64fdbb0ef6ea5bf3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cf85d2d85777ccfd8d76cfa599918528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c654d857bc8c492bd1d24fc122c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a60c1bf8c1b7cfa5dfb46453700bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e9426cbc0cf8686afbbd8524b490531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba6e96c84c265345468ef36843b989532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ba2642f1ad90b004565bbbf20d926533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c158206faea0c0fc096750cd7ef903534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fa6cfff1587613d32dd775654380e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3e804dcfd9a32748e3bc99fd5966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3eb441adb6b5f206b01eb92944a76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be73f584b3f1dffefb7e3076fd6d5c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef6b65e7f1902a331beeda0c6336a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03759cee4ff84cd308eb50c50b5dd125540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369d18c2b63523d1904bdb1219fb84d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226584301386ca0216c73d538e0cc44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a737cb19a0ed89540ccee960bae8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1668b558769399394df9dc803ffff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f1f3142803cbe5ff1ee4dd27682e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43103c197cfcea5442c22b4bd1b3a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d48decd14016852a0bb7b98d13113547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a37abe301a73186fd83934f14de84e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae527dde4eae593125f8515900852549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158d4447d267ea61abddcf9bec84e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306954ce1732f081982e9c6504ef2d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fc1d6dbd729fa61df493e81f1045552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972c98da6451b6217fb057566371db9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba46a9aa8a3842f11bedd0dc45c559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d7114bbcd27c1576211d196103f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c36c802ce3efbaf21968c74725ed1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d141390fa849051219813b97b923557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b3c8e5c43eca9ea2be11c0e732f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94916d759cc8b4595664faa2a998631559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c85cb56ac3fdec9e48ca56de8ca18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c033b3e201e1a165624ada1853bc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44501385797d2f7215b9265db3010562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2eb87cc4ece1bc64f4f241f2a6f1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e9c8ec2a867cdba109fa05a0b416564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f62fa9d5bd7d90aba5868c1f404b89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf528182d618d75c479d8651cf69437566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc96fea3ac9eb9b93156a62596b3a15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ff50acb92a104369ea63c5bac492568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c55c0bd0edfed30ab638d9c55041e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566e7f560e19ef0057c2a54628e2dc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44620f55d6430e53a84e99612f7589f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351cf06cf9d273a0bb21cccf4acd816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663015fb026fac8978793320d95e67e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc8c57c9917919a84cb694ec03ae04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b41395983946f55d87d01e981e8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8adc8a47fdda79a4bfd09b0605189576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5169aa8ff9d2e70cca674ef2a11bf11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1156632beb8f6727be9dd1453d2c7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48d4970c072481ed8904216bfcdfd3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92dc47d2279741f4153f97c1b6180580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a06e7146372fca9939ea895f3b3e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107596e31065ddfa55397b68fd92f55b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a103770b571c5bc355abff251e62ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f2b4eae35ef1477017c606e656536584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791783d5ec42ecfb066be84085e5016585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723675b1ae35709981669020658e3f6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed6e3173fd0c2a0749091fb0e499b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fd5277005a0d4da7259f31aea937588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03f22e6f3873b4baf909cd1b02335589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219afdf5e3baf54c7ed1e4e1323a38d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc101f4440c75362a7b03fc9ec0c0ee0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fd98ba4a884c30a5d90b1bf55e9fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1aaaccd17aafe6f4a4a1b31d31e04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce34b97fbf602f4ae1e751f35d8aaed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ecea4fdc89ecf1c80dc0ba633b996595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a97683469a29594aea9d52cd5863c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf64e3b0d6fca08012f01bb81f5a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1ad1666d3558e25762b52772cc4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b79a7410bb82c63686401362efbf3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aad67a9f05c2fe28f29064239e2b14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed72bbed3ce5300c3433f1b754f0d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba37dfbe11b297a7bd7c2996264bc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca31d185e48e0a96e9d8e6bc721dc6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461399cd74e7d3201a38987ff7128c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a80f1d36c656d4d2f2d0efe64ddfc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525248f7bf29f07967c7b8c1e2679828606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4c3264c9a5c6898c5bcf89f8a736c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceb11787f56b550b2c491f64f352fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c7bb73ce8c65aff43484977ff9542609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002dfeff165672b9b62b0d980ee56bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45202bf0092e29b8fef4c4346ddfd332611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce083e39b7a0804679f4f10c342fb3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81114f043439df0dfb436cdb446252613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44bafd84abf6042d5b596d5336e232614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbea4373f6717dae42a87ee37d3b2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67e87e91f81140f688b72e166a73cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfea418b22f1c6a78d8c807e13d953617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a45fbb0a66cd20f22ee616c423d49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49f5f98f27ddc15bdc7f8aed6e4b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2a67dfa67a002f13ad75d5c3acc31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b9ad43111bfae06a25b582c8150f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7081c9c0d74c63881c91d23a3e954d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea37a8657dc458911940b0222c95de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba2c350800e773d663baeb4f9bf68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c03a677568c70c9fa9b5377acb10d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f17b0c815c2ad5113585cc218e8cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3c4b412d826649eb0cf4d0359bbc0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c84b993bcddae4c2efce9a24a0526628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a7701f28d386ee19ac1430505d33a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd557fde7712bc48914fd687b6f879ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203ec54c46f87357b1197f787518d4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90eb5b48892ba5063f77af21dc21fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785645eaea914fd347b7d55b1836c97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4515632f8954b746ff56597933b02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e457e529c223dc7f6b5ec79176e9623635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecd847dc5395bb1d26b846c99f0c00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d7df7a56e4bbf8a3cbac931c7bd6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee22cee447a69ce8d2ff1f70dcb19c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6417f5d6f19d195ddcc5530089e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ec16e9491f87219081b945f5ecd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846970ca940c20e165dfbbdd576e453641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a6fe91057afa039580e3d79ef2734642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6e647dceddaaaa2814cc9b4d8e64c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c99ce76dca89b15e51b34834e1fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2adb1649cf5189c7be6e49a015e26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90303bb80e3d542d388e90d3395387fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74146bc3c80da0d92a140921fd4af36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408f5247338fca12734a8b56205068648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bfd7d3abfe15cf089454543be341e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0c7475f512eb3b87f6030c099611a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ca1bfe3cbd16bfacfd36a59c5a21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa066c60b9b87e028c25188fbf8363652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179910c14509efd8b8d16f0096658c14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20da4f2a196f56d8e2fe6995837619654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ecf6f00b7a2e7eed512aca76731a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148d6520576fcaef4acffc14d879a2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3cd34b9e4d45ca9ca1354c8285631657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023eb139e062bc1041466c69774ba8c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc6155405d1e97e66baa94a78cda70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a040572f1229b229cae7e991982730660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59f11d313ebc5a1b7de9db6ecb6556661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b002b4430df93f9ad43e720b1ef0d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aec4641424e522097f370d1688778663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d56ad4a2cf6178552090e3301a420664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e918de164ef40fcf30a3af358bbf7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e764b8380f9c42ccb4dcd8d722631666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1815b7f7a33c23d2e7f1a069d162667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54295fef6bac3de9765cf6dad35df567668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe01556a842ad9b56e00dfbbc826e54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f238cdd8a722912c58914ddf616e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd92c0d034661ad2f00be4ee4e482e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ffa701434ff2adb1ce20233fa6bf7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b3ff59fd1de946a2454312fa17e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a411be4ea3d20a4f9d06f1a6c1781f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71685fdfa5c185ed7b9ac86bcc749f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd03613719bfa9cf76df9e55576f04f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20487c8c57c04d6642d38dd776c830677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21091e7c7e44ac4a9f4905d73cb2bff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f763ccdd720be0c570bab944e262679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4898ffe1feba59318941324e3efe8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b1ad0b1500e493499c5340761c8e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc528d478c37c3716203004fd8080ad9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973411503f7c2eb93ae92cd6152083683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8dedfea55860f09d62f3b3a947fc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c070ccf2fab2e14a1d69940df7f64e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15590957ce87f7314fc8750717c794de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50705cbfb2b1537c71991017d03d10e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25954abeee561acbb534340862824f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0e719facd48edd969aff38d4bb8cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87606d4a2f8efc7162cb17a6c7d5a66b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3557b3bd582a45d729f713b19e339691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2851456cdde58e6c2a7f7c39aaa86692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e00469f249b6c1004c13791e1f796693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e569fd5324374115a49500103bbc94a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd4a192ed7501481ac1126532a76ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506497b5ae2dbc470358b3f6cdf4997696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78184359a795b1b7f2dcf31b91e3b720697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287fa0bbde93e6c0e067850b85659d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a103aab93fb5cf3334638d8585597699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676e3434821b2e5803d819c7c4546b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82835b6b9148bcc532c93034d9f6a18b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b078aa545eed11c564584732cf568702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a593f0962f19b25403efa9e908e0dc5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfb5cd027da4b414f61c816c16f9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ab4e3b13747d8c34c300ac4bb477e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d996079cfab3539406cef0172b037706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcedc7fdf1ea65cd8befa29ec348456707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16120dc465e7c7ece210182a0a10cf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf97c9921554d9845f0a0d5a476f81709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d0ff677584435b404f89400b6660710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5ef2a595aba0fbedc801670a5d3f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0740fda4cd654e2e37ddfb03f6795712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349d42fcd11684aed81c5cf6ab3e950713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c8b69631e833d1475ab453bd626d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d57759f8b44a72380a54954ed85fff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641db4f3d62c528b2774d4b7702020a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fd77d8e8949341194019e19da78b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98885ba0e5aa3e195e2423ad99b6da47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a600d200a09b93a85140ce607654be1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28698470b07bf1df7ee917f6fd2f9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8655c8ffece7eafe7f9245e4cc86911721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9c83e2aaa7d0dea90be46a435e5b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468304b925321cb9ca44f5638305e8ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428cfafcfc040e41cd08acb6a7ecb2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f45f9709022a9e1e413ecd0a67660725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852b1f200cfe681ca50983508232c65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cd0ed066de65b6420d775494719da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba40c8ee6ff78a3ffa92d7df4800c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926113a296b06650845d181fb063e092729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd9fadade059e38576f4d1d9691687730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f968628298867f9869b825f1cc0290731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b0d09ef8608bf911bfa1e9b0f40f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23d081c7d11ca0a992ad1196d1168b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a297e60aaf26dd0a61848e7a01fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89f17243ea5b16cc71c6cfdd41b0eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64df6eba2364ba3595ff4a46e11e1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76521597e3da650a474d2a380203c7d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbfafce3bd87ea9e3a78308623e0ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17a333119ef05cdeb0150eb11a0ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5907785f03d753372e01997dcd0d7e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d530fdc3d121fd7e2114f71dd08cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0689df9c8a6eb4aedc47998b5aa9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ec451a8502c6e866ae3b40304af0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6916054be7053922ca04f0cae7e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f97d518589354eeb57f12473b1cd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2f7c6151c0a4d18ff14d58e5116e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb5c6d9fa2e405513915d98495ef5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7100e4ea78071a1150b0479acbb6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0b17848a895ba1ad5d9f6e35d88c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2e7b9a51848f150a2e4fe78d0852b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b59a20281229d2ef19e0ef038ae9a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a1e199d88339aab74b6eaf3ea962752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e95bcc47de83140b80faba7848df39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87ebf592dced0a8776757b3ed59276754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ba136ce498b1ff0c10ab5f959923755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ab2662f837eff8857e14a51980d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3e02fdfa9048f7ca89a936172db94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4587da47553f592b84fde6f01f1a8a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b35f45dc6c56fd29051760109e04759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c071c55ec8a406fea9202e28d3dbab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec25132bd76dc18c1060d6456b8cbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31adfdc4b8724cd69b7162c121487e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4a181c31a3d157561ea18a5db62a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352e2dcffaf1d75dd0256f6f523a785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90c8b9678dce4fdfb98578fc822fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99614c53eb120f3b509b2989783f10577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d5f5f509cee45ec081fef5655cef18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6eb38d352a299ad87607e57a49e239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608589c0cd34d3a41ea61e09f6f66cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720a34fbc875afc28b217c97c245ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32f205447fda33ea82a68e443520e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a93597501af5dadd9ec88fbc8f735a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd717ab230b66ca1c488b1f1013b9414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935e2a41846776f4648122843ec372515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce72830599e4368e186ebb9fd3fc1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275766db690a18fedf4299a25b9f051017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bfaec49527444f88434f2c5ad4e5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec7772b6f09f57f3073680fb51c5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bd0e4f81c9ae4df0693c94de996f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624adc97c051e486a3418c2366cba7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a09848ae14396341af2578f1f9d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9b23b6a48ab3414f59d9207bd87d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff61ad780557ac79b2d8e46b07cca524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b44d8dba65686368efd5d731b3c3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b3cd6b2f28ec1810623f7897d73ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f8511e763a34f7a304194ee1985bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1b786a7a6382add555d15ecc5f5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd76869bdf2fc4ead2ffb7fa91af3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339ba906fcc681c0ee8f43f7891122530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b0768062b85fc0ee6cf0b095675531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464f1eb5478aaa4e4a72f42972a95532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde839c29d2c0847a5bbce1c7ea7c8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73237d8ec4e1a1a154d333eec0b4e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d0c221bdadc6886be5824d2728b9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a524d14939d7edf6d975de22277536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e664b4781577882073f9ff27e242cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d63e805425e2bec5b66b02ed7cf11e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b2cabafdbbe955bd632c2a152f0ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551f78172282e4c2284f1783e875e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788250464f6728ebca3860d1546d0ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dccd517ea11e87ddd8245856723ae142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7bed2e9da7fea83a70387d3384f1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5384e74db5a989eb4a1256a58918b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0713e457e1858b2cfd5d01c559e05545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47fa218826c67c25dc785589e8c4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f8d6b0a189806c60ac2f46c2bbd9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888096137258eba865843dbdcda31848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a8ac7f0cbe89f1365872ba87870749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa3bd1166270d23dd0ec73b57db3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ef78757800d722c31dac8669ad5e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d815f1e6962e579ca20d06be2911a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8af644237d27ed95ad90ae9f3396e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ef5189cd17b7019f464f4813b847754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c55004163ce93cafb270b9acec6b8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751086cb32bb8e78352dc63fe4d2cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1519188da84f21b0f1283f8f1eee657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21065ca262066f88f30765e90e7220cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9ca3c5fd31b9aeb2a2f348e8cb33459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138233162499756a419320d294619a9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187f28e789af6991ffdf205d3db13861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30f1512e6dc6bdec52500a6027d17162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd424dbe979b1beb1e0934f3437943db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468897a1af0f33889f9b19605cafa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae3b345e0acd94d55668bf4fc257a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab9b63c3a16030d1e32dae49699e0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe1880478dab3f4f94f92bda7e91f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89635111bb3a5c020bbb14b4b5748668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829527cbf25e0034c24d90bddd724dab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1b1c853974d54bcaf29c22c2351c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e47ab5cb0bc87b7bd8a4a33d54fc1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08d7d5a18a831f9ff2c06d49ead9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204d770555bfe823f6926647c7bc94c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c9d83a842b2a40396b1b950c68d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393313811d5f5276e8df6bd5cebb39b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b881ed830b2d4efbbc29a662e4c03a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f44011c4f15f3338062544653cf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad723673ab6049f88057776d8d37d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6946c2ef71b7d431223f1e48839f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca69fb4154778082a6700c20b432f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab715f402febd17ac2d734c92f5a9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d81d30c218c018b9b94ed944b72c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7bbff427f6d8e0b1711b343c7d62683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d8c7c7b4bc2ceebdc70fb1c7f55b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e73b324248c487503737562be7f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360b70d0dbcbf49516f2447a297a8fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d272a4532238e5dad1d4b080a9030587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a5ea746f52e2cb8e303b87982e97688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea9b7497ffc1cce49018fb3a73a6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d612a3e1b87fad5a70b8205958540d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7403215b179ba5ac6fa0e38d44142e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041cf68be2167a63e8b1b7e3e0396d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd430201a4909d57e1831750f46ba0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0112186bb9e45d39239866cb0fecc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705ef52fa8a88c9bd0fbc4ac8e2eba795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbaf1e34494d873bd01ae7f61d47d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38fe55428d1c532d38d1a5bcd2cf5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d23ac2f94303608e52f3e1db57481098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66f327fb75d7c7f90e0986d094ed6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33da25c5c901a005fb04f1fa9619a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecbcebac2bb0bf2364e06325f5f380101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e33e47ea3b03a2707f049a227223a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e604b1b4f2b926161c9cb88edb8b0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774227c76e573c83f5a49b044941fa06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3d77fe2f30f573b7186186089afa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa2bac26b223f76459f8bb246665b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae1d6203410b6e796fdbfac586153c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2aae93a6894c958ea22b3ebd97c2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac0528699fb54f672d582fd495644109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cd4a643519c057501c73a7b95a323110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc4b9589d7f73c8e9a783352880a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408142f7e097b33131610214bd4f8035112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a4fd1d99874a93d1399a616b3e159113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42da73b96f8def6456ff0cf7b8871114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d24c9a5d6000c844024d1b5ff9cad1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ea8cfa898d9b5fc24de6d72f5fdec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c825119d28a8f6bc55089293123b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afde668d3e44c4fd8fef955bff7adcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608dec9fed848e8998e70bc93432dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18035160eb8a80071b3c407f93132b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74102424ad2e03ad4b84aa53808478121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47559e02fb08c272d24d89f5237e68c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d840105c48721718e80b3c09cba3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4be65184b178de6aa8401e5b8275e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf33c7297f5e64de4c4861c8a2e6bf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f22977352a2ebb472a8d6ba679752126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5d9752010ee82af815dfd5a6e67fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddc10905e1b45c82e535b427b40497128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfe0896833bc7f7b52697232111604129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ead02fd03b8cd2fca4bef43a6ff32130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287b16fa77b55a6cd57a915f05c43b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac309830594e1be5c5396a6d7490191132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f955d628cfb26426339c1ffcf6cba1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765354756a2ed8820678eb41b0731c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01da5347c8ab65bf3f16d960f0cc02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8cc688d77b191950d68d318954683136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e00d9749375f064d4f96272a0e8361137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58316922aba2ffe51d1ee74f96119b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c29660a0834922d0439256417ef15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b312b1f8e2a0c48390e25f0dbef511f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f60d6e021e8246c24fa170dc09a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa2ee76100eecfcbec3d13d4e0247a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaa7d290152c95f9301f7c78e7cf39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0edd671207547f992c624edb1a407144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afec6e1facbf0a81143ae3a502e10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d878f985fd1dcb3daebcd33210179c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247636bd125b3c6ba0d3876a3b1a3cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2934e4983e706559a3905f87c0edff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d9ae06852a27a3ed87ff1f12273da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ee4597b98b00dfe890d31a09ed10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080bacee2f31213475478ab9a6b3d09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada00f3d01a346037afd6f283ab6a5d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439e3f82bf1e0e0e87f78e111be47fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2af6c512e6b2d6ff14a72035d45a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0205d6172120d601a4a867a4300003e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7e9fe284724925532b39a1c54e8b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d20ddd85085ea6f3be96b233f45d41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca9e1f8704b88c516704479bdd3fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532bfd9e37ee70e39b93a21b9a3718a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ba2a22c41e3c7e462767410fab9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ed056974131a5f426c1498ceb269161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3acbd564f079088208e480a5234bf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716e8494e29542afc23fd1cc2069e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5e1dc0b4ef439f5ce3740826abf85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed16a983ccf153ae0637c417a473c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1f389d36bbe6e024088c2ce37bdf3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4d5e878d26e00b9d7176e77f3cf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a7538a1f4eb072f69fdda18e9595168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477792b75884c60841fb762878be35f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d3815850dd8364250c271c961980170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162010f1e92afa0b1319d44caee1f9bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a069e0ff153840867dbbbc93cff3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3932c796834d75d549c46c2700ecf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76455c86d127f9413016e3130d7df1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5b3b59a1f1414471506b341f3bc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd873800f879aea65a060b625af534176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2946d071890d39bcea220ea594badb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f076b48b89516ed7661e74f3eb4dff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b8623c66c46baa012dd0251b9043179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b5ca5b56a135d3433ee2867c74c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13781749ab5d8af8c620932a34282b7e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb67c003baf4989c25a4c6c3b0d729e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e7674f1041b1352acd8ca5d205c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bea05b84b9dc92f9a362d9aa93ca9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c7e51488522d40a57a41ca4fa1d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b25f8a549ec27c43d64d79fae2f6d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974ba4db3a308fad41a54b2a19fd83a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc520585de36b1e557e1c5678c0ecf35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8c72c8a67d2a72ada5238e063c31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c085aeeea312d767078cb2873189f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfa5bc71a45f193d70fdeedae0394e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab2cb377483e6ee24fd37b722656e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912999852187bce4f46c7bb53b50512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9ff1a563a18f649a4609de3ae4e40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23286c5a8a03067914ee9e15616065195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b13cf8f63e1c9087345778fc509b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8d1f561d20ca9ca2666ee78afe902197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33ec8f1abf853a9b742e995da5540a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02bdbbc5a383d113ce8440a9428bd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f12c8b0e1a3afc54dfaadd8f03bf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e0263501b04cb0b5db8162c946ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69266b080a337f7feef068ca9ac9c43b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50182bafff2c5e023b137ea3910f197b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d874d22ca08859caeb3510ca540da0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ef829ed5aee33944a279faa640be0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d544fb77d4e22c1ed6a2e9efff7ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d2f39836938d4b6275b0c68633fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adaec6745e1466b8dd278cb3de1c2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0161d884413c45890c1b88e9b6f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58cac102c0f33696860ba448dad333210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e9d04e47b6a30bd5ebb7f97e9f65c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3615fc02157627655f58b7aa69f897e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12f9d7d72ccc9762d7ff06c87ec649213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242f3eff80a0987ee0bc67ab0aaca4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c429d41efdb1d872a01a0b183d0cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b147cad23db857b2d2630a3703c9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8ac1bfc4fdc36e7655d7d5e1f454217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d11145f44b78a74bbe27fc1e560e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc5fdc0169a7c2750f789a0d80f943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f554dff9ee805800b760ee91be10c8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bef4d60744111ca77a9c9d8bc48e65221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473d5fb983254ba916af2856399459222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58092482ddf739ecc8b1888c5326e6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbeae92af8fe8ef33bc66e9c4a4e4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d0b734624cd5a6097afe7123a293b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6396cb519426193a9e1218aff4d471226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fa76f2dea334261d993bac48a9aa6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a709ef116925928a7d2575ab3ebc96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd662876fd60ca4f93a297c6876f53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a49c2cef20487d1b4a316ef89718a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b3820eab9bfbca1ea96aa02726a66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c40cf7b62e424dd23ab06a475bd15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec54223190b71c6019b0c0ecdfe9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5bc818d0666f08be3758224e95401234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47128ac10c0ccbc954f65330044016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbef17ebd1ea39ccea3f8b9d576db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aafb4a3ed89558f8ba249915ad0b9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48256698ab7902b3f8928e45a3798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de466931abeacc6c200a48d00804fdec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d9221c1a9f09b45d6dd0823f173d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65119773aa56d45ac2bb273db292abc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011ae4fc27b6294415a899fe887b3e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e09c53a727373a8d59d1df7ab41a3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2600bd264190592433d8b06290374244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3840de1a8c3fc06dad6e6cb9371c7bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a917dfc995460c6d3df805cd37e28246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4127e9ca4bc8b17fe1f12e938535d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b9877a802dad15dd08a713fa1957248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd65d25b78db747ee0c68530311490d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a074976e64b1ee21418b8e58c01b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05882d7a6f65dae231f50da5afa67da7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97d83d31dcb50db9dd0f857f83eaa5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f6361f1a098548d15b0fcc5333f99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceed14dbac401c3ad327280cc43e9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820bfd0d1f066822271789c1a605319255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691c9bd85abcdb62f8ae0cf5777460e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93acc834b8c543050b8d6bf42fae30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d82793bbab0707ae2673fde6b8223258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f257affef79bf0748af8f32973755259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653691bac91925a6420c391c31864b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872335f72cf5920ec858087a0fa0e0b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dfe61b32eab68d0ea6c1251234132262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38b0035bfd3c44ad9b96cabfb5ee2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82039a01d1ae98e910cc1697957167ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b0ff3a4249a72bc7a9d285ab211e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568db5e8c28f19915f6dc43c51f0b724266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ace58fcdd1d179a5e32deed43c8a78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555e0b241a91de93a559cb5b1473c2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4cb9146684d764de532a7cd271a67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15747879c566c5832dfd58cbb0c8e5ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee1a568203247d71a4d98a32fb0c7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322362c092533c953fd80f4bc4068953272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12cf78ca41a6bd0a262f6134f78b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059f44a1520c8d9fec25c9e68ca3ec3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7eb211b8fc6fb35f8b95d1178afa3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7f474f1c247ed458d3e089a535349276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1eeb12c5296c1b45d27e493ec9d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a29ff3fea9aa1f88b8d2d394a10e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea1bec2bed5b928ce1d11bd13cc93f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3dce400ae0f1b5cdeb5a68ee95885280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced850e3221e457e468de6df88d21c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef0f5d2708f98633192c259616431e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919eb6b07ffadf4fd7b581ba4d43a7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c92cc586861a14b8414571733dc6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5e52351e3760a936bc44b513e4c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2785cc2d6ced1f5cb4124011dbdc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aaadd0384081a0dde2b94c5af9588287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a380d3494913902aa545cfa155075e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e93fa2c503cb41275b0e7e776280d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771852ef611ed877aa742765ce9097b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9a45bc9982a0a8eb4d9f0af7e6fba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f39484059db1c5094a9726b6ec7c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad97a679e9eaa3487300348f6f2958293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c394e3a3041b78a9c65f8cc2c2252294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6f0f822a65f71b5b63caef1d05ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0126efe53c9e224f028ccf51e27da3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d294b33961c6e0895e3b97583be6d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1012114cd71163b8fbb660b41c068298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb72f609f1884f52217c2384fafa1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba6260417241b5900d8660f65863da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f3d719da9fa945105d857b2b8e1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9bbf1838f2d5d87cb858937b4499d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bd291af610a4412e56807215cadc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641d7f0851bb98929efdc6194d8434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a942d82781e353d2d543fe1e5135305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd935b6d4253cbc9dff50eadaeefeda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d74bd03532ada82edf4ff16f03477307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca1178c9a01d275ec61ad57012d60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e23c640586a978e753f275a853498309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d10bb25c04c0ebec091d9217d89939310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea79f77ff3378a6e95e03374cd54a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da373eafb4d90c55a83b464d719875c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b02a82203cba332b83b5d1a9fea5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f57c84b371598724fd6dab42dcb51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ed8dff58e81e53b00174d8f03c7c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4d06b9f9224d084b43fab7512107b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533452ce9596ae1719e4a36c0301b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e950b9cf470b1e8c3d6960711d75f69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517c2c627afd4b8ef8b6d3bb2143f31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf001485bc4fffa488164ccda689e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590068c8d1139d3b92aaa307cb8dbb56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90b3dadf1d3e5e69a69a9ec7966def322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee6d55e1c4130896fd94c585e86d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65e587eb0bc7a69b8458600be37ae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311278dfcba277b9b86efac6690a360325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878bc38d81edf2554c6f454b2010068326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31e72cea664b2553a1da7a7b9ae0d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23baf2b019a858e264fd7f5e8bbcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b6c416929d0e0663ab054f53b36b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab69fca4448420b729bd117c74f63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532ae3162e577ef02f9a488eb8cb408331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd7a99dc00007d689b6dbde6d9586c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3e0140386fd7af24ea43d768dc4ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08047e52362256ff5b3096856c56d867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b9c2a7ee398db1a90f7dd69eadf57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a501fb3a8c2ae8b0c38ca02cce940336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703cad1118d3d6e0f28f935f88b425337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815735e7cc9d1a4fa6e227e4a7596348338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1cae5db24a376d2cb5e43f3ad1b76339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05643def5f6811df9ac0602db460948340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74357d0eaf43c69e69c59d0b6ab2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497f5f9e8b199cc5031e89f05686e28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fef35acaf37b4444ee7c0d2c0e8c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5148fc224cd13e873243ff2e1cc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65ad2432f6bf29671377eb4629cfa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ef1daa74d316a729eafbd400f18b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ce231bfb6d6fdc983fc2679c650d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898c65e54d102b895cc83a5c79327e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3579b4b0466a1080ba32130f62c837349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eee3b6de59e9f8f462d433933ca48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7533630fdc70d368b648d93f91c879351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d56ab914ca1247c349182198b307b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84dddc0afaae310c1593c0314103d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cefb3e6a56e3ccaaab6b448374ab61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270ccfc6bb518b56f94c555fe8577be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0da5bade1a17c95bcee1e8e8e21a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87864fde2d0d12a0889a0b78847c280e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580c5a9e04ab5f2f01af6bc8cd547b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8a6dec2f6b04eceb63705753ad2f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24addc025674c3cc176739455c7f362c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9eeb4f98cecce2ae755148971c782361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41736939d46626f3bb8c93b58536f098362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df6ee7a9127053c00462b3ff1249e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd468b2a1315bb870501283b8902ed08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f72645bb732546e2f27a863e01aabc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fbc55bda71140f3826785a6266072366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfafd80aea58e5ea03f5a1988c20b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3fe149588be88197672d20878a64a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3def74c0029b236c4237a121f318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073dc9834d97a5c786840da84ee6591370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60ca6afd11c1c065a7ae7860028377371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4205ea290a0d1412b8ca1adce5aea2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a3576c52fd726e446c263fc14cfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7de9ede85441004c515cce8e18c3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a439e02b894bdecf70aed65567368375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63990ba27e8b9c6bd86ff1f13aaa9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fafcec1f86432eec1b7ef4a10fd55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c3c1a1eb3b312d924eebcf0f9c7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e19b1fd501c0b6d87a1fd627776a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adefe4909920c42e52f3bccd99ce71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79b37e1f8a3db554559faa8a51979381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa6418f094b3cf68931733999018c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09214aa9ac71ce8db95563df5254f586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696354715c216e6202540a2241e21e14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977735e631e9764daeedacd0a472af1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc193031badaa40f5f0a480f073ba17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fc014d8ba2b1d30b697446067a6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a200bb66b95675b93a4e2487f52f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbe7b82551abd7b6a70c73c25b1578389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da703225c90dacf8059cfb801ca48021390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5489a60f0db28434424e177240ad15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832446bf8218ec4a41f929f46fabe711392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806730e0daff77fc6e78e90769534d22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e53b5d5fdddc9c07fab9eeb3fb9eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e7976835b497b7d18668cfbbf9f6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50834fae749ac862ba30ee09f5ea67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b722b434b9b691b462eb2e2a54206397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdb671b0d925ddf40d1548278356c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd455e0afc1bb31b691e2b982c81d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9199640e74220607c963dd23da4f7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d3a5d7e1d6ca8b567e2ffcf4fbbab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcf2d5cba9c8f0fa898a8036b13e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb3758cbc311076e0242371603ed4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964efed8748d40693483d0b4fd3e52a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e0f087707695b180d8fd926fb284c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6b6a962995a8598bc7a37eddcf49d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c9fac9701eed6f27ebb9eafaaec4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898101c63bfb4204763e2d9abdd58d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d3e20cfcc2c427ac0c7d1099d91e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608e4ef69f1ad5a6b8da335264b9ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e24fb7a1eb62d601db8af28396044c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e61106a24583a603448ff68b50e5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d2a22e91706f8ff749d4a7fe1b9fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104a3cf64c9866cb350f71588004f4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203cb362823a7cdcc4ae464c2ba6fb5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038afc81705536d7979c44375a55206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5fc3e6bb01a3b857930012e21c85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3aaaaee28105b074a405c5948761418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1780c21cc9602508c48f009145035f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18a391be7e5d27cfcfa0699b922710420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79589d74b105e30d6cd827a17ba19ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f958a5517a5a20527f5db4cea6cc509422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be756bacab9a522027ae44178a920742423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dc2da93b411a230f53de72f693b35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e962992feff4a4cff8121f9e0665144425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a5491e21c8317f915f41f7315ab78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ee86feeeb6bdef6f653065bfd4c2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d156670dba18cfdee48e279b1c36c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0901e8a05743fa91516d2e7b42703e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5254c692fbccde66d4c3432a9f6811430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73693c1f79e9c8a2d519731dc54e722f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7a7ae4e1a3edfe16dc2be1ddcb8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea049a950d1e29ddba933661d1682fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c9c5265f462452e7d4dc37ad129ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea937a61ca51b2e2edf1a6407d6603f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f54c4559ee2025abf716b021780f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e74fd0969391ce67579151963a63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bea64307ec025df587ced7d6278dfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48481358cf898995aed659a3511d5d80439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a078ae9019c161efbc83e50fca8f40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd34444a78d270f17bc86cc95f8b44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae187a4a070572670bd33d14d978dac0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83deceab8bce1a5d4764a18505958459443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fe214a1cbf100e059a9bca30e5149444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c471488064eb9857021d374e60a2931445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0ba80404f8777b87f73e92b6d179446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea77a06e6536e12b55468b1e52430447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0fc5635f3cc1e1056da68757172ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cf7f5d575a4e9b0b713b2a93129b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d23db45e2ae5421b5f5855d93640b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21705e63420d17ef9d2a03b9e30968451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15efb0b971e5ae26af8e48d6a8077452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af003c048cc44f62f037695bb5e71c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2687d2ad3875e0c65b81d10a843a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dc5d1ef02d3a48d4634302750fd04455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061daebf3ef866439bdca77a2cc7cfb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225200a143412672640286d4c63f3ee8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848545b776a173dafe86b96ddd76f8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7c78517cc9a48795e4638ce66e1b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b02df616f3085e6deccd40306d0c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67efcc1f63bbc9f4df922c39d24fe2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb50d3730721e850931102e3ca5cedb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c52d7a572e728311cc36f913b506f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b6ecb715e67c5895078f9f8d4cc1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b3fa3497a7ba2d49ef98a68c37d5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a30cfc7c4ffe762906d045a4198cbb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe559f61535b3fe14c51d6fcbda03106467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e09425c334ec88acb816d818abf1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca30fcb54d1015ab840d3f5c1cc4441469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be44164acfac21e2092d54c89b7034470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9b9b39c01a6fea57262e87c238ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9868084a462f758d8bb3c366be2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f627b7971d15db5d73c887a45eda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f650aca6ebc59e4cf7e3a67704bfea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6230542cf0923315d7246955dbc26b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5cda1090b6b1a5161932649e25100476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123bb77bb81a52d4244707c9384a57b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ade8b12c34f617b813317c375ec7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1551a35765fee2139d5d7aac1253479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832ddbf94ec2e1a479b6b5b781b49df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbff8590b92de2080a3c3f5fd150e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ef460e927350d12f0e56f9c986117482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8be6eb5af04920ec1db8a7b0ce3e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71835527a4fcae633c24c04b93f73c61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8be85329720d15e586fb8ebce8f4c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5784ed98e96a0fdbe27a4631a40b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b05a8f479a56a38e66c33637d6875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cec1aa763482f9876052a60128ee92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dbba3e6afb432a4eec9f0e4577630489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7674fab3ac22212b0238c414fd1860490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704b28f54b56d1ae17e62c59b0f58c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d15f56b034c3c8bd5e2bf05ed32ef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587094adf5c3beb9bced35a51961c6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042bb2c206c5ec88e0e1baecbefcfab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1a55f564eeaa704304e9e121866c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c41c9fa7134bd2c25220ad9e2efd1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498903b191412cac6cf55dcf45b63e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43a0526d39971adc25dcde0e469f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b5f6a69ea542466bdfe66437a80e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0153e5ad8fa8a82ec717bb4a1de7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ade0f3b2217aef116adccedbf8d8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87aa101a66b63602698e11ef679cd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff3f3acccd03328b48913795749779503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d0ed576792fc697e2ef70208a025f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc946db286efd018bc0de7db2f2ee89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab4acafcf7a9dd735edc9f0ec75887506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baadb2cd8b6d0ddb9ecf8e85d84bdac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487950c62ccc53fe140c3a77e880dd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e6ecd3f12e318e78cbdd7119e7dbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3cc11b47dbb40f5a7cc1da9d75e24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9bcafd250b778b1bd176e4bc3d176511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806526b790ffbc629e097899b7f5a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af2331439179d8885fd565c55308f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558beaeb632cb62f1fa48389e763f44b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0166044da10a825bb2c43a72f9d31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df26c35db002d08b56fa12a8db728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bb62cef287ff852472a767ec0dc0f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f87a9f5235be28a160cfb353b9aef2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fc0dd347ac322d7126a96c11e1238519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7c6d8fcae8456190eb656d0628bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605619d3d3c9476a9cc24de09d368c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93f63da5329d01dda07a7c9f8fe4e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0fc36c4a079526c6f5449d5f254d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad17066311a1edaeecfd8555071c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb74f4e3c245d036f5c828083cbdf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f18577e3c2f11e1bf35d80ef018ca5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54866ee2b7eb199340a34b89c3efc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fe3e616b5baa5b1c69f583818d0a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12893fe62e24cc65cf380602831f92d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2473f1ab061a7af57dafe144042131530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6cc00f5a15b240a5be2bf779b262a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc803c9a92206ff1e344ea8f398c7e58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dc0eeb45db48f9b6d85ccfa1b6a93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819c26938bb9bbd9932683c966e2b9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f29c495fa717702599ce9f5984c044535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c074cea71fbd046cfa776fa9d8818536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a83dd7e33a8abc20c72c57c250ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c6e5ad0a325f85e4be35d584295ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36f77cbecb91f5919dd3f450f2dd85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cdbc73882650420e968f6346852ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744e35bd313e28baa25fdc56fd4a4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da301586ef51fe2f8697205bc15190542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e2d4bf6f8bdb835ce483f957fa59e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0881bd9c704ee0f3c47c05879dbc5d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f61551af1018be5611fa011bf82656545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97de017e3a968c980929e49cb33b8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf3db5fbbe112d78c7b3e6ef4afdb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6a10f04505e0c3a9d2e2c09adeb0e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57098808c23ecf509c9bd13c7348a07d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05915b96b4ca7a8f9c7e8098b386af5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a32c24a558f34e408152f25a3c20c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11448e2eb65f58bfa79f35f1f06eadef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6812e3be4db73cbd75e8bcab8dfda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6c0294a05ec778a284f9393c76a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ff6157f0f4b35230bd8cec879248555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e56b1fc79bb4885b3fb52a8616e11e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5858bcfe22af643e3eb30dd1494e33c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a063de30c756bc4238bc545170073f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e15d0b430a706bb867690640ebab76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a353e8eeccc056997d0518a353ebdfc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d209f9a5f1cd6e6b9fbf6e09bef1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f06ecf7f049de7c89746b788454b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3fd20e2f02d701d33004221828a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23b98578e8f6c08b263b7290d03c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a246f012df5dcaf1536ff9f037f93c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a171c367b0187e9fe279c9baadf72c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c82eff908749c8fdd9ee4499a0b76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db563319d31d8338f3d5604feec0bd0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f149c4eec2851ba78fe5a77851790c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e611daf9c04c341b588ba38864a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d7924f1f53c558ab7649979b768d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1fe4f5e72c8b2b355ce507c4d283572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fec3ad507edb6111bbe21cdb3cb92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e88fc8fc5b79786462de3c431cd26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0cd309327ec09291af0c1aff4ba7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b569cfc0d762b0681bcfbb68845bddf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165000edf844adcac693722f2bd1f6d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b545128b467613be0a736cb60fd02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edc2ceb689f5e69835780f0b823f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ebf2b0b9fefdcd5dc1bac23c0b21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638d676db31351c3f4b337cb3e4667c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd70451cd26554ed21852987b60ba25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f99ffac547091e0c0304378226499583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e3aa900d4df45a113e4c590d13b16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dd232ad9d9a3513f93e5d70c50a88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b08a24d684be06126a9ea56c0a80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fc58e53c36f67d78591b2c5b7b3ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456bc8fdd9fae60ef64a5e34ef9ebfd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52195d2ad257fef657b80f49c37051aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ea79df2f6509df38b1cd744b9d6c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9de99e92906189f62cc83512398b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a77ecd57fd0d0f77666ce9086f5be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3918af0586e49965755ace0b99122c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a95a849a2fdd373e263efb586806a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337b98d14076933bc12a3e340db5750595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e7b69701fe40d55d995bfb8c1460596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51264fa6a071cbd0b7e2973a096ea7ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b723460f5c6967384c711e053653d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44749cbf2f358c0b70126146d4321e1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294a7c8935e713c03149cece5a25a55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbacf342a02a5804fb299b7eb339731601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9fe0454894ef24a6ad6435d9427d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62855f4d0a9953c4f1769df53fef5930603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a20f72947d8da060471edb3afe37af604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef6193579330ba4d9f94c9bdc44ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca5c4c914bbc73d26610f8e6fabd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b41a515c80f62f49070747288cc07607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcd4ef27cf6f704b5334114b53a13d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bc9e6a402abcf13c4007c894dd5f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397e876cb4b42b5f951da79c9f9567c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2a6f099ca1dc113dd8864e78db47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be629fb2b121101118043f7d435710c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354424c047c7a1e7dceb7b7c9628f48c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f271b3fc84ab7e5dded9078caa28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177108f4c26d8310460edfffff7a0a85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9974234aa21a77b948160df7b4990a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0baee0cfb6671c0fc2af8dc1ddae63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def69e9ee40d8d38113ca10ac524623618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbb1764bbf712ae7a372eefd48d73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff68a0de3b969139a93199b10abb10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167cb59f9b06862e8fa0ed64dc5a85a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e27ff1b3e1d465928138a434cf6306622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19e2c62bbf653ddb8d9e4c27c96b87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5dfccb64aa8aa442321783409985624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa819797f9f2686664ec7c95b74653625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1ba3e5424b06634ece33ad075456626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd5f18c89408de06566d0cad88ef9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0495a4d45f3b7a9047bf9d44baa92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbaf78a2ebad03993d458e19586841629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da6e192e6465ca862fbac39f1492d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14fff228cd2537aa8d80bfa0d2eaf8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e377d7e801f1815f829687f3e2c45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a9ede4f1b5e4ffb69d4af9fd9cab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212becd14456bb6c1fbc951b6839598634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e653da21f3bde89b7e9b72066d9c9a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487a93813162a47eb99cd016f901863636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca957fc97b3be4c8b9a74c65c6d33993637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc1011139445d17b5860125f808c20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3c06541517dd533fdf16a0ab9dcbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89615ec0ea65120a9950746aaf587640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc445e3d16997f9f1e833dc87fea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220a9d9da79e2423e6e8a1009d9a81c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a071f9c3f37ff92b5a02a8ad3900ad3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1157263b6434eeaf1a5250c643c47d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732810e7da69e393aafbf3f14e6ddf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45b2d23721b44a51f31b4a1745f676646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c34889c53f3364f4c8bbc8ddba0a77647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e03a41f3a9c203884f052a9678d6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8d0f60cbbb0381d1eb6be29e4d21e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dba042fc510a8959721cdd4cecf63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7320d0353746b2f57c0b724f0e83a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459060886f1995cc15b22bcbeed3df73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c6dc7182df856b7261b88e016524653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541cd36d8529eca3942724a0a152af3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214692ae5f007595c483fbffeb92f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1d59d19053e3120dd418d9b8515b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47270d6b3880d00918b073c78227ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6666cef4fe8ac245e1da84dea89067658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21535344f0485da885a099836dac073d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e32e83f12b04d686a127247daa00a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae042ba311d8273efbd7d4d880cb94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec91f55d4bc4b3a8e1fae626e55234f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61351f69b7b135f2c67b15801e9e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2b5790f3c47b87e92276a4ae4f2b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ac0b84afa0efca613c69be375d16a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6cb406209ab90e911b456358ef221666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3314aec149ec87ecd40af05d940542667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb70d13bad67dc5a2e0f603a99ae10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8c8f829eac8157122e2ecf9b8945d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3de86bd33f573fc220bada5d20aa4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddde403f23e1a60d6393cc1bc034b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437bd5c5fdafa544bdd62c96065045b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e189184b1b9a55383c7d82d6caaf2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc2c28dcc4ad839c277747c1ae078674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e462d3310dd415cf671d49a951df3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0879eb3af93d2a6ccbbf655a8685ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f39c01eeae0524a5bac427bea690677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a70f9af5f66060eb1f01d7647bffe2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bfa961a7b12b7e93bca763e5a3845679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383948e96933cd5556de1bdf06cf098680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef724e6b4853d28504f7ada8bb49dec3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d1adcecc3453cc952e7de55589c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d8cefbb73a5d07bd5dc7fa4f8daf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b28201f46c4d1f3d01928a2ff5c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31563f435d96c3fbdd9e1e661ed92ac8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d1c67afdde7e6dd3d235d90971451686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd86b26feedc803f66d5a546afe5b96687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa2e2a06711be4fc2447993c421ff1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b12b0c9cca3f3bacab8ed62ed3d0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f4dd2ce71c43aaa17813eb607cb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391665938290640562604492a3163c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b1e7445d1ad9b60136bcea54c722a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63c51c660f28264cdc117335465fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b94d900c1e15879a42de1ca50ee247694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864958a63bddbe9ece9af86bbc00e8bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e39fa312b9914ebc610e84058aa5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4a30b2c612ad8dab2ffe0fd0cadf2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf295971e2d6fe723bdfd68e3a5a9695698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820b43bda779dd2631a5ff889e11041699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed49633c575f828d73ae43e13765fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c63ee0a6a89a074daca8cfa34ad9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29463d7ad017c875d77f991fdef3318d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d20714a746a042c1a215254775ef7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31c1539705a0ecaae5ea15933a391704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391e382744e91f2a421deef1f963ce1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d9894f9988385dc9844305c017753706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee3ad983144c8a4daf24741a1a0ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff3f85f13315bf4f07e9d778e16a38708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93129004a6d155e159bb90337eb46ec9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7144ce14e348d34f1265127ff4038710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f99d100c1416c7a1ce249f71d4a5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbd13d842cdbc58c5406dd9f955d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402583b9f28f870b6ed9fd722cf83d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8dc335efbfc0e8c00b34be4e1702c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be922efcc0938df537ac877e2af4aed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db9fcbc82ed33910ca2e7e2268a6a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bc200ed759cd68584b14923a4e4cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bfe607483fbd2961eafd09e2515cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb4ea3cb3a30ee7411fc96382914f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9633b4756082b9a2c2a98007a01fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653f0e2ead6f066f05d9117db5a10f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d350c5b40904f2cecc2e55054b82cc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598a15384ee106ba4486e15c087ae8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaae8f60ef9b93c1038bda4b098376724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df3d02b05882ee8d814e75f8000e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca269b291ba805bf905eab553f5e85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e7194e4cb0c0a8620c8ee0d19d31a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc63746a0cc48d38bb44351873054728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccca72c6f233feb7e1d054136d5948729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9414294774eee308a2578e7cd258d5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1c23c63fddb801873645f107a2e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba47d6c06f275addb70102bd43b07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b0231e5f13be81f431f9dc19fe3c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3edda256143be9c473926dfb55c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea1bbb4d2212e9a27ac8367551f8f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241d483069fe49c6a4fef8d17333330736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648d7d40e9927493c4dbc4b3384964737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca127db0c8acf24bf0c3306bb09b9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b2456d202825b5e9edb8d8bcfa6d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef0686d192a17d9fcd1be8f7bd03a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9a85923b623d49d90e5bd33d17dab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddb1b670751a4dae49cea4437e32e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf50860f94fd4b8a7249ad1bc4958d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921dabb4e604a5cc6c0bd69574dc2de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5685068faf7ce6f4934686bbe4fb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e75a4e854f384711d21ac1a74d19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849792ca0540d9e9ac120961124bd5aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade276aab5e68da81552b1b1134390f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf04c621564d2009128e15312e501e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ed7685edd15db7dfc0a2f576efee8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b91abe410c0657671f49a79468c90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fc6dbf539c3c75802064606356dbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb6b89feaf521e91312efd1c6b6185753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd131882f499ba31ea6bea54eab73c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbcb722594b7475645d64a1911756f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a3149d64ef8d98d19976a71b71eff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7a87e239d23e83ef9611bea4ad3ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7356ea738aaa57e2d7f0bc117e7b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29358586e5fc9a4932000182815d8c3b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>