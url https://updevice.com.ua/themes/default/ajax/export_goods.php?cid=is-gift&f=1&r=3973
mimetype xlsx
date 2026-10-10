--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85c91c770575b5efe1df03963d1271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5107984e9b96e9d20b7533ceb1fbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850a7e0ea1c2effa78c87691c37e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3641f194c1b7790f4adbde1e532f1bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596cc839b5edcc06f2fa568c73528055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba954090d8dbe03591611ed134d5fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d3e2e366d00ff8dc74e0dcbd148f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a11acbf8b9e9aebad3297b44fcd798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476d554febcd578fb9d539f99a236a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291959643433de9a26f107b12c88281410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3548f109b41dd84d32879bce78e0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9ee4e322ed946ca2251c12a2fc1e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00c4a9e68a628b4467d725c97a02113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4482178e62c2b9d5b6ab7713aad014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e599c3b9c64ed3797e1557745f81b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d94dcab4e8f5116c147178e164860416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca5ff5680b0f362df077d4d173ff717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab223ab2c8c70c2465dad75900022118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00611521aa9ce99e754ff7278bc64519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b31ed060eba3b342c96552802443620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b535b2ba681e2aa4e5a12ff4c63a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e17ce8d6b535a457691f47241b3e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b2a9382d5426524fac57df575784323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecab07addf826d9f1336e1aeafb90e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc592a3d8ce833acf128012f1f90efe225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59f26252a630f48dacb5891b0d078526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aeac5659f1475bb87d8254d91d9bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfd28c377a622e3e91a454e6d1e39a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d3d2280213c5d7b07ed045a0933629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294832401f78c8382936800c780477030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03405c49103aff41672745e28610a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef771e81f35e72866d48df78ed0f9eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81cc5838e6b67124c78296043b88bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21e8bbc24a92156e81c03ab2975ed034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf414ba11b94ee3f6ab94ebd479933c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a47e5411af1359efa8a3faadae9bca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac649053ee36d63d8fe8b46d51e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57791067d4f58b78cde4d8d6c064d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda2f05f0a1f25e60d17b053416b78639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be2aa11d789c61fe67dafacaba26d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc5079d0ae421cfd17f29e8e25590141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb27ad71c68e5d26141803cf20c600942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c4ea96604bd285cc2c5eaf8b2ec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb2a40a6b68d432ac21765d90a67644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9aaf4225acdbb43b0b75e58d716bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3fb9eddf6b421cca521f39c26608746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac836bb8a0532bc2e912c2e30595bd3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb08fa2b56163439769ff049dc694e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d7c5f548d960627f2f42cf7344d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a4625b06768dd2bbb86264044844a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725245ee1c0e4ca9fcdd4cbb2ec123851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9de4500e3d8ac2b14cb1e5b5f8262152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533b9ecc0b6bf7596a2ad038ecbf0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8977396fef748a01cadae78470e3bd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a22431c79549164cdf3d09a717b5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c24e1a2441aee0b1b0aea9c89bff456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ab1ff2518e129afcf47b22b5be0757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c7791822b9bb6af04fbdd7d5630358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54759b4135bc44e9e20e1c4ff3215159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4248f01bfcae94ed46e176e90fc48d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3147099fa01eaabd18156b1dff4b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe27714dd2e4dfc8598bf9e930e7be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f6079744d7f68c743a1e42212c2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038ac1299b5d358bc3865a79a6e57164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b94ec979d7cb1d53977bbfe80d2d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec58f76a741590cffab413f4e730f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bec52e6c62c2e1552a3ca44faff1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144177cfe5d732b0d5bd685902a81c7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66856248bed77b720b7ca29104c5d36869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e755081acb6f2865133d53498c786670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f9a67c2a5a28642c05e2c1131c2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7bec8a194db04e3be9401b80ee78372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c44da0396a869949b54048a48ad073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7601be8c5ede7457632238cdba70df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7f64a731609c42e7d739c0e8f234f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d3acfcf69186ce778cb1f2db7d6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab159ebaf37cc9346aa6760d14a75a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930764ce512fad0442340ded984d6d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98cb67f7139f58aec4eb4e2955e32f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b525ee52c2e35e68d4735bb293ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbbcc86107189fccc463da1931eab981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e96899eadac290e45d13c9de2afa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4652d12b01a697eb42b261c682e76c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe86ac95cd4e698d9ecdcc1c459cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc91d743d8c9a57a27961c1b32d5a6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58599c4e7ae518940ad6c479d0c76be086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e056182f60c9f17a10bf27eb82ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f0c066300b816e81f591ca7899cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a031202ff9031f4bd8e1196567b6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667401efbf695d26df8a66b9ab5b4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01f6f5a207a736d8be85868bb28c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bd5e313c906000069ba56505f6aa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315e8b96b21c58716b270232c840f3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4159de0333a32b946ea452994afb55194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af67369f9c9dfa57f3d01a1a4f678c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2c7174208680f1178037519cbc8bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0527e417855623ead68b35b8142797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70214de7e6946be5c39e1bb2006fd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fe2a6678e5318fb7544faf65742b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeede12588f401119a401169bd8b4faa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e501376e96fb4448d217d363a20b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c818d2a890cc264f61c61f84fcbc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744c23b55daa462f5290387154e808103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a287c6aa8bca79b282f5fc6d3644b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f1ab8883c3e20fa257f0b8a7a0cca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f8f8a4d1619196638296027cf312e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499c43223f4289d93e5fda7885a66a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06aa95d5ead26243b544b48ff4e15a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b49c7381ece0bc30c6d4596a68dcb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dd3c644d44bc2afbdb3a4ceb2d600110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a5eca150beeea33aef4926ab1296111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb049f43686d8f378db90dc6709358f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840952f625b77ce3e840e30ee23029113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb0b56dcdd91e3ad323ef76b771c05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea8e1411c5b07bc558a87b2b9e319a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3f5b941ccac339e3bd00d8d313a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840a4adbef84922492c10cbf69f820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de20288b00353b987b9d94320c7916118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab79756283f68c8f6a9b4d7bdf00a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08eef8cb7966153e03e5c203f314b6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307bd7a71cb9e2d4a59d61a811e2066121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeecc2196481c75dd8d07f43f205acf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb2855ca6477fc3d83851cd9b19f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988253b7790fa241db31cbf3b85d92f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531300be779676d0c9696ac6f211485125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5e2260ad4c45821fa7b5504c9319126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc44e56c88c9cb583281cf6f602e07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0bc646227f3f88cd90c2d41377195128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a747731aaab8e0f07b16fb4e3f0058129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52758af82a55627075ed759da0cbbf4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c9371255988aed27494f22dace6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5b0c95fefe22c4c6797844a152d7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e62d6cfe4206ab427e491e80f39c7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f479d3bb6b7852d2353652094920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b472f3cb6c52f1c8384ced14050c1f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50975cc512d04a3e7ee4e8273d8c51a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc7921eb72535594cd0a1fc0f9ee1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc75f1ff56f17846f3cf9ffbc91cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243440982ec751d4a4eb430aeb229d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905be9efe78303e01408f1bc13a7dff1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede1f6b3975b7cd74d499bdf7a475f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce580fcab865d624134da25d5bb278142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a07290417602d5ef71220086a908143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc89ef42e4cb1e6776008593995c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846d7de3fbbf7d3189a6dde74fdb29b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec08c7002efcd3b5801babf1c0df8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0067579344c0340b028f745b76d52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7863b7503c7c1184e2f05688bdfc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810bdfbf74e8a4e93b1cbea0ee0d94b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f75a2901c9b1622e614c60acd9920150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c3042377d26b0c3c714e4ae83e09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d40f5a54642e88cda99664ca9e32ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ce57ecdf2eecdd3f1ba8cbfa74243153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7f13b3904266d4748db30328f1cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e3ec937c7ccf4e17d1308045ea22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1960f26866677e1a8cfd0663d4fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5c790893e063259c945f00e0df95d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417444322c27685ef60737637e66c92d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00391064af2810b5b5c992922530a4e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0832b03359ee1f0eb40b31e0acdee4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa3adde8a5d33d67aca401db0ff6f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef96c62df6048408555ebe4aa9b7b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabecd867c1455e18be7d36ad63d96a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99773adddd5fdde7cb195a0e18419cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eaa5cef5e23539c5bb0477eba80f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff205a4c6481d640fdc01c883113b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec38d27031ee281ba5f61a08aca128167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37ac583f738a090d167fe3223b51e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f00c3cd29a744e904a4efd8ee744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f52d73e8159aa5e655d3a5f52943170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6746390eca98807581a6f370d8928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2a98e5f34aa3d90e6d90ce10e5a97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aad6ade1a275f7f4eb91b86fae40c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19908f74d76778561b3b11e26ea4659e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5b5a23d415b7a45f8ee9d5a8908a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcdd23dc70e148a13d85dd71780f63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f4957dafb861db8005c5f3d4255d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e4bdbe5c39bc3f857fb7384d76798178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd314f4b886d11f7abdc23a9baf3a2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52df6b47d91799f8e398dc4c69b5ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c28ed91e42bce0125ac6475682c31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e258d82fb2ecbb557c9703beae4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1aa34364a65e11d5184dfe657c005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9d8649320a9df0562b3aa7c930e7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65abdd5e4c14580de45646a42e3e00f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2072cfc015a5cef0bd84d1957235031186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f001e2500d48efc896ede776acb3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd9deb9a9aaff5e99278a64ea1cdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54990efa5d2bee440eddcd286253e6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75438a5a9f5dec4bb3e1f6c57ab974e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac3eb2ca95f9eaf18054c88227d77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c45ca331545812dda6af6a3f7e0196192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6eba22c3e878f1f4a1f9f0c8f4d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17cea26ed90350b17e354d7d44c667194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6806b6d6b18a69c39e89732ed71d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1b80304192ba59e92c64b2cfd51e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a23a3a8ee8658221c6c41d39f7b40c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4c107429ec22636dc65081e87b489198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439b22ed01c4ec231d96259a8c5dd72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d72e17b65cdf79af8f189d21eb55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338220725b96cf143690262ba64bcdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d347062c3caa2f3ec321267fa78706202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa74f0b141053620c1d269385d37736203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c168f22df49b12be417fcc400cdcde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a2f6e47a6dbfd5efb3a2a30457a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd40b96d7bca5556768b71cc0c96f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c6d5d2282dc1280c8d893a260c91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56a3fc0f178ee6bafb2f1758ec04d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73a8a945ca45e16161dd81a920b9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ff4594c9bc215ea266cc89cec84da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf896e2947fd29fc0f7a41eb9b6bb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678728f0066adb36a12f8794da11e70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5012b8568cb5b15e12b60908a3fb23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be41333b861629f19e63071ff743b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ad58f511a7d8f7290b9ee89c209a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09bfd3ef14cc8763ab2aec8b7a470216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c93652f82c8722bfdece16692945f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb80f48c9611a26e7c1255e0ec8720218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54480f7d0e36493d99716fa8615076b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9200b0f9e8c95c8a640623254bbf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41d6fdc1e0c2094d806a31eb4b5cf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd179d98096b64865d1ac241e75e2bef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb5903a4c305d60dbd14462313b45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fad3b612bc25bd51cf5c2e155bd70e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c75f02ca89e1688511c2d16bc3895225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb22e9be6de99bd1015964c2e080f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe2422ecac67611e48b751f1bdf2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838431c99ab528bafb94123ded571a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b632bd57a0371ed78306e814fbbe4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d5dd38d8b691c92b2f4af8046de8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b490d10744fe34ee97f5eb8ef9d610c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288f0584687a0ceea7c106fae1db653232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d208cc1d1e667c5e802a1473925c90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeac4d961ba982a69b75246d89c2d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b56011a30e3fc3479722c943e8b03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a4cf65c7c0d1ab82d7e2f631767ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82a06e32e61a830ff3cb1f05e759ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df37d9d67c00ae6a99d1b77a6bf42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3681b1f545347047c1dbb445a89a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d74ef02df02cf090758650ec9b2b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea3f524675a88fc177adfb557b58cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc1431596a58f2c12f5d994aa0728242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf92f039b67fff3a6374a1ebbcab86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d7e0cc1c3436b44c65ecf305dd7a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5deaf97b220d7200c54914fc87166245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03c8799654ebb4c693e00f0ac73e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5445e2711083b82b1faf9c96f1989247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0de3c414fb9f59f0b8f7f78d26003248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d149918f716fad2036338452778ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ee1be45b2a9c9345bae1f64adf23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03450e01e212445575732bcf0e837251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b44c77732b77a060c0da4b87058c7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eecf206f17286eb974e65596fe41c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b08f4af7dcade0de046d2090c7489254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ca048e1d1a2ad22bb7f1185a8bbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a974714cb0ad1c820337668dfffbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145655abd3b1e585a9ffd8cc0a61ceb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3151c0788942647f0a06b9792c11a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d65ca0ec4b094665711e4ff02df4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ecf495823f5d32913702892b78ba9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8541244c01522c8860a5ca53243d62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33627827efb488e0436c2341059ac3f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b69f0b1281cef3e137f922d5f94ed0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07734029eafadbdc568447548ebfee0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f8257dfec2ce1b2f60c63d966d303265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960f15444d7977ba6cdc6a8a9eccec8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa509649367c875491c41f0b1d53f52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744820312e27cbd46c059853d1a479c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dbf31062cb5e499f82961ef1d7607269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e15c9c1e7bedf0632b90378324c86b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327ba151ba072edb1c2c666221fc6da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e42045127c040100812425efcbd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac881317be9c5b15ecfb9bdcbea33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1195f3299ffe75c813546f5c26adfd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6785d1b564b8ba0b346aa78205e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cea8dd856097a2365d6d22cd5d4c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fec1a8cc60ca01c56f3a48b27bfae2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41131bf2fb81497cedfe5ee19514b4bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508f5dd2cc63935ba562afb2e6e1f0f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7aa9b3837023ed2c4affdffcea9d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a576b6c746e26667357afc3ca238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f52098816ac623e8243d0162b63eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a1bff363ca349e48605a05776a858283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d73bafe78b653855824adf0b41cea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f9732e159a432e71ca24ae7abcaab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f55e6e5f1ee5958864ea4cb8041eff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f370fd0fb8f5c20273906546844f292287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1dda7c8c88165833510dda03885c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf7be40738d2f0af6f4c742fff6e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1760cd080876c59e45428a82fa09cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ead493c262f0f7a29cfdf9a1a14fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452bc35d70577ebb8adcdd0d11a3a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd007567a4f425f23e13b8e124b447293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9877c74a49a39ed724b8fd857f5a2a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d03e8daf908fa3c883898b547e6c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c925131a0b7bc8b585d5561087ad426296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33210925609d11f49848affa9ebf400f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0018f395ae2fed2e858aa0a07e9d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36cc450312f338375d9946f790824b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98d7e5d0ae3d8c22ec3699e8e781d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e403b1e205d58627e59eab86f5b5ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b32dac91b4bc5107862e6304ab3bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca9d9d3f09f1529405269a3c1fb247303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761b8e166963ac981ea9f386a35e2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a13b1abec0da65906a237cf06b8549305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d08fab760156a28c48fb4061d04d12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77882d91646bd4d5d6cc0340c0b9b2e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114403ab9707bc6ebae293bb9940c59b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85431b1945abb7237ca03f62006d0d07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5987a22ec42c9e0bc077713b0a177f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fc4f4767d46298b2ae8e1260b0098311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0299b0eaf3f7f375f7e89ef63cfe968312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf964e6c58028b49a8c9384810c56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e13c8014587198fcaf9fef490551ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caae4323002b4502f03d9cb6bb9783315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a6b8d7b6ce6907d9d6b2c67f84530316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537803a302a78cf0f9becde561ea20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d47be17ffc98be707bbd208c0c4b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736cc910a06499877f1ce5fa23b23e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95c611ef8290f1cfc7e5d8d736e38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6e86d97245e8ddcb694040396d09d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc4b65561eff08bb1452a3d21add4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b73780df47f71d5c839da4b0ce10f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d93ac7a673715059cc5d1dcdb7a59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563e57e617032f61e84062ad843b7c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002a5881bf28044ee811c77107918c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eb2da2ad8e22bf89aaa0e5d60e80b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f5e11023f3f4e926cc4e5de0e869328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf2ea694efee2a2965fabe8b1812f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc053a085fed850664d6fad7e2cbeaff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ba0ac7aa798e057aa52618039d535331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fae66e166f3c888bbb423fb81c418332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ee2314d507c48be07e0b586688ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd6e6424a80db9051e171641cf335334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4d26af03606e73262daa95224765f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95f43f389b24ed6591853ed758a47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c251a90c2dba8f17d997b97c97d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf8faa9ac7a9602b637eafb7f16cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f125e21e0e18683ede60a413cbd1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5f700eb350e2130c1f2c58f049a6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aaecc1f56fbfba800625db6e43467341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393f178135be5438ca690faea30a466342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d95c2e9100d42d245a3bb6f54eade343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746a735821fa7d4a7eb2385598e13f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7b0a0389d2fedfa8be7d103d90e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec8f02330413dbb92914918b0c1b32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b3231ca2de395373408ef3deb4ab9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d716b7636240150131cc53a238aa17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c60d1b704a68f596ef19c9e3d91d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae38188ae9c6c83a7c6e1de17c00ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577eddad4c02e230cdb860f9b6fd35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75355f3b28d6046a6420737f7db01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999ab7ea3d1cc032c7c2c385d0090b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852757533c861ffead543a06279015354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237fb022f1ef9ce63fd81c027a7675c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f73ccc9d7556e9c0d37559e654fcd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a5e131ba4d5779459f48616509359357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc707b2bd4fcffebc1128878fb1dff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791594559de5d3180a8bc34983827e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af073f07178cc5fdde3fe2e23ddbc16f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa534327028ca5f6a57d16a7f046192b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e98a59aeb0de449cce6e00289a7cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75009913df7347d5b7f12d37b635ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe62a243145a26f57a4963decb6fca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be38e9e87063f1622fe6ea83efdf597365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969eefbe2b1bc2d0aefbb0bc036aeee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e01d650d27fca833975147402ed8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3388f1c3df55456c0d7043af1c0d59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cace7a9a6c00a13e7c13fc0d4e5c8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a833e6653ee00b604744be6df06e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f6740bcebaf4678b62bfb31852f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28238af969038133665457338d595b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3c27d1711970ffb09dac198e97344373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b47143d6d27358121786c6f7e5ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccce27f5987a73c433ff70d6633ac4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c77341c0bd2cdcec0f9a8a0a6b595376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ba7b8d0f04162a7c5a820b8a2e975377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c6aca615caf697959a23db0f12a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec557d2e0928c9a63d38add7329005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a360c4bf635a988ab3b798e917ef27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed1357e04821c342da4f7190ce4acc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d4fb4e0df7f3a71d9f31d686f9a78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9168d8e792f51936a8058878d8277383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d03753e48231bd994b6e90a4af009384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c80804dc5cd681bca08e3141b1e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d074cb2c8ed6f8d7725a72c3ab6f84c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d5105795edfe906b514bf151f2b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a187ec1d08562f39f7c3e11854c5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11603b3a90aebbd6fe5e8bcc1f848b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35bf1322180ffdf848ebefd81b5dc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93192597f81388e4c47807a34b8eb664391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9143269af1d76ad86e73f1e6d2bf7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284047be90e9cad8b8b7d26dcfe91f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc319d7906c99d702551157a868c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed561cd0aff7890a978651152a80649395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06c26e96d1c9c6f9e0d8805b4feb42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373880453e5d1b53587c944956b1c04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ccec91bbb3003dee2633a0ea0372398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae17f8014c0484b30f3c7feeafd5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b41f73686f856f1e4c9cc11d08888e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa5c4e5c246cedf8ee22dd50775bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c33b898f3d068b39216fffa25f41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e51dcbbe1d704bde56d56b592a01d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67e46f1a77992258a730254e16efb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4f39c43d69de96c4aac4202a0d7ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332627e70651c0c17bf5d1ed104cffec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1801985f2dea2d442acb6b4160240407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ada49715bdc631cef4055c8a1bdbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecfe1a2a5b51b19bfab6ec10a8cc0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499550895d2a32f31caa26a8793c7121410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90dc9d803192ca350fdf6b4f2235f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc4a48a8f4c598cb16b7175ec1feb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3808189124ed829627449f314a5bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6976ea9d69fa92bd31c9baf1bef37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797b659e80cdcdb833b14bea35a2c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c6ae112538f60bbccfc8a2d1ab59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8ad81517673725178f8dcebbcfdd9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741ab21551ac293837f9ee6310140e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9992ac3b180e31e0c5086b806ba8b11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e337cd8ae11b004fc8d946f8ba9676420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c346f31fc10d0985b78a1d7c9614e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199776c0946932db6ea9f9e4557db1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560efd44f22272d0c401fc69735e49f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92d52ece7bf8803af3e43ff5fccbdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1bfdd557e9f413f00964d3193ff39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5597d80988699d4f45b67ce5b8601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051151133d4734a374421adda3ecf3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135631b909299cb6cce41bf8e16ae4c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380d2e826572ced7516a6fd6c177b10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bc88f02575ef70867c3fa34d3df44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139dd61e50ac58d22f47b152dccc859431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011071f0e81c2a953230e3956bda1c15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372c71f72bd9d856485ca2452351fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd6113a7a803a779a7b74a54a1335434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97273338eafe7d6c3c01de103b1a680435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022f35a0aaac6ad23765df0ad4532e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb4683ac6f236fb753622f0352873437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff49484b72eaca75b5de1002b4f52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00fd9ca3d82ef53bdf2c0f8d56416e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5df526ee24feabab0b0ec6c61f4b88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85543f6765e247bfc27a28c64d55544441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d1ef36c6d812c56a94493fac8d13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c81848d2f8b672825a84a2a11d968443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51b22a4ee7a88209fb0f4d16c363f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e24c0a8a475d125e8b93661d2297445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9ec62f4cb2070b360240b5156b6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953e0d955aa1d23ce39c38afed2ed49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06968c270e435c7f5581355774a7e23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e466c282271d97e36d3a697e8c3e8ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce58849e41a8e364de42ef56aa0dd5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ee3dbaa822a7297839e4e5e1a938451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1371b671ed50533f0dd2be8334dc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac56bc5417a18b4e4fe401543c8441453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6ca737e5744bf724a3226dcee2b64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a06b8ad5973b4b4eb11d945494099b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ea9847382c05dace824dfaeebf35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1591d3c2ee5c78a803b03abc171ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d5af8ab0e9a6c3f4f5921cf2300c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f72670466364936816440c9cbeb47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4a71eb450b1d2663e022c01563cc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38137d9d796eb1ff9a6b1206fc90e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd93c53f3ca67b74dfaea35b08aee55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b0fc885bd35b846ebae077c3bb9e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b5cc251155cf5ff1e413d4ac601c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966f005739c9ba293c72724541aec8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc148902746ae634b7896889a17f50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8093da0910b7ef17ff9de9540b096467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e0c2f225081f22ef50f1d485fa06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2091fc1bc4e8b018deda5848d8959469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092546a59644ee552b32e237993445ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820c57fa966aa62bc3ba4a10ea816a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6421a2d29484cb03da1940ae931b27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131e5f71e3b4d0b33b30a835fdeca41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e973f96462740b7dbc3005ae1c805b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90790cde1346813e61bc68196602f508475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9556010d91a723e2d35c3f47662c62476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536815c64b081b957a31f38c6930ad4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f39c1aa87da33dcb30d1aa2ba5a4ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbe47f63cde7e8b7c99fdf7bed5ae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaad44944ae86762f52ef63c25191b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc838c97d44c81fd9ca7c650be8a2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b0a7f03c7547c3f6744a5c391a3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a437a58bdc976da8d932879c78b9b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f017369534c61a3aec3b4a27510c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d6daabfbed8ebf23ea9deac876ecd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639a4b622c36cdd83eaa93a20659133486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a0d21ea118c1a480b82cfe9362e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5c5df4a85d86465bcdf38d7a798b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd44781e3f9ae66962d20d8292dc63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01fa48a7fb9966b6b52061eca95dd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db44f063d77767552f72eadd5bb97b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600dee1bd34eb475207645a002b2550492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b913cc0559241557b8c058694f60b15493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98676d6aebab5d5753e1910e8bdab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71565ee00baf22a8cd29bd3e9be7fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1609fe397c37158c582e9e095f6ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1bd97a4898c57b9964490c55fdb3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d00813fc051cbc160d29b474676106498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5867fedd1c8e3e0b0b0916b446cc250499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc79b2570dcaac338bcd30281148b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6243d45e3c39db2395b16c92880ac8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff756cd17a037569293264afae030e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fea4a49719ced8f5cea5f7b0bb6e44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b007fd576cdff322bbefda1847c4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1fbdeb1570880883479a8941ba61f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdfbf46b08b8e487e0ae191d2e66f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c4470aa4a49ffff56de7e626e035507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35ff6f0272cff83199ea57f780b878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db51eb189433e8aadfc98eb03e84cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306e700068a88bc023f7a38fb422dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffecd44943127651e6e1e2ff521b6e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530fa471661721c1195f50623c667b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094fe43488570c59b48faac31a200d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702067b7e1ffa3c202acb36adc8350a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a37d40c4f37824fa6360b147b52ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e37e40b7b9f65da89676390cdef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5820656fb359972a7282b349c6754517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a5f18ca21258e2fbcf0125bc6cea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476465c64efcec409f1fe5f03bf36335519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e6e4f778790cc5857db891b2a7760520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d4bfa5f3e4e3de0bb676a209df548521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ef573e8743c7ba5da09a5bb9a4e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46380d79064a772cf8c14366c07df34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f45ebf5d3d57b1547e31f274b4f409524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcf697160ab88506abdb30a402a0d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0c5f583d103e6a62fe23846d3da1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a8cda78d651e07aded09c7449060527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473041332793159310b1a4d8ac37c160528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ffb1374fc91616b4cd8f516a2fdfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623daf89c48a6eb66ac15e06acd3102530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d066809298c29cf021d761eff5c8f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72909433ac3b07b3ee29b49ffecdceb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209745a93120cfbc22b5f83e96ddf60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243a481b3f30f9612a4cb9e1aea7b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc9fb4ae2ad72cf735a638bc37c57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53dc0172e755691b490963dde7c33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34172f9f5c3ad19d8a44eba150b853537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20f59cddd84aad0beb8777d0ca9fa0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f086326ad85b4b3809fe94ab46748539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ebc7d8d40c677657e55bb1deed366540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c2b9dfbf0df9795120befea2bc95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee5d506a69981409758c421ad4b843542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69cfad0d59f476fc01b1a7d8570a04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdece8a124ce82d50cc49c423961e403544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643560bf8954a96b6cb1e2c4dbde48f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200077a51b4e5795a50ecc6f7b64d96546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d8127ce3ef778ce58b28f7e9d0c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653fe29db7f44ea75726e5b0eac4997548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00749bc789b13508f6e12c8180f5d70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93caaa2edca4b5ae2ed8825d4d398550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bfb94bce89a6714c76c5ea878fb4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a358fec6da7ec7638bc1e0ebf98c7b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda91fc657b965032254f382a775086f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9854bf919593730e02e1140764cf2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15065c1b2503d201c95b3a63bc370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bb4eea3065f0e8669355544755c5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421257789d9a70eb11bacfe8d9119628557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78ac14667bc3e791c4ff9842a5489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118299288ef194a2bfc0162ec9525c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5f4ecc9d14b511d518c9f1e361ec7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e62d9eaadb4ca408fb2753f200edf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda678a5d008f795a137683a2940d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536968dc2a51c020cc2a0b8109f3876b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc8ba2998576b3df88c7ed7faee7f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42db627ea095f6d1f8773bb70a9a694565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f899df4b06763b09871f1183b0573a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed588289cd42ac883bbfee7b1d6b31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c6fb4f7b528b8d312adc8b6632764568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7f2e27a8d55ba4f6d5939e434f383569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fefa329b9cd6ef2e29cf9b1de3b45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447548b2b3c0b9351bcfc27f5d7e0b40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282715a3f427376326caa38bba99a32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faf54b2adc08693de7d44cf73a9034573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a864edce58dc85c8a75e62e88bf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597585400d13141cb98e16471df9fbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ea0c91af585e43e8b2f4802b0a1c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d2db558637f5c1a5e821dd6cd332b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4453ee66c659eee184418d03f70a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e38e6daaab97662abeaae47185a24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e278352f270499d88e6231cc72e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a220bc1d5f399211fff94f7864940581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826fef2859a20b8ebd532ce70eb21b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a844c74814cc778576d035173aa75a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f82134eca01b63500ca5b0da1d3a30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35702aac0e9f9f410fdcdfb216451f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9c472953a57177adc2292c396d644586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad371012c2917685e8875aee446696f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77a1bf9ab24b8d24b4e7cf9daa313588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e7e61378e2c25b1f7555a0da92ff9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a72f6b33d96f6635511b8d33956a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aecf9936f26e795c6ce8cc13f0e63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c1d2c709f924bb46edc46cc1ac4ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518b359a12b206f48a2c382f70774f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f428c1ded528ac707df42a10e41f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4677399987bc98294641af1ab7b33dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27fee56e49a0d6a860f3b1d76c097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b69eb539bde4e0b9d78efaebb8434a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9337c8e685011a85c3ef5d87e924fc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ad1172f4496a991964edfec595f95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6555a9b85d48ed8ba659215fdab638600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a800989fb6ce17096a1b5866646c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f925f9c29eede4b41a51f68eb369ab6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217762c2be9652dbcb2c213fa3f1fe2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bdd8fdcfe1f7fc5b6c1dabf511355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57744163783a911945360d1bd93596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89882f2ca0d6b0f7c21a299703939a09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7e058797b0cfaa77fed79b447a018607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded4c84c6e3e557d13c869a9131f3cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd0a6548228d7c62cce2591b0cd751609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6974c55264ada30218ae99013cb08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f390f71a31a38b6b945e3d613be9ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf780c156d77544486899af9348710612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a82d3d7615360f0a2f5c41b5a87e3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ce99a1ac59599e028b6aff0754705614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19cc2892e56aa782828d1cb2ed8b81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32228b9f0bbc5708582f58117d64f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062899654479839d556906b62c51afb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744124fdf348988d0323d98cb5048be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7566217738b50db02c7473fe3313a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d157b4ac23a0c34237de86399bb2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b70233167d77f70a71267fc69ab5b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aba6f0cbf02e778937118dbb0174c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6588fc1655b0b3c191390952d23eba3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d48b98a51f35a36643b4c300ac2b96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a1f926b901d500498d15a2b4a999f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f576a9bf0660c15de21850f4034f8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743ff733113d7519b7f250ec77de03d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c09bbb7cdafe5d1045d17c566ae60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb375faaac19160056ac00565a176eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11d3056586fc335969f1f25f1ec0f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fa828b4baf699ff044595b9c0a35c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07eb57723c05b0bb640230b501f8a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bed1406a7e846de230bf09b2211a1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510121c4e768dddee79f6fa8b2409392634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb5c9aebaab1a0cabb11f1c0ac00b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db635ff5415bd6faec57bda43c39811b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb21f8cba89f73e7a2d16aee5807534637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038d54b4990623a2cfc9480f2ce29da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312796fc7b1fa2cdebd53aa3be5603f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44b38488fd268435b43b10aa9d452640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da36c7019bea4f3314b0083a1b01f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2faa4ad2b15dece1ca0bfa0f115748642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86fee7fde7bb5938babbd5aa16b8e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10730fcb93d05607681c2eb0e2f5054644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5fcaa89d21f9ca86097ea39dfefef645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42aba00e44b7a8d7564ac24de6918646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7aa0925dd07aa6aa0a276a64b0da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa691dc69a9adbf48d18176cfb870e0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e298aea8ed2f23c178db107915845649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442666194c86d0f83a5bb7b956508ae2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26e1c225a87519a15331c6d1490e9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cabe71d2000021703d859aa9cf8cb0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf2f5055515ab48380ef87e4c396ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a2c09d75d7eb682a6fb6ee2bdb663654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d841508b6ced4feb682858ff540f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762992b1e1bdc14ffa4545a3b4bb86b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cbbef5da9738c5d898b173b2961a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3856489dd9a8693c76eb4b1f7594c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624969561a0dc3007a0f2064421bbf0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7673a6cc0434bf4ac3cf3db2c265c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ebc0c3699270d368cd1baab6a1778661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3caf074405ff284eb5bb51986e4c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef6e9021970a2de627bf41872386f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eaaa660bbfb7f5e3e96081bad647c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209d34a916def075614eb3f9cfd7ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be473dcedf97cc297ac975de8cd0ed3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685eaaeda85bbed0042a08756336abfb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04074f7f6f72d1bf103543115a0701af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd120ac62707605002a7540fdb774669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e1ce1b39ac862ad705eabfcce49c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23204b9f7418c5e1c3d569fb39ad14671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe59dde0b6f64c197e00055a9655f40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba4713f542dc302b193a558adede3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f5b9683bde2e0a351a949f55a051674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634b89e5f0ac6202704d0d8aead0b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea404dfccdb1e71ef520b397919b27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8df3d8e4fa27e19575242074a0cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca658a1a68ef79b131090d3c36811678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ff7f8240d1764a844bba52f4a372b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c87c19022b861aac860d8eeb67d2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4612dfc3ed7cbd1da6798451672133e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2a23d214cbc064b941c5ab400841682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb757b550faa06afe32cba12ae967493683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f956d3553732f47440865e5ff62b31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc37d2b01620c67a038deb748b029b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791b9ef6dcb456f61bd16366c750a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a7cd256469cd2c50869d36c07ce0e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525b55a53301fb387c2fff0231676ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024f50ef388775dbb17a60d970dd776689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238fac0893f6f24dd588e35178dd1cc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c5fd9e7ef61f1fdd70e5c742adeba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b093e44c5b8c50877f4970823398d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c0e1f3c2d6cc3c6d35c92ef319a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0f984399566a7092992ca658f9bcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1018a70835c69e4fcf6409bbac52e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529660409a7ea398221e7b070ff9882696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b113dfffab8ca19456627e901bee28e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee0099e689f1399bf94c1613f7bd4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad7dcef4d1b6833b630c9b213f9916699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7cdbd6d41511b8330be62bb422295700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b001d819055b561a4e5696085e156f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b05d11ae3bb00cf9283d14ca9a9780702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409f619616140cf8126aae3216f5f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a942588987e2872cf7519131c314583704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5c728c6aa753e408a537e79ed0ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586825316db2169ad42cd9c92e5c0ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e236c4962ff0225a995161473ca48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6f0aaea81f47e8e3bdba3f72fe4c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee6975a0bdd22f7e497ebbb576784709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f101255effe70c4af52c449f7e0f248710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44128f0dec2ee4ed160e7c407b21d30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105dafd6f8c8353cc34984babaf2db9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ffd07a8608d4018b34bc9777958e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca015d3abdccedf496ead7f8eed11a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcbe5647089a13d55e7106e78b8728715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0059d2b226e1269e4a36157f6b1af07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412382d1adbf03fdbcb646f55ee86e60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66026810096475b2e0761b554676bcd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729ca7980fb1d3bcc86e7cfc6da5d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75544edd4b2464d46353cf90e41b56df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f79afe102095fe3d094261dcd5182721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90906b47fd5473393e7df41641d60cf7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699f0b8e8ba85f5877a209c96478f03723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc37fc91c56aa0d0fa618545fccd0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95f9e676861e45757b9fdd73e9664a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca832bd1a85544d450ce400d79d9b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87228b585c59f82c3548e4d4d51c3d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9991805380ff18d2d1bb98cb366f7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707083318e90d4badd0a5fa26ac36d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3583774b25f7f4903c92315efb4d7f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed548cd5b74ab4fc16153f6e36713731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87435ac405bf44c6867e0bcb5a8d32a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68b658d9876bf86f1ded089f60b680733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bab5f6e0ede219eb103aa16ce5c192734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1880e80b99ce7efa534876d42d092735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e457262b83aa28b9d1dbee3f11165a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5e36bae19e5f936acfa22bbfc1175737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f49f6c6fa55e377d78f3edf6a6c6f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdc3be115bf64ec2f8a31e0df0ce0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564442fcdd9d33b4ef12a4cf5c20bc28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d885b9045e363f933b07b6eaacae5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b423e1923f40a4e55fec703a5bc4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2c36aa64dac855965c9cd547624aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c8ed463bb6df1032ad463d14224a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1cb26d2f3ed60bb6012f0502cd652745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec64a8b279c8efab9bb5be6810b2e7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d2b81b56baecc30b8998737fd7782747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fe9243bc495d33885a07978529e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f135a52786c9680ab954c7c9fb833749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb179f052db0321bb26f9a50d9128750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18408a95ab68b6e7f1190f265196794d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22442d69c4300a824d3ec8dae1deb52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595864bc6cc6ec674ed424e5db9ef840753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014881fe93212193c827a24186396f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe221d2c098d7d107ad3980a4129588755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527f2a9d8952dd641574fb94c74880756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b71b3d021eb65797320c52215c292757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcf5fac21c22d9db709177610aa2c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d788f0a0da5af9fba4f8ba7012caffa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c5d37368ff26a8d00b2268c730e103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637a31bf30fb80677733ed42df7faf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40010c2174ffda2245beb313d2e5a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c49a847b14090fabc60a537f84a2236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8e333daaf677687bb11a9fae4b777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6fcbae416f0c0ddb3b92c8a95b7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d129c709bc5a487669aa63225fb4f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dea378b61ee12aee3ffce7142143ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ef89b2c82701090382f15526c8ba211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6acd72b9aba6a92de58e25436fab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e26e94914f51da791e011e282209813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6eea665da20ce9a2f051cb8fec19a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd775093054618b81e8a541080d44415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22518356a0fe1c609db47014dc8d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ace631db72f58d24deb2272fd093c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c29c649cb695fdc18e348998dcdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78910b5b4b1080177347c582b03c4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c204383d1cd545412b549127576c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0928ffaed23b56276a0374a3d64919d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d1234f3864ce90ab58341298884fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf47c64927733af98e32d56ebb363423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e25ea863b5a4288c5f7da62e0c2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dc0d5bbfbb5f052438415d3ef2f0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfedc98a8f32f03a07c85c5c9667e7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f611dad6c4bd8ce2cf02ea73cbc145527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5d58e8ab5d8d4dee07b2876faed6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525a2b055dd32fc39dbf560e11d5a7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840671b100f984fda83dc8ff24b55a5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911863739eef88a93c2a37721618df5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7547971ae28e996301036bb907a247c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc650b8afb03145c6214fdd30bd5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ed5b1493eae52cc3dd12c5acb96f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab9a9451289957adb8c6b63ca0af835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68a44fea2a0b775ff03deda8de52336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9d2c6161b8917e81e0e61a7a145a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b74a3e13ac7219a8719dc200a27e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd77ba3401ec1a1682e5c2f5eed4d5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197efc9e80cef90752de61859dfa822d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121969369a162b9c89819c8676be959b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc92fd9db811d08600b8675511916742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930e65e02c69ea35f44c6e8258fa8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5e008d9550af1b13caa9edd37e95444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f550307a3e97aa49e46997151ddf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6af1abe3c8b3aa0eeeb70580176046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893c49b969c6447c6e896d68021d5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927f523e7af479c42516886a969e61048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7e2d9da460fa9d755f262bb7abea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5127a592771a81f2c9e8d4c8bea4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1adeec6473ab3ae985818ea715c3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a8d8cc7dce10b0f1e1acfacd09ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeac6d0a4f7c636d37743ee046e07953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261db86de8bff925df19c9541d1c76dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa260ec4fe0363f8aae2fa6981e820a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0f6dbbeed38a22bab60ca874b380156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf46dd79932e979129404cae2a0db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084141e0c68effd05bb5ef8d63bb034258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25afea98791679dd6adcb96642786c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6260143641c33f87e7740d0fd36060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e3668c599026ec5df21a458f69b5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3e55305f993ab6a106759ef86dc8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edccf136b0dda2927bf6ff61d9591963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16420781b39559a147cf4a0ee99c472e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451afd5c3888c8dd467e3ce15157cf4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d386a33d7fe31463bc9b93b2a1f1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e972d29a9874d87406c6b851137367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f241770b36926f559274c0e978b07668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e9f0b1448e9491f3ae85d94720a0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa7ae2afbd0ccc8750efcb15da86870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5611131fc843dbb032fcd7ce20d2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea6b42fe8031fcbfdb607ebc1f7eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b65b0112fafa4409cc5122923ee99573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5f996e022b918d54424b7eb8445bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd8afc1c4a4ece3cd0239beffb48c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c591b912c9661cedfce1f7bda1b23576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81b47e92e014c3b76e2283c9db4af477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67a9bc6ffacc31bc70445ae0a924e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488295c893a1d8b1b0759a6a79fb16f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf66a1b682f7e5aed86830c80f539880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac43fd0d50824fd9ad828d336a755b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a62842e99e3281afab54f43b216282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8251d63c9fe5432664052256242f4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd45a3da72446ac89bc23d27d1a54884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5ce44279f0e940f4f29537b32990d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52795387e75e7b656c3736c6fcb25786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6948f92e50c873c178b93a6551dcd1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926298c7e6e256f3c172ea638d7e114388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d6486b1ac189f6c67934f8ec5e8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f4f4ee2b7d15640c5d4a23df4ab8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb35e21caaf6e6a6bf59edf745f30991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd51032e8705bb4749fd5bc9cabd9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262be3d31c0ea9bf9840e462bdf98d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2193bc02bff33269b6e2a2a1a1585494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cba91e793246f7974e880edc89eea695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f212057b436d7f527905c3ac681c2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2f405a141e40f6e664510da266ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10db91efd514617a85814eb21e60ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a573d4914634f2ff790cc3b0ef0fe0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b570397c5df28a7de24c5e4bcc1fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45a93d9d4349d054f54c089f41a9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301a09fc144bdf42ab9169b0f1e4320102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bbb31b66714b3e36bfc93d5528f2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81516d4356f1815ccaecc44d4958e82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ea7b2b8a2953217b7a3d65a020d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf8db69f55a19ccd40c1ecf6e4226106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523fa1641b3161c1e37f57b65f9c918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfcc68ffe02a755307acbfe9c33d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cdb4609ad7e91d3f80e72c5b15b9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c25eb2c80b90f7df3518ac8836731f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf4bc7e7ea6e3f4a0529b7522e4b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fde03dfd16280f7952cb52d317f046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71b8b0094466ec3769577c186815c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aea632c755901e96fab596d04cb53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4c75d0f54b805c331aedf177817e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b62b1dd4dc97a8f0677524664e0e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bcb55fee694df23043d2b3ae5d005117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25539963b90d0790a5ff532c30137118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b29a770312c54bce602dfdcb718a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f74aff9871e2d3516364de07a09c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e75bf4b29d5d95452eac2af23887121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65ec5d39c33ac2093669e5801118b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf2599a9e8b8245b3a9fb3f2f5e2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e28e1e0eacf5d08f052424d8955ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff1ea44f396e57820b9b8d81a3a7d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01d30b75ccb85785c8673b669ade55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b080c5597a6078e565b4a551d6545d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0079de1297f67e7fcf863ed39f837128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3108c8deb6b2e8bc4d49b8871b8158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616def9a0ae8842dba5012d152522651130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefbe212710f44a8889610a2e5c56da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e9db5c944c6e886bde17aa4144e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171860a38f30b9dda234a905e0cbbddb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54116399409beb6272b6672bc86145134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c25714162235642cdc1becd478092135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc39a82c2f5b361826ec38b41732c32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e24d0f171d7a5cd4d48c379882dfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc5f140b347abd0212068c9694a76c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9a55132b93c8d1507fd08174d7ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16fcf63ff31f9eeaee86810b6d6832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38684e911aac4d0bb755d7f4b738229a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431e1b8ddb91d65ff677f3d3d6e330142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418913e1f25427037ca10bc7c3da99a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee42e7348e3acd49a879b6514f00214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab4f45a458e95e0484ee080fc3a8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067533495775d41c1692b9c157207d54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83eb1c3abb249a17c518cfbea0084e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cfef8cb261bb1e20a4ed6b46590e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6607c1a1fde1545b2a1f146b49b9a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f83744c3e7e3c45dd73832f2d07b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54192fce8ade7599e7d59aa970e99bc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1c187c7c8754bd76005c4739a615152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c6a9b076442bc94bc21d9de4273c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f1682ee4d54930760ae7d46290b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d78ce7b37a223bba8517724ed237a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f3bf7cd196e12dfb51a6245ad75ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf086fbcb3bba05e968e67cf11ebb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405fb9f5f495b574237ea3a36a18103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546c456c71a42085ce78931fec34bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431641d3d52bd1e4bde26796d96c26d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b80ab836e1d8f0411c3d10ead90343161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb13a48b72c41c55236405408a8d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5cdc6ad70a331aae7edf6ee6f4656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70175dc18dec71e8dbea6815ed317b44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eeaaa43647f1f4563b54830844418165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0e8ab5e7803849d42a808e296f84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367e7b86c400c4986ee159cf927f30a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697df6a49af132f420697968d3509c60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2bd7787fe0f44720bef08323ec832169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9c6286a5e943257b0148051ec0058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40237d58077c509229a835b831c2704171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e67e7d4bf5a8baeeec255b7ed9798172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a2ff88fcdd8fc87a554eb29a79eae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5255bb774e7d2cc3379baa36bb3e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99367196943abbb6619eddcfa699e82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a0689f1817bab17a2280b1dd22230176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7074d7b8bfad3910ef660879520c99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a8863a768667a90eb5c7fb2037e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98ea002fddf88e5eb471ddc8591fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944a4c33cdd416ef1f539471568711180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc4e07fbf7ab4919cf8d3586524cac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f655afb1bb0a27a88b68ff2b9950182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef56fe71ccae3037349913d638c52e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a466c48ca5d3ad93e534924cd54f5b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42e515213688c6158505402215d08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f12c530729dd1da1a9b2d55072ac4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872635803aa538d588d201c7732cf76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cab2697975bf62212f6075af51f327188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc993fed7c30ebcf6fc0c88682d117f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7aec8172098d7ff6dcdf7bec5555190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bbc14d766ae22e56f708ef6777952191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11dc450292b2da52e44e669f6afe61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8bc2d60370f666c7c92e77cda4034193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b606b2b64b9c3396fb66ca55ff263194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1905ee39e7681a498a6df7096604195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29999ced999db7adc72ecc1171f465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0513b7d61d868ae47538dea51a7b16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec719af00d794c8c0f4b9a32b5f3aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd0a0aeb39002f0f5f12eea4feb247199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae099e1856cb80a4fb3875572d73ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469be4b835ccb36ab5c2bb314525360201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbfe16308747e3b19fb9b428552860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba964b7e13fe01613fa2ea21aff85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac655362ae44824c94d8de9de04daf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a3b4f94b5d2b2172242d73278a13d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46bca60e24bbcca88769bdc4413e7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9f9f6c3f60b438645234efc82cb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daccc0f241c48daf7220779d421cd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db387ea4a98c83236f78ee7bda4f6bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6661cb4b788539adbbd11bc1cfc8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b645e5ca215b79327718ad62ec16d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f89f1d861c14dc8d1e53a91b41a70f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456acb87d0f979c5a6967b5f082ec1f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d4cb4d7a0bd7690c22d1702bc60d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a2aa638af19f5afff9275254be75b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027687bb811322a11bd5078e527016216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13a0e2d56715a550c80ea9bd197d9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74aea6af40cbba7b95566412ec3d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afb7a205e198065ae8d3e4cfae1715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9768db8aa3d8af88da26d82c199c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f896e1f63ee5d019eb735061f2809b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbcd2f8f98c61f04cfa9fb5ea2867e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9f72b91b9816de523977b16ac711223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e57514fe0e550c1c0cfe704a69c07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c2e994e2a4ac44abbd17fcbe20022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9816616541b459a27091e433fc79c44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb9acc86ac15ab99143d7e93d97b2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827829bb1d518d04eb5cbbb439e96b4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b74ecec2985766ac0f91b33d720df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d7a630df23e2d741af88f636dee04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff429c4c90098722748d04754fb9de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b55ccf70b561a55dfe1993ac18fc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7b6ab2edc9be15e7242dcf85a4923233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a305dd4f3f7f6f5657c50d8351ed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca28b63400c51e7f4ec4e6c93a7498235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac287a7ffda5c069eebbd56b7b92ab51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277106e9a33fc279a60527cba31d5042237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3cd27ed10a875eb1208cf129d462b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dac9db9c3af3171b89e25560d7e507239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b028e1e11b9542de5e3005476221e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d698570c38e26cc78e2c2b3d9dfac9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a2cf6a21690171cb0ded84f6586f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3f606baa18c1da59d2826ebc9ac50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcf3ef4ae87833d9d28fba827a91cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca1266bf9e6a498e291ba1f678ef2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686490e2570f17a587ae4c3c9883cfbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9f93f0fb0181e03cdb09af4839d92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d32930c24925cbf0612d6991ce666248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e9da00c51470988a3632b1ecb5242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac03e0925c947a5bad5b817d222675250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071967b223e74072541fab61935523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ebdba54e7c5a332511e382bebad5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f4a5ecacbde59f7d5e74799b5bfa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668bb0145e2ccc5aeb0d44357d6cf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8adffa7f59031cd38eaf958d1e14e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3bf0c53336537e5fa1d7795ec1279256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bd24afc92dab9f317b12a985234bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddba4ba4acb53c1031891b43007072258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeceef733725d866b7dc5bdf24f4fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb508386e020840d052e29f7c4e60f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800675b470787d39472ab98d3f07538261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad401d8e22a922cc5e7ce0f65c267936262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334974fb7dede0455ddf2f08bd11f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817638fb58ccd769cae0f4f9ff9aa714264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c07ed012a5fef57e5f87d0a9d162c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982206622dd2d89bab4946bcbccd196266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1531a42be06448341a9f16b77708e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da158e9ba807d70b7622eff81e002f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5721554e5377fbf911ebfad68cb1855269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738711cb7f9b40bfd01fd68a644529f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd988834936b5ad4f9d5e28811ef8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14225182fa4acaa62bd452b8d6796e75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655005f348312189c942fe5f60a67c12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d2d503d9d0159a45cc428f4d01be2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d0ff97f6c5cc589cb72bcf752f20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a00c6014cdcc46a8ef7dd95df410e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e21b83c59a2d6ddcd45612d1373c73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e33b3a9822ec80ed63af3b7e591d1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dcbc7041529940985d840f3a4cf59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5762c3e758d7b72fb46e034481955280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f744d1942943db8045cf8c527332e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad00c6831ddb389fafcd8ad5bf5a5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938642b7f8d762b9c0512c35edb9d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d97bb4ae7f37ea9c640699bbaa5933284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a027f54a535b0ceaa8c79fc7d9720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae93e6471aa7af187623718476db52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fada76d28dad78b86ee52c6083286287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326fd3e9e370d640968a4820592cf8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd6131a9e60a0a1d3658fc9f67268e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5562f6d7bbbdde1592ef265a3ee93a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556090e59205f82dc2d4d7e3684fb65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f50cf85aec964e4f7b45743b2bb79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437543ab29f2acf2a5e3098d28e7776293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d9933169856667382e9c1e971bb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d0d73eff87506f4c2083e1cc76604295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c39d080de696bba5a7343bc69d54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f014c4771cfdbb7af224ceaa5c79f7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408e2449030a0990e6e9d34ff2be35e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029a24169057fa7e7a2b6f479a77da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19c9126190cbd3c4bcd2dcf5ea2ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09875f9265136f9f5e764b8de57d8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55558b22948a76a5f03c715c969a4fd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f8719f5acafc7c70d0a3ca6bb1a2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf33370ded2eaa170fe2e04c8e05a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5510d82728048ada61a57584f8248ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455817e339a9368d1b24ed8378188b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb66370626fd85cf14c2ce564c2956307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf74172187f780342c1e7785617b8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd7894a23504e1efdc559820856865309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c63ef866ad2dc8036167f61856012310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2368e232f25b4bc365b64989fae8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ed1fefea860ff094171045fae14c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db89b9887bf5be3b9231aafc968482313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03003313c51617be70884ff6ed40abd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813860eee8078e1294ed88a6fbd702e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a4a63311f653e8b401afc2168175d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be0318b733e04f44d6d01e7ce8fa67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3ed5543c64bba6367133fa5d2071318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ad76fc7d34560b2b5cd002d6f0a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a931e63def04fa0ca324b75265cd22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2313a55acb629400e5d1349e0d53802321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e894b65585a00563b630a5867feb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d686105b27d7e426aed0b91d62ce7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a07f1ae9a86c8cabe4c6c9c9934dbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ba634d2ff220100473cb31564f80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf123310dd3272d8becf3c958c9dc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc1e47abda69acb6e1f33cbc7d306a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589123c7c399eb8f8ae0add58ebabf75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9dc4d0c766694c55ad08d68607d9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d989fed3c414e810e906f00b5897a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0ccc9d1db6d7d260146e45044d968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac793ad59634f23240dd650005f9b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507d82652037ec2eaae36492e2e91c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcefe9666016fc6a8711e7e3b02f787334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d99d1e7ec085e4e317f251fc8f8c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903948c5e42fe8c06db5154130d1444336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11234ad1189ab531bbf1c579484467f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a70dddb26114da2b09a35d5281ecc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11947a150e2e02a8ef53894892f41d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72ddd84604dc1815ecc68543a386c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32621e838fac6064255fec3154dd38ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25121c846b60888585d28999d54ec9ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f7a3b230c0145600eb2f843343c5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0a760935240d3728a3b48b959b530344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56f6b224504e9a0f1a376d6eb75583345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37665ecfc6a843c5f7103605cdb3ebdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b35284b5ac5b53aa1f6ac57e14a99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c16d02f638f7af0003cfe415c593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c73b8c71f541d5598f5a2db8a90a6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc202e3925a43d18c492df6831ccf669350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9751d0e3e9c35b390a4bebbbdc52e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb914df9899bdbbdac31e33917d10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e1f9b4461f5fcf206f7896b849e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef39515a72ce1de9bc1c32cdc651b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62d0cb26588e3e09e40b035111a71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d88b58c469e8392370048969fe4e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34ae532174222e473e03157d8d8e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3a0885767ee816a503ed63adc29df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f75040298969e91355ffbd669ac551359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15019d2a16616cabff0dbe1df753206f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26065c7f24d826600d24b6fe1259d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42194667c12ae9172d2aee270e16d871362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ac1a2def582603ee567ef43575b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76858b22eda130c05b1e1694802022364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5af665e32a831b7c039b73e2b26e05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e752195aed1040469b26debf1838edc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1a534f0bf6e6c776a90f925c0104c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49628abc67b37cecb4e5e20aeef1c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8db55f8d17b483afcbc2c86c823bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85786cae0fcd40801e2996a6b1aac97a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0370ba03ed3d41b189f6257c7cb756371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f99f0319b988a5e98d24812f00676f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b9eb268f2d946a9fd2ab2f89584cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660daf5236da40fa8182af9da6d7257374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466266cc4852ee2afe0259b66f2152f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e93cd0acade212889b8516249f061376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9c20edf3888a34df53a4dc5ca57f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558e66a32679b1d2571581f25bde47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab567299c8877ea63e7ec4340c6c9c05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4c0297352bb4c98e88d617e350c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502b564cfb5840eedfae44021400712381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4c1dcdbb70d9824ceb02bd71468a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4c77e075e101d4bffafadc7be27e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5858c33de3e094c155af25d45064c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eec732aa1c880444a831e80014c23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cda7ee5d1d745215bfcb9862909ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb12f577d7af75b896585ac6ff3145387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168881dc4cb13b653ca3ee72758d8d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7104569c54d0b5627900b74e3013389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcae10e23cfd693dc5fe23dd7e6353390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a7827722b6d77c3b0093a334165ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e708f5497f8678c3fe2d6537f2aa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b193f9165c8deb961570a68ec0a40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757f722037923028b9bed33f9a66969394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295d1fd320cc792f99a8161c657aec9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38991f8c82d8c4dd52cab1318c632a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66651bd00dbe24335cdf01c0f570355397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee97ea9399b0a22fa24c8aca8aa716398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440a294c286f768d13d48da970be5e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e2b292d967f1d3b8012ea8e576989400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42789fdf8990d5b4e1e570d87ad31d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfda7acb7c7e8ee91655cdce9b58322402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f5a194967593411210d1b224b7100403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1a6354b7dc999df8c11f4c49c179404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ecd815ed3836286e159bb16ed02b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd89c306c29a7c573b23495b26940406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96a022a7f6cc65d12c2254059d7300407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127058166c39be8a45e73e5d9180c447408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982565f3cfd4f12be44942f3dab10c75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff3ea3962d4af3e0362975b652435410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b091bfccc57454ece0254f3c9fb682411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054d0a380e427617248516584273b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e288038a8f42cbb54083da13f53b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1ca0e17c5404129c983b877c11bdc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313576e6dc33b55b73bed782f8d263a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a53c6690da4ea06f0e16da518cd8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d96ba2da52481b1e32abfaf4be44b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403e3009f5bebaa17ef9fd61abef5d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ce7255e7eb990eedb7efff0cbc15c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac6dda046b6ed84265a914df9f4330420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dac8dc1063a53cbc70d383d33e1d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bb51781e9047279e69c74aa0cad73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47b287259cc958081bb7b84dd0350423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73b9df89955233d7bfba8c9107640e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdabf6e9bdbeac87a27e63f15f32094425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58d748e4e49a00d67bad416a81bc5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688fa0fdb27e829884054b9e3237842427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226fb811e30642110e4cdea7f8e32b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33397f574d0cac77f4c23e85be40e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c352271c4c81bdb7eb11201b395d0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb659762948b7331fccf86bbe793b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc948b620c7ee0f8cc2b7a544600d9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5c2f1906a61eb656b5a3b54950903433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e32b800e4969a4a11ab2c8da7da426434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e96429369b3b945c14a230e941168435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56802545c73d63e1d2aa335efc501c0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8ef18dc046850c359e28484975f4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7976edd13eeee5b7eb19a61ef205438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84825da789e768cf25757b26fe2982fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81527580b1ec9630d54899267d89a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d1689ccc28c29e0997af405eae103441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64edf3bdfc63d98a42896ca6563f5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d91094974ef67db7d1e4364b2a583443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c482f53db0bcd341e516d25e558ac0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac690b9ec97de11c369b32836a7db0f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abed4ce05eb03b9b127a15a7dc5ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e20fb96da39a8d6dd9c22e1c904db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82884a08f4baf38bc5e939b9e78dcb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ac7aad8db2d110d381f3921cdfacd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4e1c9a25eb81e6031d2d4b4db817b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96615417e3b23e9ff0f820124049d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6a070fa5fb3d28e835ed831a94774452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ff91f2c422bae6ac68fa521f2ee8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d459f3c0272f08e7e7ffb4c2d7f4cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f70de7036181699a8fd3ebce630c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ac3ba73f335435f2df36a406cd8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c6ce939b5d2ef4ab72d572e50d8e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f811a6ef49ae62249e4dfb58149a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959e8f7d54791b4be5f1c31cdd9894459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5dfbf95d51b3bf5c3a6087f1288b3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7fa582fabadda0228b92e3eb0efa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aac1b69a1a3f566a2389b9edd0a34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808d88ab0a77f4ba8a0a02dc143275e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788af0a3503b09d3f40b4850e90474464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3999f6aa2534ebb2b172a296d0ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db7664e7630ba73e5619300c27ce64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60cb682bebd50dbb0e61a6e516ef59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16754d88f80c84ae15ab61b44fe2b665468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7b807281493e498680218314f105b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610488d0ad7a06600120a0a7e285a5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b409756da153769abc5926e1462c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b9b77486c4abe9af33dff2c4cff2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ede96f2445371f266a75a0981764a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a2330129d849ef7a3c5aaab9db49474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefc2fb51ad464784c00fab1ae38485475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d22207515d384832f3b5b25c85a0b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521f60af0bc29ecfe54f28115627926477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f2cd6d4cb6aad8fa9366c2a207593478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88da8258fe3f5f8649a3750d32b60a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6bfcfb7a39c9a1cabad81cbc7bf09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe29ead68318c951c18f8eb2a25f231481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05693dea40c1f23524bda57a00bbedca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159b0345dfa56d9ca8f1d56a895670a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8fc9d1e25b08a1ace8de9d166f5ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76312ed6a045f59b1d6b054ae7db10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279a4da5f0fd82a0c8f29ac00876ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fb468a07cfcd537ecda2aa2e358d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed57930353f8fe01c33811db2244d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228569c7b76d8e9f21c60383a3901b7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef458c3a232828c4dd68583f658c5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2ce210d8e202d577b032ade962f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e068c265e57bcbdd362625a7cf7bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21f7d0f7145b83681397b7870f3ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225e6d481e5b76284c1607bf7642bf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e5f36050d82b6df533acecef0abae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693b4aa7ffca8df95a6c19112217281496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d5c485ee4212f029941b5938f2ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e98efc72b19f796558e8dce9e9c12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9618e4e591c74dab863ca480336bd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de743539df54da87f9899dbcca428348500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb43e3810e8e80e255ab4a38ac7cd3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b41c41ffb2ec5aa386189ad675a35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f39e8b70f8339ce02be00917bae49b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43eedc0933fd95e2925e340d436c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208feb1776ed43109bf7728dfaf000f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd17f641c5adf87481a46c9c3d2475506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a0cacc2060fee3dac6f5a6d80a470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0df856a9e63c30664db0ddc1c841d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac579edbc879134c1c322d000beda2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc90274d020a397d236f8e01f8864510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e7fe3d0bc24213b815a898edf8349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3955e1ce69c8597b410ea6f2644f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210a4330298998837b5aeb3b457e7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ad677c1eff415af41d3e303427a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587c8c09ed96f131215be152859e2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137ede729ebc8fbf4b36b82048b7ad2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1348ca271b7060fd1cdf5dcad4c62b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e716c895245f9bf055d17d7ccc0d07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f71ba56c88310fcdaa57823066cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c32e6cf006d615c292942fc1c55c53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3826da95897f301b03bb412c0039c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adec3633e69ac942db55de63a782b59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb39728562ee18272514989a6820f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deee108ad4238c95540000a92fa008524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5f027d8072070dcb0f55ff1f44f4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995852b5cc2d86935328a8d32abbe32e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0ebb0c5c75a39f258b23c9a2f758527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ae20cd6576d2bec7f2e3cce299b61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008719d958b736ecce11c80b1d25793529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1b2bfcdb3f157ea802f188a6a049530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf08532241d2c853a4c8c3af6e115531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6337413df1632f1f7ff3e5b55e06a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96aa1e6eb7d2c26ab3f7dafa94a8de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b40ca10f07703e632cf97293d9c9e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf9723db5c9720efc2339310abd24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f6bd08f947577d31152a689c21d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b061cad1f04384b4074fbfd6386911537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac1d64926c5cfce5e6d43e7270469538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98bb558840c6722ee8b5de5a4f1d58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da82582574ae3c2206a1fda870bcd28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d7431b071ab58dd3027bc5ba86617541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078415d4d32ee416f8a66d5e7aa17a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7c7d2f567738ffff1ac056d0a32f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7c09e10dfb333bcae96b27c302ec6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b4aa3da27981cc7d26e8212b13185545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f62c35595f3e8f28ce29e8d8240cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6477eeb99c135be995c58ec1957eab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ae81e594c53324f5bfc9a91c47165548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6babd4c083cf03e014776ef35876595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ddf23ffec6c34cd3bd849757c9305550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d336fee903bf450cc4902efc618f1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16dbfba106154ed9365f397fc52e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91eb431705eb40ab0411ffc371a4ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c9279f0c528599949603413cd9d1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa09a2d7a78094172477210a75d4326555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c92aa0dd3006bff720e5d57443bc0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd559aa579c90bc97ac8e7b3b8bb9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506ce428fb84549a639797be3c1c799558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a3b1ad0541fb3446f536bad093824559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e56519953c9b4931b3d8270e1c3f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06255a9724deeda96bbeec699deced561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb80a1dc658f53a26e2ecee25fde339562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4978eff070cecc17757c1bef8c59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7de848e264faac2a5a534fdab53c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75272fd28afa21bd3c0a665e5d02126b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa3d234d3cb9892e3ce919438096b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868738f8715686b9f1190bd43874aefb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d52e7fbbc224f79ba7285940d11cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d5f033165e079ae2f28a0b39d06c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31842bec4cb7b672d72abdc6d0dc1a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eadd2c21b79a92358e67ad3858e75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fb34678480ee075488758bf52b382572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f4d364dacd6e1d0e4a7c7c7f9f4d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3ff3d18964869152dbf06b6e98d1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805248fa01cf94727fa01c52d9a5be72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385bb1b9daac7184921544888a00fa2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024cee22fbc35cb93bd59f061605802577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d037ad6c577099ecd1f792ac9fe8422578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d912a1dcf2253532fc47fbca1adc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b550924e5bc85c434dd65c299764a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d690e2ac049a9a60923d181a5297d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d310d2c41dbf69ef1620ee3da19b0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5723ea2dda46f79e2f9fbabfb4cae2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c517d640b6c92dd4d1316cef7f8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522400829a15a61aca6335034f5d7fb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9f47f33708945431ee1e1eda55316586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e7ae93a00fdfc6d6f026c5637f60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148b61e7a855a2beb2b84c17824b39b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77525d919a5db09104bbe1d2ea074ddf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea7be9750a613badfaa6e3ef71b1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e973a37f840f26f857d213180c13d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7fe7e1992c92eea976bd30d80df92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67085e10127fbcaa2888bb9c4b10522593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b024a63b7588fa27bffa59032e6cae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10092e922e331fcb2841fbca5515f4d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794f7632fc3770502ce4d930749ce08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af379d021b6c73ffd870e5e3df609597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4862e136a08e06af361a21ea8e6330598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df405745753e03af3c27417ef24bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8d9296628e20f2bce0fb7dd16764f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbbf9f7a90779cbd7fee7a30a0dc2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c01d70daef63b17f7761efd2c5b19602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1db8102bac2601a52c62cd2b29f18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cab5279d14592011c12890df0b218604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46181f70890baaa2fe43d9d9457cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73eafdf9e8edf31b8f77af05ea2910606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ff3743aeecdacdd5858dc3cad59e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf647b321603364f40d69141e646a43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b5748eb33074e04135476d8f18bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959cc3950ad507f65701c6fed98b7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0a4c7b1433d53d85ce699e75c937611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361831e00180d6b39182222cb2541e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de72b1c00f149b57af9166f5b46f2b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d47d56b0c8a6e7ac8c751a25f207d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6affb158402844df8e342af8714647615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62381798d4dde1a8078cea2e886f66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0d86ddb75befd684f8a309703af24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d530df11b72900e8119b633704fa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484031981982cca643b38076ac9bf77619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5b521b349d8347a7f8047e06cbadb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2708195b0b37d5e9f4d4f6fe12496621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b69ca077523e1fd0428a4b2298697622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044340b9f30aa45e1b3db122f26ad793623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a2807d71d3772311a4e2a8eb9d931624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59dab3e69c04abd70c3f59eb8b8d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f67406c8e2379d9405a9e25ec752a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614309b5b79c26ff23bcec771f5305a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76040992e774c26e3a46a1b1a11dda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f251fd88888673d0879d82aa0532cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae80ee605738d5f32d21a53729652630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9392225018c91a016ae95851d07cbe2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea454757ae0e6f1ccd3d7400a9e1f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2b3ce0d89843e2090b2f520691b46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfed0d700565e79e2acc5f8cb00630634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4cc8698190f667ba8c15fe13c8a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e91c2e2bed1af39bd11e5aff616ac3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563cb059d3c8d3d88e686d24978dfd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b36dd150872b0f5d730521166a89d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d675c7e98a766073f90c6ade717a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293982146f4a6b8e761074ce8ea839df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eeec6ab12ea69db511f9d5fabcc76641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4fa643f1aa4517a31c3b01e745d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd30698f323a8494e53a7f3189134e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f342e2b72105c961b2c9518d07ae1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1684565be6966a8d8c8e1e903e38a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fa9b9bc70a5e93c37720001295bb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415b967bba310b6f0eb4d4e0a905cd7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecf587970372faf564eb0de5838e41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85be53817095dac0cf6dd0d3e11b7d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb2200f56b1b9f890625cc3e74ab9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf104a8a25f108b52aafece96c1693651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb333daf50650b12105f536abe67e07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e08678249afa73320f0137ebecd35c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90868fa3cb15427c534fb6a8a2e181c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317cdfd69156410a8fc3d717091c853655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c549104def762cd25e0a7268e0913656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08abf0ef1231d5236061f39a7a7fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede8d76fa758a7bdac8c8546d2d175658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40bbe61e5d18bb9019b50feca279e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6a82c7d62ee7ce244e4820a468d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc9de8830885eddace103c2f1df9d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe73bf6a8c440bd0de680d78581bb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df6eb4c0d7c9a6e469da58270857e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aad0d5567e4d41b7bc1ba692137291664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c98f1134ab8a6c9ba15705dffdac04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc89a6ec6f114dff0dfe32ed57b92666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fc174eb049a3712ef396dc6a471d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42c33575238c6e5fe4da3789c131a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce43108fb72dcbf33ef9d8b76d8e59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe23bddcfd611b3b389f1267d0642670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b984f0808847dd4ae0e75c15d447671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d06fd66c11f5b789a64847984cf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8e95a89e7be6c8d761986fad93044673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97bb2abf0fecb6694a665e23ebadeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c2bd642d71d975559bb52481785c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b17f6659f0279a50370e7aadcebe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887df4b67e1194ab3f49a20755274585677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234dba292dfa3925f0efeaceba6cf0e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a027bd68da5d59d79d12c26da39c100679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dbc2754c73c07fa30730affdae840680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df50ed43b03d6b7330731d6b7afcf6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7632a5b8f337dadac148cfe5c8b1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016670d7ccdbadbbe439fc1f900c3f8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31892c48e21023eaf2c25250d754455684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bd4cc7643647bfaf8cef5cd8f9549685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef0ac690d9d24af67007e86ce9b3c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277b9c741d2f7d27b1549f3a7b313c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6dc909fa40027f50ff6605fead68c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3509d8c7359d6772b565d99224bd1b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a66e320a7d2cfa51499acec03994690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec418b38ab0864373a94e84fd0c7b30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93bd9fb5c0f42c9a19c4b1a5a1d80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad13b6fa21bfbefdae53ff7bd6d92c5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2aea9f1617fca23cdb3ecb71783e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4190f066fd189df45e6782911629878695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76fa59da3dead6ab4c0a06bc80dbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8effe58745beeed03054008f8eef4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b98667cff36277a4d6109f3f3ffa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c73dea2a93f9563241a3856f2b9e52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef866bccae53493a4e75124d3d3d235700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c72d3feab8039c33b01e8cfbac21b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd72daefc31022f4482d1ab632661d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a42b8e3510285f22461c69f230d07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db999da1baac63035ae6eb9d42ab17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70db86a59699db5ff589aa1f78935b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d37bab991c84ff9b85f169e306e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cfed6397089e388b53d65c558cfe6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f385347055abe3dd0a700c8d71a4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf72c80b6ef17a09e99f1204d4fb963709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69136d0d87aaecb8e6554b42d3df672f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b1339f7617393877f74db1348f73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71522de4f4aecbe6021c1ba619556d7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e5d89c8ab23b160128da469764b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f739f27c198bb75b6957cadac4e95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09547ceff95f62edaa3cd70ee50dd8b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22313431158e5b1b47f77275b30e90716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f2e1e08fa2802f49385a4a49eec99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f075ea578bf02029d4ec0c13901b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f2bf48812442842b46474d6f2644a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb5c82472809ddbcb54a7786312082720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a5f879139941470a2662947edd1b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb8561305e0c2cb484c9b56f185379722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861df15812e3e4fcdfbce1c3a3a89b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21130091eda1bd4bf6fa921ee36c520724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d052888296c6cea4fe033dd8e40108725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd82b3430dc770179f47c70366dc30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19b7de57164cb71526fb9bc9ab11c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c259a8339e86305032cac1137862728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c18f0a00875384da16f5197432bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193781a5a1f6b56a64da0820ff68b83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ba74188fa5bf4aa9d9d0e373a85bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20d9f1930300c37a89a632ef4c691e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3bd7ca97bcb0f8185c04556504bc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409ac2f052256a139199361555a710c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7dc76ed559a4e55ccf3c823584db8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ac67a70ed2bb7badd2f177fd4975736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db3850e539c8266c8fe5e4b5ecf412737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85567dbbf88ea2c0bc567e9fca3bce5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3b279b3444ee4bc93aa3fd289ff50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bf675d317b9dfce809b53e17a4709740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f7e53e193b39b10867c6da994c18f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a636cae4f1f012c267d09af5d7db44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d601a30b096406af7385f7f8eb23b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5656f90e4bf0e4e96fc0f98b33755df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8fd630debbfb4b7b8c08af6d44ef8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de76503515d175c960f57bce16b3f87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113efd03416fa2f6d6f0ef48620cb439747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82674492b353f95c19e853d90a8df0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773b7a2c2362ad45d13f90825c0890749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642bf6285fb9cfb21dc0d81c1f2972d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be619006b266486e8f8a48772edd746751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a981390ee70ecbd977ad0acfdd1e3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea01a567a8cb06df773ab7dda296b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>