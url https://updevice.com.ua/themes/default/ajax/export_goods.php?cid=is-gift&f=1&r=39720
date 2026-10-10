--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0a3ba80c1e52c682e50841b68aeb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa6bd59dd2224065685b5bbea7cf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b9a9d484b74ed17eb70037e3ec9593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f2255d982e71d76f7d6962915ebc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b69380b485cfc40dca4f51218ac6a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd956dd2e1ede63569db425a7412021a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4c131d8bce59e67b0e9e65d75f5fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98d0ffd4d74a20e429263970b3b008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d73e96810f2dfac37d19f9332e7bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d10f75eb92cf965985f1191ae5cd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d31069718459fca9a377b60a51239b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae37088e9105a9224e986e0a38126212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a60f1ffddd7bc882b34c614729d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5d1442bebb3d56035bb2bf4753ad914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e5f79291fb09f3f06152857b612215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee2eb0e9d2119c3ce6e824117dbcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3a01f32a1ecb9f276fe40104007d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64855b1817c5040e0e7e43bed6fa6e7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb8db76635fcbf22471617a5ccd8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b093ef2be55992340b128d2d38c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606d91a9f2b8a7c9d9fe4008105436a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8d6556489a4f5bab8961958fa5e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef5306216e7cc739378a3655add6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba4d68796e3d791addfab9a797121e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c58c7d99cd7c56e2e9a6287ad92b8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4222afc48159daf242e7dffab269fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670b151de91a9012a2493218c72117c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e9c75744aeabd97e85175a91802a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bfd517133d6fb3b42f2468b2bda5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc504e185e6bce0ae6fcf6b704a8531b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aa20c4445a125c711393cc00be0d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edf46e55b9e54d8e94db69149d65fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f0f2e1f50512195c25b0718b39b7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30750b657d90e48d62d5b5af517d9c0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8dcf71323fd64253e30177ca3044d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975f8b14ec29ec0c590fc40719e95b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623636c572316ec216525908f0cc17337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615d90770cbc77f31901f277c45a9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03525fd5ce13125d51dfacc150601e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c64efcf3b2206c1ac72d67799810140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4732e0354a7864776c7278a99177a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19c25d3ff4e9347d7b8ca9cca5486a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98971694e967a1c22cf2e2ff0a290243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648924c07eb512ddb8cb54854aba4f5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f87be703941c28b3eb8a96e18c2e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e756eff2c383fe79a9f3dc2dd85a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0023a54c7a6540e736c3f9f8618f2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265656bf18c368202dc6a9bb93f6840748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694e55c53085c0da8e2fbdf6dc2d4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9153e85a7460d5206b43f37e9b74fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8bd071091ef9130c73d0256b4e97751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff2bc576fc98e1de5e2b91cd180da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9cb299e5ab414074b1ac27a49dbd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6867962356cf043328533f3f8bf7fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae00bf6657bc78b53cba6b240b7bc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6654810c099309ee85acfad16f8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7f26d8117476d6cd327f355443e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9963d57930eec098f81247b97ea658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa98c5d3a38039d6bf36b70eeae8bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9479cbf94877b7181a656f5a344ebb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3acda40610f2bc8395171ba9743b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c28603ce19a9a42c88ca7edbb52062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e943350071d853e503c796d84087fec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b79408a4fccaf3a318c123a012f4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416687e1acd5e05930539e00be68a6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58b02dd95aa8fb282282602ee8bc5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72276f563d09bbd86004c3e54efbaf9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f13fffb7a2089c784528f0e7287af468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb3c85231f7dc6bff16e8c0e83b08369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee4938a84aa6ad2eacfae6921a962c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab26cebf597d2262662e184eabd04671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5fe47eaf1e2a90a38ece697c7b15772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dd6f8bdce3e8cf57dc17d61c4c71873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2120c500067e06942899918a95e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae689d2c149414f86e7b61479164a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf23b563d50a46a3212360d5c63ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aae89fb5fd53db7f7ba2ca5e51842d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a29ef0040d2730a8367d547854cb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad057dc44307c6e9ad01a195c33bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d314ff9bd67f60788cefa0d99b72380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325f1ba335101e7a312213e0590371e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b5f37c24063329baa2d4719438a6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78787c9e701a181d78ac1bb40f9d6c2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165afda1004bb739ffdc04ad7c3dcb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455d57893fc45cf74827d706d85f4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94430006c77dabf884d08c69f68d6a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9bdfc4e9b99fdc2ca651f4aee21ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804bcfab2131b9ecc0ec930e78956e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841012badce29a6e0da22ee389aaa56489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130c7af29747728229e11b55ffed14b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c99c903d006e0f44a9202528226e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e56710ab6481609d1fe8067dc3dbe792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb56b2a45492702717ba4a7e6d7c45693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcf5465972ae5e48887cc60bf80b4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee1d36ee36d3d610791f2519101dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afe3a90000ec80f63fb117bba3a11096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6408f76545a54e86f65fb711a669c6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143c0ce37d0904b96abc42077f61fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a02925fcd9b9b68cbc764f2aaaed899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccb78ce8ecd49147f9f24aabbd8cb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c85f5e6b4916b687afd39b1d5358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b35126f77a9c6b5eb02fd2a2f21d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c20d0bd2d89c7ad959c5178d0edaf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48ea009af99abda54e916602e5705c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359476a8bc61c9479af1e63e8085c89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbad638cf03587d89b0957874520ac7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b713e2e4c4fd100b510c63956557c2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c66221a8b2b0fa7ef45dacbd4cfc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d63b33063566bfc3d4d24de3f1ab5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2145d0e0e0d9854cc88a072294d73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130f590d61fb5e1b8c4430dce7d0979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19c6d3d9603d44388241ec9243d828112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d504d623a1224c17c2a90b76bfdc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343500e59f18f035f20b41039d4a6b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188620da3bc388f883884c75a2c8d62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c52645302ba058f19064a7ce7d0853116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff545c0e63bd8e52c06e8e4b9f8222117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1568ca42e345e6c961e60cc8a50bd3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964518656fb387bb081895a2ec81893119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83170b0c8bdefa873fba726187f7eabe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e9746b1e8800fe2bb821a9564bb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd66846142c2d6be3d0ce1dfbe24965122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9c1069d6d111d068b0d509b85eeb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de84baa0d3538ce4cf6ad1a650f84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d32852f7a6822b4f0329e272e5b246125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31d3369b089f4ed4d42e30b16439a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef096bc3f7a7ac58e995f68e8881dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310dc20eb2693eb21915160be2431f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355084b0d00e1bf2330766b8976fa547129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b288c001191e310d1e2fd20ac3c49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843a418edd87bbbed179fa254c78a26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e200864eef246ac0e6521085763fe5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccd954a1929fe6825723b7ec4e5b3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571e73b66be584bd2a2c56de2c19ac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb2a190c0745de712f29c758593a8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d21b722df7ee86f0d09a88e47bc8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944d7180f8ad9da1e5177dac2ae79de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4277cf219cbb0c504b3b76c8911c76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a8411b3d28ef0aed918f4a7524f51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1bada4e8aad2e14ccba86f76943d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7fa01c3e9313f88940ce909837f89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb8b5fc8d2c153615f954e4ba727f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c956ecddbf43cf6c1cedff72627de3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e124cf3af0b596a7b6b584566ab47c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96001fffda2df42968015870345540cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ba843e804aa3883568ebcfd9737a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e5cb8795046e1fc6f793a718a39c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cea0927d39d3b8a38eb56635dbb064148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05586c44f03c564fd40ee0bacc461b7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083862837a7cd78265b6f4afc997ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be35fb37aaccfbb58fff7f3d9c275151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b48aaeeab98299e6ef56f415937fef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edfb3d4b381f7d50e33ffbd3281826153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08daea4d78cd287b09f005d67f61c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059c56cb89bdaf0b7ef3152268e43a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089811282ff01688e0d9e025ba92856156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04471f1ad41157ba6e55458ec9c52b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016aa6ddcdb5bf9039b44d19b661ab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0cb00693f199a49b014bcc7f1e231159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f696abe380789a34a9a70c425880f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520742d85954cac789664f4279f18fff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1403b02a3729221846fff3e3ea356162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe9f91ef6b8858d13882022ae13ce1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8b82092e05f04e0951f55a63aab8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4f239d97c0946ed7169fc888f28b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973160ba02ddd539fe4d1a66580e7ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02bcda707d25822920a1dbcc39786167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa6a6584920d3890b62914ddb5b61d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82800a5c4c9e4ac32ceccd12d47a187169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a223d68b51097cd04389ee594ebb082170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872b6711ec65ad9af68b441742b2304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d84866075e66bbf44b2574a8ffe5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede1c0ea42fa007a557ab9ba2400a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b745716df8a412253d0a858ec869174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71764e67b970ddfc1b89ddbc1080440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8a997e096f5a3562d2b13c461a4eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797774a4acc765f7ca9443eef26e1b31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fbc5422aecccfbb3dd5588ec345c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f304bb44ff80ef5c58a31d8fd5a4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d390aaa6e0fd0d56c8bf4dd24f31bdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff078bc5a97ab369202a6a387df92864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcc0693353290fed7b4e76a659eef2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43391ce6ce950160d40995a2e34cce8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c18f7cd53b33e4532bff116c316d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fa6732ab49195a63d36f65e1bb2a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ece65ed2c652f553d1c23ef4a4ce0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd7bc869b8398f3fabab75055baad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894af83a946ef1a84a58256a69fd2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0643b9b91871f9ef66a7dcac75906189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3082717606cb7a0411acf5ca037db1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e673ae28cd6f365a19da77a5a6f2a24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf61e6533bfa45f9a3974ced35165192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca259ca35d73713fd30cbde8e7708193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c35873f3fb4257c915cc05b8418c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7e8f4ea410334166b7fd7e0145999195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df710bb93e52efabcfb2c31871054be8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52123e0f69ced59aed74b58f0242f9ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f0e483fbcd93beda76ce5511dfc42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e96e81021263a82aab03511afe1e68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc62885eca12121fff1302445e7273f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c59e29f10fe626789566b3b3b4361201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa00e12bcc00183b94227320603fc50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcf4bcf3419efcad5ddc96b2c89ced203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5f69f49030011cf96d2b832038a38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee15efcb06689a8f8758152a8f949c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392717c458e4a3339511f0f089be29a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5d48bd97bef0149a8348e84c286e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5389e190bf78f698df16579b8e568208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31796b44cb46c8cf372af48d7f217209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f582858b9a1efb3a0d6593edaeb4373210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e232e818ad1c280819898c2fd2ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf623f570c7c1693ef8b5f2b88b3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5587c8bdbec261b05dcbf18f50592213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfc53a7a120a2a27c1e03073fabdc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60941154a141d617a85047dd11a418215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edeb4b292b1ccde37efe5259dd5ec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b1d3c1fddfaf1b063a539fa7eae9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d54a48b62925d833242dbe11d0e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24192ea82dcd0bb46bc0bc85aec093ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29110c68a8fa29f24f17edd1bd47f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb3b9e16203e163cadae4a1151debd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d3e7bc41778b33c4222cfed80640f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bf20e96b9f4065fde5431b9fb89e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a280a3e30649d7134408eb35e5656224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f2d25db6b6047fb8b3b14d18e60e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634712f38cb00e0a1e8674e6b41e56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52729a48e4b296351f0e925bad85989227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a09d54768dcba756895aa3f7fc9244228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c8eb50126c58b33dc45c40a31e1ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80882175855a307cb4122059de8d3785230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5982ef510cbad6b5e92d62381572db1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8d59331ef030770256f4475428490232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e69e91387865bf693b61f0436f37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f7db646623dea566ee668aa2f90ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410278db61a96adad8a538138bc91e24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa6212499d30772aaef2a406a5b1d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e80e3d156f265193d930e24d17bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e64bab59d7c699268fb55b90b967238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54df137c5ab61869df879ffd18e469f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117549ecc13d81b2314dc64bfea0ea95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87682b8f65cd9d27084712154d3e7cba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf1a80a87f5c1b94e86e1ea2cf977d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c643d9b1bc1d41a4ad8aeee88939b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d89e7baca62998f71879946fd853d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43e5f6cc48abbd70ff2952c4e19713245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42acd599ef4e86f8528578265fd7c14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72de70f40cc51b7f746623e9bc0fff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d49dd51b84fc43284151241c9ee6fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592fe989678a849c0ade51021927e74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aa94d19d5cbfae9b3c0ccb3195865250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f2abc5b7055489a504b6fb524cdd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5d675ea6229d558afc75ea4207797252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4dbccc83a63eb3cff1c5fb78734bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a70b93c690a1e4f261a12c2fc382254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5db5e2023ac8c0a59bd2ed66d464255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34560f2a11b45ba925b9cb30f16900a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629876a436df92be1c2fb864c48defca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de5ab726eb945188bb103edcc51bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794037586eeb713a539d1c9cc79993259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3261a9800429a31d7006652cd129fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3e50f24d796f2c12c984e3bf130c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644203b682f76916138120517c7ff225262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6829fce21cb1e9f87d1ff1cc1789f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f1ab1ba88ae9a89dae86ab251747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f110f0ae5ffb8a6816269acc230dd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2b051295acb3abe480c5044108913266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019779002b13c0272b44b36fdf96a73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f455b5c9bd6ab89f1411b52caaa89d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f162238b1ba5ac915345f67079b4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53893a1c5c8b93ef432b3799614dd848270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62142b0fb070247c12dbb495952c58aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bdd9cb160b910cceb70ea6d25317e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1291417e7a52e70cad76e1dfe2d67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9141a1ce38dd3fb66ef3f68276a51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043fdb2eba38f8ec7327d0c29998135275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff3c12af996ba8fd554339d8ca1cfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b166882a6614c1547bcc7405edc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b789ba0cbc594578ea3aadef93d6032278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d10235176281b592750bfac6d95b8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bc1535e7d80414ee4d9e185418678280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c657b7aab3d3b2e55413ca033615281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3bb3dfefdea35dae38eea0205829e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd2e1947f765cce4f8767c6cdcf83e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663530b1b5fc6e1081b6df05914e977a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ffe8261b5c95b66a9730e0f43b3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005383383e1f1c2a9d8624c63593ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21351fd37e0ea0f48b771fb517874287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff330c1241e9ead08d375159b0b2fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c132290c2534c6c779ddc914d8aa87289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0941130b84b829f27a25b3004d61b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b97e5fd36f37563194552dcd9dd757291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c835abfa5ce90433d0080bbcd3ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54adbf2068c00d604b5b5503890d7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb37a387e06a1d68bf144762ef05b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8522dba3917c039ba68c9aa53bca7e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7fb3e6e508e02c13b5bd5f5bf60ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd98240f5a7e1c8c643929b92d4b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de325602ffd897c475118859ec1c8d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf91400f0191ac2395c399a56a69b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3be916f978e73fcf756d40cbce086300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3dfd3ea7e6d993f55c0f30156a197301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ef4516d2361639c7b70fb131d2134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4432f6be515012c83c9205594ae13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bd2c48850c75e89bedf1b87d7570d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f5e5fe8594bda32ecee50b2e47647305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a2a88dc1253243b30d8576813586306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd86865a5cd7b1989790ac965f96bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeccb6b7d3569a2d0b96254957f8e08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0e849fa1a0df7b039e6f4abace78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6979b6655fa2258fe0cec70e305fff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb8a6ad6395a227cc5af65164075b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bf8e65907fd09019ad1f90c9366d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856cc5492e001cacd269583991b6a6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ad423545547f44ce65da5e900d4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c7a6119449bb59c1d01a0c8adcf11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb8587c174cdca910326d1338aa81d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdfcdddc524556b1d4fdcc9d16a2b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1095320688d2baa5feecddfe1c196d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251715ee247d87828910331c412b9bd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290146a5ecf968a517f0ee0653cd25d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187234c0d41118e8e4efd74d175bf7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc2e2d0061022c4be67e7d208e2c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a03268d8ca4b4bde51d72b40d3fd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605801239accee83f1213e3c88278ea6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4271d7055515414ccc868a151b1bf5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da275a1f02d3a55d45fef22fc6fdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef94bdc524fea7ac7ca7369f9e418bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bca4c314ff8803ce6901c0f800cf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965e60ce6dc6d210f80cf56eb640ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127370dbee69353025f4bd8d29a3757b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e590f0b2fa95dcff531119cc6150331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd80f47afbd3620fd59c85512d37e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df08f1071784bd3e822da219ae6044333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d6d85a597433fd0779b5b84aa5b59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eac5614e360968b171c5690414b4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54f722360e28cf9fd63ffafc46813336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fbf1c2fb367bb5925973b8de5d045337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25b5b7299f733af834ea8c10546169338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1891a48cd1ae2a30f7aabe3bbc64fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cadf6d82c905e061ea32f579cee40a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdda1880330ada2be1844f1d41d190341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ebf6861fd1d795a1981c3fa72c1ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b52f925d310ad7be25351fdfaca21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d135c284c4256678ee5cbca7d109f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0f826c1d0ace41df454ddf9f3b8a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d394c2324c9877421e36b9efb1820346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8083ded3319fa908d5d77034560a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248783472e83d88333cce30589b06bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a45ee52877a046776597be654ec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d1e6bcca023402d40c43598c112b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec54199f6d14d502d9acfa5937ce1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707590d7b681a78c981e3bab3b04d98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433831cac6caa4c0539c4dc1200924353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4e6fd7253a47fbd96ac205037799354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f4791eb73efdc6b9a77edf6afe91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc169ca82e0010ddf797321f77bc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc087f9ee3cebb73b28389f4149264357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536043d315681cd5e14ce928733fb76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8fadad84f96640d5448a463e34ab1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e28ac61bedccaea33bcf5a7dfe7b19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a09fa6a2ca70916c3d7f27c3e97800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3bf91214e10b23ea745ca894789c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f99943ac37a6964fe2cbabb4738bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13676a527a4e22cc59850e9ecd65a020364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a87bb32e57a71279c7ed16631a4ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa25558c3dee098f6533a594b3f4c6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b50acfeb8c0b1d1fe49d26341ddd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2ddc14890d0ea73315a0f260d758e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762575eb508817276c7f8631b77cb77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90098787dbbd8af255589b785794c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab39899c5d7d5352f2826596382252371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae641b63d01123ea63b3e355247b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fa9e9024b385e85da845be278310a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd447efdb1c86ac83b1601c26b99493d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb4d53136baa7d901bf183fb1d7dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0d238e45fde0cd5c78f9302d2d525376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c116effe36854ff535015ecc9174e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600bf7a09db7128704b2a3bbb606b2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d12187e0c33e5076638c2553c09564379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eab14e42a83a3388f4f0da3802ac25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471e4998f4f7d13c54778a48eb15d2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c152ef06d5c2df9b2d93043ab6a3ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06698d3a4ff99893d37dfe1e6af82b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4de6b84895205caa8864a9e71db81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3777a2bec5cd13cd0ef784b56583b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd6cba01f2fa207bd12184205623a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946963b8662d4266736f581ab7486630387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99a61678ecd740eda992bef84c3293388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47e9dc6056e56965e5b4b38faa212389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16796216745dce0508f5ab5a07331803390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa0ce114d93a3307428d35eeea3ca2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd970633fa70347d2e8e10a98ce097392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5071fdbeb67d8c513b737a4444e49e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf8b5399377b444ccf2ba03c8aa53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633dce30a33462671c70618cd84b963395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38004a31933f4943721fcc0c0a7f64d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bba588d98848a7905e950bbadc27a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363589175c77d2803b815d76198f6c5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663a2edc9618946690b1b5581215a9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83c65bf68b546a44be43b812c99b34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31061e86baa942fdc0b84e7fa410e76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd21de6fcfd82b2e39c4c53d959e7a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e6d592d5fbd6e7d0b30872a200129403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd233331306a7316ced0d07538d046c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5508ee49540459285bc8e32c5965e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e44c644aa8da1ab93c8ac220e5f1b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42965c10fb86357c7a75c59a58991c6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee9ac41681a12f357a5bf1ed645ef9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f128de48e5958d3e723bc8c0d9ff1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092750926407199a962089ef6aff64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc73e57428b8cab241dc5115279897411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1256f22693743d5dfe6d3015f877e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f47bd63cd107328649d16eaecd77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598a780322e4298e40ece97c1822e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3954ac5f4c716849442f52c62a8f7ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ac711402caa74c2db74535a301373416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfc97cb31fb6ca18900699e1963f1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b2a9c719d84ac9a500a232fed957d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dbe5c31daf718dccc2fb97d692dd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bc86ce5b7b53633893258f912434e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911758cce8a462e3737074605b2b64c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730764ef9cfbce5c2153ffb0a38adf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dab4a90641ae2117fccafe647abb5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664a9f19f8f99a6f9a0acd7ad890e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf13fdf5471e059b10138b2d64d76a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc898884fc0debaa43e28d09256ebf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec05540dcc02dca5e86d55473fd1b76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc283f9bd345da22d12e711f264451428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7034836bb01d05e99eae88b41377a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18fe8888e13af3b1af5c06fda83af4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a328e6eb1fedf9144c37f627a1a64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dbfbb6ec5b0b3340259b1fac82106432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0691c23a6814c8d36e82c1f019632433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d33ea65453871f9d19a14c75a361434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b8b02917dee0317fb2d8c0981381c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c1f39c615c8e51a59e5b9a2647ef3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a29b8351658e38cd0acd2914530f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c50da791d0022f8f8add7d7fc93db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321071d669b95ef2c5fb7b2b0bc9799439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927e466ee9bcc64c3e21b6b10f9b49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48197bbce605d5f15dcaa04cfaeab0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c6eb41e9cd45a9c19fe8653f5756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa9292f371cbe387aadb0aa7f36111443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9650b80c1b6cbaa1086278d85b6eee7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38004660117966f63aa7653776e1b3ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeee82a3499bc945299f07eea6f4e0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd7ac8ca7e3742579d05b7296a8339447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780565dd01b7aa9e86ecbea9de2f05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9832effb80bffa4e6de15f024c96ce7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd444a5b76a25245f4f73a90bf7685f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866fad97257607a9812fd72e180038451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72947bc60b9d810bb143b020290724b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c943a498ad8cec745a1381d34d25fed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584319b6a95f7bccf0ee86b80ee7188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12a40270bab28454118081784a276455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4056e183f55e77f372c55dbd4a82456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0639933916f4e287d8768e35d3b7e92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26251782e3ebcd5a5b0dd591c5ecbfb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb749067c696aa0d6c6c341521999ada459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9ca10aed5cbe07976e28adc25e4c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce423c5b6964ef9a501bc03ea9d1e75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2e8c7ef75aae9de89587fd9d20fa9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a859a6b5625ffab06400e3a92511f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93c2f7065d09e6ed90ca2b1d26ba4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246da27fdeaab6314b41174ccae30c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd397804955c4562252995583b312a09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04593c23303c2b74acf0c003e78a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e107fa6945dcbd98136b26c7f8d30cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84af3d5ed807c5637fb0ed6e46f83a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6db2d42877ce12dee3c1cd22593c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb14319777d5acba632e199986f6454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f9ac6dac4c865aba0ebbb34aa04a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abed71a2a4c024e8fe928e8556c67f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7d0f9b5bb08f57787ae295605af48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2ebcc4889419bd14c349c270ee4c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1bb1e09b5683bba8b740c252103bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e06d0dceffd06df8f27b47975e44a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1744009bce30d3bf67722f98ffa92d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038dc43207283affc331a226f05dd08479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ecb01af829ebcdc413f6c93646acd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb95eac8f412aa301c4d1eaa1316ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1182b6f505ac0e2f24f1623f1602ec1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e49fb953ca9e4a5325af8c9468803483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce285b83520ba15dd442b18e0e22a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38714351b276bff602ff84c92553e6ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1f1743b06dea5a070a5f46b146e7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba2e6a1439e797cd8e3be99b187ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c44d80891a83698fd9e415b56d3a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efcdcd8dc01b5a6d88f3ba0ccc920d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f147c488bde73c08d894f0b08ace0f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb018b5cf5d748eadfaeda8ae9c7e69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575752c9c95088723f71389fdb5a05fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c202e39878a8530f7ae436dfb655a6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb98e3ab27d4872feb3832b66dfc7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbbe9e2c26088e434850f7a9ee8d46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fd7272ebd4b41c2b323c7fd8a0392496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fb90b661333a54586b4bcd07bb4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b26504a5bd8680ac86856b352bf2f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b3075398187810c7a9a5aea86e72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754ef1622dc4b59256a3cf204cc30c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d142dd4d89266005990b20553667501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a1f9c9700fe043fc811524f252d66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5ae4a5f4c2ab75393ee8bb65637d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d96f8104260ebbfea8a437da1fcab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17c7131f496612aeab4f263acd62a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973099426f54174060dbc3950a94f783506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a58860cdef472f551690b43a7af9e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31095f55281aa3fceffa423006affb3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8bae16b7b3d8d590fb534650ea4d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9dbfdaa8c93c71b3d037ebcb1576510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6b6fd3be3b145d7168b75e254c7be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170b6a294160df928e21aac57cdd8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea010f09a1f51a94f42d8259ab675e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f9e937728cf798ddd199851c9647514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee267a9351f4e854adb0b3f4daafde0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb385b92233193dc73b02136ffa15a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93555a479b49dc6257607b46c6a9d72b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8643373013c455e0cf3425046467a81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f266a44911847f87d3d25ccc7ab63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c4e4284efd165b0766e2e0fb87bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8d7d07c905092a754fc3393ce700e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b164bfb371ea1e249284df0722664522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f00a40912d7fd7243f33b0dee4c07e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024aba7b1bcb2705f1a8470c0493536524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db0a3337ddda962ce669cae7aa4354525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdfefe98edfa1d38166f29fba38f19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605335eacab5abdb19965af6d578da3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9db66c8c4ba4bba923e19f3aaf9efd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ee5825ecce250e293a91cee9282b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86b518ab49dcc1a77d06923a26c40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87791037608b3096e43e5075eb069bfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f813a00d3f3def2043b87cb31a92e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813a6884675aeb24e527b2db9740965533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80411222b55f11bc66af179520fc3f8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af754d051a87671aca61cdd758f49d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ae989511cbf036773e1fcee8494a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd44cc8ded586ea0a8a3545b370b6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332c8633447baed0256a232b20e685538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cf754099e67427bb0912757375db1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5713faa489eab28a22465a7de63b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83d543c2f4ebd82f6ca32aaa71b584541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40ba794b8769838ab6cfac5c3fc3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dbaf51c7b7b23d9b68ac16ae4597b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789bbefff337ce25e4d80ad8242e02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb5443a08f3775193b312d399ef909545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68c620ea8010ff05c06d50ab0ff21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5b0cda6d0d482d51ae1639c4ae7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173621ed82f236895dada1b09fd1622f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647da0995558da7caf6566b7c732449549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163d994afc8a88bf5c85face0a02945550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3453c7c1f5bffc51306b8c7c87adf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d72868e9edf147207da23157dd57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e89c4ca2864a3ca79f4670eaea41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ca79ec0d369ae1c6927836511b73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d19d224485372a0a927d8d47a439b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39da12a6bd501d577ce41d15767a47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab603f0597af3998ac0a1dfe1bd7bce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a335c3a5dacd7102effcb4325a20a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50753ae13c870ae50a8f374ca654b9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8539d041171939a1e01c58e3ad454a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f92d087092b955043f789ae6fb59ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbec742d7d579a7eae9ee49240aa82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707eb32032eadae0586d02e8d17ef4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225eb3f017d4e25d38ad6128a90f3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd539d9380d5e1136f4c5e50533ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64158d8b78ea3a347b296de9ba19389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd0eb1640ea5feac1ee38af1bd955f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2213f0bf930ecb61362ff9010c9ece568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d1d79e1445a7b30269f8d969b0d8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e45f03c0849366d14ed23dce6621f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb46d3c989318eae0fc5cf3824f05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89daa700d39c74aaaac0803c188ae4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198f79219fd050ded32a24084c324b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfd00d9cc86949756221747fce68c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95230a08698eacb867b79221d2220575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aea47aa959b861f14129dcf8dc08b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd1e7c19495e879fd5577e3c1e04c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc410fed185e72314377c34690e0376578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0709bdab4009ca474bbaafe9bf1a52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a65fd5915c9d719c1888a5567ff9dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b6ecccda377e970462841fcc0c046581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e34d39a5b09abd8d852f1d08aca500582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596ab47ef019b6367d075a5b100c8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f2708df460bbf071166dd3e439b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54aa3b46ce72e142ae87e7883aec07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53997a6e6fe7cf3274a5c2b846caa69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61324ca7bdf37bfaa9a909cd862a2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3287ce2a227d95a1c31a6f510a743588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb9c538d19c7ced18018718e5a6ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a037d0e1cb9182535a10144463e36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91eb1495e19da5c6c66f0466e99308591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae495b3eede5d9f8fb5117fcb7e7ae9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebac8b7bd8f98061752628fc738ae1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190f68691d1148374f67be390458469594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c192cb136dcb466fbc6a7b405569777595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267c6fc0235f165fbfc9cb2aa9446b0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a72b328b56253d7320cfbf4539087e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70429a9d5f3ce8aa6ddc46a74f77c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7139a80201b0f4528ef3b4755dd45a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a632e8401ffb71b9a6a77d1952fc04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c538232578067ad0d4a5f532551ecd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab2d89b1dcdba1153fa1874733304602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc5350bf8b2cdbda92df83d11c4e66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c26e6a513523a3bd01764170667a26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52fb0fdf5320a5081785e0d4a34254605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fa5b88d014e3b6616745f57874789606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f545c2960474d668e5349627b0bc54a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41d0cb859bab5331b103376ad2eeb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76e459578bf92717645b99cd60957609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91185dbec1bc2fb2a039cd87b54ce1e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103281f00352ece528070ab5f7cb20b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932831416a3667afef69d8d261b7a53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296640c147354408607e05100553f49f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079832b99cc247b4ad31bc7f8b2147e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82be06585d1d50b019f2e72b76a8917615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a3b2f904272c71ff4003b2877aae7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774e456ca47fa39ebfbf457fa05920c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d087d349cd6709fce169f297b52b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59cca809ce2e16eee836d98b059334619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa1130d04663bb3c1dc11c206dc28620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be82da358b89b5b5e95f36bdaa1db4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c78fd07d1555e29b30d589fdd6bedc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13b813b64b070a8a3e9ef8bf9d9e33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee04f0afb283744a8b5de86c90fe11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289155db39ed3204612f06e53ceaa3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e98c4ff0631a8d1509376d8b4afdcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e448fa23156e252e24b39fbf64412627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b85b3722c2dad466eacc39197b70cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1161b15f3713ff6f924495e640dbc74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f241234d8dfe5f3ee9fcb3aadbaea5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4181c4651ab1823d9cdb4b0754d820631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9045bde3884ce67ba3ac88a81c28f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566233923def5c2789592d308dc3b1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829e9cc698ea0d9005f7e8a4ff6722634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbacc7366d83f250c00a1564ef51489635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2363ac29d48250e5ecc11ba76625636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b1cd755eb33000d0929fae82d19d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9833446290a1c166175a53391eff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a368a71767579987135184637814a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9281f2f73a9353f137bce686002480640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d35f847ea2e319a22fab8dd40ecc5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191032df8d969024cd7bf940da71aa72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd81f6109145f9202b89d417b2651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d9d5e1ca9c858e2140a41df31ed35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b204ec44834e06ab55b61022fadd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1664f2a42ce7fc085733d4248d553646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ceab39be55e0391e641c43175866647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1298d1e775e73372cc29da999f8086648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639fd7eb714c9ed6885420f36b3a2de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62245f2c0d2f6ed5a0c4cdfae688f743650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe31f5eb34865bf24dda2f100e8e9f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de53a99626f217cc5d8b8db3380eb59652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c47e57a580081b6a3a7569033191a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e484045d2710485487bb5bf78e2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc75927ac1021a19c56795f5cb08b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a54218971c28bdc2a8e1dbfc25d16b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb8f38d3fd180820098fb4613e2348657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd661b18396b3b397534a7af0bd142658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833c2983ff5414092fb6f3f13dfe57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5948ef908b9647b6fee2c089802a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1392e854f00461834d0c391d977c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a423a64ba1820f772aed0b297088c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96adc7e9894efade8738f2e373ded0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7b5a5bf47a2090dbf065133859b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ceca5e6f19fbc435b83b00f647931665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa914a13d2d52c41f1af763fb021fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506bae6b3376861f4aaecd19fc6070667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca4402991ba1ce47a7b259e56eee4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c25991931ce23ac1762b02762cc42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1f599360afcfa4039ef511da983ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ec506903f10bac02679f2435e04c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f675558628e713fc496f1b23f9a461672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1d588b0db571534439d1767aeb6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c9839b4b10d23722fa7ccd76365e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7faa566c2d1d7445632dee6a8e47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a2191eab4233224f9f27be4f95a75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d70ed158ce95a3abefba07f073931677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32627071d83746a596bda4b50bc46c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459911325dcf8b82e76c3448d04841a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e962fa5c3a3a32d193a22e63d975d80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a7fc038aa65e29a31827de03e5ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fecdd41d71f2af7e378e41eb6472d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf45e729020dc75f1feb57c02128266683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ea382dd63909de8917836b143597684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae68e184c15781af31e4065f95a45ab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4179f03a8d535a0194e67848a4f4801686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745da920becf3e31ec68772fa5bbdaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4120cedc904b36c044185955df31d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617ced660008bfe4521ebcf1f4ef37c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338d93da9a39405697773cdd6abbd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fefc2af94c17996042af5212a4f562691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c25107769bbd526ac7c14ab2d5c41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d163939c526b20948486e698e8c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f5135df65d74d35c8c566f0fb0049694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708370b85caf8a938ac5301f69de73d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf3a2bbc2ff3d31f3aa60a43b2d06e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c1ceb65844301f7035af65f8e7672697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17baa4ef5131dd759cf1c7aed348007698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2a3eaa852ba9bc3f0491322e155a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62cdf2cdb834cad1e56804d5fcea8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ff6e2562fceec95319771d105729701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92bad515cf07a01cc008284be652ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eba09e246c9f70e3fa15c27b6fcaf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b04a6f8465bee0fbeca1787c62e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafff2a20eafa5c673241404dfae419a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac75decc64aabf31d5da5566133bf0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82fd57484cc79f0415d423ec2bd2fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8909cc6b3ca028acf5dcc032d75a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdc858ba92d53ee188e24e485ad7f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957a87e1dd1a5ad888375067ced9d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8507fe5540be4058f3eee626586586711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41e61d0a16ffbc9ba3709549d7b0bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda2b297afd745328705d41d0c305f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18454d2e7d489fd57cd0775254ac0d1d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e13f89c6f3fd495ffe6291f47ffc77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2a7202f4f9d54b0899e4e2f3daa0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298e75191319e6254365dcd0b52e6f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5e8961f37075135ae9b44d4eed46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4fe745901c1fa2a2edc252e34475719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee1f239e121eb973d78a8d837837cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96999bd47b5a06e488ee0fea1abcdfa3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f0fd9ab856941e1cf2b4992294b02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a981de29fc0b677b99e9dc5cf10400c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8b3d44806208bcf9e67ab8279ad69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827ec374c1cb84dc4f4360b2df2ee7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00359bc141701530196064c0ce7c5fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c6e77c5e6de8157250b831ceaa99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75da20bead1d464e068079181779468728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee122afe16c13b116d32ae61e169b58729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25a6e281e784d75b3863115adfd88730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04bdf6f13d420be9117c6fb46abb96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284750bac77519440d3e866f3c581e57732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666d68ac5e51d09ebb71737fc46f21d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2445f822e90b3bbc9e124832309f63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2aec510312b447a14c7b8db2e8090735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718da0455658ac27cece6835ddf0c332736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea319d623cffbf82d65bb2921e0e8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a057f1fa5f4974d53f56c782ab47bae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed53aff0cfd9ef525b2c67e91de7563739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef4ec7bf9d9afc7da278349bccdae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25ba99e13e2a392e6058b5a6bad0ae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08ce7704c0c994344ad276c210e586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580afa489be1748c4f2a30f221df287b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44265e95bd74a0804e11d8e282a71f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81448f176439146d92be95f75506beba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29963515c4b5de669496dc7577d31223746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9bcd66f03fdd491a4cd6d1412a8bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56381077389147ce1f0bbbd7b69206e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e869b12e3c50e7d11ea0f11b96098749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c17b1981e409bd46b5c179d9f7e69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8bc3bc80b2ee020104ade88fe4d3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38932c6af0fc038d51cec27e8060c4ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f617271d2fd66ab3c079dfd56d14d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8d4b0ed1b6ae25bc28f99cea97e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee674b0aaefcfd45fcfa934ffe04b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251d8c78b04c09793ffda8288b112923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e19ca6c2333a46532b93a2a7127bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94ef20421cb571f009e85e556df2e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e80ca927a34ebd20154894006a46476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb900a25fd42554cf1bb690902df4837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4433d8661832dc37cb29b49a9d80e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e27863a76f369af980ae1a1123d7e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f65cc0091c1bbc560ec9ec20333f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f314b1a22a90de8be07b75ccb9f57711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccdf3f59f71efd952ee8f0121b892312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4744d4c2de70e7b5c17501784a12613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e754f716fcc0936938d886f7e94b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a85394bd1533ab690263dca501dc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3607fa57841f92822b7f386d725e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a88e9d4eaea67b3c045ad5dd18cd8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7ef9575008fa198add821224a20018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01353238cff75ff14c65c1fd06cacfb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4dc73c89ac5e46b7a824e6d941e7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35b8b1be65b7e24ba58250c45ba1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5630c44d6b08a94cfcbbe021b1901d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31dda5668c4d587e067702a3d659823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05617b30668a8a9eefe3504721e82dc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ed8f58beacee39922e10cf42d502825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae7c6363971c8440beac50a7d597b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c3428739e87c0cad10dfc2b35b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae899eaa5dae8cd6d1d35dc1ad9c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f4f24c4981864c54036c2b4eb7fa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310deb6601c4a44438285467065cd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e0fa4c756a5517cdfc7cf70412d8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81ae53b5aadb0c14703263099f1e0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90108e430a41db674a4bb0b49348533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c26032a2dbaa4fe3248f2f8757375934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79bf390e577404b002661b25d482a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f29d44f6d349cd17a9110611dd8d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c508c693d22a5d5f8fc9941ba01b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdc6031badddb8a54bbfa2572a943d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d03f1886e63807f525bf1f7e4e57939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c520b6c2099cb69deff713e0053ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d004e04f990c17db6783923000d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db715db681fc3d08fa351cf99e342bf142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df93a8c5e7de53ad294911fb20b17f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d44280d2cec16cedff33a2c58adb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242f51e82867cca6850995dc05af3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b1c3337b8a0c0e32aa1b348199e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf78b343f5a4522792de3da23412647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300711c16ef070a08bb2c5a3a9b7cfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c223b72b88a90a2f311413c65ca8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610d684ade0dcc3aa1c441fd3ec025150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b5c82682266af6cebb2bff20b51d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fca1ffa45431557f31b07c57441cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719adf39ccc4f41436d1202cbafac0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9b74b82c36c6623fff17b084e11554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698af4c24f09b99ea8d6e58b94c9579255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d70e8fff8cb33454faff1acfb035256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33d96f87e7651ab5b08fd2e089feb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefb82dabf2c82ecb08b9eb4bfef8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81360671ba41c8f4d1f05229472939f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acce3f081864fd35303d149eec743460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4b351709bab78ecf270136d22bd0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de94f8a3717254c440e9dea526498262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2cbe0447b200e00e3f0323e15476863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855efe321edc4c2ac9436d0a16be129d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aad78c9d12fdc403803f36916d38b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7b7fbde90f9bb36a55d97a2b0ad666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59e52a360dbb03bf04aca6d40eebc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577fcace5f7d40523c386a28e8fd1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00067d251d9840c593b90d56c1d449cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aff492dfc540d30c5e7a1d5e5ee0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea9eb51b54d463fa8429fa546423df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfb5dc7ce867743585c4664f1e0c3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3841d9e05928eaa5555f46aa9a5c0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da26141a800808830c3b81de88184074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd7cfbd62d1f2be8bafa2927344fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2207b1cd47c4810b93bfee636128c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86244b4ed305366b646bb2510572ce5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f2fe4ba58a134b044952fd336ed378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56eedd6cf27cd47ec20853a7654c0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570d379e77a7831c1354452d198f3e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d481586cb05d2d24c4d1bb68ba0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc413b54d97438f11311c56efdbbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23e5b6ff4d4253bbafb95a0df1d8c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af001d947a9c0537d2471118517e4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb866724d52f57e925c50bd357ea7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12650f1c93b038b88a9959f46b95d8dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4f0ef0426a58205c0d3023e1bdec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f554cf1764a6243c93e5ad840d29fa688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa29e202b66bbc79efbd7b82e54d6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f7074f45b6452b50e0989b210398390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9eecf0afbfe3a1722815300d825d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc5529e3f92640c4c0149aaca4bcad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1832da5b165f05cd8fd54a59ad374b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a889928b9b180d694c7e171530230b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5232a465b4b0013da9a53aa594212bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64967dab0950d7d233fabe199976fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799814004c3b07f617b240cd20764fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17e49f7e0efd39fe8031e6acc7fff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980cfdde04ff8e04008fb080739ff299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380261609ce07721e3124bd2c8018a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ab05983c756931f419529c7e1d3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ff1dcbd66bad070ab9f4fbc8987ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171717c5ceac91ce5029cdb35238cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb815ff861b85398ddf6cc01e13a9f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f444364ea4c34fb8d02a63a182a08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121555dbdceb29baa6fc9aa3aff028106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c8ee6a20d610a8f3bc3e4f127036107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc242c955213726066e0618c9c9529108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3043e9f0b0c3427a761e4e426923d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d58226d59f600fa3b366097e7fa928110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226472385413bdd95b8320238ba5659c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d04a4c28dec94505acbcdf42c95b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1070f9a93f8b397363d046ceab2ebc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32009beeba00d040c7851dc433c9bea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29cb38e1ffdc1b6697f3251900fbb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd367e00a6a8242b9d8a2ef79def5510116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069fc5ded0cb06190c35d135bce562a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cc97e812a298a8554bbef5d3815d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd39d4d53ceb62806d2cd94601355d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6c17aff413ba4c20970c2d3130734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57bc5be33e1520ea5061802dc4709e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b521e5c82fb114cee92d3b7545f01e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b514cca6fdc65c07e7685b6ed09be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fca5f311c1c6067594f77820d54ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1154048b64ee734e0a117fb77b459125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990b0b71bcec6006770d85fb7b9aaed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8731574f1c1549b3dc370690dcc81e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb6953cf45092738e0fe0ab2648eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d15a5e6a1e2de87d2758fb6b2188a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910692f2bbf6a27602160b61d163d2de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5665c2e79e07c8cb5a260864dc52e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef7c54378cf8fb534a22bcc2c74966132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6e0e28abae179517b4180acbac3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39731220bc48f007d2cfdb2335f5c7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0bbbe76b76102497010bd28728bfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4e49c4684592c9720141b02c0ab90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65ac5afaee2520f7296d1d804ae52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11d868644772aff51c69a478776041138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09171bbe125f309d5a9159e8f13110e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d333671c16634ffc84275f36cd12f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d231b2caf38d79f0dbb3869ca637e22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39a04445f89b317fd2d77f6d3a4d0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c058cef3fdfa0706e132865ccce62e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4b806981e451113525fccb0d6eca3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd7c62f022ffdb505213863a54a6e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5e396dd400da07d7ab1556d1c7c24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21b1b5562b97d9fdcf03eb9050992147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24313b59764bf9254d07bf34cf803bfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b438ba244a9669a031bbb848a6d55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b810a62ff09810e0dd391f1e54aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaacca27fe530e02efddc1d50d11f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941503f8141dfe0cf41d7403ae94bae6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece34b424c56043f05a7d867efcc15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592704156187c79b811c3021a304496154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4de5d873eb7ca0ca33d39090f0f4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4411c3fe6b8eb632cae7d489bb75e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c627b8d399b6764617d6f8015ca9dbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438440fdfec9aec0643580079cc7ed37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349ef1af2fed07c3725d0ad086813b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db8dfb5fb562a36d3015a823d7dcb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0b224922fb6fdd4f3611ae4efc3a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a34a7ea2a29d274b415b77ef64d09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92322a2b90c9f5838b9c5185c4ecf23b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5859118822b65d948ae2c6a79efea63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282f4ba803c8144f79136e347a75afe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f9dc56cf3055315e15e24f8c106f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9a450fddfa17a328c77d2ead45ec9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc3135ca2a40e0f15f5efdd9bd0439168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c45c2518f35dca92d8f929804b73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c821e3b14dc3ac7673ea32b0b50ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7163f7820ef5aba199019208b9791e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf36f4bca667282c200681c5362282172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ad1b7d50ae0634adef8243adbad3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce8e8f151729f1411539f705206127174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d48e3257974fbdd4040323be21ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7340dd780a492d9a8c31c0b6c7fd706176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ceed3e27b23eab82831ce1bdd1d1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbb2a7883a1758ddf54f57658c9dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60c9d59f03e5e7f0090bb5288de4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc177aed4cee1a02ed0985205fd3e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e3bf4f0ea4deabf8fac7cc71341a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ba53dfe4c5962f86eb72eb5f3676182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb420e8f669191c17780f999336e1d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296125d41a576ce7d6512a9314ad9e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c372c7d6dd6b2da90c33672292ab0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098724506663c52253db37e04916b5ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e606a1780fbc62867871914b2b557187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e65c3810b749768e7b69b27aefa8ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb06aeb41f10469c71f7d2cb4a8bce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8546e1815e5c24f40d18b78489b3185190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d876384049b50ca35e18c37f6d6a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293fed6182d390478a37374bf763605192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792958d4d9cdcc50b737263e3b79fab5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b12c5680b5729052a5c2f051d9d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d19e052b20f06795b0dfd6de461f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440e9d6194d805f455393a7d3f6d402196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2465a6673fe0292d716d2a95f8e63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ecf2768f3949ecd721fb2171ce867198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b174f742428cedcca464fe453ab033e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc518caea01d629a21b4175b868007d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30178cbda6ff9c70d34448149b6dccab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b6b59a34a04adef92452a8bbe6a91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c08377485f85add2950b557f592e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead285af919387e162f1a2255a3339e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d8f0ded4d3127d2fa5fdefbb0d106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf8fe0e66c206581bf70770500444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796729c772a3f44e19de3e52e0050e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f28f90bf329389cbb70d66a77c9c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44f637021d4882b357f7444b3276ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eea3d98ba9147fedd6893b87b9fe2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b721d50e93b6e0425e625db39103211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d869ada78dd6dfb20896bb57e14317b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770db269ef25e5bec5bce6f3190f231213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb322b992eee387ed2df19e340ba4cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380ff69757d4de73627433d7237e0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b51574da2dccd191aa3d19a2599e53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665556c0e04ee29e067834f4abc85f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8f63aee4a4c78589e253a1e613b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341fc1d6ac4c719ed07271071933f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ba2c9d6639d48806967b1de5d825b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea511a39b4958b74742947653d34c7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdb437ac79df4fa604697b8a6b9eb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b158f441230c2d5aa103c3187a89d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa56f3135020b0be2cce96b1e19133224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4de044d361d6bc6fb30e4a1538e75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f95bee40cefcf0760c6cfd768ac25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1363110388738647a9bf16df5850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d56e3649c54c723e0d592795eb2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d737676a8cb9067ecbc268986b72e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579b9e8ec6f95435121733a35a984d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe95322dd71c27775e5f72eb69a5c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac2b63ead9fd023915439e7d9cf9d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9839fd3c79f56b049972c171a582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ffd2987f62bf6a54480cd76c04907234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5ed486d58f7908f8eb6fa783de71b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7176f0587e22b73640c77b362a74536236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b00b5dddf4cdcd797985ccb748777237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ae51fb77d897cc6521513b4afc86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf17116898f343be2cf276fdc2f39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb104636bab43915df21466dff06f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed682a350b15683bfaa0da0edc8ed60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648636a7506c19bd8fa2b196510a1e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ba784f39f5a6581ddc4ea6b10eb27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0646b12ab200f724024fbac1d263f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6382177dddb0f0e1960c14641b9787245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ada85040aa81df3c3049b653571b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e823842d08e56f03744e1a819fbb5e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff702eb34d0f8723cec7a91d775eb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94289528efa4ca1906b0fba20c7070a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084dd036c0bbc544f7b4debd1f02194250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98cf25ab149832a8f1297361811241251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc64f60bcdee1675b2c402b91a5ae6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d63e73e31a8f131351dc64e985e87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9a66f0e0622c9fb445c45bd4d08fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304985a3c5fb213bfe5775da74805ab9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460478fecc877b7ad6651b342ddaf409256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128c9ee1ccf8f79ffe758b8c3fbbe40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d434b0beab81c3696be6ce4517e03f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449390abec8eae7894f95afaac70554259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17a738d8e7c8f853409b39c3fee53e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a5f2381c9cb39fce3c7be7bb3be40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05872c93e1e8dac0c6afa5286e2702262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f2817e4d85d0be57f1f69d37445c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c71ac0c489c086413e8e4341aedc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2243804e29bb792613138a82a0e72cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433433cdbb575dd5a1cac485f87eed2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a582222f30a18cd24c0cb41ef18b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42035a4578f8cb7f8e5049e7a8ff26a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1836df27d405beacd2746df76f691269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea3f8c485e668da3c037a71370efad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130f82840111df3b1415e42d08b8fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bff2d36004fc551dcd9225ffade3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958d36dd2fb9ae65623ae78c4471757273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d8e1d8025943c2f8ea0efd998cafe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f328f465eefb5eee031355f8f170ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68a4ed5fc99c8a2e39b4d6664b99b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05091336bd7c665110eda88f0d3b4ab7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86030d18aed77918f3aadf70f1d0f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd13e44ff816b32597bd416686408279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b7bb354bb14c0d4949dc75f78a49e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e354849e7c712051e6b6f05f98be42a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90025fa82da9a1bb454fc11520a06282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e757fce3021e9cc4de00127070e8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c39e471aae3c3e6d8a84f9d9621bb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f84a7f27e4c6afc04ab9c0d07ae1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b4f18fb3e1b693cf5e843d1f3a7d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d6b6cc7fddf1a738484b7b256e7af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea3f2153a4eb60a24b4ef873772bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b287499de4b0fccfa8d00ab61ad04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff247e391c75c3549b1869693a31de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1158537d362505b4bc992fb3b7137f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408a200f101e43b08e4e9e2dc16f153292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333701d14eba0ebcbe028da6d3b7bd02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd51acbff69f7a0f27de94536f45319294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ff1a770abf759504241896e5adff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86fe9756c6015717f81e6a113da6de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd335d7e0d230c8046b810b05c85b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7ab24ba2e8ed1c0b481f559e2c76a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7b165f46faeca5da3e1b234257e61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb4a32da9ed48da6a782d5a22931c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43404dd3752a32fa2f321c48e0dbea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d44b2ad6a5864d44b10c482f5a45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eba372f6a3214074f4683699f5fb75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d87748a65b82f0b33b30556e84c7d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdfb093e890094ef8143d7c6f9dfeb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f043ed51c9542ea7ef0d6acc35f89d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303b58429a04c443f5b3abad38aa8a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb4dfba536aea0fff915e214277d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd76d21dac86f19a25db6bc5872bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323080ae9bda639b4e9fdb0e9e02be28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3af65a47ccbabe1c561081cb9ba9d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32853097292d71e142591e0a306d19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7e977852ed04c3a6a3b013f6fc960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce57f0badc23499c499f55d58d62ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f0b9399457e3d579d476b791c700315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11becee031206f80df2997a076f39a7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d62808b02908421f53a00f16a56bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d17125da701e1cff14deb9cb1e9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153422eeef258aed622baec4c1f0528319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e231a3e2827c7f415ecc55a493b8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e484cf980a93ee0200905b8fffb6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38193dd820e992250385eab9a1d54fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b8b170a1a4fa5e951e060f071fab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74f53590a3191b674f04041ced2ee4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638bb7dc2967c3c860253a6e6952e2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18c3c36bc8ee59b0a5fc5682d4eb62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c6d69c482ef6c22a3485fd57c697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558cbddebfb5be577f2a2e51716e06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411ca916baf734aa2ba2b304bacf30c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc829549b6e7f66cc0eab5a7db8ec2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d8f90f55d57b640ff05e0c14e34a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ad037b58e4538f240cc9913bc4b78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5acad4ec46033a401731fb4b4daa25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256842e4e4cc228f228179bb8c53e7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bbda79d70e8a9b2bb93bf84724c3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630aa928657ada4fa8d24f24e42367336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f503ecb6d0dcf83d21cf16a4b711337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b89dd6048f410f94f5b005e1f1abf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20ddc2065e6126ffd9a788f8a2de22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06de718ea44a77c744c243e721e2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229cdc1f49bdfbee2649760840aaa6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576959845b14f7818a6567fc22dc23f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d0360ff9c80c480ba83164bed549f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1fb8bb3fe84a55c972450307483d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290ff4acb7ad4499c8578de4fd2fc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ce4ef4a6082932ac194834890762346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300cd266e10514771a2087fe4688283347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c7becf59b16715557bf17d729c5ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7debb4b15ebcb0914f6f19497e585349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f0ccf4e8f63f9e06b73eea0f9d9e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a229d9851e2543026aefbaf9e8630351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763ea1ef90d29d9af4c10aa852e7f8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af51933bd86772d0ef562c773bbda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c9cf39cec8709288bc31cf58bd1d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61521cd04c86b55983db2eec4c74dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bda3e8d9a9e176f66d2f73e5b14d58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddbdd6331ddfc8bfbf6034ac4c17a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03923a96e1c9be66314023107d5b317e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097118ac801e928241e978ee1e9bbf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e14de683655c9d1d6eac2c1d0089e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ea3d61868211942c30474152bf92c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf816a4175d308600172ed2703f163362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467615e695775e4403df807a3437fe8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac8660d7a713c8ce118f141ecb602364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9cd7b94bd156a147984bb848d9fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc7c4c3c4aecfe52778172185167ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382740b7bc8b67262a4b0f971546738367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac93f119187a1ecc2ed116a8cdc17c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea3888d163bcc516bda36afcae11a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7296c72633426d68300124453730fa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca520c3f9afbd0dd8852b84673061469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a1dba12015ea26c00d03686921b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369bee3c8d9b45d016b3ee08b020571373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb4ca8d8da43f646ef347093a2a7dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f5eef59f95f2039ce816a8aad759375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2499621990923d5d3aa39de037c92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872cdf4da519837a26866377ee9422377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab99c25a0fa339d76099e5ed0115e4d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fb600eeea44c36361ab23c69247f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f09824b3bdd48c6cec55fdca569c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd2c88467b73eb20028d0fbac87d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9942add10f7a17273534d987e7c97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4190a76294c5e036550629db1912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7d749c99fa1ff601fa78653298944384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3476e5b39db85d952a738ac461188385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5196c3c11b43434708c4d2fb9545370386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0e69b0f0c9df75a5b50712f934a37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e429952fd6cec35ed4dafdc950bca6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a7924093c8ba8fa6e41d38f77f595389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f68663b0f20f56734b3475b0bb8a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12141589b7ff3511c6f96c9df54dd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb4b7dde31197f3bf8247e008bb50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ffb7c4691d7e3875c2b6004d1649a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c90c22d10477f616500f10a4b0c23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeac30c955122ad187ac129831c923395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1770fefd4df78b38370cdcb6285f7d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d263616fc74220cb82f90316f0bb58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f435e16aff7669c22a8026853426dbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05046d2a3f0fa6b62b4c532de159c543399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e6b0a697d3d1426acff9fafd0b3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a81b318ee0d6e9396a99249d8e818401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dcccd960e6a86c4040b3f0a170c1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f5e937b067b0df0682bf7727f21f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a899a8951056b9917074ccea6f850404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fc3ff21e1de675c4162b7dbba7141405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfdda06d1c4185233b8828fd2757bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a35447c4424d6fddbfa2e27ad6b6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc04a7e314a7bfe6ea6e71416039f71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038969f7136a26f609d357ce0010d1c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fcc0159d79ac331011cec4c093c07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395599c693fa30718bbc0003861ad6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82d5fdc550ebb7059db3b09ebea7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7122a0a26747bc5bf5220b1ccec82c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e45c8ded6281e6b1b073aa4fe2198414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae6f5483a141a565752c0ad582cf23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d314761651c952075da9b7611d66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b99cef46f44fedbc7c72935f4fa6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78f9c00ec8044bda26fa22085db94f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dce24aa8bf88adcb1694bd5e4db2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5b1b4c818a36c4ad0062e5e0bed7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dc0a09a36eac7aba4b908cc8ebbca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1164767f6e19b8331162fb2e96244b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32734c077f1a5c675bcf8c346f04d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726dd793b8df651c91634747156e4ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dec5109f36f697bfb0b83f6fa7b99425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ad490168c11943833508531d57315426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61009068c5c459cb6f1cb274561bb70f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7427b521b087fe0577070485ee83b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29777826ea1ac99cd4b68097b56a0f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f57d184051d775559f2afe96107530430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108905019664dbfad8159c08b9e7fe4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d67841f88bacec594d0c9bdcd2f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f75e3351e18fc93ea763110e23da08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244adbc4f3690b6db9fbbbcf4763b169434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b3f8a081d796d03b7f2ed0610eb5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fbaea4954ab7cf80c35504611728436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066e28e6ac92b778896cf228e96f79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5394826bd421cad8d546eaf837b50d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc74fecca47b23660db5d08ba88edd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5183f6e58014fc1cafaeb7592286aba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dbe3cc10bfcbb20d33477e68243bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fefdef858d69c230926ccbe0ae2c9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17112ab7fc922dae5f4a668cd8ecbb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696382fb986df79515603ad492e4e58a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec42a5088c100ea53c39e45a416f56e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebe4131b5f0253534624abebc3c28e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daee30ec8cb882b44a44ce7785ebd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cffb88c3634f829ae450ddba6fa13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f1b0f3bb131b0c074317ade61b615449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adcc9e6af84b19e0fecf55d1324444450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e923ab4c753bebec8c83d801dcf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129dd4af2d325f926090815ab4bcb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b9d01b8ec73ccfa9e2a4fabfa75c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587f7f946dfa9f8df180f0bdc0c93c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b21a0a8e51bd45851dd2241b58ddb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048854e5171b52bc07767bb7cd00ef6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ecaf5f847a308ba195bf22f9d69b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199b46237a86920d8d5d085350624b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acd651d877d10cb9361c659b39f3ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022bd15fec098c1bc2a4b3596147a46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595426fab019f7ff60530bceb2560d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769b8d235ea942cce55bab6409991f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edfd4c05a999aa6e91329157eb453f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4af0ef31b5a89b8ec13b0cc18417f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a341e6398f77741c8c2b218cce156fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63402802ac5dd1c6797f3c284b37f290466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f13dc87577840fbc8e6dca956d4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ffc875c3514643156f49cf8fabd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ecc20d10cde83e68b69ac5c10a614469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1adbc30d043ae27dbcb1f2bf7273e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cda76b28aaa8742b9043acb63a257471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968f06daef88e755c68b87743ccc38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c3e467abb0ab831d48da98ddda61473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb6b8441e2495e60d8cdfee61badfc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ff30203280de062b2d577e7810327475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ce612c1a7096e38b98f1220e2594476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba838ff52f602295f7cdd49cfffb702d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58804f5163ad0ce296486f44b1e72e80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a34fbb89df909c1f370e6e92c93882479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602051ffad7a85b78d7592b5d883cab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1045224eebad62c7b4bccf72b6e14b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cceac9acf0ae43d77fd8e8ce9362fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919da6d8c5f67722ecd20a7d324ee04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53bad0343661ac7147efe17eab9798484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6303f98bcb60fbe98a0f2836176be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a15f1ca74dfdbc8c843600ff916cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35989b6961b96a4688cc98d6e05ad762487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1507cdf827ab78640a3b67bbe1b182488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5790ae0587100e0aa9f0732f5aa95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d86a595a7803795da3f11861f68d13490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656803be2439797729d4746883e6c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517250ccecde0cd14503c67a2bb463492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5378de4962eb601daa7ea393c2789493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c3de052460cd537c96c41eb53da9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8b744f6f45d8856d9c2f4d89932d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f425ad3b4f900d7d9b298ba8b79f71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc37956ab477ecb6abca722bcd5dea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9dd567571bc102a65aef6893e8b1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83229cd9fef3d7cd1464688ef6d29e7a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf2e63063e81e91e6ae91920db4785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fa59a885f5d4c8dfb6ff8b0ab7a71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6914771c184e7c3b275094322dbd24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1915f1c6cddc96e6854f0acd4401a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c36d1cf18cc81b5895173a19f09fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558e358956d3541e6ca0f007d7d5222505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3641388fae95730e8f6023e6ea01f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecbe116370cf6abda4040a40d05028507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5f338490f308511d19401ca11670a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c28e76ad8f4a851402e7a9296f9d55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35995c3d4c5e89b85be0292f26e497510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf75c982a9cdf9dc4cd71e89c68dc39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac86fe7d5be6d283d3ac5f47979b9bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9281e3a1d8e97944aa5c1a58ae3b40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf9a68b28ddafb1b3978ba01406f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f2fecdef8fb0deb57683d48b35abe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d2ba2f4779e35bc99163aa69fa1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5e472bfa01e94500df0083957eb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d233f7fdab490b7baede1111af508c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c25b43260c9191de726a0a9f626a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824eaa83f0c95c03aa367f73b93e2e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5511c8d1e55bf960ced64dd987c44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5181142aa79e3bda72f706145ebe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7874469759dc6e657f8e89e5a0fa6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde331d3d38530f8cec8ee13b74f4ddd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e19f9c01cbf804dafdc91154ff21c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd93d7a6fc6b20f94968e3b20ed288526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30efbfeb7315b969ae88f9799fa769c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dad753eb560bed38f4cb21342b34f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841065170912d6d7313976889fb4465529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78962e4a8dc1631cc151c88d3ce8bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d7222012f4ba3a23afe5c7578b5ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1761a941fed2523c1e2b750cff4a92f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b12a79ef7b2baf491668290605699d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a277b756010144d42eb45e69d9f98a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b9fbfa5eca668edf80afb48bac1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64809fcc90b9de5fec2bec59cea5fdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec9be9d73fc19b2b747e75b3bc5d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2cbbe340f647268700f1813937e5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69208b8bde33b7a56c72efc7282aad0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c37aa4ba114da90c0f4ef40423fc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffae1f3838ed71c6915ab327cf84f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45dafdf46c92983f22b92213f2138542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78442c623ad38ac1e66b263f22aeab8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715a1abc6c3d7409671f27354919022544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b87c64c63e1676887d31e397eeed8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668b74718aece5a39987cb77ae30e83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3391e937b5aa3901aaa07f9f4fef51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08531485451d48b432053bf16ae5c92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543d2d6549526f900988192b44b925d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe521c751747910442b0c9b03083c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de09577e741e368bb7913c5f9a884ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458780f5bac6c879c9353af518ae071552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b7242ede897eab1687744de30b52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa0c1ac5743da5348d33a178106a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366355258c329cadbd2453c11037497555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db8bc53dc75df0faa01e14d81d78e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2381db1541dded86df326433cc7c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18111b142fbfcf2a51f99e2536e5882b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248010cf4be508340101251022cde4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86374e2817687857cb4aa3526feee72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c4e42a78132b6bf00e2227b07c509561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7badd983f0ebf7eaf4f9e70b2e361562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df89bcf10801c1df0a5f0c9beddd6f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8499654249ae46f39445b388ea75a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7081ca57438508a313e1dba587a8c8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3e0a799d6f92f9ef35471fba9da3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41d7e64aef3121876b04709ba8b85e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877114790889ba0b590af33ca8a21496568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7743e8cbbc553e581e90d8b374bf6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74468ddfee8b519210d4b4efb0821d91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ec8588a3451bd28339e77a429467571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8097d28d506a78922025176cdccdef2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a4a10ea4fb84d430fb17e7194a23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c312e90cbd187c15ac59b0e71c960574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a368cbeb4c50f4629d0e21f5247cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9054de1e9374f1079beb6083cb5bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ba67644796bfbb36cbb2e3dbd30a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296758a732b1fdaa7fb60906414201c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e4f2cd7f6dec4b9d01cf131ce3b41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742405903c237ce51e8722075b2a17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f44c8a56e2b356e71902ca0bffd2c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43956e017135b3aff162ac79422dbfc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45008cf54913eadbee865768ee8b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb248e34e037b24c552cedfe9c61ea6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefae0125a9e825b7f8d83f28ba56e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc57d1f8c8ffb49b291e9440c0c21a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27104a885f171bf4373ac2438c65089c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d807881ddd4561482a3a6832fcced588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce3f14927e95d75fa852a75d7496f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695efd963251b1946f4cb9ef6a22fbbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b9d40534b1859741f3ab32a6eb33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf415b327ee119a602aa371b358520592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f2847b2b1d5345a38b9d1902789f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c0536e5a611795bc337614c325de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73a73138c8b57d38e420b275aa7935595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bebfa145c5e92b9453de0f947b08da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7c5506ccab49dbc6001711553378f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334920606cb11d11abfa917378cf2d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bde47e7aa72a2603a89a845f07dfe9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b671674236010c718c2081ddf998d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0441979472f1da6648b9d48efd6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d6de9d55d72160ef818282bf7a277602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaf6f6a93b1bec933f9e3613e2262d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62dd399a55dcc974c743e44ef2a6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a7c9b221c3c905d34c508b82e4a08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b261f225141be7d7edf20ab5720bb29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757461e75b676e741b1b8b2530a5873607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b12697cf66ebeb4219a0e5cafc6bcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1014363dc6db900d105fed366f96d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4db40d5107013fa288179dde8c03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566c8e6689400d5e9bbe515373202fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a585c2880b20db4d591cd499ed7a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06071dbfea7d67c86018cbcf8a7f1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b37ea4f920d4a1264d6e7272c7fed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c996d878ebe96360bf3c30e4379a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aca16743fd334e3e326bafa4384548616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eae92333e6104bfc1019d9ca81c4c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701dba07f8f729eec9cad43d43e117618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa422aed029e29860c1048876e92beb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9ea7b07f196cf8c496e6d77066ed5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac89054aa838ae134dec8ea1f1fd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84b52c12e69bc4401ae9c1ea802491622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c0669c23d530c1ffefa0eebfcb091623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44cd4979986e003a178f949a853d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eee65af9d960b20987b54b813910d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf1de72034b028cdf095a710db927626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4029a96bb84f87ceb7074df8c80be7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e260090f3a651109aa23b08ae36c38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af802c3af07ef46d0e17bad45cbbbba5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252da98981bee3d466f5448abeeedb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb3d512c05710288e77bd89b7a8850631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad0da9edaff8a0def66ff584f9f741632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b160c8c5b788dca7d124ddefa50fe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab77e667a488f3e2b6f8ee19ef59a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfd9d73f05f46addd7377dc22f28aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00944a63df76bb1e8056f18e52391d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416446ebcc096ff08d750c94803de8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf47667f28c6abc05f78fdace3e195638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f8a969205272ac909bad3bd61750639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99f322e06e77db5947a1e47409240640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992fa91fdb3d52da42ae7767d3168ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d13826367f17dd7102652765eeb9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b413b70123ada68b7e9987e8c547f04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe4c66bdba0550eb03e10fe10ce2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811a80ccfa26fde9dcb830c5e19dbcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138229bba9dd12210262f01fdd6ab751646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004c437006670e8617a15634b1480fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5dee88e36c593a9a69d6096a37268648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769960c7ece9d267d8918fd671b6f31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447528d5eae0311ebfd67f4d0ca84b8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50236f22d083685d403cf56e82916aff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652fb1a4d31816b0ad838e40e421dfe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6326b0e79a9cf61051d49adc018b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a324dca56e6e3536fbded62902d274d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082357b093f6322efe7a66cf9b0be8f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51edf6e891d350d187f32a04af1e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26c13f77081a9be396cb89363bb2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a31491e17978ea26b6153e94ae3aeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259410bc18511b0b79f26f4299ead428659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1098bf2bdf58c6e0cd52d823df29c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665f7cb54c0c61ff327204396abdb5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535d4ee974d7755560d3b2ef26aefc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd394ceeb81859f8f2b1d4671fc03a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed1d6772a7144c497fa2ac9f2d9d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b39df6b2954b6420ebadd49565b82665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94874200d7573b620e4f073ec2660ffd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78927a2dc34166e57a16d2d7311fee6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6c543de151995a14678592fb5abc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee1c7c4308fad1ebc93aa47acaa70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d267c614613b952b1b331b9451de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8129f09cddaafb1603df06c44a811671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311b71ab58e355fcc41a3e45a9f697672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b84f449556107afc7e2937cb96de7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c86ea14896ca080d6972b0df7b7eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7712d76e76be5eb5fdf8f619d1c7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136cbc6e16df5a7bf040ae9bb72684676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9e9e7e17288b3065530db6a6daaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a7e8094238a16ce66091466138d14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e88c10ff0d03de4ae24ab1637e89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6202c06fc9624e58b6225e584f0f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cbf1b6d98bac5cbbb7bd8b2778580681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c0ab50dc1455a371a3942d6c10862682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0ec330713cce0d2216ebf8acfa28c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86304bdc73e8ffcd3c3a35d4b0afd3a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c910fd8a3ecb125b2a81d724c5758685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300625a6bba23250ac57319e7bb68b61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924e904ad70cc362600dab6681cfa1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef25944d9be5ec1a6945414ab5f151688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c8f67028c16b7bc30c860b068ea64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ad68c79314b64112a80d31135b7fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac86588f761649663d6db6ddef03a89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15598bb9534938face73c0dff278647692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4804c7333911854eca555614d3b41693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1cec66e3d352d64f4a50663b168f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc35d13479f4211a8a165fcdf1253cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9da343de19b12e9496704b09b7d80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524d8175309672250bf1236b238f70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb948643b309ad90df30e1fb48770c79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822acac247ef6c66575d458310b9355699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f880b5fe2df77560a42f0f2e5b5d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae72eecbff5c2faffc6bf16ec98fb3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb22904c1e080c676ea366eb81daec3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640d6bce910f6a726b63982ef98421703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6072af650e63220541ee54dcba416c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8287fe58d89bb285a262cb0bf1edcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6d45ca29ccef33d7cc25a1c66547706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87146f091a07b5462581d256a10d7944707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66570ed3c6e2a482b2f82ec5832180ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40b04a1bc4be0c85c69fe9189d0333709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b88e26bca1870da16961c178a2923710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a704a6efbda2045ed5d024d46a88a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89735c8e95a1faf0e0266a07f51646712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37988c971eb1ea8d23b790ce227d2b4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1181851d3511828c9149d56e613343714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ca8256c01effca241d307ca51049b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5729d091d74363944b7aa7536e68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f246a026f304bacc8a3483a6ca7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702c3a1283be0f72c8e8c02cb358eb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0959cab36f9ad9d52772483ed0b8b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd1ec16bf7bf09591f54198ca8c16720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f58843489b8198e72ce79fa3761a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af77c8a4f1962b0f253ff8479df6eec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e0df3712e7d7ade32839b13cf3ec7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cee15bb4d5948cfa0a41bbcd9ec60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb9312e70cb2575481c52c43254725725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922a4fa925a158b6d5f462f8d0abd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49338fed78cd88d49627ae3f52c3f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca3955a0651f00a8be19b965415c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58bb987ddecfc406287741ca4958f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856113aa3130fd361dcbd4d260ee474730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce797a17616d8245e7f2ae6481c116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f18d124e5c3ac833fdab39035f2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff01fe34fbc2dc5133e8e05dcfebb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c87ae7beffd28211ad86cc75920b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c972dec288dce204cbc030a9a3e83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fb1abb3cbb7cddcddef2d091bd0aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ef2538b246eea297b485fc0b0e894737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e905b1569a7c7496003267e6e08e52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a8b5e586f89b17d3974849abaa346739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754683a14f25f6c5df44ff91081ab81740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bb612a7e40439cd8d301d2f55bf82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86a3f0b9779c664d87492e4826cb26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c465a82ef2d532dab3a339276a013fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f284899ad8e0fd1aa2968a4c152e64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297ade37a6d9f008c29abe7424fc87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4219e2a0d50251ac00536b1fa9beb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13307700a18d118ea615feaee42d422747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5ca9a01675e149ec59b4d9596cf3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff946f72527575be3bd69ad029d711749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9fdf8a1d6fc851499150039fca90d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c0d29b925942e8c1b7bab8209a7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccc35ac8beaeab6099846aadf396d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddebe322c2eafb0a80b357540da707753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>