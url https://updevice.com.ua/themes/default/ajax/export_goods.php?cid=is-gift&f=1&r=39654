--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09802b8b79131787c130e5804892651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f6cb00e5f309c6acd1ac8320eead32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7d6a8c82a14de10f993e8328bcebc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64462b80d1480cae16bd0e936aa3f99a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6c661a0cce898c43a209efcff53f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe3cafeb17a1efb024e1cc33b43d1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb921a1ff0557350102db239a2b9427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f894565ddd3465bff8ec75c65b6e6e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9d07919c4b71c06ae747bb7d9341c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ae6cd6e76057873c94c41b55d6dd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558c7d6112d5d6c5070c941a117b2c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ce6c2028d120ce4f252238996663612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad95e083f9ba959cc7ad68d6d26cf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1aa585c7eb03ce77fc83feba717db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36fb2dd497abb4f27117cf2881eeab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a118956fd8a7dab33c445f1bfd4c81b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df73f8928b2df0f2a788db41bd586817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f84222ecd188789a67dbd4dfe300f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87c09cc7c36dcc6f894f25880261d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed17f97590168dc79412e61ed2ce2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b792822afea56b5e03c05f5bf242a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48178dea03b2d91fc19a081fbafb0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43531b9cb9cf68c52e0f765297681223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7860dfa7dcd57da14fd5849246b37da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6d1f848917233f71ba52d372319ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5c5bea3425c5e49681180cc07d66f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5bc1d13368ef1af62b897b46b2f9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf44d3229bead7a904d77b0d6ed92328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341b491a72c3358076f372a637534a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386298ab2f398595390488bd01bbb49a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af150aef6325eeb30c34fd5622be8ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b069a5572d4bbf4bb3fa7b8946fab832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558dc7e47ad7bb9b1752f9f97c54f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3060c164485846e170cfa1b454da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421343f0797abc536ec141f3ce34098435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338dc93ffa24b0b72f4f8a6565c2e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f99c55b120e9cc61d080099d6fc73937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56900ce724b8e8939a3a65fbc656b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe689ae9a7f70d3efd1bd2fe318fb75139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1c1415c344126bd9ac89b0787ce440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039691e57beb1062d563a631442f9e4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f21354bdcb1d1bc59256fa0735733542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e057b0ff4087a2735cdffb8f949fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1853b661c9eafcb59b601660a07dc1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19e01a95d41367d7b5d558d7135ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be165bbc7e367f25daa5329f0f55146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184badabb1032e13ab1ef103d1cfbc2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32fba2635252372e2a2ed258f7f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9390585a383394a101001a63cf23dea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d878b38ae12538fd424c9e97693450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9531ee024a4ffaab33ba07e6b6908a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af80dc32aa8a9296292dd13228b4f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17760dde80df2aec5d5aa1227093fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9541f4512814edc4ed677bbc443f05e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7224c022f3262cee920cc184284a1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b03687857c13f2de2708eed7a2d40956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2cc394354eb48212a8f1fbc8b6c3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a505b1ea306267299f0f908809e4a3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d2ae618326cadce91393f3b9895959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57264f347a2d0680de9e222a926857af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f682729d351c7f8f26ebc005045a79561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179f87715b01332813b9de7fc4ab63362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deba2ab16cf61d0cfc7ad8911bab5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c72cb98160c69af100e3515d3bc4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff018917b2c217674ecfed7204abb1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba307fafeb366da78e6a1c0979c578966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664e526b2849305d03527fa01dceb2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df455afe5ab11536cf00e280bc2b56e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd83e05bd59122a3d1472dd338eb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b147dbb2155f090904b3a832e6b4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45576638f612cda21e7ef007bc19dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476accbedecdde845c953e7e060bc5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6831096950f7eb20cea63c043d19873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a69c555d2086c79c2775b6ab00ea674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f1879e361d2fa85eb9ba56d8255e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52a5a8373f23983ddfcfaea2f842a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f588fa493b6b89a3ef7d5e1984b8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09426943c4467a98b9ad46455b8877178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de89a8dee4942a48e93e825bdb3016579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c573d2941d378e7d8a2880586e7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a30e0d0c2d5008849acd19bae049381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08f7610fe207ecec0448b367c4eff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfd59561343a032ffb87389a1b3df283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5f54b56bf1ef5a7cab53b8334782684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377a66adb37f49d1e7b5b7776d9688685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a680e980860dd4b4d318afc5d070486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40116cd9eac5b1784a395bb02335286487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d63155de9d3799f717b6f2ab38d01688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a42e1987887cd6d4564c121a39c9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c696d0ac07ac7106793b6db00202290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5c1e263ffcf1ea753c9953dbdb11c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4b43b45e0edbcf15ea61e38561ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31d756e500d56a27a1f969e6837d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8649604877aaf69061acc882cff6e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e43605e54d69991e451fcc540e8ca995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dcd439a28104b77f8c7f399c8ca7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724459b0f277092894c81c684fe099097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e96d950ec0126191e639e05e2c5d898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ace3f779c2cecce95b3ce79c108a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ac23f1982f35745a7cd62ae3b0fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a364658ce4208717f84556eaceb16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada30d1809f731573df5b9a60f0625e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48832192d0a69530ae3677a1f3f6ff79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09c3eeec6bf5e8d73d1b17ef7965e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a43fa8cc773f8d44874d6b7e4caa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039bb19f8111f8b117d3c11c439cff4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b5dbe5790729b03a6a39404b1c4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d7d8f37cd2260bd91fa8c35aa29b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ecfca7826b1bddc8860e5aa9a193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884876644a211fe4ac74e229b038140f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77d515fe829c79a0b2a919a9c1324a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da0cc25634d255ec4b7292ecc4683b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932fdc9315df4ad5a448f72fb1acc7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f48ff272c10cb7341a412d9edba01e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a13839ec1c40d545080b52bf2a55e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298412e4413f805419358aa3ad08fd48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd639e8627f813e93b27b1b875228e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34aea861a4f65321e8a0d82f21d58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235afaa538c4102bfc8b486a43b9b57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee5d47e336c28cde93634ba4729be4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9af87a206a7e0f3e4d3eadbcfcbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187d23c5a874e57d46fc40ec3818a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acff2478eee1f9bce7594184e60689123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c717fa78d73f0ff608acf5ef03b3810124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2d9480069df971fe1bfa850734c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d8c5586a176f3e126c00c1f45980126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ecbba1d65fef4364e87d194823f3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd9abf0a5accee687aefc1295bba06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51ce154fda96610f2adbde44ba708129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22790311c85af97f470f2abb31a02ab2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85917db9fb86f45ca2d02686242f4d00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979e5697a25d09a32b482ccfec6429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffdee275f2e21757420b8db3595641133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d36bebb745d2e4effb87adea9e80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63f9564ee50ffd18f8d8a0e92998d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f91e0b7deb2341bf8d87f1ce5c30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c11243af5024b0224351412fbd8f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75d7fbc9a5af6dc01ee764df269ced138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be78ed18702aed9341cdf484edd05e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cb48542ff6504579103cdf7e0326140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821c04d10cc2c444d47df6a0108a295141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f0016ad1909a528d02d01680a6919142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3ba45ed11cec405091211d2b6f5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced8f057cd9e4ac784785034f2bc5f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f959a0b5dcfc3524ef7845d2dc2e867145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3203622ea380bdaa79237a9c4f2541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a21542ea608c9b05da152f3fb50ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4ce57a79d1c1e937cff1f363eef22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fded69aeb5428761d155fe45284796149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ad8081fd861ca8947a3724d6da601150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f0fcd5d86edb938bbd8c5be1dbb1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9b9c4186ce178d918877c8920cf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936f28855f1729e17aae55dd562eec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635b5e37127e1d8c92e96004dbfffec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8775f569adb8cd782649c439d44b62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bee3732465eafb143205946a8d3dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9216e0edcccf603536aa3d89b2902157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfcbd8511aa3b3b24c9c4118e06552158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ff0aa854013645316d8b313a149b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6adc4ec4fede2562f5430cf7d2aa19160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ae7503b7232326dc0fddfb0d3c628161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f73f3dc90677f49f00787a6f97f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe367eaa60e9d66f8adb0ec23ac15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a0e1adf8de24305f134ec37b33f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e85fa8e90ffa5bcabf55089576861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b0240a3c4012ad52b6fd7b17a16f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769342c98e5fd5671e1a734d6bd82bc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17b6e77289ac00f3f462468d2263a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31bfc1b513672cee76ba176882cbf1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f86c1d89fa512d5c86948f4c8ceed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dd52edff9630ccdbcde16ead9e604171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470929c104e64cb6029b9d23298fe64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1569378470d52c034604528b20a94a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed8f66f4ec09c3a31492032e6d0a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e31cd22d9b2fe6231fccd8f670c89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066eb0c446149219bf72bfa611b2d6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2257c4533f0400a3ec67fe40372555177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6d0d7823af170391c2f71bcc6a3b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d336ae1e515eed4dc2afde82acb90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af39890d0c6402953dbeda49f262255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa3d07f92d23d537a753a11af72c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb889792e947cae2e6ddae864993e450182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0b377f099b7f4f8b9efff8e6404b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abdf4fa3875ad9e42940e1682dd3c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575e8757f7dc0e219fa188aeab06402185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d855ab3cfba7824974aa1d3081147186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caae507970f50a2a03ad779df8501c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68231b9c4468e78835a8d1583696239d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4dfd2bf3f585ddcfa5897b5d94ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba08c2b4e4d0caa9eca064796801a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41417136e90e02c813fcd1afb14e8ba9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7a28b08dfbf565a6c0ac44398593192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1ae2f42019a5dd582dcf8fe872f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33749546217a5681d5e2590c6cbdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c0fb3616223dfc8d55916115fa850195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fb8314668e3a5baa4ef733ca88b15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142be82781e2a38e8e59dd47dd56bae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1182170f7597ddb505777787fcd8c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fcacceff7cc4c6670cd34468dd9c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909446850b8d31833201adb4a5a136200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ced1a1e569ce9ac34a26e3f2a7e40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80d6e4619063c92bab58e72106d0b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c964f7d8b195ba944e2d173383f40ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305677a171253497e8dff24c40ebb33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d659a36abb3537cc67cf5ea21f4332205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46939005d4d0f1fafae1c7c30e5a2cd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901bb2d5b3aabb474c6d986b7e13b60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca857f54531d289bc9b4e75444039f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05232607b9f3bbc105797bcfd1cc91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343c7b68ba7787157cdff29b8f2a294210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2d5f95a7259853b4bcc075e94be23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a15b2c3ac6003bd1d66d18237ad7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de4ce6368c6c9e7028ae677c1ad45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71d1a12d14297a341e8078acef74ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05f2bd479d394362bcb9280e43abd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e311b94164bf323bbf9d23bb2e66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8859a27f61e78a28239ad1891f5686217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf574c722f5acc66fe9607dcc921389218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a1154ef854708d767a9817632edc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d314740156d6f65524f04d1ace5368220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a4eff2b889f799d56afefa25a461a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824fb38d027533e8b01d26db8f2c370222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954557be887ac2783d794b1fc224ca2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef767d7ff968145a636ec1c79ed74f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc688d780eaa48406d41e6ce20544225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af44e5fab49e605fb86d05d8d18fa47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5317d0f6d2944e5eb5f0ac876cc0ee4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b061a4704dc99c84ae051b1a5b99b51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1a075f1a4412ec50e2a3e955bd87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ec8028f77e56a339b702a559091e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2f122149f51ab57f1176749efed9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65307ac494ca84ea9eaf6d52a558f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e668aacc9957e7642d5450539d9aeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a8816fdb1dedb3123ef8f75293e1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16424a383778244ea43ba5fd6a876dc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe15107207db51f093860bb9fd119236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ac288491756f28867f3d2b3c405f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a48c3d0596fa1cba89451537cebd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6793e7452109be80cb3b718b3647b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225d1a45f1aa729374779fa89250844240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd47fd24f564edd979b7cc7fd52cff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6844987cbf665a94277112b3385f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee57d7d99d7c280e16982042b5666d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c605883ac9ab1de668330e37c51d396244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034177a3eb74eb3c8016007828ffebd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82840f01b077ca555f1dd11b3e150bb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439db4fce4b52a798031efe7ac48a410247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96951f020df051945fe7398f112c969c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3d512f6b865f4292dbf08f1f7ba21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c05de4927486ddcf15b05fc21d781b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5e21a2312bec8af4f7fb5176fbaf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ee0744fb52e7b0aa205163c2f669f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea749a2c96a05119030b9f3abc8b86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c17549f26560d13e711aebea5040f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79208b432358e042eff63fde45b40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4461d31cd56c3ed93d95c6af1a7b44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc9d24472df0c0103974e6ffee6253257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe82b9c7598ed52a20fa5364d54ac3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab961ecd6c97f7776da9019766ea5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77528f3855155b69221c119bef4d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f489db52f47aae4b8a8d6995c579b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733f6126baa6c74ef967c03af0396e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ba319edb23579a78dce0a34fbf4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad699a72d754a32f055318281a240264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368f05daecc65c3209345c61244c9b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08f4efc956f2854aba2d761340967266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108a4c82c3b3c8dd2a91246e67bd984267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e87a2bd59e6102cfb3a7da0a8e0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db99aaab0d9fbbf5a442d4d8d2489269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2eb076e95172c4d1821751cb68be4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9a7e9959549619d2f2f1a2bcb2c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1eb1517ba1fb84dbaf0ac952c2b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c2a7325811f117e49b5352d4b816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6712b91dbe45578739808b146eaa97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7aaf9b123e1b1a641dce8d0761713275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7019fc70c7bb7b356abb700b1bdedd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198a083a2ffb912b8c2116e0b2315d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c51e945fa380d67ac358d6a82bdb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aebcf0ec366e79b6c1df15c5fd040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f246ee6977464ce837caad74c7ed2c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2123336b9ddf3469f5a45aa137a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638fd54eb7eca21313fbd8be6ec83fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3509545664003b64926479c53904e67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfec8daed3a6b380be7fc16b74ea4e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2410416fae1e580f648050c726e2a23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7499a584704ba3fb160547a2c611c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321288387c7615a2251c540aafb5e02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1605d762f16dd1afd241eb05c65437288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbc345e1267694a21974c21b1377c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee9728305c2521f6a25d82416810a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3059b48bf8249693c4b277cb70ca1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83cccf2639205193950502eabf625e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50f3fd62706e86a20d82a3b90506b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a4af5d1350d2df59ab6a2f4cfa18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfb9d5d1cd59975fbe5dd64e32414f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d50942717d76d9407c6452a7dcbfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa514f09df2c691fb3bb5b3ea97d21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0db00ca2f137d30082b77a098adc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034b7cd22888bab518e4942d0fa265a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a64553fefb33deabb12fade29277c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703fcf430392d0c55d975b6b25e767301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90f358a7e21f4db1b51e1370c0cd41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424ea9dbacd5a62cc5a54153c21fab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f658ab2f976cb4eca6efd401850f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04d1d33a9ed00a25a919c07e2f22fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e7ed52a347a36356e66cf96f3a6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8f736bf1ead9c9760df52ed4a73b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613be3e61a970d505ecaf2a3e2d5332308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2ad4e6e8ee3e05bd0dde28dda4726309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87896e6b6e3cfdc1ade74cfcc0111617310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e9304bfb34bf019d4321110540dff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873d89b544e6c5166e27dd8ca0834e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bcab310db39852e26e37288e64d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f0ce7ddb3684746fb7dc759a73e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4df04876746011bba6654c5345e6ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340795011a0a64c4d94074d00262d5d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca5eb4ec515f82df56ad0f25455e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444b92b83c8cbf028ddc52d8cf66edf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29c963c7d277c1545385c7f032a004319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a775439bca78fa0827821cf000b59e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc3f2550b570988ae34a6761863a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3214bfd4aa4eeefcf85ff2bd8628322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf90e3cd30128a0f43445304347453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f2fdac719ccde302ded40dd3d2889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722017b556102ddb94b9668e8cc1a35b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee15d197955a093fe8e1c43a790e9e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d32b426f37f059d03b79a5222a1ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8b7237d43803a5dd55586e6ea7aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a22283d1d57f116241e5999dea46ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8287b62e5c309ef996a28db5b90fd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183f5409dcda9669c9bc211674d89f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd432392a497a57a189d4ba10f9cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ee37cf4c3a8d39e584b6d8489be94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627060fa73107b09464c696570d67eb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a6220968e83f7afd03120fcd26029335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621c56519a504902c80b2069cd527cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6304840a269f1e396c8d2c8b8c984337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525aef3bcefe4f7ad2c84f8c84e3c158338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff3b124cab6b2087756f7578db4ea2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17040b155ff67aa12c47628abf8fa6e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ff4c0142a55ccbf55a2dd044a0c15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4156f499534d656def1dde62ebb65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d6434a53e46d25cf7764ec53aba21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc986e358526e046410e4fd3e7d50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d1f4792504243ef43aaac33cc6e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfe42e006a26a3600722a898ae42ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0b3a32439cb2e899168420c17af3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1014f7d25d384d5ab902f72955488f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7dc71ee45834c817f94bc93a953eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d10b8c5da786a5f2754a05f48bef4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925327f6b2eecad205c5a73f16382639351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf89988310935b2e81c51c4c6dc5c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5da6bed3c949d6602adef98ed87fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa80482e91337ee856c9f917ec5a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677464e48dcde5d581a47883295890355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053275189d812a50c61202382f9f69e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bcdd3ff02cf0135615e351bf3509e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4173c5dbfa0bf8676991708ba3023fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe585265c1eae31fd1483c6228f13d6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff77f320686be50ba29bcaa85d05ad3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60267775e44376521009cd1151aed12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1910090c583e27ff3eb36c16249cbb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9deab4a5b8794c0ee93899ac7113363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1933edd9376f76e2f9685242fcaa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b595c876e6fb54085be8a52745b06c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8372ed62d9910c435777076ff1eaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3962a0798919a0b5f3f67e43857069367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61583471a8a69b4f47605c5414a37b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada06f50f56e54c1298a292d9c142a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c00fe1c85efbd2a2dc2a5902c0708370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dceaaeb0cdcbda9dfdfaab88fb0abb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23892ff846051be09264704946bd9af9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c8c627cd33539b56c12bf3e8d18a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a3acc830cf2aef1a0a47e6a9a86b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4c11d5a842a7e449930233f2ebf02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877eeb5e242464b0f76a3edcac5e5ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4052af9ddaad3a3fde66c883185617e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34183b4b8119ef7d318ea6ed131d8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6465a8a42e69bb061a06e69ea50c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dbcad9d8eb107f099f840b652ec8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c663143a2f5feae42d39780b5fc9c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc146f41f6122e6c64d113057bb385382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c107875ce214c500c8f7f9e6c117d37383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd4228fa4f9faf058130d7e385b8db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64222d3ab522bb3ee8ffdbba5c5d79d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40680f1b22c0074246ec2b669b6c3fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac77737d8db25213878b687a26f3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298704c121e53e1ca6091df139e8b19388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b5863b0f8bc8f768dd6d580bc8978389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dcf33efda9b91d012e08d9413e434390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced13cfa0d8454fff9885694484153b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b5d4ed63272e0d4e680106e62a070392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cf38416043c096f618882f872c5d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9827fb499ddf36ec80687b4498f41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef411eab9bf4e85be4db002bf02b9a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8116767fa39b77e29014417ab6c6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1380e24d9c76b8374367e9162a1b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edd7b89458f87394d3ed771dbb2a23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738206d5e5b13689cb52a27d653668f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8ec2a029b65c7351d26d87eb92d9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d44d2c1383b08319cd4e4ea070963f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f4f148f8873d0d6a26c2f651fb217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74206fdcad6c3e94119a0d38d256fcba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34459f349d3442addeeb24d7c9e328c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412476f23a11698449adc94e4c1d3087405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccada330f28134b6dc97b05b7c5bcf0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71f6d79f45d38d4cc266cff7938e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e606d14d77abbb4233f743695d280408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416ac966935fe68706adb3ead958048409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275fddaaf7affa33d32a379393b7df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8efb590046584e0e16fa4f3293997d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0fd8128d5ce827492c7adde59b79f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a84286acdd63022be39cdd6a69b8d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3755c4db658f487d7785d199390588414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170c9ac8afbee25217959d0defa2e2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ba3468fce1a082abd06349616bc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a61dbf2825f664880381363baa872417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117c6ec10a54fce3cc697473dbe93c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504343222b591e72538efeb11557cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182eecf94334a45d267c0fa80d5c730420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd475a8b72d949082460d676f0ab72c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce277395411f0e954c74ad08c551124a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9879c5d9721875394e2c692263eac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e74dcc436370b44112428b2de1b57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ae8930408d779dcc0fac7cc74b0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ba1a94d6db267baffd65f70d104d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2690327bed1a1ae9eaeb5421bb777e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee7f94552230a266f95d40016555dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469f2d96852498105e2ad28bace6cd9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d339dc80522954373b1dee652862db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4339041b4612458a7087a83bcae0e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51c535299ff2ec1addebe6d545b504432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b6327fa9689730e313053e3ace8df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cacb28298c86a5e3808481d55c56c3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f8865a75d041f2b1f38fc5cdaf4a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2eb72e280bd9fe567ec777a735a7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e266f3107adf98a5a3ca4de0a7c02a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ea327f1e3d0f2f17f1adc354cc951438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6d863bfb8f88c654e0b517f74427a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2801fd8700b12c0f6b0091db10b5fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a9fc9298eee5dbfe23ce91c053dff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e578945b1cd1e62827c72d45ad3617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a8465cc3dc85e61e90ca83f67484443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58034e0b95f8e36911bd199ae772ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825cff8354b12f53f77ce9e8352d152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02680d5e615684ee412bd0c61366d19c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00055b8ad9f509d411117dde5ae2b9ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640ab2bb0034f8d979423f03e113d82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde5323a8288eaba8da2889e96e08f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f54617db7fcf20b54182e6a534b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bfbd45c50a2aafb84eaeda75570f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4ebda7b0c06dd14078a3821e1316c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c98d01b5af272b12b852ce555c141b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80aaf037e17e587141609ca9c01d28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18f653f5d20203fa1aa70d8a1dbc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a59ff2c01afadf59ee12a5665ceba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f560cdf01858aeabe92241e9a5caf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101af1ea8c8e86fb19b96e4b111823f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cc805a4e4b84b3f295c0edb59b18a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf9e82fdbbdfeaccf666b145d1bca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa934bf212f10fe6fcbb3f2916e48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc71b799fc877fa97d60731c500fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f083ebd232744d0aa8bdd7e2d3550463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16890a4cf1e98e70053df9b847871ca7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac930d1e55b127c56ffa870011ddfaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868db6a8ebd954b3bdad6ca5eadec35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d650b94e368c2429f4ec5733a7ee08d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532dcab1a9f92f3e45d0f9646c4e9b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4af5e1eba5e5caf1f34e2de76a15ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6899934618d3b7e4dbee8392ffface470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbeda4d8189a9e5733987cb9ec3e4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369ab5953033038b6e60ddda5c1ea0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a56b89b9730b32697246eec2d69df0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b20451d3d7118c07566ddf684dc7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fc8ca1efb7cbe627196d9ef7805d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32222b5272c7bffa562a434bb329fda2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8c028a8939c54f6669867dcc62c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68b2a684e0b5c9b2d2891b70823d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4e8e8ad39ca1e37c3f8c2d1333c27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35560305da390c456e10e4734d01b8d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e16c29e1fb377a377438de8c1b4242481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1c944a33e05b21c378f5f416813b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046bfb955f95728c174e806a154784483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb140ed7af9ea63e1960034ded0cdf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a8b360f95cef26fd04027f0e9344c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5a472bc9dd398324114f4237a1a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e1713367d71f7c76580d544fd15cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eb8ba7456fb615b1913ada18fe648488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ecc050ede38d11b64307e4858693e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd68909f9dff5d93f1fe85da899ada490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2edbbe92fb149382fb825da29d365491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5adf289550ad0f34ac8a1ffc69bd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d1f992687621be6b80e7879abb385493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f9dc6308dbaca7ec8387a4db7dea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b40ce7337241e1ce85161703d3437495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60deae2c94c10ca31733611e379a48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21c94de522b74937d0f05869c3f207497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a919772dea4a4300010509912767e8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d6305b9b59a18454139ea6add26f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f7110a05a3d51670d9a14740ccae6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112376e9321e144c437dcdd0e869288501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc38da8e3eedb13576936a2b6940da2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3c5c3f80d33653c844675301d4f80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a640e87f3a298f99ec3a3b2f0428d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1c8a1b8aff151817c69cb8e232a91505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70ca3320667c07b4eb8a6ca4d2b8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846085947b872bfe6e7d4369a31549d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26951ecd4ead626ad733be448b6eb2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97675fc8fce2f68b00e07eba18c61a5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effd5c71d86da91e3baeaf5cd07498f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaff35b3db9925df1362f6e0a746b24511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19061570e2a73f4660a8f85af35c16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabb6bc97d0d63d67cdb707a8e5575e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a608c8fccd680f9e5d0f235ed1f8f8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b263eb3aa7a0a1ce11342018c6ac8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1164a3e843477a36a8a8ccbab98b6aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942520cc4de680654de9ad6bc6e94b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a96df31fbaee66c303ab8f42bb61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1920d8384bae794ec7a94a700c4f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa889fa4a550c7203b8f2063ba1017520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471b9377780d6a1e96e9084d91e4dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80629c087d2c39164bcc5b3a59f9a0a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7208a06776198e7561602a04ed6ddcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd687207d310fcc75c9c33bb51019c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30b068759ff7346e26fb5668825c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a55cd445f354a61122f8427b07ee2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d5da7715d1e48efe174176fc8dde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c15cc72192d81ee1a50638c826a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fe18a6bf511feb9e06047617f5cc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deaccd941737d9492aa0290bad3223530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32b3f4555417b94844a95d20f3db8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f9b20240758863ee2b9e97a4a4981532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a486473023276eb9d41c6784090f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c93b205a8d1a3e6dd004e84148e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df4f33d5f092a541d475f80fc0f63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c2d273932f5b14fe100cc5d7b2fad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636297ed7c9efee19511fee0bf1d7b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9e9284d6a12ae6b347cd63c2ed043538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a182cfe8714ddd37f0df47a61df9a4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5014e8810202e6f1c47d3823115c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2901ac545ebe27ff33b253abc0005541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da632772bee67d8b0faccd474f09a579542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c90a78836b5a58c716ae121e323ed4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde628ee43ae7fbf309bd29ebcdac350544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6351e1449c4fda0ad0322506bd860545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c516729a9cb413853dae34bf213583546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6217d1794d50bb208fb9d1ceac75734547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b8371062d05dae9ce6b9134464564548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d25bff1d149ce2a4215704ca86ffa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63843341445e3ba6c782e5bfc775c27a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0468f9354b8c10193b347e9444ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9058fdacb6c0abd0919adb1ad55a7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75b285b6e7196f4f3929f70a36e4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31dae7fc775b3354a74daf8a912d0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb676765e3abfeb295893071916dd04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e132dbeaa2ece3e541daf02e236d10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4bdd1a30064c762f71d9a5e617d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4b4efe4d97fc698de42bb8d6cc0bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d466bfeb69fcc3d3a95279bfc5c3c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9902f7019eb9d36f9f7dead367380b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7dd6a0af05f69c58f5c13d0a84962561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d70e75d943fe2b1b0972eea0eb9d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d0fd62749204918c046739bf9ad3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cc68fab8fb73250f3ff64b7e5c29a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ae3bb0badde8fb8d0856152a7eba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0360ab00191746bce6e40b628b616566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bae2c18bf5b019dc5d7d5c4f95932a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ce449f3776000696f73067c6b0ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7325eb4f3eadb0a3785bba9aab7d5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5bbd0a38a3c8e3c5f1ff7bd619cc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcca77461a10e23b2745ea2e5d9ba0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1935110ad6e539644a2d32dc562f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ebea43d6cebcaaf5a6878d58d2f2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae984d733f59afd97c35954b8a7234d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548f79294d839b64e4dcb7d95ef5f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7ed51942f3323b6c7527dd88ec2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59fcc38fee63698162b3ea4a35c691577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01076631e02b6692d6e8354a9669ad84578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bc25adc6d9df5422cc83c8e0002e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca43c2b92a815c0a789c2ccac4150c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e862624a58329c5bbe4e742531c1d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2fb5d7af0e6097f7b1dcc241b137f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0453d0fea7c0a5dbfddc0f964c49c29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5b20f4a9969cf8ca33e98594b4876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b2667fa2fa0bc333241db804611f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c82f67e19387da3bc812e4ac5af06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032297529c14addbce403f45be3b4fd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7287c26896a5ceaa8a512e632b43dba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea22e4bf5bf6e6a3dfa30e7f7e14c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0c0559f85d2cea5eff7616c5fdb10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1143207aa0763e3dcc450272ed5278591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4a3fc540370f960ba6224033eca3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656777d5ac16944396d82b5d8e6a5bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec387ebfe9a0ee1db9b2d137f5bf5eca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426135c56ad30608e8f4c7f3b031121595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff97ffe990572a2a98982acff1cae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685e91f603de86b0cae68a9d8aa8fc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1148ae2cca0482bde84f5b28ea7160f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebb1fcf2574c86b663b84324e26644599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95023424730673ec81cd9c9e393c9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c517679dab49714eee361685da00a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cf14fe9c9942a0e23564ee31bd573602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4c66538c60115a7f14d7825ba318603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194bbe8e3b2b2c401594bd86f9dd053604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ed0dc0e6969358f78fbd5aee5a563605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82590bac3d9f695a63c44b7dd6d6c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397a5537bcb3170b71780d17d1ec10a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bc743a2e9c60291c35b2fdd7c4874608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa56fb0a492e53e52488dbbf116f61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cbd91167b5ccb51f2c2120dfdc665610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992629c719d63dd85ee73138a11a3e09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c8f4a3b4acd5163063587a9057a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90f22e1ff0421d5646f9762fcb2d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b9a17a699502c2fd0ddd083716fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6835b4ecc4134b6eaabc7e3c2b156615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0acfaad83293639e141eeea10e23f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d57257cab0529a0cb5a38599684fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898877d9f239d2a86b517bad45dd471618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10586e8e085ecd97b9b5e4f9213a2837619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ebab094f21e8142c8923b9e5fa300620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3550ea65fe9a317fdb41329073f5a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58391adc5ffa6f3d22641d76ecfbb6cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e342868644815cff09169f37a9ae16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848455ccf452a77e64fd9ca028179387624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7878d6651b013240903ce3f8ce3d43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb316222d59bda365bfe7a0e37b720a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306548e80548610a6f844ae6b0057b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6aaf058408cb7a2aa0de37fed5127628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831db93c347a722af98c6f3117065f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b24b2eafd8aa8dabf6cc37292bae8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce841c5f119fd4f1feea32ecca66445631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae7d37947d2f0e8d09a3bbc63a1d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cb3c4fb6894fc27d5cc30f8333a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151bdf34b3f7eaec4c6b742377ce2f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f99177ed4cb3fc3c00c49b6ebb924a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a96f759dfcfb79059a763e5b5cd0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94087ca1a359aef241fb39193c773008637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90522b845b0b73a201d40f260ccbd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55746c5342b5fab1fe6608eee7981740639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eba8153920e7077657d5618e8ec267640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac11d2015a3c70c31e4bcb67036e88641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710d69b806da020d39ada552b63f2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f4c8e0b8d55f4fb61bfeb1530c7c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81979afdaa923700083a038b0e4a2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa9cda3e0d896acaa12e941421b0b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991d3d1e8378fef5d3020d92631cfd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df1b35e3d23e913eaaca4b6b0fe83e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0464d01e64ab35f2e447856c3bd2f5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da8a144f6514a6bc985458151dc722649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909a4e8ff5af9be24612ec2756029f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230437c171554563fe0e6a42a21b413a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b9a0dd1a13fa21a29b45756f54893652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813ec71354d38355715777f788cfc08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402d52a582425b6fd2a21cd2cb79d1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3273be08b796c88c9ca026511cab0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545dce038c3e69a57f8dd4cd25c63c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfda9ff2da84a5b6cb554d35f69de6e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dbf999c21371d021bb363b9a78808658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4eeed2b11c7e847d4a2e8d0184ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46977ada8e947212419a2e7fe41a618660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323998a47fcaf279b7dc5a2d376ae86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843cb6aa69b89580efe483a6adc4283662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29090b17875d3483fecfc75b9d705e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce6f3790f9e5b025da0e560ba40cae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57e62161376de81ef2718fe1e2647665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6cd174d7b285ec518eca7592397a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209de6791e482fc48ea252aa4e60535667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13557b3d64eb5575899753f884b7d4c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc954260575ce9b5acc861060a54f26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e62730ae568405e8071a3e5de5344670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ffaca4d8664fe20c38f87488b4a80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d5b917f482c7242241e721f9bb740672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c89ed95448f7d678f797f55ff8a1ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a60b84bf4062b04847f2fb68079912674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df6cac352723dc48688f28c3cdba93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c71d21235dd30933fb3fcca44af8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3a09b32e719784e62dbc8d339ed13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9efe15d8301c813b0ee9de5ac7f40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febbc4ee1df80f11fd5516a7dba89ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d58f490adc74a3251cbb5ada7bd2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b8e0ca21b16af5a5d5670fa79cae2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a261618f5a776897cea70e2dabe053682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a68a8a096d6f9fa678ffcb96783d2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674d83b4ebe1a1f91df0d5b962e94e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91176314d9c360dcbe7af5a8bbec18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42a89a6aa12af7eb12b055f354cb00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28460df0477cf9826843750aa67414ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ee92bbc532c9e3471134c5298b983688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6783259a05bd26bb660c694da5c01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fcae392d3305e719e09106a49a18e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb04e8a6542c58aca8f84c176dbfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55793892c2d95d0095971a0bfb1d07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53a1c6e2d40fdea7621bfaf5689229693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ef47fb01165c9d9fb3d19c06fb64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a90d25345f720214b41a4ea1ee320695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bfd918f77740ebfff963c4657a789696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb469d9999fb50852d7037ea04bf0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee07ee8af9492822d66a76f3da4160698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a83ecc0396152dd7ea6a5c38ca5aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b4d083d3eb362e192afb6e3bd833a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0688bdf735054f76d634bd80f49ccc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324cc94b437c455f509bfa91b0ee6bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a84c4513a0c617a940bda322223108703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653574bd36de69a97569bfeda8fa080704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ed61f47e979b7dc342d5286d34566705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca1bc46a3d4a9013d098b44515f09706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bff82a339eaae0de41b0665c4f53cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87082f64ec5395280768ff97ff56747e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b7237bb3c5a1bc5c81b10ad1f619709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747021df042a59ad1bfcbd4fff6dfc5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835dcee7d92013f4d54998fa6c3d7a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b416f8c4b342f63b12b268c6a845712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283e89736894dfd3557a6f6eb8eec74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08ada09aba70e8ac28168086498046714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d3620168feeab639c113e42b512c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd302b18b937e30262297b9eadebe65716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d542114034782dba30c1ff090620bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef171d260d6d5d580d25ca63647fac8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0ccccdc50d53d76ddc11515b33e4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1a7f20a3c2547b641f0c666e94378720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f129aa846e93639edd98f84dfdd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077739c0e6437e8e1a8c062d068f241722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579bbb796c86ea182d04dedf7f072b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca91e7feaf91c7e2d56966dfcb18b1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e031e50a6aa685f23405341acbf082725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ab68987b44d5966fefd23cd18ab7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28326187fb8997cfaba847f571c224727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0922235ce7360015f523d67501c42b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891132e009b04765a146ae174252200729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d0a126de5a2cbbd18f9fa206c02a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a199a9d8a85611aa0046bdcdf6966731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570795ef4119a0e61ed39ed5e1d27b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d54308025adfae0d5dbaa3ff35893733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f634462f0cb09978a973d6b1545cd1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade01e2e91352941da1a98a610fd4084735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb1532d6742b2deb07008b9daf11c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6210f296d408e79b67dc5ed28bb11b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c42bc79587327a544db049ce8756e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d4c4614d9c100773c408aa44526e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea665c1d187e783b3ddf42a717a7885b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a40b907995dd5f6680a49bc04479c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7392316f86be97d9bff49bae78b43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a749a93401bfb50d2af37bfe43d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b3a3b68a5ac6529bbae231fce2509744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7631a36dad9d61995557444b2c8ac3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4137a142873cf811ce5b47e56f7f05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b693a072d80121d41ad19d82861f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73f08ee98f17d238791bdea1273b6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc334d8639d78bfa007391cb0daab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ccec295c63a47cb8d18e31aa22d59750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265f8f57be8c44907f24b12b1bc7ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335da0b0fd7074bcc1a79425092a2203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4dc91703cde21166a30c326819ba1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78dab73d0ba5405c15081c4c3e02b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc23897dd360d18d2986997ec7e0313755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc44b88b0eeb052a7ea7430fa061c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7b206abe78e3d997e714cc1a19958757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e05099c0a4e351098d2b7fac1509758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84bd57938d4f8fc654f37f14a11201759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a8649ab4124cf98f9e30bc0edc0e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d8ce756ba41234c4956f9603719f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e5ad5c51fab6e269922b9a02a2dae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf218a2db6dc6c089d03486a5b40664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d140d82ebe0ebf71d263fce90af05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2fc237186e39e0e1c582e9e1446786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae33d9f388b35b8e25dea50fd3bbc4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb26a7e16758469366ee5e7d7b97b8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238366f88cdca971d6843ff03fc84c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66941d0d16ad39f6939ef3106bace61810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1642a880f94589043d97ef146ae6a3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe962aeeacc234b5ce71e05ca1f2c0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01335274737c4543ed52c37f6e22c26813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43409352f7ca9f372ad372471671cbcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaf761c749d0ef7d44eb3b08e6fb4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0943161ce7d3a9cce13fc6cee09b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29934a79460861e43cae71c29069b25917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f336dc9d4d6aaab6f988f99fbae118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea977712bd6d82a41bb5961d74019bda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f7b6344286e8290a2766c8654198020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70544229b95597495a5548ce0875966b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec077ac09105767ca66611a3833d2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fb828f31bb56547de0c9bc7d4094623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0001b264fe9725523d0d2eae281e53d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059306ae6d98d608b1fea057dbc2744025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4ee0e707d8df9349fe51b012d84726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78765b8ad92fa3d04b9038070b0de6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1c1a1a8368e2652ec3cd0a2a87a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fea37ed7d8e807babed43a0b4c3a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7db7b904a87aa982427b7d0e801130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e964c79ea409e27e857fad2d19eb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45ac9091facd534edaea1ed2a28f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743490a275ebff586c3fcf4cd74a32a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ca7c03040db94bbdfffd15ac7d61834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c971e4b0eac5fcd0b5a5a1038f1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be76e26673a2b8cbafbadc0346fe3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56381c60402e315d0d11651e17526c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06161a89038ade88f98131f741fc3fe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc6efcc1229837092b3c26009d8b9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab7c2fc84592e79a5e714ee19e777240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8018558a47a4c6451ab6b632f0f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457870659fffe00bfcf107317da7d5e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f267760beaa8221a2d38d9aaa0d21f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79da3c88839e5574c7984c8b2b99fd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923023b42a2d22522d054bdd34b8f93345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849d453e4da0927cb3b1e7e178a2b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7332405269c826c529112e3b9f7a56e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b0bad5a7b0476dbdbf5b70ef38e4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628865460154070f04d86fa38e9975249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08655559c8a52cb0fc441c3144d7ec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed25260d890f20b0f88fead1b7356d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d3d820bbef06a0db510e137026fa152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33c5ad356ff5e1f0e6d74c8c29893853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19347fbbd74460ec3833bea0cdcf40f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74e6b987fc7727f6dca4281e7725db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116a66806686d49989473b01b5ce64d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce279bbddc6abcca46d6a6fae963eaf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b1845e29e5f132a10a99e6ac7796158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f53fc926bc6541617b75df0999270359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308801ca04387f7a3ecbf0e476feb7eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d901f4eb471a82cb05c1c8c27da95061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5eedc07fe964a3718d830c1eab89662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90850b63accd8bfd9ee81431ddf60463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3881d2dd1af8c4ea672b1f703396164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9769d41041a38cc5d6aca0f74d1be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae1db297982829ebb6317a68fd94e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41122c2e70baaaa908f91a982279967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19eb7697e5a74bcd3f16dc209cbd0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad4a471cfd2f5091560384f988461669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288afb8beba28cd43091cfb687ce37cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa7f2c65515a0a846d24f1fdf4204271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ea6bf870bde6ca3c802ec9150e87f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931570604b86468937a9844346b553da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d97e7f70a99f702f867efe75561b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c783321db8b94b05b60915da2aa939075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccbcf2a7f49b5f70bfed7318f648df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8776268bb986dc661b8d01e63dd7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5688efa4c27b8a2206342335978eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e1dcf472b3451b3fcf07ee11cc61279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f75b346e104c192f13c7597e1cfb9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4b3fcae366886b45a38eafe293d9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a0835ced43fbfdbbb03849b5b59e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfddb0a1f57c91036d61d57f62dfd4483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0060f61b49594c17b4c855b888ac284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea26d3aab6d36b47f0343a049996a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321af863c4442ffc14a91b0c5a3e916186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9617a4d8e38a4b10351219b89445787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ad94fe8fab2df412f9890fdc02b4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f34dffea0113eb1cbca7caf8e5371c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05462b58a5a23d2a6d7898a97a4c9db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca711a620d55f6afbc69fb8aa6d4225091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ea2e8cad04559b3f04946181196c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285103446db6d11b08617197ab5b042193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed25bfd1c2a9edb2144e8f3a6be5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02df924e0aac9ea18882d70da336e4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5e072dcb2bdf248b762e0e9ec1e2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea17410a6d1e37823d7cb18f948a42c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757a09af385a61068f2130ac170486f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe677cefc21937c451db07254f142e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d0c65c3e1393933ffe57f47a527e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a33b5dd5df2b01898d77078cacb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea070456fc44a91484bc8eeb4bf8fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312a308c34c174011258ab8572f17f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66181a62498bb8b1b10b92311df062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5d9df20b619ab78741bf112e90b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f0db486aae65c51a1a9381a22c059106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b6b6c58c8099978d9775bec6101c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db17df41035627a0aca1c6062bf686108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce62349b75d921c07d872494e19fc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13674b456a59da7f5298fcba4620a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8a64ea0c42c17ac5707788914f672111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845b045b1b9e05aa582ca766964f9ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711973a778f56e37c065d40b28f38287113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5723cf9d044debad969dc4eff5a8657114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b90687a505474d00cf73afe55312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519d99a553f1ea1e7645d60d4ead8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a4e36fd786edabf27ccb25a67e10f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbdd1cc152d43f7adddd6e66649282118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b3674ac3451197bc1f312b010208f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7758d3d8f12ec8e8f7a2a36eec0f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c99f89eb55f2a5c0e35ee1f798ad8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fe096b707d28122cad165bd907049122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85409662cab00203041c9132c5e9ab8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc6edbbf10b7b5c96e52264b1df20124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbca97a36a291cd140b202b0b9aab8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c4dfd557d4723eecef6804b2d233e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef688859bf911cbfe9103a5b02f52fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b4c465711481c5b9b5cec1b2f4d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fbf949ce236afe6adc1942242ef91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eae8c42ef09a43406d9c2bcdbee34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46279256baded59dadbaf027fabe06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ece49f3404f15a43e89910b93644d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a73f3257fc87a0b991a664a600c7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e374e82383aeb717407e36f8d002134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51163792c8d7da2ab984b2a225d770c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78b39e9ee18da83f1fe73dd6ed3c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b242d261f726de3b74123af3ccb15d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6214692e8007e8c0b655475da5d9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5839399c7af26d4fa6baa049a168fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554ff923ffd79451a013263609cc67d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96fa3baa752ed77bd16ceb86973c85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f107428a272b876f43eb4ad46389278142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a54649b1140557182d4aea4de793db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54786c972ed7943d5e8a919e3b41fa4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29c8fccb9d5227dfcbacb7cf8a63b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fddd36b3437d64032fa669bf08959146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded3fae4896d89d78a50cf20141fc71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65bf309be8f8d6a4760b5416b1af35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a027dfd5661f146a17645c63454524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9178ff534a0630212b17881f49da490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea202357b65938ce16a42e6fb10f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622916154c316be13220d5f357726b5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273abf3077928fc70fb71141bcc86217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a316fb046759847d4fa2ec605fe633154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880f9092bdf3a23fb9d2bc2e4937eda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b4db0813e66125703a63e8c789598156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d675a676a2e33b7485d4ce69b02929157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244c4b68b669fc1ba94a3709893b51c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e255b1af5276bdba65f49a1dd6b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf117551549d218bd53884c7d6ee0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41a4e90e75b30b8d0b429e12a7559161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb34481d4600caf3df87c945a2fa527162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc41aba122fc30a06824f5f97e3d3d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643013f6e7d5aacf5f702b979834911164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a5a9e16952e5ef2ed1a95c72e71f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c651cce1648faef69e76fe0f13538166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656a0ffa93daa7a59e912964b7c273167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa6f265949315168e1247944d07fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495553255aca7ce74ad6dc82824932e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0471d00b4ded1123f4ca458bd667170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9f73b5869599926d30439b72a3e2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649f294a32c827eebe3a48ee727cdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8c4ac490cc4081cf3c159cc2a7c84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4cdc55ee49ff11f0ac8724962a7d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282706ef9bb5e9cd44d69cdea1c1de2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccce9ff3048d9c2c6f492b3047a9e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbe60b9f4128adcb671169094e6da5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9ee74c004bfc2246671d880126f70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4038910053b1c8987af8ad48a91b4c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56adab890e236a5a1c9d5fabdd42524180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d0c69e6ed6d344f92030f9da870e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8efd2e644409e59d79f5519e7c76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b478a771403d72c267e0847d2376183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5f691babbb3fa6ecd2a539bddd2a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e297b10c53deee1bb4b2eb5ce35325e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a132bde449507d19b97f015b692c9a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cef9b5a165e2cdc2210b95fb8e42a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354501bb444e8679d035d80c1d1029f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e6fb59e36eae27ee0c3e5270d441189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d503f73187c65005ffc87a6df9590190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eebe924292367941b8ef4466a588a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf11a3ccbaa7818624460f7e42b6c81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f6e16adbd813f3eb944e2acb44ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115aea234f5a6fcf5d632f19e3ff8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883e832912b8c205818a706236e516a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff744700ff40bb81a6f7832ab53bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b67a7df334adc7372fc12989978dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc9fc3ab699aa4bdd8323b5d0a1356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17322cbdf89a1ac1138fc7831bdc28d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc6315101b8310e8c9695ffe896bed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4832f17f5d1e76006501f1248b9a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30878e763a0cbe19ddd567abdcee2ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1928b6e2e80c127bf1bfcb0e2ee35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a298a4cdf07b077827305020f5810c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca680f31bad7c53e74d39ebaa886a71d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56d51d84c5326cf7e22f7289f1b913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df51384f8db32e0ecd3cea2dcd7375207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34aa8689fcfa32566f3d4c3083271208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f3a96ef98af064a852c815faabd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28102f846f35cc15367cb765642bb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d569537db8a12c03db97b4c77c0297211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f5d81dd6ca0261309ef6f56089202212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce97afc2d85235a83fea3c1e23129213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b03becf111886bc257cf16c2da2425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b951ee4c75b54cf95ed91399243d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027840c5dfd78de56051650cf5e3ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588962bcaa04b008c21223e51b26606217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aece8ee739f35d1d72f2199f4316c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a29510f187304f48ef7c497e0e35d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac82913d2914f597d8586eb6fb5a0bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e285bbdd13e4135a13abc8328e2ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba387fe849689cfead5d144c429f12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acec6643a95f9ff9ca4369c34f7888b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c5d93d02b27e292bfbcbb3f25de6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef74f16845e4dde7206dd184897aa28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4ad2c39da35a2d66e0d0eead97f56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb57022216db9e17b677f50a75f24bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731133612d08ba6542901660f6669d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f8aa2d1c016e20641bdd31b5a3db0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c09b5da70a9daa72fcca06f2497a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8295765027d91adb55c900a49c867231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d2e5c22c5586c85282cea423c4609232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ab050f550a34f544524bc3883b974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315e663eb8c7c4b536f73a004faf5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d141fe0315b16e86321daa5fe73aa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc1eebc8f357a5efb5d2b3c9ba5b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6971b3f48f6eff47f8e3fb7e05c77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddd9eb3279762275620a3ef2fc77f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e3a56e037e01f0488c4a6cb52fb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03cca24c96a9921282c31b9ef1df44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b1bf8a0f4a9cea36cf249cbaa51c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e89290b57e74e6d559156019a183e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf20022a67ad246804449a1ab47c4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823afde500a4794b3210cc8a3ac44b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54f1d2ba4ba3a580c0d3d55d4ecc74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8da8fb444ac62228a50c4ff9fb064246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f0471aaafd833276c02518ec38f81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cdca50d7b896ec0e57175fc35595e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4bf341a9f51a84b9e88802c89ed67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ee76872aa932f1a22945176a93634250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcba2a2c902820efd6e6bc27576c3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2356f82802e892cbde57f66864e6e21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da456797b45d4ada899280017923ffc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf64f31026f7617e3bf77cbb85c708254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c74727566936d6839d67e95149cfc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc1b32174a8ea7bf1a0b248bc163a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be93f7f0000e72324e29f7c8529f20257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d124df287bce6d5bfe55a79e9372258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331d6fb60a7a840e3b8c8ba78dcabbd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26fd389a245527a0cd6520d9ed3482260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b51641fecb6d77bd706fa10f47068261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c74f4a56f75db4a73e3378f076c97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984736b068070c237782bbdc5804cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d566ebe02954a056af518a19dfde2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b114206b5c57d426876e6d6d2f55be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a00f98004a0861b7f1dc248f9e2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfec5008332418ba06144054d66e75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff19f2930fef88da27c542f2c34f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd93a311b484aa0e4e20586d1eba5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438f0658895f675ce2146a0ccb5c30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fed54c35a2dff0827803f64ac0bfb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20522b291c74acc731d5c45aaadccfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034cc6191ff46bb6f54f1ff670c5cf2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ec925d6a3e8aef0459a8e7cd5f87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f15be95c7d576c39412336948ae94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb933b0dedbfb28c155abf0031e3f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839628a92fdcd4da86d2aa26486ccf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf1a401ab22f763bc330e9e27d3c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74ee1dfee57d4693be0aadd810a826279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bba3765d023c281daec7a438a9bd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fc5fa0e12faf71eb84f3b676901f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e22351ce63eec2392f41d3898266fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d064b8e21606f0b99e7b0b904229eb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643d93238a60f0806cb31d9467f81ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267044c13e553ddb6cccba1e1bd667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7fff70bb2c1bec71a92791734601f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde050bb30ea7a7b6cd84d2649593a37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ba5f931029bdfdf1a0a2ec9776bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ec394ab9becac05b6da5ab255e1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28bc4602bc7ec0fb57683016a0702a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc43520a51d6d4451c58bdb2ff6da2f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926c8c6c7fac36a3f9193afaf9c5203292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765d5836c0d610e9ff34419254aeb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854d68a6644838975008f7b48e61638294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3007e74ff0ca9c3dca0082e545d2f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f7fa487d441b2df288cba6b2adae9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d173da773963e314f29124c2ed7f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a265983cc478b1efa4730c0a961f75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976fd6e70f8bb1791663c15f5934d73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc1cd91acb844a05fd9fe274fb19f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1a507623391a15ba4ec82291fca6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ac37c655fc8747345a521de4e7e83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c81440242f19e15d380a8927312165303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171e9d09822594862314aa653ef0034304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed582ba6a7055815c0c19131458cb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a52a54693d2807a61bead4b544c868306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30cf037d3acf7f6bcc9d508c906e1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcde9f11ef3e2b6bcbf306bf65d32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6735b4e6a551c104c434395a5f8a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d1c910921c1060dff83a6e1e562c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c6b06dec7cea3ff42e540f71fbf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a880ae447c61f5f621f32c19f0d9d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07588a744d6812759430b141f4bcb96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78da4ce3b6ebd32d0f1a9764dd6b69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0729c93e67f4b48e793e7c4f090b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d7977c063061e797a9a62e0b0a866316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a41c8909ca775d87c2550f38f5f77e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9870ca0fa4824385eefbb5b1592fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719459893fe5c8217ec00c3bc5f6cb89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7e125e99badbe0f420cdb1c76e1c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652ed853dca4fd72d83f19441a912d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c35295e5836fe2657371abdfbe28a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88013444d9a19fc3b9152165ca656894323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0bb9be3ff42a183bb347fbec1d02e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06117e7da5bcef6c01e20c56cb1f5c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335723b2e45b6722af7b9158d38a0cd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7c5c64cb06a7e8862daf35ed92e7f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29b52b9605d8da8045b7c2f8209f56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03821ffef5bc3d6d893e593533b0d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acfb4b3da70533a3dfdcfc580c9906330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6368e1c6f6f1005d9402467e9a65ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5096ecc4914d1000e9b53427f79983332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1ebd8896518b8b6199a9f75c86c39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea810d8078c4e962eb3b720966f0399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d1533eea0d69cc09995aaa867e7a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19cead7aac52d85041029f4bac010a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5766a673a25753a11cad53fa79a8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0acd6dbadda829effd41db49073b92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba82b90cc20f52c21ed1e34403252339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472c4ccd7987847eb6664ab0734baa5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e5d8161b2ddfa282faa74ba0620d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593387740e44b3e821d81e15d15d43e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e85fb32d4c2c77aaf55964229d9e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabb15f88a29135504de30cf8c78349344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb86b78f7145613a5beb9e8e0de042345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1d0e2d00ef3372e94ae912e73b5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcde9334a7f0ef62ec9e985a3d0ea7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e602c9027f039fcaa1d7f4afe28f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb03b282ac0b2e9c5eeb12a491c2fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7dcdb93f81286894dd04953c95c18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27063c5234a8658b9f9d60be4a2b7833351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc807fa1eb940c99b77e4d516eb84e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4fe605ef1009e9df2da488141ea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514cc6b79d2c9795fa967e1568342cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74864a17538c2644d5ab22e378b194355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f838fb2c20401625a71db285e8ca1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6cfa97aebabc048e9dc6db520c467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ec5cf4ce85f1b674cc5ae110d9c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d892366e01fee452b3949ccf3b07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226dbf56ff0988f78b1b1c053c52099360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe9a2568dea27b245f42b51843ebba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7184342477a7a75da52acd1ba26d14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b231269de84cd4562b51a868d83cad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2496104d848cecf24d07f73962bad6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89a822a018ffacebb64c7247405b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4d3906b6db0dc4f7e66952737d6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55ba53a1435652e34eaed426ce2c1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063b502ac60009ed55cd2986ddc2100368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9472ab081573a91240831d948f58c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad75a4a4b83b908e73280d6658cfb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b53311dbbb9c1b7db207a52397ba91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e2025580d3e7378f997c90c114c27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a224f487f2aadaead9d85937c2ec9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcce8f7559ca0595710bbd3c4f73f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df570a77c86670a263119809915381b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b57e48772e2075a71213c7d72e89e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80274ce033dc500826365c02dde31fd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb61489d93887a9e4f2c58fdf88679378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7d207e0861df836cecbc78e5cfe1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b46d338888520b079fcf57fca4bb03380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e730aecddddc7924cf5854c5a095011381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06a5d9b2b90b166c036231583f1dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b2906df15f0cb01b51944ff3a653383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d833c654e34405e7668d215b886b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd33dd539c4084a210972b003eada3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab577febeaf72a77eedf1b138cac1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595be887ab5280375636eed0fab18dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca7a6cdc590537d616c6003e7b6c9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a77e295ddbf5c661a0b2b885a40e47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bced0e5f7daf6efa9936d5f572d6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93555609a07801739420c643ecafa6c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566f6ae047577c3c93cafa7dc5d3f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e101e850a3c5ce9cd7483c02c6af0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86d31df5943b2ae7d6c2edda315e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3088ad8dbaf16db3ecff584a1cf65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aaa77e5ad2bfe7deb8226293b51e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b8b2c85073c8461b5993a8e72928a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb263b871dd766de56c398e1bdd95ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077284d9fcab382ce93d8d0fb121ab3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ece3b46c45ad936db74f51dbcd6b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba08f1934556340480bca657609d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468149c3217e8d1915c79396dfd9a616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527948d0df18f2ed380d2d74209a10d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67ea642e048135048e86f783efaed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108a51d4cb19a6e8895d2c852d6a1ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a9175c18a63ebe5675db123be860e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569aee8cb577754dcbc9acf87735239407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15929e04b2342ff0d9f8bd2ef27e0145408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f864fecc35be61d0de758b2cfffc8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bfb08f533e20bc9426c9e6ef8b8f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94092414383481c45a7c62f3999e3093411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7bd9b92af12fad853283619ac16f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd718f909abca0d56cfbb235d4ddc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0343faa8aa6f5fd3c4864198e30fb9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50cdb91a0f1a6f1691317707910fde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4a331b83a788a512eb2cf5ab8b05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8b86e068415f93f67d52298130605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9cc9410163701a92a1b80972f07f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25f90070e0977101eba1404809b0bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac72cda30780ae835e7f5e2d3f13c6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b462588473e7c4692d892629c181173421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2744a0142c1dcdb4692948abf81a8dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154c1525c3f78342cf23464fced68e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6414dbaffeb987d73739c1d0fa89a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe46b109f14a06400186faafb912fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7e0385945a1a51c53166285d3826426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230826c8d685f7083e4181534319e65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc77df79c347cc442fafdc1d6386e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a99969b632c3d4a63008c5f7e89a38429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154dcbceb964c6783db9db471dd2917430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d4d3aee82fe86d97ec2df96f80812431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c26361770b1b4e8311e52f15b1d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982bf8203e8c756f4c4236fb50674c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96637d49e6ea20eec3e70c22effabf6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef40f9b33d4b7af68cb7bf2a7aefd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff39f13502855af9801af77e007fc8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6400e2a710127bbcfa927a72cd25b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9106ca5fa80b1b13d5a7cf2dcd5786438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e89120f1adfb8c0887f21876e27d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea47069d91576657fc2d52af428de6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75796990b3bb74614b6d5772918430d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e63338bfd0e5a4e0b965afbc82a222442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34629bbf16740c7bb89fd2db62efa7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c163dce968e29226d730325a84e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e2ffacfc66e53b5282e109548a256445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7286a332752f21c91cb548724017c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0debb7d4e1dee170501be0f7a6952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8af92ce63773859b390f4f674215448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b58e3e0baa3c22bad02806f694f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2c6de0190f080deb81f2fe7b62699450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb90f84442c7e5738b648d5dc714b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc265c9aa0bf4e672f12dca42d3d446452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1916e87dbb2ee8be91b0b18ffdbd5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc30ef6eebaf63235586cfabc161cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13c2f2a46e640bd5c26e7ecff8dfbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d414d3fcf1c345c41e7c8266a5679ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b0b84bf390742f5f70bc677b6d0e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bd8725b3391a6446e05921c7ca274458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028916287ca985f9f2e92a608458597c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd3e567406d1214fc5ce114c50c94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240205cddb59f796723f16bac67b7fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef64de8d0d046401e25b9b2c3bb14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492bc83948d22c27ab731f24ffe6fb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a56c4b7c608ec8556ec03f623aa438464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853eed46c0bd8dbdbf8e80fc9f77ec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3626d3b8b7d3a0ca6fbeca64cafe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52962a4e2eb8409c24ddd3256f6ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb210e1c86820493ed9456050db8df2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf33a0aab9f82d949098c2e5ae552b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c2c5282d6a0f17dc1045463d6467470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cc6e40682f17e2b887c98789159a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f06fe96238e0bad8550d78bb3a62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb502a406c0f912ff1736cc17fcd7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f34ccc4f99c825a133d536d81d612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152efc902d69fc25b79a206c05211feb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067720b0d565d1bd61c4308fe22fff1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad0958e31e82953523ecb913fc3720477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ff0a9ab66e2d793477defecc72f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457266844562ce892ab4831a9776a378479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7923fb88fdc5e66ae49b2c5e637976480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ae208051fb8e1df090293c2657e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0b0fbdcf6dbff13a78ebf3793714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349f5329e35c330f2e62c8b1d61d04483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a8399e05b5421232033eb48f37b0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413b4d86b9a9f6f41a928fc73f048f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42104a3df2b98fd5b36f0fb18410c948486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d33b6357347b71b9083dc75585cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c937c6f2213ff36a3ec5dce6088d479488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a212831e633deb254f40240e91f37489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd8dc0051078d9d355f1b0ce73338b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0dcc8c15f78feb32377d9d56c1390491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc834991896b5e5ab8bc61b14f99d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3defcb2284e1b8a10c7ee19f701b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e155516f6aa66e7273207429293aae5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835d3e6e717e5b08cb86661686f740c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5940e03d0aff710a2a0b36c47dfab3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03afb8b13afbc309c33dc305eccb661497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f4aec26cf5889f07f40e985fdf32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b51e6fd7113b1fdd50f66d4366c1a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c5e890d3e8fe334e8d8fe1cf0f977500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282106b0130230267f27fc8f9d8113b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e69bfdf11ddafba9abc30d98ddcf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f153bf37b7be6c092ddfd704006f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0e4d9099a44f333d277a24effa27d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed93a8ac203477a6f5ed0a8582488de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed821b17e5c2ecc306615b15ecc149d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d44ca69a56cbe7257921431d7c569507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66138ad0c3448a7a7a60eaee48126cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cbb0dd874f7d4b84efe485f05288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9fd2e97d7102979345b2da33782b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb19168ce87a2d05c87c217a8403902511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9ba6438178e24840f34a1f1814d43512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27804775c7f6ee0bee6b9dd4359eb0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a873ee19509cc90e06d5291e2fa130514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461afd3ce03a0603c7111a2aa18ef45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c2ab95c6db4f679f0677e595e482e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1be3c34e9ba779262b3c0339c3b61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f22b1aab3b5092c11b3b38d56d350518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a62c3305715ab75d555856edf5a41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f206a09dde6d4f6bf1b11eaed4fde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dec529263b12e0082c74b058e8fb7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d3d8ce905c86b9948c83338ed7953522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d28a47f6fc08fd37de49ccd440148523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e78c8a6e5042f7ab53c760d732a602524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7cf62c3755afd6937c0e98d4a71f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b7992a27490e4e97c167000a224ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952fae5512ca78fc8b5e2f918356cca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087857dd99ca53367023c6a0dd0b87d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcfbb0bdc2db6314d3b5df68d5d275529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0f7eb59b0e919c14bb7a4bd620923530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e1402db9439909b85b6fa830550d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36925698b7f1bf17aef53ba05a0c45bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab5682fa50e8a057b956061bdfb2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ec06f9a95667f89a636a2f91125d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcecccc79c3f0e218dc36b13e0b680535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584100de7c6bd5fbeb7afcb8ae64250536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d39eb65f0f697dac70103f7d25b8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283c4ec7ec3c0b38ea0ae46dd8b0437538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5fbc5643cc1794079e83675294a62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fada99f811fa4dd968b6025a597ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85773e01947090faa05de5963e34717541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9362a4f8a36f7e2a7ed8b452c8c8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33488dd7d2373657f7e4eb6132bd08e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482926b9c336d7c1e35838b136a7efe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7150531e177985ac0b865b0b0adf1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab0775ef9617a6033fc2df23535ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e98b981e85d81b8557b2f79ef25a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625962bff7ccc4b6f5f428c5dbd33a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d30b07a99c589d4ab2f3904ecb8a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f216644873c41cf08a98851d080057550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1783837cecc920dd46f6091d829c8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b987564eabb0c6f4850961e6e6a4c61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c994ea8a4b62bbf2256c68cb2a3e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd929275899896e1005919846745ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36312919e2860f09b4f771a985c7ec97555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3ab54dafa40428894b5bfff8d2b10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78d50ba6b44fc852ec3ffec43e40c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c0b9c9b724b1e9810d95e6afdaaba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c7f8d47ea4e8acbbed84f56674eea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5642d123fa4f1ea028b56d8b2e9d641560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b738ccaf6bcc4c89b003dbd4157326561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5514ba7d4be81a942f4aceeefa40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76172293846b3395862a610fdf5b9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e7b7b484d0e7059c6e773e6fc3f1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a24032d5a0c2da3b12d13d6149878565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a5bd45236d36c0669fa6d82622e6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe6c99930697301d55305293682e95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a7e3281e93104259ada038bf643a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96529fbe76cbc743b09d3e5f15ec9a76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189005f6be7a2f14d89541ec18decd2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd681dc699767de4624e389b2d72d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd645f3b5f158dca1550c0bed4d078a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93283cb4b64132e224e9366c3cc061573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24599aec0ffa4b4b804db66ce0112f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2873cdeef1d3e06d9568b2a21637af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938950cb94c8e8ece0fd4a2b108eeae2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7871e1a55bf4f24a619ba8f8515741e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244eea0b948022a65b03d9fd1c971e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aa3e6f1cd19c0f896ca2f14a68bd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f02894253a9a81f54e8fba2bd498dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f2f9e2f9a24ce39c7659e1dd54d62581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987df2ba5855cffb9b8e13078cb0f2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d39df76b62a12a218132190e4c7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a8a790e82127a186bf30df284512584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ff375bb88cd17c509606cc51cce06585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7183fcca9154a068a499de828f2c84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba3ba07eff963f531a20ad328d1e44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab337933680f92354fe3b9675df2d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e2061a18132cbf423bbebfaf10b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec32e3eb95a8cc7a2a5a42e5718229590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af900af8ea168c089565dc587c52c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c75773e6c56675aa0962056bce5607592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88332a21d8da8389e8006e2401edc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450ff4a6a19ccc22ab5b0d8cccb7f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f084e86964e3348975889d059afd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7a6fd3625cecd3c71cabdc29da51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc76030c8aaa557cd51106377f9a0eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6113953d3396c13058af249c907d88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457aa42552cb782906f6c8f4c590d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5207d77de6f93bc46dd386b00aae61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e049cf2061c419669c81b6ed1acc25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35113b1629a0c3cc158c71a5c5be2137602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d9abe445016e228cc5a60ee43cda4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed6da9e9619964329609420dadb9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c3b1b2624eb9b9d1a1262468b4d0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd238af31b4cdca8cf503963736e4f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1e21d668112183817b057da14a5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c416f25744a3c317345c5b84c2155a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264ae3920360be84584df1f5815a8a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef40abbff84e0497dc5d4b5a3ee5e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac0ea943d6ed8b30375f793c618c58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63f77ece78fc036cf06f31681f124e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98579b88c23a693d235464c30bb075cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e3316eda314f9035a5045dd3ad8cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4451a751162fca77fb6bc0f9dcf9e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d56c8e4bc5bde5e5fa0fdb72074fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cbeca6577ae8eac360f8073759b24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384d1891f9f1f3adc46cb778a210269618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a42f877197c9805173c87d0bbf215619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68977c93316cc37656fe482ac36b5f76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae44ab4c04b9af2fb052ffcd8f962b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49639c61314a28e0841d1fd28a4ce9fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8fba3475d7100f50a1109735221f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec420c39432faf483d953062bb149624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660075580e905f27d90b427048f303e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212102081dae130f7894589983bf69e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07317f9b2657df90be78b54b2a14d8dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff8bc93d813540fc80bd336530d8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e900f763befafd4376fddea433d385629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9e588bd0263c13401b48d92b8305a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c024119221564452071221ef0a70a1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df7db0a8fbf0d07490877a0d9eecd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd3cb2a45dffd2669ad3fa26b5f14f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7b54b93a3407425a9f2bc8d0acb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587877d0d27797d55db7de9d7aa5d2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedc596c7ec313bf16f6633dd6e6488636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6303e95fe47475afe95e7a002073fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648a9bddc87e5020851fb99156d6de3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f5386a7ae0c584d97c1a739965487639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dfdc20b386164384d7a65edb7aaa7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e49b0f42c74ca9065cc399b3c1d63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95268a2c41e92937a86a77799ed85084642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637ba3747194fd0d206b6e7c44a1c8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c5f1d08a2c1e2afe447b4bf364ba2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4266543fdf26f6b4731f46b91d3f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e87607aedebdcd1cd88ad3981e875646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4f7a9b8123b30666f65052629f68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a03ff4539c52bbca4c98cb3819b358648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d05533547cee7a25a5d6e14ac7c54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278ddda0c1ee94c44b8ad46d0abb662650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415735eeac142712faf47afac7c0e52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa21bed95cbae898de60e1eee12833652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d68a15ef4be97ee63bf78945c26a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f4b6b26d971aadfca1b7392b4345b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aca87506a77172225021fd5048e3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69e60523d7a64e2c36b4c74d57f11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd75977e1caa3907aa20302f24dec37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2ee015fb507d866ec13af58c195b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f781f4ac8ff07235cbaa8a1436d462659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba228cd3aadb63cf2cf1866c5a0aad1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd2b5579ee04f1172d72f271b26f7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b79a8e6c2a932a12f9e95db90e9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a20d30055e27faf53db8ced998c85c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e03f1183931ec0bf2523ce188fd6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed725e9827afdfb14b80bfe3bb4e0630665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19fa6a795cac599dc60573b645114a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0c5e1478f3462c3de7c639008137667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60eae51091881b5a2999aafce0402668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffec11762d7e091e73c5f2b373af5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3caa1ec1e90c5c8bd42e586d145ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a63be4a20eb71c76759430857a9ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc6abb7c876b97d6f070206d27251e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beade08bcbec7d6dad5fd307b671c38673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00988fffbe1f39cea7b2ed6768f45674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8897c6be6549c5744f6a304e7de3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf291d3920a29643e6f70eda5a55a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc27633f109a20723a2e86c7e11141677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c3d6e05c774b75512fa647df9e1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e31b6352c2d1a46bd00edf3216398c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a56bc1a6488d63fb26aa78955a026680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fcca3a1f29bdf3a2c56117b48855c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca04d16333181a4707140b97c26580682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ac345eba8bb535fd26dea89909c41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96cd8f8bbd97f895b91448c06b113d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7bc3f6242bd6e67f96a0910e4ee07685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8966150332525119d7c8a850089217686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9563c696033503c984636dd3f42a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dedf15a03b93c88000e285b3175e27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c4d25888173a37eb0f2610d5dc1fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e53cd6b3120de1a1d6db025794329690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89411d214eff56ee4d9db4dcb58865a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901e7e773bd8cdeed17b38ead073c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8dfa40fb33e32d25a1c364922fdbf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c6c5befd57eea1717a87293dd0a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c1f0242ed227ea0d91e8e06fc733695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce41a22e094a15988bc7c7ccd1680696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913661ebd579a7efec896b49d1d399697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4794db3194a632fb6079b68af14fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3155e10e67f2f4455a3ba25dc152a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e0b6d60b7190cb7db442cdf8dd0d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7be34d4ffbdaa6f2f8469c86886e9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0aa9440f6aa47ca7554243197f5146702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cdb2f448d15e25a83c64a411a4548703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff920e9b1e0d0529fd4521f4f1152a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a20032f202b24080220a25fdee28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6b89b8a7cacaf8876e1b33b8d47dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2900358378ee1d41ff5b4db1f13f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44cca3350fa590fb7c7837d8baa8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51703fa17262a52ea2cbec0b5196d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f79f42a9fb53d6ee8aa84b9f31515710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93bc7a371c982fc5f57e3714f4b3fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4daab180406c074cbd34a3cf60bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f034d523de0a4ffbe20358724c47b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df544c9c5216db557b54c9670cc9509714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6160b5a982d3641d834d9fef4cdaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b638fa91a88344debd8eb563f00d2d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf525c27320badeee2fcb6264ee93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cb5bb9e4ea1f2fb5c8ca1cd11f414718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca4d39cad7ae20cb9a1596015850cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f270f11f52ecbbf70d217b3662478720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c2b0cdf88e803d273fcf1c184cd09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb22c29276593d374c8fc0791ce7c7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53abf456b87b40709d429d278df2fb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd814aab5059d0b97b78158fdac57b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ddad52817584e6a53947de948935725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244538f2a98eddd6068789c4cac27c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66924a979bffe2c2c6d17d7029ee85727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f5aa8cfcb57b37f78e942e1bdbaac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6c3355ff2e5c23cae333694e9e0c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400fa36b935f034c25a9fc61d5b927c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec10baebb97c7d2e33872d1f7ef1d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a5a27388902936ac7b026e5ac448e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e2c5b08f26105e389c3218fa4debc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac59375dc99824356931968c82e6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad75d4838e82156da3c4aa4abf67ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134603fe9b71f1d2f34613989919e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357103fcf01c0ec1d33d4d4cb344823737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b748a6b104f4e63cb0abafcdde836b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf960305abaa0070cbaa881d9a3b831739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2d93f420166ac8e7504593756bad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf50358fbe58cfd25603469a59d2c87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f1c49e48924d71b8e408851fb35ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d96ed56de06161443d2737d579069743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f0e4c2bacae44f474193e435ee57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d57f4f9bdf783b20282587a6abe1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce0d68439c61c2bc951102970a7663746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2005f0ce279049e8fed57ed7b53e96c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72145c0744638f8602746b055a6fbfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b29fe3c110c1a6975d7c872e403901749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721fda41a1b66a5457b4fbafd9f8da4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72ae86e624a878723f2781fa2a552c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f9ebddc6c92c93f72f7e469661d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e97a9bb82089a56a9ec45d00c9613753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a92c3f0df4167fa2f4adc75cac71b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce262cf13607464cd1ea611841b25ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980a4f639c05b6cce44afabf559f90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd6b8f046e1c53c4cccce962b19ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bb93e0ad7ea493b45d406b9bb0c8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505759a8d79bc31bc5b5d55eb89e75e6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>