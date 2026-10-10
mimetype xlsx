--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629464d6ea4250bdc0ed06ca27dbee3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761c4fb0ad64535cd49df43be0b54112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdda38295b4e735287aa52bc17c68633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c601913bf95e0e7feb69ecb6c3ac9bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511bf26789fc013abc84de80025dd295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d270116d5ab62dca030aa35301166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c17abfb89ed3b44c1e57ba2a9235f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6696a1edc3fab98bd5c09ce5ba22fe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081f7b4c823265ffe8fe46c91dc45839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ece235adde792e891bfaae48acbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979aaddeca99aa6ba324533680fbf8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1adc02d3f8952152a905987b4874212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0496e15190b2175159567d4c5252f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93aa4ceb4f4a30a2301865c4180ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa507f5d630ff68602af2e90a621e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42f4b4c12867a7397a9779489d3fdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ec83c9e26f2e09c0e925c4aed79e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e501e36845f30cf93af6d2fd2e11918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808779c259dd932ccbf5fb07f9f1954819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9eba69dea52935e782485d9d7218520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c604e134a4b4810afe707998ca32bde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ee26050fb99f7a6751b2f42b26b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56391e84af90a2d9568e14effc4787523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977801b15d9f861aedaf27fcf3a14724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c9de35f95832153de4d7cb216adba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90826ab1ad41c7b5f7beee77c945c0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef815392c8f82e3aa78c9d3b6598913827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdf64d79a8e64f827c8b927e2da55928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f31af36d661086f53137144aeff1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d43b1ae4056c01a3f27fcb9e91b72630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de8387eb067e92fd437348426c06f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc6a4ab08639277a12a6bef99fc93732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba32c7ef38dcdf530423a7dad3b11633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060144c6242f4fdb8b09e7579562d41334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f490d5338f6e7c1ac6f1dc5d5085035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d28bccb63cc534efca30c21902e33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78422625565ef61b83559d7e15c135b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58643ab98692a47879496d47ce55c1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc30b0d0ff872f51c15eb7b463f0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ff234d926d11d93c1556603fbccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118dde22c83fb34e6c79ebf72743bca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338895d76c41d4ee492c6c1c9a02dc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd72cf8b6c6143a97c4ace0944e361543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad16987c48e675ead351a78b125c2fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4bd4d37b62244c378dc6eec15d14845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697052da60761e9efc4b15fade1412746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69387d1ae837e66bf9160c4a24cee547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d46a8677b92848a01fb8d3a48023f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f698eb54ce572ce6ff85f807b36cae349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110c81eac33f3e6e5eac2eace6c686a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65917968efd561c80270f5391888c3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4abe6f78f4afd1e9d6bf1540c92a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86955f5c58910f176dbb09042a635d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e086a70bcee6d50c8e7247ecf4e80754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a947fc1097770bfe9d39cb3cb606fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e3385a34f529015683521c3077c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9e4477bb019f2485fd4315baa07e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e78a0af81532a24bfcc0995b13c08458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f619eb18d38b6698bc275492c710e1859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023f8ebe7c38e695c30713b2022832c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0ea4ea614f8188ea7a0cebe89775661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d1076dec76cb9b6f4b2f2d0a4b4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac257e8027a53d854993aec2e4c7cbe463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9bf143ad689503403b573f21befcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e486eaf7525a11b1ce09978a5e7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24243ca3db5bdaf528f8ee3010294c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf061b93df059064ae8cd2d54e5222067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaba09f186a04b54699e00905e2826868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb59fe52ccee0070c8593b56f5fd1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d844a0b8bf13ec938a12032b09da3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee9256c97887f41a54c08cbecedc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0bf5f82fea644a8cc0c9a9d78b34472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a33ac1591aa365f3d92f0853e4a6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61ce5650baaaf1f0b322dda50bf3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56139295132ed09199d15e40651984075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673137661e2fc138c9143b95eb23b1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0186e65517319f86e70daec46c3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6dca2bfd016a22c54feeafb1083ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72af448aa71d55ac1f9f641a78730c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398e29ee313693a9e0a6af86b3ee4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716de64c0e91e29c9c3f997f0c0935481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739e272cade155d514197a4618f0c7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955174a34b8a7eb728c5984fd31cf30183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87663287f0321676a7a0918d1b85faa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00220bc86858cada1395173b21ed10f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1b25fc6d0f9cc4ff1b5ff82c399286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eb6dc9220e477a6520c823608801787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749d94feff06992b6e5d22b914d337188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb615cc339b8449a00f91080af22a4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dca6900c91dbfd7fc363229162231090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea179a3c9c6edc0db1ba83a0f0e0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72c93dce1a63525d6ae7a4cc5c1bb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc1b2154ef813914db5ab01f3ef53f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1014a5f29bbd38091edb54b8efc1a0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d08a2879933ecf261295213452f18e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571febe1f1981d0977be6639eef429f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeee240852d694d7342f1df7418a3c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215df48eb42e0a7834e13131c4cd7b8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9122d80e3834c5ab687c07ed178f3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5225dc130b1f4c7439b956d812472dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fd7eb5410b8c54dc01ca024ad4ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e200c20c5df6fc965c8666a77c6f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e61f854a5cd09328039c7c24e00e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314430379fd00fae26883ac45742561104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344885196c2897d9525bdd24f81661c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb80c184a51e82475e0828f1025db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57facb1724b1188f331f2571c2b28b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b00ea8deb3f4e2a89e8acadd49223108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c88d1af66e0470b9a6490a4c634aa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f8468e4d678441e7127d0649a0bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616265ff33385dcf034d1cb0abc5e5fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f2854c1367e0361249d325afc4d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755964acfe0594ee47ec61cd0b9c9ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c060d130b9839704a17f3169a9041a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e018dd341d2388e89119abcd6c25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4d7e436a437df3eae273b20120246116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8be23bf647a1fd29935ea23961cee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c41336f3915e6d78aea5f8cd77f2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af743afd945a882e3a4f7d8ad8c130119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476191734354ddee736373ecd9b740a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd1f096600ebdaf012c1dc7b83fb6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149abea60d37d7fdb9cea8bee3935e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18abb17290894e9e6855fe7181358123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed46737a32b15734a5f6ebc594904124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523eacb19af2fdda2edb6c0cf7b1280125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb9080ed77ecc9f389eb907f610d74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b912626e5b23a6b8b83f95d469624a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cdd29b0721f243da11e21a0988343128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013b6b6c7be9c8f6743a7edd006ce5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745924c1b447713bf787505124cb7b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc0be99899737bcebab2b9aa5b18a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb65585e3c0b377e2fc7d65ce7f62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a5715778e6668e05244b563f5d5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071006f4fd7db52d0f847be27fb62d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa5e5a205ab653feecb6c3197a9fc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd875efca8a32a35619abbf8a9687136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c5d796e2458da13789b61c798bc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6289f6958b1e6a3592fbeec7d74976c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f4fefd28f5daff095860708730af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb6b1deced7f6f2150d0b28b2b4422140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5028b438960469251779d194a008c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5d89ccf67e9d35ce6e3aed33ac9d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a045e47ba8e0cf2adacb6552c448a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1c878459d6ebcaedd4223d7d0ef4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d1e45f9dd61b418c164637f79d8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e55e68677d382b95ee8103681892b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8c2c884088f80749ac1efc4477a6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181c75870ee438bc26dfa0281b0559148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282a12b21c5c6d01256cd0db44bee8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d817276d1d23e75c418e84473c810150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aad5a8d419fa156ebce9fa66d42ab4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66f5edffd6ed4151ea7486ecccb0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36c0b292584b915cd0a4b494867cea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cade0494815121c59753d42e0817438154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf1183a932326d4cf990fa7316afe4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b61703c6609d00a127a57d71c7abd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201a43b4eebb9fe6b3cacf484d3286a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98a07ef35aff67adf421b2487175b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed4988d83b84c772c32c2f10011c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965c1175838b784410ce0ecf176d78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc632db1011b5ea7f4416d15d274b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71526e9495c83ac1cdcd6a180706fab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7c291b943a92ec70fc9c68b14ee1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec689e842537bca9c5a1a22d3d6643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643962c282f20270cc156925398e3e4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c44e1d62afa45abc2e802ac9f81ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e784ed0ef5959402853b2afcd9399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38055936f215a15b1a044ff56fe6466168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e6445c7b4d8defc9044c7a9e4188d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7230699b0c3d7fd06c6be2008cbb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67ad1139eec371e4ae5db060438e96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b763852733c527a10f6a9bbf09c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd14c2cdac029f8c08fdfb651c39a53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f611726e21e5b1baccf2896fa3018174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be4cd4f2f6f5bda86e67fa7a756cd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda86ff6eb5d2379c995bcfeb8c9908176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d3eb1b88c5973c2ca7e4b716eb03b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc4b783f144cf7de6cb346e956e553178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3abdf23b614f98e88d22b4847d641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18b6df286a22b65c6f976c19c0cc7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73712e67dcfd76d876230efefecb7ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639006ca0a5e8bdbbbf5cab7d9fc88f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3278117fc243eaa4611a7c9d3a4c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d8963c7b73e87a754798cff6df4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970dea3e26fa95c5a3372f400a402f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d3f82b1bd5edf2ffadc492e02c9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d9a879c9e91494811a16fea9697b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec494e658ee0c8154c2c6f603fd98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e28a14e80ad30ab63cfa023805d5cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b00087edc97df0418b50d75578b28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f5d82e4706c6a2d0930065872b32c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a583eaa7a0e2776067d9fd602c32477192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412154a2c2bff0e6d59c1e865f448cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca3d9a7b378eded0286103e930397c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9afa591946035449f7f2b5e76658195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1210ebd989456290d484b37ea6123196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957414dd335120080a900ec515385d5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5190d21c46c9c9c00f2423979ad29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf172aa89959c72952a34c8e6141dfad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767021297552ced127f094f9ce5c04a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81e08dc32c6cee8b2c5c6c9566080201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6ff1debaac15814ad546b42ae47c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a34654bb6e12f5272a802ac01d0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5be4bcb7776f76ece04fff4947a8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c584088c3a5b4ac0d24a24dceb71c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5a42490fc5f23a2d2fbefc13c124206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b175d809b3c553f5628d7a5a415113207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004ccad9056568456ed89e113b9961208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99122dda8756d9776e11241e3f330a6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793242e83c61c34a50e8143ffac7e73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeead5cbf2f719dc6ae2a4de711a12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52972918703489a8bd2db771fbb8ea83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0156a3f7b1799bb86310c1669d350213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cee9236233c3982a1245adf9a96828214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44aed98acc12f8c57bc9e591b540b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eddf7be0792728476d6e95b2575a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408db80e80cb8a751734a8f50fda2bb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bcac51482832ed12e53d21447ac0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6e1e0bb32c9ba832a5a4395748795219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4026ad7ba3cad0baf10ce4a0a06d75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb816cf97baa2e517eee59c1879970f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5867559b7c11d9ce4f1191035af16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff103e6ebe051d1090bb3e243ffc4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c56e81c8176d289db6cf3210117ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88037dff1002b0d819e07561a7d91c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcbb08752441ff950f3086ad4993db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9460b151bc0dbe95d1a0a5753d46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c36f7335b84fd4cd14bf8b1c89397228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd3a69cedbf4ff8582e53448fd6d6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd61a146660b91d61a0d94fbf29077230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e60fefd9151dd2fff490ee7cb96a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de03e307cd3f16fc1c2c47ddd4d32b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c87c9a7d9ba3990b68fe15960c850233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1800eec148e4c659aa8b81a7a0477ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acca6816408bb5e74b5f6f51f41a05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be480e395a0c40065eac4f9c0573e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4464afa04166e8481915fa7c517d4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1c9e24d4cc2e4f8f01dfad3b1779238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476087c4b762110132d2ac3e0f77c06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bd290637d677ad7de0e98a81b6f4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442ef2784e2ea695de230a810b42e6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a109a9a01172fc95946095a1788e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c855f4bcb3dbd1f51385eca1d80e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067b0915ad911223f1d64862d59eb3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749b8936a729bfe7270bd673352601245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dac2519c24c80cb45bce2a4b8cfd93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c77f3bd903cef65e6369457b28314247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0dd94aec0dae3a94d727798c46fca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efae66feac65b85cb319807ec32b43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05907e3477968bed218f3b8e54432561250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccad1615af756c989b8d9a51dacf40c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f46b2fcbb89d514a044b5f9da191252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba3e6b95b9f84c70234dcdc2481180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985946e3e0f9983666aed23a6fdba2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a1dc14a2eef9da83768dc4ea2d004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc7333058a2127634e06cfdadf317256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3189154a4f4da0b6e125c19095a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb55897364d86becda4ff48ac91d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b22f7d95e7a89c72ae988f9f0eee09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19852ca4bdadc170d9ba5a0fe45193260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360468200d4da11c5866d38cd1e9983261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4b2edbc5b5453b18c97629c83cee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6b6b292e5a784157bf49f0f422473263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d786166f4f726ea8c462641899c63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce6a29a73ae4d91580645d4c7ffeb5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548de3d4c66643cd5929ffb863a8044266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2107df368c3c16e7472a9d332cde78a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a98db02f6f0c122629e2ea9d5146268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4f462dc8f1ae0253800bd036a9ad1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01784509ca0a02365c361d64e5dd38f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0bced20e3aea9aac50f612e4a7da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e9d132cfab9e64e9c33e76e0796a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d63d934c39d698d44ecdf6b3e4de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2caf8884a6c4fe06c85d4085eebfc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025df96c2181559edf20cb7bd5aaf0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46ec0691a506a5b882bce52e6fd0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75d6929af9df27c677fb1b61b744d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2673b820c155f32cf71f491153795d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad496d9947034984560253bdcca3dc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2060ee613e021991bf1487eaf66dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b40374bb9cd35e69b938ff33fdfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3d22c57fb7e7a5df76b860be6cd7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a01a569188e921310886df48fa4455283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9017ba8124342a4f7ac2ae37fa95c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bad56581fdd40885919b70a9b5ef5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49379415222fa32401bba6f1855abfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec115d49ad8fa06359b04747f6540287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752fc71ee159a2a274025e6be7fbd86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbda3c95c00ddb82988f2d2a82b87d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108185e6c699fdd02e241a499721883290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c37465242cd58e8c1633b5033f712291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b244d5a8ea45ada21b430bba8ba69cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ed39d2e5889da9da649f4154b72b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cec8064e719159e60774e1bfe70d14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa007275095b4921189f8ddac477514295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662f0475091014dbeda499ac90eded296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce84c350abc552242c5437a0c2dd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd2c63f9b4341d6dd046c1275df571298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0837d73d2515ddf50af6b4525971813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3608c3b7f65d70b6f03d7ed699bb761300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd29e0acd3f5b13c2706bfc8baedf03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9f7fce015c6d3862266a12c8975bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa7aa3f1008163ae6fce4eafe1572303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c8d72fbbb9b2c16ecb7acd1724094304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b21d5a4982e567160a8d9fea663e50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7452051a904aedd6241d583dd6fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebdc99e10aeebb238f6368c73cb506307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cea0a02f078fda5ccafce60098a61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37420b41af96558da163f81d4411af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf92f2c868fdc2f4e48d1ea6dfd1a2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de058d7c96d9b2758de74d700c8ff87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc34edf13f755a09354b2650da81e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b4b571eeaa7bb58f9a8d3f5a35af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac1ccfbb880de4b04b81188210548314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be5b2ab37eb5b7f88374593f4078d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c43ce5ae6cd6ebc61621b28476ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96876f6942b13db91128e8273deb3a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03a36061f82e5fc6136d210e58f209318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a893accfcf0ae63f52939a46daae95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad4c1012ebb4369ebeaeeaeba5dc37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79f528ae99e3fa830fff5826dc3f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63221f8cfd4d0d62bbb42ea806dec217322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dea934241e976cc040b4fcb6d6558323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802809ed6896e7517581780ba352c8b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1416025fa7ff1163fbdcad8ce1faa2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917785f1969bf029b4624e34cbec7129326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a7c86d704615126624831d3415793327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e297d0105b6503d1faa31c510ba9c4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b8c0f5cf100ad0abc9d23d543a60329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ed176d83def6c479be39f59f6e9cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dda90e2d72894a944e76fa6ffca04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2fcff0f4c7f52701e4b78fa046451332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05d862f82c73069f5a06ac1cdc0f8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07508613790e5227a35e148e7081eb78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c526596095f75bd3ff294254edc7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adee4c817f876e782d009fe6e43c32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81b7aaf9d2450364c8fd2ed994ba9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f070654397d8f554f8d9f4249097777338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f00a711f8c1ca8f3fe974b9fcb567339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced14eef30ec29335016d2b889e2837340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c57d8346bf0d154d7140629fb7bf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd4982b1db0bd6990cea3d6b1ec40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7ac67dc48d7453901c87f33915f71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5681bb435fa48cd522c1fda0cb4cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da8f81baee8bd85932de0f4d1347b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1733831d6e8a90e6f14c13bdf8121346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009b1a6bd016982222cf8ed19f47ed9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9db465260438ccb90e5b6aa5d53ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc83ae483ae5a8715e0f19d79a367349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e1ff884834ef91702ec29ab8cea36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264069572de4b48c5c4f73076abb7007351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7450e526cfa009168cf51ace68cb26c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595798be1aa1fb1c8f17e1ab5b7af4e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3ee3cc11fd38ab3e651e3d50d7964354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48932451685bb48424cb75884d2d7a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa7ffe6e725a52d81f625805d5784f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69c0bbac6730b898ceb7834e2efd07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eb015d1bf32fd39e9e9908c4909b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd42498965475a01eaffd519bd8ee7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfbe85149c33e54972b22353ccaa4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d594299ed4ebc686323b13710ce1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf1ad81481b4db72b69e5614b55626362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01529be2f26aa2c04f59d5eb992b82a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fd4b71e3846991c14cb82b6c894c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47a85bb82abcc05f2837a0b76c11f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77690c29b1959be2ccf5e7947649dee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd1f6f4ded17af2d0241960338b36a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fe3d97211b7f6138ec0e01bd14614368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bfe518e793beaf0cbc8b80ee638d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b49486345fc5372525450a5c7d54b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120f338a8b784840f422bde720baef0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60cd64bea5ecfc85157ba56cb0ec14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de067903f7f0de56ecf5628285acae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169f62e5ccbc323347518d1024984be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046971080d9a7aed2e55c85de4f43f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92a9642e3b64743c4752f5d524b26a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9415aa2d836559392e927bddecec8ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ffadd25790aa825253bf50bd56ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60359c2aa95c690b566d52889fdf05a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc994ce64db9472e54f9eec9ee93638380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fbc6e0c2630aad176df11034637fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9d4dd13a1e5a66159d62255824e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a91324c391b1a37d93c91e85fd4e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c3098b681770e0749494e6c2ef0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de694afa89d9d0a0280b2f569d1cd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dce4bcb6a1a86afae3ca4295dbda5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ccbc4db2d4c89a78337aeaa47d6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659a40496ec820105d438722d9878f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ff6c3a429eadc8d3978c88a0022c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0cde44d7ce623b6ad83ef9b537a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01caf28256c042a4c8f6395b007ff84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e98f168b52b8c42a9376ec4aa1ab4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4feeeb6c9a857cc6793c28a73a11c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d216ec556debc99a47501f02e91a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204e9b7a2d1dd85940043e04dcfb63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66102b50e00cbe019b4996dd0dd640396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715034713e81f5f23aebf145e865ce55397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516342e1982d8a06bd78d8f40595c016398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945307cab3cc926ba46bfe8c521ddf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e1577a98d076393ee4e6b6efb22c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd7593ddb1cac0b8c172959e99984a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc34f3dcda42d81d5c6619560719b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf5c25c2fb5b7c368f6a3389936efe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1b97a0b1a4edd48fb450e15e920dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd4058390b4857005ebe9cc3b3799405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2713d2f2e096e79513922d035e74d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdbcb109e7c3cc108ff4222ba4a6b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bff5e86103c2e7586f7771da73b35f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f14c04d0efab22d01417a1751d1c99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb2955b4a2549d049e99448de8906410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0e93ccb26183e7f4fc5f4ce26e68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2bd2751a616c4a1b051e5d3f2aca8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9f7ef91783c8506df6e6b44de5e05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac22c201f37913e5bcf4b872f23841414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef7e83bf75d1772b606fc9caaa2f29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8b53f3a91fbc777b40bcf5f5b686b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144b9d61c850b2ff387f9c539436609417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd9ca42e5480a081051d92d020d7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b420678c54bc6cfdd9865d9ef54abfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c0f4b63934361dc9239834878560420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42b2c973d7fbbeb8c3018e497c87d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db339ba33b581462d4b6122446255f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b759f85e41b1606060192156d1247d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ef111322b7b2aa6bd0d6eaeb73ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd2fab0880663bb8d29f9eedfd77af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4eb13579a5097003eb74dc199cc46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568dadd232e855b857cdcdf2b81a4f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c18e6f6ef71f18629d675e273772ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690cf27755c025f134de13a615d3433429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef60a8efdb32a0fbb4a9a868ba36882430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0634bc36473cbf78e1c27c804af54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6845bd5fdadaef056954d7a755a41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cdb1d87ca3a1f548b766f95e4e2b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17a5b0fae3724316548a14ee4a9855434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175916723ca715f030723a0995cc5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32b9c0794badaf212e8847a9918f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bb7e3109833cb40973b817b0baea2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb42ad35538cb91c85a4b727fcdae1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94edeb295872cfa5284b704df56961439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd756321989d2aa9ecd99d82bdc354440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5ca1271db47e16e863e3063fda51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d2e4cdaf9b1e233749e0c9dc89a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a70512699c7f98b1b20e9b50290de9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b5b9878bacf72224f967cd1e4d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204227e8493559ebf1913f273a22d97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e1be50f79184e7c4d05e2afbaaf36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcd5a1144ac20e00ab3b1af5188735447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c677c9ee387140ca9f06e2bd6022661448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215847bb17417e136d2ce32b3e6ff233449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c9a9ecfb02a385118574feff06b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828c1bb388de3dcde31430610a8bd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6cf7510719d0c66fbd95dcee1afdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9aaaa425892c51db9d356ebe77d67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1eb2ae996f6592c5432d3fb8c292e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f2eecb5b45142caf7ba09301256d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475f47f7dfe4cef4b5d6716d7546b46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec287d9a5513a54524c49e2d41a62c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a488de1eb4a888b17c3d32cb21a52d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19809d03267f0239ab4491a6eb6be51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f522e5eae4c87938360a203bc1d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1186ab6aada10641777c453cebd1597461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a95bee74386ed01ec35c825c863994462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3544f8d2367e3a056967f9f9c9c65d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb882424dcbb3d273dc19e3c39a3c38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ae5e79d20ede3589d41ec91e9624d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacde4ec62a3e4d03398a58516b7991c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6241848d9a153b03d5e5a54872ab822467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2982f4b07cbfd0f015d845df0bb4fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e071b8e045216d61b61665a99466d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f67e1e8c19c15fae985ebf077e05af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d448c77a04e944a2b628a1577167471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebd27363b44204ba33a3d4682d1494472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8dad2cde807bb6e63e1ac5ab4b554473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f265e66d5f9543ca74379d98057e01c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde464928bac06d41f0b534b04daf934475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e324f77f8ba2c816a68513191a93c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847cd91a4a4acff33710f6592e831d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822761c598ff58ecb805dd1dc46b4bea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4cb8b8281f2b7b594ec9827277142479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f39286a178a1501ff1a64b256d81b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680bac8168a06da653b78ee5bb38c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34009582715e9893c8ecef5e5a9391a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a74a6deed9600b0deaa9addc0854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d522c4db4f67b026aca249e335e6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4007099e32fac3c405145fe731f43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f4dbe3a7c6f0c73b65bc8ca160789486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7116751966120db2f98e9da150ffb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3eb590efcdac398c8f044d7fe08a1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f84fb782f25a768921e0a018da632489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f8ffd8045208180c9cc4fc2736a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa4b37db23e1621c002c578fc7e4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2228126ecc13e36f6cfab6c6a03149492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e592924e9e5dac6a03fd84e11e8e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66fb7d9d61d14bcc92edd8dd06b1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2a4edad08117d4aed790852b0e830495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f6c3e170ff2e92887bf0aec3ae1f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f915b63b72fba8915821556b79c60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78716308bda9a3aad8398055b558074e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd714cde1c35187641e034749808259499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f7f00bc1c11828603be6b3b17458500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97da92ec6567956b3c90f53c2ccc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1629ef32eecf74937e223a3a524824502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effc8cdadeeb0f413460c83fdc09a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab03fb7c4c8b615d5537972c3939f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df6718e30bd01e49a2f4e7f3f7027505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19232e66107431ef31c698480d4d11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c3719e146e434fc8748d2418911e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c337f6c1d26c5521315ed352a6610508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3880a08370079639099853f3a4c8133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49932fe4524e301c5799b8c97abfd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd43e3744cf4c23a73ad03653ca559511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1119189feceb0d9619f4e32ab1e69d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646f3fa144afa2e5f5eae692c63ee35513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e759a2d8152a668053b601a9624950514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5c8e7a30f39b607d7bfb7faa1503515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7bcbbcd27b5bbe742721e823536dd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a506bdacf9cc5af53576c013453af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66bb98c0c0ffc61bfc19bc376273e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b580fdd85e62b2f961246abe4214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b10389ec56f280a39ade20c18b9222520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf56bdcf17d3809fbb5cc07ae601d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b32f0e4379f26403272e3178ffefd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5e63408fdb132e94918c6e8b8268e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc94adfa3067ad14f438684b5bece9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936850532136574c08d42668b4dd6db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cd364984d3be3a6f21b14c64c8123526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab8178dd9918e62516658de9bb32a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fc0d2504a9865f87fa0d3e49fa4e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc4c7fa9e529c1bbf888bfc007f67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea891c1489aefa57369d0ce69375745530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04661e3900e91dde83d3f72129a93de9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606de32ab739ea5cfda5efcb10f01b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bdae259d79cedc37490bd207695a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ca4f118ec82c5cff10a28733c03ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd901456d000e465797af577ca87c466535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43ed6c54c9e0c91c6c647c2d07a965536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977805ee19f1f76680f3c74dd9dde492537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2613dd034241613572f8bba00e663538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c47f7938b1540e3e3e5e8ca995a38c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4416aec66a4d0b86d26847556953402540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037aa9af7f841b39ffee51d0252e406541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e01779f89279d916a2491df8c1c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a67674915dfcbfe9ad0da121f1a36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16f364089cb28c01420c66b20f3f2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0736c3f002629b02b6bad6c65a2923b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b32375cb03b79ea55ca64cee97ed53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc934758fc01f3b5f56449b31d7f0f29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239588030f68bdd48e37a1e1743aba0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc69e7529fa4b2d3662b73ccfd7296f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93825452d768773aa4f43b1c2bffa2fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863aaacd301babb05ff6eeb6b4e8bbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0027bcce76a68cd4561c6564e50ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6721eb08989f97a089069e86af74a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10ff06c8af8297cd6679b1077e053a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19429506ee13b637b9cb9d5cc59ab332555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a6f4f775b1caf8d9bf63de6177263556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f79ebe03db6956da10a1fb3765932557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295dfc564a2854ad61d1cd0d38f820558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da083a56e8a45ceee5dd3ff01e9b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0967f9bd982de7e9a694d8ca010cc8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a50f218f92d2f1fa99ec26f56c25e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444370532f2377bc2dfea274b8ab66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c80dab66b46f5a34a680ea4819889a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3da3cc7ffa26818a003faafb45a930564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8fec2d9c23669146ceee9bf847e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26ce52f1fa33557d17e3f706f59906566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899323558665ae542021a2c315c856de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e3b5664581e1c897b87a61732b844568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656dc8c31bc6d6e72a20a1d650f3849569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e8c03fcf8bf11ef75df20f3917fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92991d93746828482305eac7a6d73b03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2593a5aa6e40492df4595306b2154572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac75230e155d3c3df4d3ed1bb35215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe9ad0d3d49edac58c7be1b031cf57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcea16b2cab3e6e78905680b9a3040575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf5e27290ae49f24c300de04eccb22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e9116b63ecb5ccc46d071f925dfd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272463a1ec5c30befa99a4fa89e0374c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0e904881d3f502acffa7c98506ee0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38153782029e6031bcccc6ec71dee554580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400bdea8bdc1e47f896cd0e016c86ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a998376272582a70ba98b9211f1af3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2df1a109a6a73932402a64e50d1cfb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f873f055ba96d982b709f7fe0e6f425584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e89be278ad2c0b9057f7540faf49b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf273f5f2415a36bb573b2cb14efa19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aef49523eeb7657ffa8e53d46c13fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ce5951292b22be431ebbfd2dd39f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980584b30e926aae74593ff83cdb4c83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76ec5b15cf0f13861df4c325b4dfa1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d6d902464ec8b45e642f43fb06a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c201fd4524e45f73dfdcaf5281448592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a700f4c759dfead080e118b0fa82e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fab03d2fc69a554281bd4a17b2a6f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eba873cb7546b3d9c7c1b63353bd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c79dbd779eed8030d3860fb1c0ec2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9be56a4c1f0d805186f62cbf8b1e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a2e552c65466259a16fb95ef08ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f75e7fc7fe6846cb9856de5624b84a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f4432d5a48bc88fbb2c5df3c4e88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8396fa3c33e2e492a664a14606937da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cef5962df0c8e7a9f9190acf65c33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97accfe6e154fd98acfa5c9bc349de10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e346d08c7f6ee6f3ab555b92c61bbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07668e06644cd55e35e261796547f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee759975e848bd58bdedc6fcd03f3b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d69204717991538f2a6f08d189b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a8d63dcde542fa31b88e513f188a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb529dc14c96cb7dbf565b754b60e9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a778a2aac6b4ecb6e6175e9bda4593610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268704b1ce0e7d97bac07729f325874611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672a1d5cea1642b63a5a59a38d2822612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9a07db805f117b259520386ffd49c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42406ce9e6914bce3e551ea139df6ed9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004b338035ddb1bc7a039d9ae7b437b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2634784a3495be4cdc8e92291b34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0034344c3d4a1b49e3671e093e47cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008feb8c5151f082fd5b18702e0859618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e560287f4955846215cf5bb43a5a3ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064c28dbc2cbf8612b5a65ead22386620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d95317e6f938f11772c222b8217e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994acd960dbef3c2af87131564a8efb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5ac14cf38542f8505055b90919c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9387cf738f0f23ecb218e53598355d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e7aefe1058fcd7c21ef70185835e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6b993994e5210d9d6ab9b5fe71ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaa12a71a6a4383fd695644d7b56b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bd041d17b89419e06a7d540ef8cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c8031dc4128dc74e06d51e487365a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114691a49c95f0ba4d61409f72355044630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8403ae4ff3c6bffb605a46794525631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e46e4825c97237ebb44c8614bc041632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552765a1d5ec8c4684e0df760cbc58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263fb74e26731a7dfd4c4ad850f39e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f88263237b3771d8afbfefc5960027635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f466bff0311a4fb2d42aeb4c6b374636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faafa5b7acfa1e2cd3ea9c0b2e8702637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4698239460aed853a0a61df4a63ed5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b0ab2a1ef389efc52cd8d1324a4e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f472ebaf8f2e8e23818ab4c31a95fd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc5a21ab575ea563a7f6c8e8fb3ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759ab14e27518a7a67947ffde10be5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c004f8b70481b49ceef24ecf674d45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef845f53148efe67b12772da3ae9bd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac93d770a2000d9b923dfb3104e3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3123cc1a74e4b42fef71c7c922ac45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55b04ffe05968e34e8e626b7fc7ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710774dbd44308fb5351afce5ce4e9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c518288d9bd4ec86fc2a7b4928e78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23103cdc1c2654f105cc2b30b9ec477650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566889b50ee16336a3f9d4ce514bac34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c138e8dfbf230c731c46d8bb61d3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e852453441af6ad9a9a254e9dad2d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfe365fdc8bc3bd8a111969cdc4258654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b6517097363275e6dbfff50a09437655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d1a04d32e6762cf642b3abc8906ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca1917d106f8efdf00a46d19497aff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b1ac92b24108ca4d5adf4dfa64d6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba6290aeac52c1d9842ce741c426bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390a2f5aa5ce50c02b3bd72939969f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b9feea6ec062cc697d80ca2a8671661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d9ec24911098bf62aeb02b17d7e3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e771323d8f9d0617759033b81019e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec2b7f8fc6957d3da8c36b16262840664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c410c12e182228cc615aa98e5728d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37720e45174047ed7489a2fcbc690c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cb81751fe990d2c4e7351c911eac2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057643e7fdef3f204fd6920846dd39c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a26356fb7055dccec02a1e0cfbfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fc2798752166350ac6517ed04e218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a90e08e60acc0fbf7520a3d3a0a6bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d786a7f7645a31e24712a70722a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ef2d6abdf46ca0e03674d04ca1d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51c6f2288441a85fca20f1376d714e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c512864938b6502e06231f0747db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ad2c16daaa1d5247f480c0a6584f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab57fb777b18b7e7677a53e16b8a06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f668410580c84173bdc63449f7b850e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7947c8a946e015d28980e91082af7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139943721e2e9fb08f17892503073aa8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ae563e659651568fe3b3f280cc2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba69a4a71999cd966220aa4dfa029682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a791470b146d9f400591d460fc04683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7117455cbda47575bb898b287c907684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d05996a4ebed396c7959db2b1915685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034994db47534b887443f5a22dbfe2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680a0d351fc303ef4e0bda3b0d910ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8d9d75ca84f80413a4799788b71b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4a94781ddec5d4474789b53a5beec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578e80df681fc777a184eed5d3aa190690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b2eacf90ac7322a408e3159da7fe5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50e1c7e9635be5e76fa11dc298ca6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b92a7a3094ed7773ee33aa98c8a2a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01493341c75e6420cb1b045daf800d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c8c948f88d2beb41f1743def74b10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897c0b34cf1accfa237bb5e29428e3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00565823a3fb10073d93de5b13ae7586697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c0077960e43797d2848284b4c07b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc4b37c8bdd9e442f0c2f751ccf43699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e33a9ac76f0675af9d8e073669ad4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39fcbdbca7fc76a70181c35d0e6b67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd7228308a240c6ae2cdde8a7d87ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57700d9aaf3fafeec910d146dd71b76f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b619048c63f0e197a084d74a02b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89509ca9f1a9895f51a6096f9c8b9801705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e15b0e34579dfc3111be7c37e1d88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3728219deb048f2d3e0f7019098f458707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6b50b64e7d5d7aeccfd59d4d244a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e12a005fa8d24a0e119c8d4cc437a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb5e9fae5b9829b0ec69895334701710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e776c429ee52aab7d58412e198befd8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604b5c731ad2e3e4182042ab55a757712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c09da58afe86216678fc6ae9f29757713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a862218391afba2b7f7d0c559b6d03714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb447593b7f177658ad72165512780f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9377a0127fe5af98184f7f630979e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c3cd01ca785fcc8fc0d9eb8c6b9ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d29f525534c4701d73a7df26fc686718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3c732e8fef567080f7c8c3478fa60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed049543690efab379a9098c7922c62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7257673784b524730e170ab4ef6534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f6997e2f251e53cad84cceda11353722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a840d12c4b9a4d498424ed6050f1b57723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5dc696c30cd4076cbe8b37dab24a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb88beccefe04d1bbcd51e7ca78bfb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b7f13c65548062c8766bbc1058fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce6eda1f9d72cf70a3cf091000856d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22f8b7f4111013346bf219b77bf970728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25d09a28a780a4b8cb4a1e2a42ea2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b64e51e0a2c7d18af493ad2b3d348730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700a77f2ad5d98c9da4f1fec5b70c38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a578ea30744aa124ca8d6dda78d978732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3acc21fffca31931a65ea0bdc5389733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0829386ad317e10e56bb275e5319fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3b486749904afae379c3beed468e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2a5c634dbe14cfbfe3b5c99603b29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d860f315d62a3a8bf1ccae4951acf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e217db6cad61fa5558545e98aba0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf7d4cbc9694d7cec396786245cac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e56fdff6670f6c6b9420cc06d92592740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05e5ca3f0b86630505bbdc4809d5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036d2e1bb8fe5b84eae13d6cef0c5b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef58d603d63c20421d91b008cef2e8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce859201dde4b786b9a553ad41890c91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c66175e5cdcdd108b3498b9b1305ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0443b8b779fe016a4b9d2b5aa49cd1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7397fe42b7b00337d41e8c54c496f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b6c1bc84babca79517a77b69f58a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd0c5203c9d2824e71a6718fa5cc4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384aadcfe64fcfcc6a47e67dfc176d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ebc5820bf900ae674a0b3fba161de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39f5af21631f454550ce6c6474377c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d118020d80609e0ae8f00f0c7c96fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc291ec9f2da9afa4e7e5631aaf5bc5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850674a61e4d748a727b63e4c209d575755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1384379e14918aa67d7cb8596f8b9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199a7cf4b1aea1b13bf8e2773eebe66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96452b9bccc137027eea546876de2bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9f2026efe7832f3bdadef261e1b31759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fa2336d4b472872ca5803204e7a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1a82414e056f616ce6ec91a2efa472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b207faa94b8a44561f22e001ab21c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961722e706357014331930c1aabc0bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d2e5b73ee7c4258e14b338e2554795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5711341f4c44201dced2865e86616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e4e1bc1c2a42686bb6fef0ee275297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f979844314a5737433d42e4041a0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6da454fb26879b4ccfe0ae3c103649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a29d6fae98c50929fa5823d960be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128896ba7769e7172109597db67a58ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c28ab3d7e19a58ae68b6f9e829909212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937641197cb4b4ca599e713a16f084613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e6d52bcd10543eb112f9d9eeb493714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a52724b217f4de914ccddf756f9c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791efe38f21cfebbf091cf737e0ca5d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94477869a92b904f3c148a6f654dbd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a540c6d73f2b2064ad58c0388244618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04ca192e4efbf4d3207e9d3416971f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f608fc94c51de11fca0a43f69c45b8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61d69cfc9aaed574f920c10bf54ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e24a4cff3981094dae59fb01908ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad2b6ce99e6c1f7380965be870db9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d26aaade7236ba2925181b5efb18f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2abc35042f4551c4da3ab45e2a002f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7297f68c7bf1cc1a3f07cacfcad1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b3730fabd36b5d51cb25e0fff697027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffba78f83f406acf985f6397cfce1e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e11f520a309686269b1eca251859a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede322fb3595e51af1b7a4d42439a9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265795ff0e49fb8a241e796c9702d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6889f5d096b84e30ca6749fc1f50832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b2f78d8ef2d5f6e2715c7da90714133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ce704d80700fe25e59aa48f53572534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb25f922b1cbeb8ca7ef37cc2c1cf3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac80e0662f51409cd4461de3ce5112836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77df3eef5ed5535aff2c5dab55c137337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d620bf9988d975f0320b23873b23db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd09c3f58250efdbfb50ab7cd775f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70cfe26697b187a47e1b5fa300e7f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43632035ec1b161533869ee3c5a2f9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f32ee615e352a323f2a5214ef4cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a2acd583ca82d977656fa730d127c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26768ec1344bd13264172345dd8e301944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b995c9594dbb89d7402f4ca37b02245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375c6b5106a56e96e15b7ea0c700ef446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af935fcc7fc27898ae6624be46cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e6f4c1d71f787777e06a0ce9018248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361f8cecd9e010039ef707ded6a554649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cf9567642e15bca8aea78e7b12ee350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff54c5b076ef35b7045b88d3fe4a09051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68016c624d824f67e2b52f172d6e0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145340ba02ce8ef4840621649df47f8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa1b494b6627249137bbf11ced230354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e830ee4a88ed62a1f149b93a58387d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7821a14bf210d1f88552fffc22f845056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e84c609f3815530f5473fe5987f99757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2cc29a2748bfd7e1c98e777fbe29758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b871188bd7e7560f2d4e005ac577959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce4daa47c992616deec67ebf8922f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb70b15d18c148bd8285c40e888e0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2e3341351fab6da54caec400a2bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c015ecf86878597864ecb4ad19eb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec820087234bc1d11f0c499180d98e7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d0afbd8f7386ed59144bcd170ab8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8adeea0346ef65c835514244505d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1ef485cede395b7c4610bf12ad5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bb298c61fd46507f021eca0281f4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92d2c615b2cffd3fa8b8355d2b9e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe7de7b7e9865e1c9a18cd42839ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4312a01e5e95dbe80516f66617d4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923958897ea2fb79682c80fa7c9d7f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554faf558b7fcc761356535145cd8af273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdd25c8ae800fc6920e4388a9ea1f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53146f381dc68e0bec39352e7ce3437475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4e7a2ca5bdc227de9e7f3976e857d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4df54979cc5109f2624fb5f405a0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bd60634cd8ff2329998f1c1d646f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b611b18ae5f311cf41b67563b27579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b468ab1e18e177de3a9a10efad09c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0db14fe44ed1b3bd635c7745788681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba43c96ec6a37b08b3c1b854fa649282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b997ab61b7732d14afaf093ef7a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa86760fa8bde0276e891978ff8c5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342cfb92bc7e1c9dc4f645b47df0f6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdfa267149256ebb4fd837da33006a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe67fb2dd8e61d93d0010029691c2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb1f088bb2de9b10f218df00ce0fd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b51f3b82b0207548c16d6bec0c8c4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad13db061cfd6648547fe46c53488a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b08407d75d78cf7f7886fc05e09d5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70f9e4d193b7a9569914b64786d96792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44420c2fd7690c653e74653f112f19a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94207947718535207b81ce7943bb569494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4487e6229e77c8e32309bae6f098fc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b31443c955a02e0bed1be016baf11696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862c9812c9964c1a656a4abb939758c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3df7c9fcbdd3a1d9a593f8f2414a7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e94ec010ffa1fa7f9df2c2491de099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d43c4e02b13816b668c74b1715cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9dc92bbdb440fd1d8c8ccbaee95b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0802c7f612e4aa3b10793c3947f7d85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e1dca7253d202bae5fd37bcc7d135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa42093d71f7158f397b2f72061801104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d0c1735537898adb3a16121578acd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ad3cbff6ab173cc04e87a3775b018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731e27a590f9248f23c5ca764ba489e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091603e5445c638d6b161fcb6ff885108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de825a0eaef581f57946ba2762b81dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730bfcacd3e57bb018a8f47a69c3ff8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c86ef78f960804b2365efb976a7743111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3900e79ebaf874ac3a923b389335f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976b43a7473882b860c462710767dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e0abb20bbbb838524d2c94e87852a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f01d21bc247e004ff42fe01a9941d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e3de4ec01d5f54e7643b621c33df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe773ed876db1f23facbd7c07ea9fc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9866633d8e6506eb73588a309bd47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99a4076ca42ace687bd23e1bca1f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce073e4defb5f9089ec167772a95da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3dcaf110aeee636549666f769bdeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6283a8a7cca35e0b0c4f5e61fe6ee7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57d1f411aaae8ba35658eed9b78b53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9a7f0404ba464ca3879ca967e79c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553605b84511f419a6f7447e060737be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb8fa0e057f20056da744f1627204126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b7b29e7293aacaa8666478ac37fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc56711eb2663bbf4facc21c1574fb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74557db9acb5658f5cf2001c3d48f796129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487ecf844fd926a06959aca183c5d0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7453a95f4f372c1f6d2267e6ec79de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fd55a6d20f5d09dc12615cff8bb70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca37fde3a3066cae97f25c0da8e9d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd38d1c0308107dfc75c997acfd84134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4da8e11c75b7ab415fa3a44526682135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7126dbf8b5e2f48c789e5dcb8e02c2b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a96eb591315b04f39c600d84c1b07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0441ff405bfd7b5afbf852fb517eb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab3feb305dfed39b969ab0c4ecdaf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14058b46a3d29d423e5117f5f31a63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402b8fe8bdbd69dc851cfd87647036141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc31d68fd51b319c133763e4f6b8493142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375db48c7bd73b0a1b8dd04a0b7adb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0a0571ff60dc9a17cffdea0b33be5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb16b7a0cdc01c41eb79a4da5d5c5f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94b382edda30b4622ea26822a04ce5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3feaf8f3d5fe530537cee92e005e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b2e7fb71a712a3fac0fc5c5d22163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab75a54e54afaa4c27e223593fffa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b275d1833687642b04fc666941518c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90514b75a5b0f23424f5f2ff976a1262151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd9a481bdc3b224fd58e2597e9d48d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce734ab64a4734e552e3d012c085dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061f90f7a2fb066d9d353527b4c3488154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d2d024a0cbd3ffc58d3ea31275410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93873eafda4cd9b51d9eebe12ebd3d4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e90119cf511aa2466c615e8c47d2d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1669e05d12c4404d86ce20f5b8c466158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3393da342cf0aa237bb86e14fd5aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b06bce2b100a0ceff3cb9ed6382e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8fd0e566206ab43ae4def9ef7a1c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178161b04d0da5df02ff17de0999eec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa38679897054ab3346f1cee8ea663163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251b4096a267c0096751b387159437c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38157eae7f19f166016522ba6dec141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f17c31f7c39df9180a61f8f575515166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446663dff6325b35a558a86667fba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732d99d3177d14dece2a7fc7fc0993a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46e4fa84cf621440ad6c44918cfb21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c191a094474505bcf4b4b3e50eecce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e367e84b5f5d6f089022e47e03670a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef590b7ee19d65934b7e2c658ebb63a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834e4edfacef7a7c1f8ed3c1827fbda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819259061bc3ddb2c2dc9cdfef5ae6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587c6ea0ab8812b3c2a7d3db7c989d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028417823af97d0edb34b1ee04623025176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa4317b6068421463613795d9d5fab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe203b72c427c247fb24b629774149b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d578d11658d31df9d8c31a325187fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953e581c4eb4c675da69cef17555d47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba405498db95589158e2dc30669f83bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f6e4abc897d2a29e5439e26143c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26498dafad50d097276a4a88b24a3c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f57e93b7b26cc1b02712aad797bd73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda991462e313217a7fa262ed18e09c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941d9f97883b29679f29fb5810075a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067dede6fbe3e1a7334b4f7c036c6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fc63ccee0659dba6ea9e7a4f2de96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8d34a9a553f32a1b1fbf3a23f0fd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616621c043e69f01b92397e7faf01b6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e7a14fe73a0d91f36a8e1654e2674191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a12929e5119b869dff5ff8488bac15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17ca8a8b119d2719ff1b548339eed7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ca6917ca5844088a565826daad1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce68c2f01d10087017dfa8a8f0fcbca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec0d2a7c6157d5da48e589cf23350196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfc6f1c00631365769f2a894d6eb89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4380a13bedb7f7c9d92cca2e49f67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4429bbdd95c5ed78e642fcf9b77be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053d13d81ca25a2bff0c025d47c57bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c6712e5bc83fcd10d65f5cccf152201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b287fb48bf8721467541d31e6a71d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff362c2364b432fd46f3bfa1c2839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f570114e7d510acc78502d61b46661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e315e5041737f68eb5107e360525ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8c632e3479071de0da63371660ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adc637e654ded90ad67ca0b3c8a4e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b300b99db799085cac489f90273b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d59e8a2165538a2e5f07832e6407c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45320f505626b471ed6570f257e2a25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65812163e846888d62757636b684e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdbbaf392db9cf078f48326f088cf2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c2d5591a1cabe1bf61f117df2f871213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd281fcf566a2d9fca05abc1656275214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a268fb7e5d2ccb58b2b289712a83f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c70a07344711d1b922f71a4f38bcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f4f76af84beeb13164d2b5df7e61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e292982301d09a6cb9b95974ae275218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82500eb122ff5e7c70696f36ffef39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e89f61fba5d67f5f58cc7f5f829cd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067172fc9ac33de2e08c4121a8fe4ad1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660361acf586300e1250cb40d922dd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cc9e4edc4094450077c031d8091f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc1311f9dcb06f8417133d47f16fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab5cb30a8bc45e6a692e985685c60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a41ea8a7f1e5d24b57c8f802b01a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d810b44e5651f108e6ae1e4124e28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b611bda8f1d31307060b8408d3f9b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06206c3663352a4214090d165eb5f79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ae744ca5814880ffa0b2d2f49a3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936ca9a0b6623720166ad5bf8d4d045231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2db438541da03234ffd56e1083a37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b703fc206afe97d0a953df4c183e83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746a2280bd7b029c1525d19f2b7a8c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f485482d6ecc9e83290f170c58056235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad585de0b27c4b2db8a2a67943a907236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59ca06093e4b739f9a3dfde8fd04d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4033139674efb410117ab4e46c1a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa5cfeda2a21d2468868b2ca5bc3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e73c154baa896c012b693bfe9552d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f71923e2106b2c592eaef9ced0f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0441ef2aff913c1aacfef45ac7317242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259e4c7e2899b715440c516800ee970243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad42ef4899928577a6dc283c5180c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee9f24f42cb5f97c4b578271055466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9156d8d834d331f6bfbdc70877b1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553852a4df5cac2625e7e6f22d8e1136247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7960657fb64e925f40a6770dd4db1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ca85035a1b388577f94324e51a8bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57559c4e01f94691cf83c9661f86452250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20339164b3fbec88025bbd08c9539de8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d0383c36d237af73330596fe21833252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66affbc1995360392075f2737d237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65110c88011470594d8f9134afc8e536254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad02576fb5e19c2b1c02935f4308ae7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21b614e03cc586bf3a3dc7a7342a72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51038df9c212f14697212f1bcdb71b8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45a85f4cedca33c886b5fc713f7762258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954347a703b72c0493495bc739db0e31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcf38ccfa88b24a46f001a5e0c648f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42955644865cfd3cd61b789c80b9dab5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2c73ebecd7a1150d07143ebc16d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12dacaa7c94c6e6bfc376c49f2c79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680347109c945ae2a7bc5b2748f1d8b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f55947fd3c79409410c2f736213bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09875892aea7d0b26adcc1754556c77b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078653c31c546509308ccbd8605ac15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd1f6a1ac709ccc9898062987b35a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5dfd876574c6bda143eada16cccd1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69807acaa6f22aa225bda7ede3b8738f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def99190e23546da77870bdcf7cadb04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d58a8cc426ffb3f875f9fb1e4c8608272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20bdf50c61802bab991e541d462bee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc68015367eaa0d9a3fa4d49899d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2c4adb77fb94c326c18b2ceec49bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3fe65a1a8dca60cdc12b3f7f53036276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb691a66e39e6019af992f2c9c5352da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dac1c9bf62620d91aa368b74512d38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7661731c8e054577c7dff9cb635aac7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa15aca96a2edf505b7efb12daafd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167da87040db4abc6e53bf739749bda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69761d7fa90df27e3622b21237c6eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec61ad28d6207137723719da77b6c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643172bb81e3d5852ed7ee78cb8c29bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239774a143b474ab0e22750ca7dcc02c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed7a17e0bd5474d4b59c526b3d59b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f5b2576019b82932819b34c732dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316b767f15f16d81abef7c91475506a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e836f3fe783ac9e272f5773ca372289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc54a03c80b741caf951362b2e94acb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27780bbe3bbd356917581d9eee6cc9ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d475bfe93879de92aa029e562340d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68d9c39b76c145e658ffc49de55fe6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7259420b2d4d4f49404a2f1c763b01a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad2893ecc4647e9ad67502bf760aa9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb676ffb608cfa8a8fe02b49c0f64e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500405b0324fc0d170823ac77b3be0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd350407c7edb7586f71e7bd607f8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf25127e394be72c2ab0ec889c4992299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adebffc54300cd685575efcb4500d49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ecc3a1b873fb66ae69bc478ca040301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931797f3efe2edb9228783abeaf1f9d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275ff98892f16272f825471ececbd04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ebf5db4acb62a5f7e128cf05a4226304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcafb0c262e80c981d88b76b222c32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6640260367093c6319c7b088083199306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324726f6c77737705dc45497d8caa581307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083886631032615db5b34f5f2d344f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee29aed86450c117d8849ea46df700a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb5a28896e6b2dcc51429a73d12bf8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed53931ea66fd15a7f92ff3f1c042c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75894e549e3f905b779602416b7bc114312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ec7790e5bf100189daf072dfdf9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81ebd41ed721dab75f9b490729242a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba470fd1da785fbf7e0919e444ee5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f52ad027700c8b4012098481f96abd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d5671c057c66a2e49fdc61381ae46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20cd2ba01e14a8f25159ae76ad6978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0029a664d80fb2fc6a1a9201cc12a89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a791f441b3c39b6f05a92a236827320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f1e720face4d01e54fc5e982c6777321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ae5c7ca01fcd551357b4b74a181a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d098c30915c3ef48a0fc27bbe942b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f01f57dd16dd0db34c1ae78b04216324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ece89e3863a26f70e79abf8386a5e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b6e2c87461a074791fe819db6d00c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a881c7da881ff083e3cc2d5bc2379cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f01b801a5c7ce1fb79cd12d3da0881328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04d347274b5fb6a1aada87bb681b44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724ae92167b6cbe1576ca65afde999e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42c055ae75de4cbef33d24e3282c67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68683a166cf53e144f90fa07cbd55fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31920e3ed2f60fc12bc19ba47b634a18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7702bf1e8ad1bdb8fc431ee66d8f947334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae13919c26a4ca106aaafad2ba22744335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1e99d6e6957a56ece7705b81107ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b16641b9ac05410f0eb003502e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5077392c838df7ad1f6564ca73186e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f909df212294036d6849185e5d998ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccd959ba1858bb6a88dd2f85ca868b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708c735599e1e90140de790cefeda23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dffaac7a1386a59b05a6763259f33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80cc569a1950d520698bb583081857343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b173827a359d2ee7a62168bd2da9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e285a6c12b46a9e48b6f0df1e53d51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785052ee365df9e337b8782baf52430346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30915204060f2d4036aa9d7aab907408347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4c3ce6ed3eb2b7531cefe72e25bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534a5d1489cf26dc68b25565ce78e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e144f92af0ed7c05bd6297013ffab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1d3f726b3d35c43813fcf5408933351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d537fa9c0732b3a068406de21b9dfc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec28681065858a87272a71e23cd077353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf417c3167412d8c7acbdd62db848fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889311114f71a1df024a3241d5356bd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b15f7aa8bc2a72a6ba478ca7ccd9c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3561088638ad1169e21ddbc4ee556357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e3588c83108d60a9ace62a446956358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f7124cc34f0a1f31c0b7225c248b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf9e55710c0d584a5bfc3a43a80ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e9fcbb46540a932594f97c78303f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d548cdc95c214927bfdf3547b8cb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0b740d1d822d03940706d2e0390b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b87ceff4992b897862402e4c89a3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb70427632b9fb6fbff275be966472365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda79fbece8c41c001f59ce1cd1c174366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c6af6e9914919667640276f50334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f630f21b416811a5b1c43fa80c2c3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1f7a3ba04ca267b34be6822d02759369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a16dc08d176801bd10ae02f0d08fa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0c0d95874481e17d3816a03aa6c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb596e538288a57786193930e9070c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27eb2ffd79e810eb358409d9d1f4dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862edfceaf468f7b17073950296b87b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59160aa664bc519fcae27a6432b25917375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cfa69d7f666f83ff89beeb27ef2bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ce875bc91f49d6896ee0bb7cb4a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd026c4f854a0aed2a7c6330e279ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d3e5d1ad17341ea4a84b818405025379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc4a7e82f3d779b7e500ba7b619005380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b032ae02ba2ba77eb71d9983d25f70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dae2cc47176eb7430f4d2d375d5069382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb212a41ccd156218b546354d01042383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420202b0c4a6f36a177323e6c9345bb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bfb792922c332010f4b6846fa376f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed364d8172b578bbe5410dd9c1642f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f880b455d4a5a7d46c7fd8da47ca5ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c6968761879f331138a760dc08e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773c6fc83bf51b910fd5490d23b8d63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3eafc8d87173b77577a1138e830cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf46620e30df86b407bc4441ff6b94e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c96704c7332000eaba0bad65c7e52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602730f29213b298c8dc87ba5168b19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e23f41b209b8856f5471c5e1a0454d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c69f7a464fddd75a70d8a6a69f5c7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29989137b54b7b2a877436a7a6de28aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa1c4bb7932b941d54ba9a470945d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c95a61d24935141777ebd18ec35b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebabe2e75f7dee8f2442a5410c4be2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a2ae3e9b16b950628f37247a5e91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0098b22727e27ce3901157b8177585401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481a00d6b8c7ae0658bb547c7136dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd6d2a557ce6ce565f09a952b6ef0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ae6062ba7accd7eed946ef835cc52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fe87c1d27184b6398a7db749b306c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38abf5859a90420e8b9bb6fbf5d0fb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ad29b8d161db5626a8c4123f4eaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe260ce2366155fd1882a1e3393397d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c883fca446b1a62b731ca70b3b08a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dffece739e782b991e7519beed6dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c70482264303f9c71e249b7f2a6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d70c9d5be3166dd94eaa8cab32721b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15b5e7c31a282e0442cc2688f6922413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372efb7a97004acc03df99fc45f21856414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0524278912192ad3ef27a8703332804415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155380af148a71d82b6a6303f6df4069416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c08d6cde4388bae4cbbba047fbcf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e760e280b7050a88b0164cd8beba6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da24af9fa047e78857d64e2ad4a2a93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc020f744d0a1329cdb0698055a6215420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7574edff385bd624710c2ba63afb49c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1e7d352bd219fa8085479596a4196422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865830f69f9a894317fa235b1537e96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae36b94db26314161ec83157f7b98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0917a007c27daf98499b715d7c891ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e34194c976fd061277b05ce716459426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681944a3bb62d6e867560ab00fe2d24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd441978f0503c22e3709112d433bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c99fb2aa8324286a958a91750b0c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa11c75e74a007096d335273b40edf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc6357f86fcd74d92083802eb329f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fbab536d22c99cb925de4730909a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ab1cd23e5f6b793451ca54ed2fe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046867251b53a5600d0ebca9c1826338434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd5ebfae1d7ecf7b481eef83d1a27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043aeccb30fae6c56bc234aa30222e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920017041c774783f7cfdb9cf2fed54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed600017afd04277811a28e145b07924438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea3ed55d3f8204cc80db05c196df6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f7738885e8196b3e033c0f3fa4fca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80a48d7775a09bcfd97d063cab1d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357bb3141cac89d4f9a56f222055094442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a134447c9a3c44fc7145d2875908443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26278b45f6edb2bb3cbe4760039aaefe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a2761bb91be81615359f3bd6327ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f5e68847d42fb33151cfae8d5831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e56e976b4b72439553ad20cdb70bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc57eef1852bf3ea4f743173343f5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea73d83948c2726ce13209c58f5234c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f1ea4a8f9abb08ca8cf70f695d57450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6382f95081407c23f0259624f3eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8b9b5f84690e41a3f2c482316441452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b533016beb341f7dd28b241e36fba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be66708dd0fc7b5e494af7b42a0b81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1cf406388c569363f6b0f193b4fd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef3095fb6e5cf5f8035feeab83fed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fb67dbc5b5d021bfffa60229794f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b09a0899b54e343512b63693e8749458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171b0859e2c44d9a1e5daaf0970ccb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e883bd16a49c1573e4928f11ea68267460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a099f78672ad75c127ae906cfcec6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f796d5681c865e3ff79fb81ce7f25c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0a687218d8eb7907abbb037656355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d07627673c1596c396bdac5eff3d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d802d1c457ade486ac6dd707eb3f6a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1319f37f5e6e46fb6fe7c63b487974e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790fb8e7c2fdc88410f965b906a29e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f59a21e874e9bc840d5aa8d25d799468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5d1f3fd7739eb0700ae260ada5708469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612c4b15bb4ac974c8c523702919927470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be318c4b11d9ad2ea178eda4f2b09a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e5f5d96ad8e1f971483f56c1898a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79fd3a2468c6caeaeddaa722ce60ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f7ee54a8b431457800fc996b22df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dea3c59f476d829bf92825bceec5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf635bbc5afb6d28d603e4ae42057b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567d81d8ee274a7e599d2aedba9798477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5f06f66769397aa6cb4abcd32b77478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849c525c149c836b27089c584a5054a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c924da7d400db2dc6aff43a407c6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87885e1b794fd174b0931a0763290a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113eb7c54e7620e9c271f4d3990a74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676410f606fdbfb144ab48d09ea0b19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac37b60cbc0a746c38e934058b392a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a09bf9d874b2f9e289f96a383a5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698021366899089841ed45276dce6ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80b77504c3e611d17bc5d60fbc59a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7cbf5504534d388fa37d56a5f47e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba6914449cadf807f4b209c1855e5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6f2ecc8f942e5d6d49ad8cf4de15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fedb0b44aa3d50be069c533daabea3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0309f21abdc7308a5cfa92d87865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d46ff597f795cd27594ba46e3654a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3191506a87fc1b1f084bf092b19e2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d81c35ac40234d1e9ef703b2fafb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe3448ed733e75e24f90a996471f34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b78feabc619a74b810110d28dda73d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e466ba8198b5215f2a659807f2bc9c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f353234f3ab4c6d39b821b273c671e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00d7c9d4e97339b20fa291ffbe9da7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e5fc1162c998a13e7539d14349d66501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58cddd0423b97a1c6ef01937f02895502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17af355a502a6c3ec5113de1d72b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcafecbe2707fe38bfb4fb0d35f4739504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd625f1f8713752581d84e091eb177b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f68d0e0fb2312ab7aa2cc7ed173782506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b1217598ac68e197719436c849f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d734bc35f0f9563f8f5b3659792ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ddd11673f77024c06cbfc768a1c15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a86dc1a349fc0e802173522b97e5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ac4cd463fa5e5de05b851640ee703511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb565488806cf3d5b70dd918a39036a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e992ece57637dc5dd7a63070b364b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccff6428e0576d7eb996f07196ef6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db23958d7fc68832fa0ea9dc6ef9c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0cbf22e4b124787eef0b25c1166c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d35ec42679c7e2e66b5a12f016bb85517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090a0fb28eab1ca94f2a67fa5830307518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70eb003865d8ee77780883e2ce5711519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaf367e1dfbb3c11b4272b864715d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1a4ac385142e8f1dac50d394dbc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3b9e90b9567e89036004ec562928b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd311c251bab2f5eb5701549123f78d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751098eb03870f2960367f280725e37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ee01b11da0e45a8a1aca1f07e9b7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf182c2f96bdc0afe49f30674efa11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7d8163dc4c8293a0b8e38c6e0bf43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36ccde7bdc014d48ec12fabc11dd0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef91a91ed7abf2a4094e140cb3760a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b0dc1cf114932cacb34ce2658b2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65496632735d02b1453f8712f31c8f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd99a86842a0c52ed6a4e62b5d2999532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eab5c38026062f24d65d7437447f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6cbf4c4a05d8d0c94c98e671a7e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aca75af4b39b11439256d4519c296535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d00e5799444e5743ccd41abc3c483536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b510e30e98743f2e5ec6a71953db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4afeffdba6874533131fff5572b3f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9c24c828921449a7d9964a5d5e785539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56763ecaf70be9ad732f88e029bac1e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4cc1b8efec581565379eea2ea6122541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d8f12c18f0f3ae6df476b900fed4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719d518e2c703369eebf42d5a8a9bd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef7c83f769e2e383c7f5d4370747e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b557ef3ca39b5179e59c9a82742b88d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500b3328bd37ec441255bbb531c51e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d942a48a07832027ce93d7254da4ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d4a4ba676e5467c73e51a921fecb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd815f5b6529721badd77e57417f814549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4387291720fa219e2563211de4fe4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813148265ab280d500bb118c2cbc67f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560536a912fcd30a440828b8bdb9688552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff890bbc0cd1ca65d01d1be47684d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe641608940774c2ab9fb28c7106bbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef1a77811c5c0ec6f1eb505101edc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887d98dc7cce80eebf478143e35dc51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642d3b340712ce276cd985872f735ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055d2c7e296f2621f704c12de277fc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ca847368a9ac215151b261256e7fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdfeb3ba689fc3dd2b567519538eed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801c2b654735d39774e34ac279a315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80c5dcf3fa5abc160ac2d4d8aaede5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53d91def30a1899ca73e2f3203b4c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc558b1bc012f6ba9f5f6031450a72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05886138bc8f2a12ef53accfef9a65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d9e5d4e7ae6c2b40472e944e080c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d91e1a1e7cff765fddb6c336de30d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43ae4aa85513783846cee12a7564dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab33e8e7bc52bbd78ac4d9c79c03dfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa4ef27f29a8496152c92485b38f5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b919b8188ad84b3d0345c8169f9c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad32c31a7b6dcdf5b906be48800163572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c555f82cd5a3e89361563a1cd3ff755573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d742f8054b9ce9020a46a8634cc38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27e57234bbc27fadc4b8d0b46f6a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c297968569eddea48fc0fa0b080a2a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808dbc59cdc8ed2127b50b9c100c4d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e21313f2b52398d7e0101b225bdb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4cfd7b16849617260477b290c2450579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5384e6a77cc366e60b394875a66df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa0d9b076a28ad337f5c558f799b17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da0bb1e9e541fbdd43c9c814bfe345582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb641afce83b536b81d299da91289e99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42907e37920de43852c40c4c0b9c7267584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca53036540572cabc7de718e1f95aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2efec0330c7e47c2047f235eee51586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254a6d5c3a663ac7d7199272e483b24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c1eebccba456961277a0479bc15af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ef8c221075b93007c0934c5045b19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e498c1df61b20dbc0349b4ffd8982590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b4f43f2b3bbae37ed0c01f7450bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a649934d92ee3999255008bf2a76c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ed675f680fdb98e0398739d31c72e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3492c1009ab3a29244376df323abd8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f78309bb4519aa66af628e384857c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05037bbf3dbcd86680f5e10b1187743e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a7c544ef43863e8851dffe1430c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf6ef380425175eff0227fd6b1208d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb0896dc713562d35c7705762d368599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81b813ef7611499a36946780fee1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b1a69940d6d7a59821b402b018ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8156442d603b12eaf21e0dbdb68e0a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f171bba308895f3b518b8b413981704603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35055e9ee2431eb4230665522ba0e15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014c03829d68de5b0cd2c0477bb1f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553962c1868a914c7bf5ac79a1208db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd632c0e3ad7834473fb38a312c470607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f921a23499e0b74a665cbe7a8754608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa36b36d5e6d121114b23456b854ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3c4bf88ae6a78341dfc2ec11132ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b237365d23519753cfa8cba60f1cdc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c795eea864a5ddbf44f9f7e4882f25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adf7d45ae4d0332db530558fdd884a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0811a781922e93e1f60ddf5d5beca2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408cd2201210d3dc1f437da686c5e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8230528fd59d161b580f546aa5832616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698136d24526cb287ddc674b9acbacb7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a4c06b761808c5687a7430fa44e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64555b545384dd542dd0a4c4bae1adb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a03fe667eec2343b5c63314501983b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91c61cc5f66430ab7465009253218a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2977866f760574839ef1a6575f73f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4a31dece462576855fb44b1c8ddf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d934c3f84879314e03549c2c16799624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8deec003aca3674d2676ed794553625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a6869c47a755ed0b47a14d19c381626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6021100bce063f618ac021fbd8ccbb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c5df0662058ca314195462d7840f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3cdb58b22ddfda469b9fb57ff79b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61fc295eda1080b0a19bafbdd181e4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347bf1a1f7710b4045ff50aa66cdce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbce2a07a007794fc1ec06e19cb5ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a0a9de7eb688a0f40ac23ff7418f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a24018f92cd9530a41bce496e69e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a5cbf8bdfd8498eed2cdbb9dc044635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84763f589cd22785784c2b711198760636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c9e93d5f5c42ae3fc49b96f448e99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360385007f8ff9f49ee2cdcce59fbc4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04130321609616eda7751cf3d76eb68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03737098c2e5e396e03d176dfc499640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154c066b0d95875f8919c5e0a796d5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f7cb90e24639692e253bb6b76b8ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15956d128392fba7e4cfe1f482e22c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f2d1b4f8a7ea1621b0fe6ef308688644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1259eb128220f00972f7f2e701e4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bdb79ab1614f0058d922cf982395646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15341ce1b0d04df7123b2fb346566d72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84565a6281529e4c0aee3f2fba68b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d0e2c9980f074631213ad308965e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c68b8889386ba7a14c7477dc82b2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b17fc635abcaef5fdb3cc9cb5d59e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc298bd890e90cfe0e037c0df8152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef7b8dcd5ac18ac000d9b7347e57e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bb8bb7f3e6c452d19e303b627c5d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c04c0420cc5d1466d03eddc18a2c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431d1de4b1b63ef040cd2b64237f9aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913de2edef1138b9add60d070d1c8623657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422a2e60aa9e8544b1839105d117da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1de11ce909ac5aece26cae8c1981c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecbf1efc5f05c5942c3c68cb043986660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc192b7bb73df3c46b7bfd4e5b1ae0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c365793a6228d641aacac68c352d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e107d25e8933c719f25e08e120b87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d8b0fc5b9f580ebd6b91a1d9423c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db4e08a5ba313eafe16e3e74ab1777665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cf2cc4383fcb3f10c18d6052b1738666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf81ea60b71dfaeb3bc71883c478fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35683608e5e462f67d39225e93fae0d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30187b140c028fc3aff1ab0be205f882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c5b2329796047b3135574c0735c63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6223c3e27a41a825163256a2f551671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a3f1dbd80f87a109227436381a88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e43d803db65952f8b67527b513693d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e60b436fc65b1b9e636a204e23105674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebf1f54e94070ae591987fc3636a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5b9606dcaf7d722d9a923e4abadc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0274367cb45c2aa12bcd95da9c7a285677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6235393902c8e178020d045082e762678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dff5f1b50ce0044368a1db71c8012679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fa23b299445238ca3afe3128bbdfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6389c4f456e6db14e8fece59f9dec0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c7f1a739e1bdbf4647e8c4adfc7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71554f24f0fe82029ca59ae1684bbc0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785831af687b417b73031b97dd5307cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7866e4301eafaf26cdb010cce3c6269685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bbcc2b8044bea4817ea1dd80d76ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ce4aacaabe09fa91e0f9c477abc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d1de7b985f509d694e3d4c1c2538688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b50927f4fccab23108d0e1ab28fdd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bd3b32c65e7565e543808eb624d6b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455e203e670c2093b34ec41179458c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e455c768e5007de2f8588c53b05129d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ba73529117835d141c354705e9dbe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ffcc7e998ba2ba907e33ede46154694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84468129922df3b12293113b586f9bf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eca81d6379cb8af9b38253389f692a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605f83cb0753b78f697266b8b71e516697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2da05c895f1259a3eb04d82ca796d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7c978f31d825ba483e27bcc542139699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711884942bd7b60717cd32305b15d36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff70f7506f373ed13d3251dc20030b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07601c7350c63fd42e8f723794d57f05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f541e25c08ea4131b55ddff8fb62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d1a20dcfee2452b0d0e77f33d0ada704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac95db439573db3144042a5ea08ecc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08f2e49551b28ed9a83279bbec1cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f55d7772ff984d0a9c4d25df42da55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a18ac5ea8e7e21b3c4fe75d0c1e98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0d34b2ffb52c7deebea0f903684c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b494f4222bbae79793be5d8779502f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c41a17274494c85f8e18e5f70a6d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee1ed04860ddd09c772f9f4d37539712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751c7f01b3fcb0456e909f53b0b8298713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a47aef61aefb25ccce6610db486cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7f6765511168b07dd0880f0f27c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041ed9edd845ff04ac0a57f8b70b62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5995d7a09e688840246315f15ebee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361856eb5ceb3c44e0baef94b7b44aff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843882672a9f606da5d7c89498cfd033719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608142c9a6a2cd4cc0ca4c424e9bfd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b69b0dd57e93b31a8b4d3eff9098721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d276d0492bab843a7d8b341f8f39b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6408abeb0921bd11c0623989495f51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c4f1695202e0db977006839c57c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75202d81b54883e78a322b2790b880725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38be287d6e7e768ec3123ea630cf2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0292fc571df0a691366fc2b028750727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f4d14fc2ef52cee51da515ca1fe82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90df8d28fac8f8c57c2dfc8fec4694729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fafc41781c7a6e8bddba827b8dd33f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1b89b7be77616102fa999ca77b50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58203406ebe4d443c22838f703c7fff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2267706eeb58136029823290169246733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47f2aa3b43e78cd7212d49248c1d6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747248f4f935c4a79e2ac4fa40991c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3542175c1bf6f16e44fe94569925f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4cee02760610324dac7ed2297f6fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6065cc3341634d243aca1e842f287b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e11068dd5b2c12f1daad8b0c6e086b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f4b48549bad4fe2f832b9f6871a0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a9243e57f7f319c675388d394551c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90f98b8d2c196b6b903707419edd3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea3e93d3456ff5e6c6dc01563da86e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459589ea34c9788b01d1e6eac29942c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d898a8ec1ddf92414b7509080ab56c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a01ac9bb653a87377a0fd95b1fa9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b44bdf46944d7a206e6c74bad1435747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed17e442032f649b3af0eb85d8be7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dda6dc37a4ae4a55b1527cf0e25d66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fa6d70fdd4725af0340fd86e2efe5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67252c1830bf42e7dcd9633210333a02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63527b2b2a7ba06105881944f5ad62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b72449438eb6917191b65de0d68df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2600d555ce1278e4604806a33c3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfcd2d4cfd22a83c6a37f2cb854eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb6ed7d10060130ce1fddc175766a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdf5babf4458dadd0b7988b56df5fe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119dfb7130339afb6f0fd48556844e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0261d027423feec44d4eb8488a4bd8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>