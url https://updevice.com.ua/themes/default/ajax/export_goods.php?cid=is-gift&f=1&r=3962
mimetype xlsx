--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84bf96578232cd5419f80e124f6d591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69226bc2842fde8d24c2304220dae82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90595fa3ea29ae9e581bfdcaf954cd3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a4344e6290539cba223e8291ac9214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e25f71b9e1f36c46586e9e6760105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a63b912cabd0dbdb957f5075067906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc8954061a96be9db416a1ef0c47377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6942a12f3355e6112f6d8bd8ff0d9f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc5ca4ef69a46cb85269c5981cba39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79458e5ec9e6026f16e3acf8bbf905bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9af68e7395881cbc3fb13597678211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b973f84b72c29b0fbe59ba38c8e91512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9548fe16b52c534e31d1cefb5ac4eec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c37d580550e92b9941b5449323dea014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df96c6615cba8410240aad77102aa1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689748ff2bbd157534bb2607235051016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f030d4cc8cc9d0ea6b3c5ec6b927d4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae376310ed4738c8cf1dcc071c58f9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ceb2bdda37bad5cbbc53904a5ede19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25459b4b8b23f91c04905072e65d4ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77e7f77866452ca46f63be0ae5bf1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3bfa4d154853e44a77703cb90ec0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2189ffe4eba7767d0846d8df8ed13d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c2a72a553aba484597c206e75814324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d4a7eaaa6f39215254e0b4ef9ff4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fead5f3b675d28210b19d0ad61c0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f1aef4df61377200e85a14f2dd23227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b40cdd1c438b4fbee7aae19e7994ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5baa6734726b0db72a56d872b9358629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32214d537629ac7b4cfaca01e526054f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc2eb553f8edc428646dd71669051931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f2bca4fe4525673962321a5b3832332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f78e6626bab474e1bc36d1502c5a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737cf9b6941b82e79a3b1bdf816c9e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7072f6220354225883441f44e677f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c8f1208655b6bf8d9b03d629b59e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d982a96389fe29be6499e43c275265b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b088715207ac9757f4a2401f75436b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bd9d23cfd0e6e7e398cc0d6314ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede8acea2746165ca538523779b035f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69fc54c2cfba73238fa3e412d60ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c46317c6bc5e8866e937c783610edf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632173b771195ebf44c574fdb9de50cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4007bcc3a3c732be36bed7d13f5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cbdefa4564ee23b9fe48e2c536c0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0838781bf14a265b3e336cba86984b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212f7d9b9047d9899351e38a1b6cc7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0450d1190dc1139c6e3a99eaa26fa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f04eaef083a0c4375c8dd8b83818449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1a129a267b7dec20bbcc7f0b892ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbb2312c90faac992180f82803859751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcbc5507c7db79fb71d62a909ad8b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4b98a76d162e9d3d2f73e1545609553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e07c4fb833f8c9b3cdfedad4f6a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fda0718eda68a99e7fd77e5260f1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f2bb4fb39301af81e0438b89190856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb17d70d6ffc24f9ecb547f41fd84357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e83ba15a4e579258312fb58ffbb9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ee10fd59f1d88026bfa9bfc7f053759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e20e20dca290135fafafa926a5cff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90985a40f6739e3339a21e2845d83ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b2f33b5fc56fc6124405a9ce2e0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb431d1b9ed0059101bde0a98cc7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c3b7cdfd30c477c50d7387556b7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbaa4bd3d83ba3b74038ed63321e7d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ab0422e348800907634b0f1b6d5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af311bf928bdff2b9c30fdc987f2a3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb4cfec5fca5bd1ab409e33b53291068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f62a452b7527f8f586b62ab4185569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bbeb5a694f9dc2f3c45b55989f4a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f80da8cc25e2ac890323a1170e66871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e787c4d7a24570823b59871487bd5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5976675d144572bbe4b87b56a5884673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0df69d33720574dd0afc65e4caf8bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1d0428c380808737c892eb9d030e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb46d4a9866cf23b1f318079abf4d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f3ac6ee03fd798d489b0790ad9b0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd32f7c9b37b4169a03e1f61ee5dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e6dfbe653f06696be3b93380d492f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c16029c26a2b98ebeb69c7c89b4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a6ec2b4413bba40051371a8b87db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1151f1787388eb16754da06e539696682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2ab035decb44b3486355d1aa1865983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b30729b3eb14006418170fe50303b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c146eb4b6b790f36b757a2b41048d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d128b6443c8097a014736c2301c27886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596805cd1f192d7d2195f85794fd95bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dcdec46342e2b9554948d67a4b77e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c13e4d624a2f994ce49c01fcb33289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f75746b6311654c613a8d4de9ecf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ff0441c238b812b8c953d0c64ce5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0ebb485bfebe6d349bd204e89e45792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c1953b96184caff25b15a392deb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db316ba2ab321a9745e3192edd98a63494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1e108568d95c542c5137fd6d0565795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890c5ebe550c496193c676c0d14714396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752b5279385c0c0823db8437ff123097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45337c16a925c7fd5a1c8f5863548d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49155feb2ca3ca6a903ac43c24081699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bfc9b7c648059258294786270d02c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefe9f5673ec7d15de9ea9f8f591b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ea5ed107176c99b2c00824d39a21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd4be442c707ae6eac7767e34818c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ea3a0899127edbdd64f451d10fb1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0b8f489e67d59ad85afafc105b31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521abe4f250e6da27cff436107933e0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816864dd1945b772a94bd92a45c7024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac16e169d79f189ee8ed12ca27165b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e6115c08a5d146b88a298b1a33f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89ae617ee6e43e9b6615e2c74e66c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f2019d33bfb5d56b1beb5fea4f46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e19c85c08332c1a49dcc84f9cba432112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f8b361567066bc60e37ea194ebb3d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6657be5ddc892cdfb5e7dcaa059aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc6209254db56b123ced67b19374f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff6e43ab0eb19b7c5e44cea94e67c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576a6eb20fa4b6e41819b956468c83117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7b77bcce5cecd75e370175b1495e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a64a4b73e2639e35e0c9ae22c63f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6d1e40bfaa01b2fe12baae0b2580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099c22d5f283e9301a8f3c6e674e651121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df89008c4da9ffbf0e41e13244ee45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14aa80d5d70b450f14b9156f413ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981baa6de43e33edcbb39487a9b02f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67a9e60142289c2b08e11ca3c49da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb1153fce3bc761112ae0787dbd5b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc91f02a477ce03569977cc591d5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5af89f12cb7436f26f0d729f35e1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ace77b5f04e3d14035c251ad4d52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5471efbc6f9df2bb3106aa940d9fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c38d726bc9832bd6c4e2ebb9834358131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a8c7c1596da0a4e99f15cfe4d11d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09253d386c3b48ebcb24fb5d6c482133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341a3d017dcf73a9b3c0d368b98281134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe89a6166fd711325505f59b3a1fe5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f498c5b2cb290dc4a7f1b0360c214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65fcbdd8944c715f962398bb4ca298137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306a39045a8edc968a7174bf5d983b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f17f19267e00d2d195a36ce1bf2a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fcad419ab29bc685950e2212d2760140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac81f0166d4b447deee90959ba690e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a82bb8b91229caf6c4c81f5625571e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf6f06d63ec5ce039e7aed0b0f9b55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db695b6f58bcbdb370cf9bbf8bd494b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58e0050413809061524ec68ba53cbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c907379ca128191d040612b95d285d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78eb0bedce30bf69837efbd470129147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe50d2608a02012948a770e28394f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27628d0c42d56801af292337ec1c799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b3124cfbdc7420096ecfcfc9e832150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d60ecc83e8ab435412a5cdae7a159151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8f92a67fdf35890b81fceab34288c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da148adc71dc9ae8f531e1e7241b1ea5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bbb01efca76877ca45bcefb8057e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba940ea27fea8273d3200f2d8dae2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7cdca7491026bf2399a24383d0431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754850dbfd1fa1d0d0d4039528bfac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219a268cdc1845cadeb7edaf7168370158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75dfafe50524aa578ac5e6e4e124d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b1a8cbc568d39ac7900f81a45ead8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5877d22c193e18456afa96d491489161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18401e52b8a455cba04c3298aea068e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48abf0d15a9501ae8791d0aa6dfdbc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d06d553905a2262243efee84f40a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099c0e239d3b158650be0501d410119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de873ccb979e266ebed2f4c85ccd90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4e4eafcffdb708f580fd81ac49bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32cbdc3fdb0345b884d414103b0b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d218ab0c7988312b564bb907d74d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ec3076219b776da93fc184610efce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4717699107464801fa509bc06339e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c29a2af2ca6bcfc7d854f20f4122c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdf6bfa3c2c8cccdec0010d9ef5f3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8333605da5b27723e64cc78306ae52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9f0c39754f2b6e99ee581c5f4bd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2920ba4fcbf385fbb3354174d666435176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf079dfb653d622422e9803c9f5305177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df37dc0da0606922c35b1d166a290a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076480b00faf8bdba70e617a3993effb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b978c69da32f8f031dc8bf8fd3e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d47b487055a2dc4de4fea0ff4ca76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b76b0e1de32545b760785f98f24a31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e54a950d847de11107a8a7e65b4ce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0edf352afb2370a43774c5eb485b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0164202d4a7a078758b592ba4ce49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702af58f35583a235e8c13b54d5a3c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969ac95c2a21f05d0e71005d0db8bcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12901d3be783dd41f0e21fae268a1d84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9736ea88848cafd81606c82ee347d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b758b81bcc10401ac95723a5b8411190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea2895687547d950752f559313fdfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e53409d5fb045b578e8b91f1daf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ad4efe600bc5a590fcfab8ca5f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f756d8ab1523aab422d57be41d72e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ae68de46dd15f4698d15ecdb5c15f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99205fa972e929e121c3d03967ff5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab5e0e325bee74fc362117dc6dc32d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adca2b9cbd2d4de341ae8fa2b62176198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8429a50045c0de95a3ade0f8d3389b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead06d2e8b98ac1bc52ed30ba54cce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e9519418482203e2e51cb32d67845201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe1dbdc9fe2f730e73eaa1e4de99ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ceffdf1c566dfd863860bc48399312203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bca1e149e7615f54712540a1cec75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b0a47e7e6313d6791f25de7b77d45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c89e33535db4043a3aac2de351420206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248ec9a2c81c0b9c36caf04d04ea128207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640167ccd6e9650752da886898a57884208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b16b62ca74cae74250be0ff1bbd65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cbbaba0bbb29c12742088c58c463d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ae59da89ffd91424ed1da66914ed1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a12dd410058bb44a305ff16c7c035212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6016feb1d3372d60400655e21596b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de14b88b2415e68764e969be7916a8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9619684e9c52fcf9941dbdcb6f40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce4b0826ab8ea2858e53d2c8c3fe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed28221da9d88b6a364a898cf010af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03fb20be2d578052ab99f0982d6221218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3d92b2b646a1ed65fd76ab7a0be63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92e56e226dc1ed2788f7abb4cabb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93969a815dd2d1a0e25a2013524bde6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadbbfc8b9444dbfff08044b33260e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff83b4128badfd82fcc304574fa84f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39c1f2fa7317536479120011cbbd53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d260602e8c8a44ea1f23b284744887225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b41b4ec35e63a96d8d563f1236a9cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e9efb3eafcc2c472128f0ef04d96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9124779275271d9adce9b8084360fd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2694e06a3ad5a9b9d8bec9923746229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f6819938a120f09229669064db4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c2007e70afbb4e754c2d6d2d8b23f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880c35c588dc7ec5160a8abe01fe7d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ad27269bdbcde64b914256abd7c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86951c4eb25dcc04976f8ea116131697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9990a34d9ec166a1b95aeef3cdb063e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34492f2bc74c9ecdfa5a77c5ea3250d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea6c5f352a54403065163fd72f02b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9caabcd5963b13e18b5d3bb4111f57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3ab03e95df3b3861ed49e0d97432239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cce66f55fafea3ae4677f010e0a0e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce62f7d330b84769cbe2a55c35ac7ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbfed7980a214bbe6a65c39f351ee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e0e8538f2b0ef9a8487dd5f348fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c50fcbcadfa22b0dde56a2291dc781244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47439da3263dcfc9d2f03c2ca3655245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a49e8281b003516e5c4c21dd8b485246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab7d9c31516abf2da70d64bbf5ff8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fc4279621fd7d082562e6792ab629248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a2c3ea810798b1c22989c4f000ffa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d458f50ec39dc9e4248e45ed99cde3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816bf9489ea17b40ad5da56006ec6a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe613970d757b944aec1289073e7b935252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda24691f8389fd04cddd1b3b939e92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52213ee1df6727662e1cd91887429a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc656f16d77c6330f2492e75641e45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949a739bb0097bef2f07b1aa9d2e87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539995a722c386e39946b7a378cf7fcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1989867cb2a088caf10841dce07a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2e5fd299b9821ea4b4dfd01c4a2d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f10484708f18b3c0e53c9097ccbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b03711431812d3fad4853bb98f49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f58017150ed38006cd138a950e02f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4deb98a87c7c9ed007d791faab862263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee584bd205b63f9345efad9880f3eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1f21db5b61981eacbff82d81bf87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3da29d1d6cdc878b12ca911988dcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da30827cd078f1d221b89ce70c8a660267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f573465f8bd7d4777bbeea37c5ddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2e29a207962fb1290897bcb39940269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260a31bbddaa7b360a43b77f90bb76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b1f79c5ea5cdc03d0ad7bb7c93b09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458d6b6c6c5805e50f4ea6eb65b3643272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c599f145aef13de2afb42cfeea40a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c703cacbe8d24d82c2a333441c01bd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6858b383312695e41e8fa483c8154a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d44511ffdc7160f053b022517cc226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a72ab031e3d5d90c7f6a42365c21fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc525f2cce74630e86e43ea2a63a17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528844de1478aa5466c812ee513d54a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400150bc555e924a72e3c8b9e358d627280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33006d9fd06c7aaa193746ee2ad518281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240d3ebdd161769a8d993687113b5f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5e5ae84340036ee32b8fd0bc6cb79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79aa978ed05c539edfda7d258fedb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76485320a593e9bd32a5651c04655046285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ca509240976b4035bb4b7c2227b9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9616f1d75f3fda72dfa95fec7d6bd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43242d5cbdb3571026ec7c5ab3b64f45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d84d9e6d2e9d68fbce1360cec2b65f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8ee6da563749ef1d27f05553f5253290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bdeb17f4d4fd0f88dcdd16c983317291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e3cf6cdffb348f674aeea79540f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbe5a62c7d9311f06c1766830d3f12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25b3fc579d748f955cda015cd1f5a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a624cf52d4f6c0dbe6f464bab72ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fa0114ba3bef968d8480b6711f84f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bab0cbb77e1577d4095654ca2dbb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b507023b01a3a7f9ff0e84802ed534298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b332b0ca87fcdcf9c81a4c4f64b0c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf0f135e6e4569f7cbf48a2dd07a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e0fc6102e696d6204ce95f47a0c0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48860a15527d8caad31e8ce10b5822b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae8f04adba9d430d30220b478bb00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee6c44546e1c3a220a10f20acc0850304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7754b2e62de57eb51979bdc33a78e7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a9c12aad788234015976c10cbad97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32df40620011451e960a1887725cc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224cc73a30fe9010bb29876010eb783308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62fa916d06e8e3f32af9903d00e1ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02377c23eee0d17b5be5554562070b2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09e891170eaf1e81b0e3cab7392e52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688843ce3e5e49ceb58a30849c18262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6d846996cb054f931fb4ab89c93c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafceedd9019e08356caa8840c60e70c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f86a0159309069acc0e2a8fae5df0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0433db6e546a59ab9e503c8cf693316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215fc5f4399f260940b22e22ffed43317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afea6926eab0c621ab7881aba35280a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ddb9ab4f93f0e7baad2320986d1b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d2a0c1d14db8a1741af2612e0f96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701af94b7333317309dd745e5d929efe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3117595397d5c0abaa002957581cd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0249ad65cabdb1cbbfc2517b5caa97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f78d1589f69ddd3db07d2ba2353f8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed548d53f739d0c84c1a659b7e1559be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f457a15a298228304e22485f8f0376326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd2450657d057ace45a731d945478327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8bb0f74052ab46c9929695ce5529c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54469e0dcea4c9cd38d6eb24e7646297329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00b5da9e73112489f254890185f63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a608cf96d672c921802dff353fbdb45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68a7b021b968ca3b1d4ceeeec9e00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940945a351d1cb436a5ddc787310e7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61482bd7371d5b7e94c21d9ebb26ecc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ab32651ab4dd12cc52a566ebd0dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb895f7871acccf713fa7028ed5d99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd068540e83cd1e796b04a6786140b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88a9ad395b0bd225d99704303f2a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292772562b11007258e7d6eb2485b0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5eea103f47873ccf1cc4b81f3874340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a57b652832c40d2c55e67bed558ea3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0823743625940f8d3b14050eafd8a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e6199c42bddbffbe66da33ee06c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1734e0249f2c55c52db9f83dc0ab5eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1637a701b13815644d30408596b98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21fe4bf105f68facdd4e5854dda9aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cee05fe593ecc7563b77d11cdcc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dcd660da549e849cc6e57f593e380348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e50a5f7b93f19391098c2bfc6c5de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ce7b8ec3b5b0a528cf0b37ab3d8d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb98d423c2a3b3ed9fa461873474c37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95883090f094f1967c48d36c588d34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23969fea7918e223ee4246af3780697353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751f3d2a44c50fbf3a56df6412138d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f88493f664cc66a614acec08a1170e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e6401e86e51bc5dfd1592558d8faa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d193a8134aea25908d6ea45235422f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4de0863ee9d34a33299a4441180e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017ce8393e7e6bcd513e276d8efef01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270f7af414c1f6c9ec23251c68b62dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a81a68b04d7566aefb616e68c6b099361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d23779cb567d3e96dff9e5a947a46c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c13449ffbb82794013d84b3fcb339c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9c77e187a956801ce292b945c0c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b7d5e85df4d5f537845eef2e2714365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cbd006c286ed0e1c60411e653ece3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c25fcdc16b94a2f4855d3445d9a9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980eb2bfe126829c98a95e03471ab56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91b8dff044982814b6390c7001aca3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a11d19610bc55fc917d44aa8653d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005a4f1943268217d5a6037a90aff47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b6bd8925b6834a0c54f4aa9d27ab7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecf091c3190c044ece03c0adaf5e93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56842043def418b127e62cb608673058374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd361fc47ee90d41def6060b31f595375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283452509099f9c87edaa8ccc985edb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da475779d54dea18eea5f2d491205f8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2cd3a82130f127e413cb98adc95a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2af068d1c55838922d2d313d9cd54c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315562e04abc16c56b0eb1045fc222aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a73e04aa06daf175078c14e9d9dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89381dd87a2a0eff842a4ccb42b54aef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c839e9b8a94f1d2f43bb2bca85965383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6841f64860bb8f041035a0ae426ade384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002af852146ab1bf77c8deeb5dea265385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adfa0ead6640bc03b7a011b40968e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc029b72b8baaabc8b82d8f0083215387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f515041b26f7a10a889a29984a723388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dda2ce43efffe92406245713298a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda702a4be7f1993ce6a7d86c4c2884390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7269706bf43de9704464375799b793391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0e70f2600c6e2eea498b91413a0ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154c60838ce987728ad4a807fc9aa6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94848044de8da8b95aee3e0c76767c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bc3d0966b4358c28e51b46002ca4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412cc0eb07c9178f07eb356498f027396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f6b3309bb127c2ef3fd8aeabd3be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ea090ef08c71d71830fd8b1a1e7d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aff00154672e768dd5d255d28cd01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f93f89e7c7a973fb374fbc65bfd2c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d40fb2ab2533158f7b073eb92fabac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd317bb7224c08cf1ba3a6fcd979a8b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e18941af2aec1e9bbd77c60d18621f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b311660e458de45dc391987f897f289404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57d1a7cda8fd2d7f5446a8e47af2c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f663047a94a45c4f4cfdf20385f07f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dccdc3be8f0ae517199e709b33587407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d3333ba80ab7eb081851b628d76b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b29d510a5306547143dc715e6213409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4a4f0a8fe370d39b96cd738393c3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e41c7a6df4758e40668e9598bdc49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac802760d638e5fdfa9b0b562f2105412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e9e0bedeb66cf9fe25f52f0184caa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e9227b66df7521499c421ec3c81f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c331e9052639edbda75dfd29b219167415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64bbf2476aabb308a0781def48bce3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ddb7f085401dfe2e2b3c3743dd94a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f721507afcb1146f1ac44613182c6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9189b5cac6c889fcb44943b9c9886419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0dccc0eaa0e9ce43a7a66e02dd9e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3ad1de2bffce874643932d47d8a9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a82ac1c3826918008adbcf4ad3db2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2566f595c3f7614ecb302ff79b42a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa91d0004a8c9b51ee56b81eb4aedaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f9202166228aa757f7bdd366e319425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0af4622157fcc90ecdc70b1fccd9a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750d6046fc29e33404f577eb901179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b48ac1cecbff4b33608684bda70143428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485b8effe8d33cc97a03fb9d977963b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c477b8e3371fa65dbd55dbd345f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d8c7837c4b52b26df3c862b1f337f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdefa2e0d2be214a8612e36ff708d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597de17bb9b718fe91e3014e177e736433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edefede7f91b77392a34575071cef09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41713ace01b32ba60387bc7a5eeca9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc1e7e25f3b3b8abe768b108fbbd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15b8131944428f5333f5587c10b47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096c9920207a13efbd43b6352c0ba6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b896f1970654a1f946e8ef945abd08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ca8299d33889a35b756d8a2b5acb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199031e74d4476e73b476d499df96e3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff02767c81dab147d7e9fcfed19033442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541aa8740a255c180d36bcc353eb17f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc69844bccbe6f45adbe8de5d2d058444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe43b5658f350fe3786a42fd9fb55e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafb598d832a628024176a64f4e9331446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546523643bf1890bec76109c7dc903a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f28dec7d9ff7cbf40d5223f5ea75a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409bbe6fa47e3ed1b2141094a9932d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7da7b2d339e571693618424cb97228450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968b181e9dbf9ff853c427dfc71e5c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eade5ac2d5238b8bc5dee37de60f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d764238f09ce3353dfc96c6156d57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a28902e411ce1c725a40a7c1475db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ae2a2f5516e274b523c7b6be8b5c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e872fa6bbcb93c071cbb5f2d1fc4642456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a3c7e05b300ddc30fbe37bfd9bab0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a1fd22a0df7adb64f1d35afbdf359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9817d1bb09fd12b8d23afdd0a84e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda543e7bc9df05ba1fd5b860499d434460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b917a52fa2c65ce3c4e42b928dd94f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490126aad1accd56e5d45d1370e71e4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24826db556641f128fcbaf51e432d763463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787b79aa3a4257f1e2c2e459e1d307464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9ad016074b083d4d1d0084aefa260465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f0c2e97e47626a96975a5db6f403b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1e4088ea6b4e1a213f87dbafb9c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6212b90385f21233c5dc30531843c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d74677d5fc99fb21cc5dde7145371469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9020b58b1149d430e49587b3b4c3f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e4a02fd5e2b68aba48f55fadb4324471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf655809bea2ad21699c06c723ebc8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff30f243020cf79d07f94b476d841e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40ab85b5dde2051a304e02b1c6473474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54537c819cf89112ea5623f0d2e419475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7ebe20f6675b9ccdee8c525e54d66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315f1c095de48946e06e5a7ad821a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b8868898df82f0244c1cabbb27c89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df004be4386ea8e6d538426d350402479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2757afc69d300104ce8c3d9c49ea4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4113b6845490a03033e890a863fba22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb358dd00c82e3533295ee1ad475e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5873dc0d65b0f67ef8c9cc9af30ffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d39e38a5271592f319a5db4051b84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752c9adcaff94f324d3e8403a7646bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e689c10c79215ae9ebc4e81ee143c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2c9c26a57d4f3143dd005d178da5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06ad22b9722961cc1659c1404f2ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae89a70558d17a2ef4c470ef758088c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8d0054809a5bbe553635d05bc5cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085031a6506515dd67c55f8c7c93d686491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071e1b5bdfa4510472a5fa330e2c9a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d705322b310dc807f5bc3e1c6a6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47464c7f6b052b962ddcdb350b3584e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ab25414ddbf890bf61a6b132c01ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08efd10c24f5c725a545b9d4f21cbf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0878bb88a45ed1ed2be979fcaa3da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700344c4cb1fe087cd1c567a0e8b4523498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b78bcd0f125b40d2aeeda4d2449c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cbd0a1f1b2eedd1e5847aa9bbde9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb15b12a39bba435da8c70323a0c5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e999b278111237fb187ba66aeff652502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cefb59f9aee22ed845113858535655503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ecdfd9e50368a2555d2a8da2d760e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68f4f8227f390c0ccfc338d335c583505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088d32efa942dad2bf605992f1c3b5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01391e0f82ed325df587fd6ac7f58bd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db686e8da7041083ea5026ba4ae4b53f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a056a3189359b4c653089ea6c46938509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7fe4009b8780d529d064e49dda6d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83253801724370879a6eca7b722e523c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb5d43bd148f285d7bb205dd5e749512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709319160c4d23e7ff734b2d4d6bf1a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715873f115f12cf58b05b2241c2a6d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12fe9585c77f874043edb39f90ba8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a55d32d5aa11771a6f152cf02d439516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847392cae94be6111908665f7f91953e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1c71b0775856beaa7b99bc48046c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90acc07d79bf62a14755f953690ec0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ea4e50617189d1dd1f906ad1958c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697f6263bcee4bfc24920679df81160521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ad05a1d2f61e4ab5d195943d66a66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3b427457212022e17276ebe03d7f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb589bb1230935d64e9613a7d6ece930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478184df3178d96605c31c706251605525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13d54c7a918818025d398a36879fd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b8bfa9b482c0bf157040cf8bcac9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57486487f4830c9465bbe1172b5cc0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673106c32628d16167316cf0969afa8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5dd74b6258440df95fa2dfb9c6922530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de66a9c49de2b75215f6ab7b9345f84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f63d27f17d7bb487a6758f940ca45532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd797bd60ff0544a3ea760e88ed2561533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c57809d6c26f3532c5c9abfc1fd352534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38cf62dfc69c76fbe34132719b2458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a676688a23dbc49ebc642c422c9b52536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa8c97a18730b7ddf5748ed9a0c862537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8b7f9480f1349a772424049bf967538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ff24ae6d3455ce68ace47b0269e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e6011918732118b1ebe60bd41d62f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf244ebccd31e8b2b04aff8a902fb99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a662817ea81fb624f1726cce85dbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4917bdef21aa7a813e8c4d0a251b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490aa85faaf4e42e821402244c55257544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fafcbd6782b198386f447491b59f56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74ff03412d8acd0769c94166339bb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf3c04fb531e4b557b7f34f43f7b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72912253e00ef5ecd098627d217746f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef914d3ea3e659a704693a460481cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cabfb2b4d0112912e765b16a77f0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78ccd113595c777b16edeba95cf9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b12cd652bf7d16f8bf818c31f4dedb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f8b250b7cf78d5cd20d7f7b9488f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba3cca3150de26b8103d2b7c1c40ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34383a2e428842d5f54258393d1bc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531717ae6e2347c6a0a45c61b38bc08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f331cc39abd8285d23d5f25a83127f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b820a55d90a012520fe18a8f27e7a9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2388aafabd1f8b0684843bf75585559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a536a7a44ca5904577580a25fa464560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee7dd235c48b3e936779662ee7ab9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587abaefaa0a2bda2964464ee793fa4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3264b0946622e2a74ddf51150e92d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8e0e82b0880aff7e5a77c34362817564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f42888ec9524bf13b0402d8ad484e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a30502d6c43fd92d24ba5001ed24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7792531c53de1e4a867c0fd7a18eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746609d1cdb28d364d8edfa68506ae07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d9b19c17a14df054cacf8a3aa9fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abbc88dbcb72b5d7dcaaec90920f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aee053e9fba4ec4ef38dedc838c76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1900787cb6f03d50a391a907284d10e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5e4af28eb9ed5c76be9c9e8d61174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208b59af3427f0450053010ddf3475574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a752914fa29de25845fca7f034a878575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd440fc9a55537985c4e5be52b453e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569594086b4b27c2695e2ab6556c952577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49113340b42d6e53be74ed06e9bbbf9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0524f270cc79a1ecc122de88d9152579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6486e7eb3fe949b8cdd1fa8bfc5f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484678a4d18a924bac3f5c2d72fcbb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fcc42bd8ae77f2bf264822cba50fa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7bd9108d58d570bf15cadc8fae6db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a164b96e62b4631b869e1d7cf83fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385681775267d71e8b21949b5b702ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b48a57fbf994133ccc36f9a93f469b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa26e7d44c0450beeb18da4f794726587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10ff160abde39218350059d724eb25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce44bd8b1c97a30abf611f99130cf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210091a0c52806a2f2e232f18df7e526590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63878a6249559518a4c115f44de0b74e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706a2eb5348671960e521ea7aac80e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f5c96d0dce86a27bd218e94ba3c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f7719c0b4ceb466aa98924840c98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f9eb903574e88453d8be46f4ea03c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c372a5625798ef479e9476e750c1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c3516a0886b196459f744b3dc3ce3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f742e13c64f0723e3c72c1aa88ca579598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707373541526ef0974111b8ee0a8f22c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532186cd2f3b5d4a2ef2e2b0df82d233600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac985b0db7d4227db420deb9751a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e0b4d24a305a52e3a27cd68f6b16a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbe188c743716433f4e17fa5a68608603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312888ce2e3322a3d3d5a75ec8af36d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154da9203273bcd753c30afae22150a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8994c4ee12ab9e0c680c546f448c75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2f56e65447bd20c733e21f475ca2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1fcb5dcd1d5542fa8b3307ad8c96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1389055e4b4c7984046874f16a17ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa4f11777cfad31bb38eee8748f1e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c855d482a371ac23a71f114a117a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c90dd24a3cc98d4f5e7f2cbf705c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e925b25ef65ac0796658c4560cc2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330788b948f2b784b343e3d77f57745614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728b3b06d4943defde4ae7188ad5f3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885bf72222cdd3aaff27505b557e20c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6812d8e3ab0c7a23da960bc74f453617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083e2388031607208e08073e689fc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8205da3bc608d59e1b4a93978a1fb3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a715f9585dcf0eec5585aa9cde6d47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13e5c7f4dc6cbb5227d54ef67e24b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5344815cb8c7d3958e81049039034622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed73d148ada3451a42ae31140dba8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305891c00336f266ced564b2659c8aa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42956a750e16d0c90fb9e61e90d1d38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122009fe1c7ce7bcae9c9404ffc9d6c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534578643ae0ea26c301ad717860d6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912353980957c4b47ddc3d43061fe6e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dbf7fb9962bde7102b71142451325629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10234e111ad68ce58a0d95d72bc46118630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3f4f520c43d4eb74dee0435252d20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e961f6f5cdb962045e71adbaebc01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79af42a2e44358e151c46d158c8c08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71928c5994e8493fb5a4e0580efe14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2a7db58963fb753394d87caf37e82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eec17f6e03aec260e270c8f9d8d91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e531e5a913c9c2893acffc81eae309637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e2591db8242e73c221ae3eaf180e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c07cb5659d0462cb91bb17d3e32198639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dac878df5f496f1bc8e8deef6282a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ec14adc4323b12a27aa74accf2510641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f15a275f713b37f559e78fe70ad3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d620ad4ac6c808dececc6482650e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007276e29d14da2e8e5c21ea6a2b9af9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ddb4dafdb9b70270fbe92069935b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78280eab47d767fd5ce980c1e2370646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307365e96a022b52e9fa9272621e467b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bb71944c8a7b4c38e1fb8c07b07e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b5bb9b7c356ab785b5aeb3dfba6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115ed7f906a1be2b68c40a1c09a6f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b98538d383a5941cf0ee46c61d1e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673d3aa8b11968af564ce218cdaad76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c413c5df6362b6847d95d87cbabc1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b1b9e9e36d10a187aa90b443b3ae8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016248bd312b495bf5b92038b1bd94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a0b4118914b4118b51b73b4337e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc354e0d5d5a74656ceb840170d6da92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954181bac3ad60bad019612aa380d510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643dceb00ea28f30c896d2b1fb664a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5ae421aebcc0f6572d48409bd4a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d84df9375cbb0ce98836a70e57f942661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab9118b44e79209c161200aeb0213b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2236bb6777ea29546ed45d986556c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cb78ec1868960c5462c742ed4d34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f902a72f259e0d5b76c163d642500665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f9e24ef16b7548e9284d0c2c24e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229d998154d45b55b77260349e1342667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02635c9f9e8de02c47edf8c26fd202668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeae85fe0c9c67d142d10b9430a2fcd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe1e25b0b3321075fdb3db25bdc1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ae4ef78a7bfc1db3233243a073a52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec709bffaccecb2e5ba88b6c723070672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5eb33256af35ff795f97e5293798673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa680501a1724d1e41acf7a6a0868674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8603d7debb6da2a4581520675cede99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6294e29e737bfb153b8927bd149e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd7f0bb5eec3580c44742d996adec7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c31f8eb15b22b388aa62d2498f3341678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fad65445111bbec1b2ac8feb052d35679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ed228886294f2b676b8debf6fb3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee984a57b285b6055bf0e1cee7f094681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773f6dfbd13db73febbc5547595bcd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfb1b4ff13fc1b2ef7beb3720e45ba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cd8f957d285b12231a0401739a23b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1732cdcfd7b0c3e636fb8e00c1bcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ba85deda7fdfd6242bfa48125343686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd1be69e6909d0e212dd6e13f3376687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c14f2ec0155e1f817c7cdb5e2d1b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fd64516570c14571201888065612689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e82d772cc8d108d2bb1e25e94884b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d70290d21c343783cb02e8a83991691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ad800908ca6f7a5fbeef17b0c424d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2c4fb95bbfe85442450b554cbc0a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23a0b68376c6b0ca1685df1a29117e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81403d79525946efc52a5c849330c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26ba98cff477283d146634a28ddab3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153478cda944110d7c00610545d4ca7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9252610eb909726f66ac7b5d95e83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6650a0c44cf08f66acb44ff60474b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda1d1c252e3ed4e45c7638eb8c8ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac3c42b510f0b4d04bd0bd4ecdf6e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc85c2ce78c0c21b34193bb6c51b61f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78af0df25193852f85ecd8f3b5a49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5105627dd8bc570d57e312ac32bc98d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3657b4381d479d096cfa935bfe560ba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a3d6d7f460f40c94d1396eaa0adc5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81085ca0f5650270b04f51da2ed22b7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc0020c4c7cd017338f1635a714e45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc785b6786fb395519a1b798089a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ecd40035a0123f543dbd22c1604d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac4a876b2a5e8f307257f9ff91618711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be309cee77491414324a6d1f5a711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7b54d084983c9b567f6c791933995713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b8245aabf736fc7fc98b4498525d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fde0cc5b84ebca075267155d0b986715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad1f12a05ae148cf19c52fdbd88ee5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf295024e067962582d3cafad2562717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c43429d654fea0c675c80457767385718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76ab2fe666b7b7d7e28a537f67c49719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663f16a245b92edfd0d30ee488289b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5405916b0fb8530c069b227bcbaf8b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac201d66f711e7dccf235c15c4465ee9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc5b84e7152a7177e5ec6959e7ee24723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc79bcadca7b469d6f2373f3e6123a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef46e569f573e5fe730e025a99a02b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a32eaec0e7dd1be8d44f949e193b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ba4b77aa30bfb6d1275b568468da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24bd851ab2f87251d72ad47a79ce2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b8a0233315f130120082468c5ad77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f6d4929fc5b6eef27959480ae9c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0df1763d36bfa658bbc8c8feb1bda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d5136e20710211d2f340543112744732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f5b722a323bd667c355ee60af7ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda32d4b634bc79ce9afb5e2d92498734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37347ba04929f111e471615524674d45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554bbc84f1d7cc4dc25f990bab8296736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67965b10421d3f79d4af5160673854e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ecdf5f57118d1cbc94b8235dae484738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bf42be8c9ffd02e4191e1fd8491f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8175112658ddbef72ea704d761284740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af83d0aa81902e50231599e79387b13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448825c1a31460fd0379faa0c3cf23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca253917b4e70e1811ad7ae6692f8075743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ddbe867f7d2a025e14b1450854bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26588d579ea2079e7d2c8be9343fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30348136a589a4ab4f7f006fa4a0ff97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e3279c2ac9d7ebc0a97268d881f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89b046bafb00955d35b56c10b2e42b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84896fd5072be7240e2e3eeef16b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba484a68c0d6c198876909d4650794a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcb7a411c51fd26cb47aab3dd69605751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18807f1611023c2d0f718a737eb1eaa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa206a2a6085f01010ba9d10823df5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dac95baad0ab2ba5e7c2cf986989b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fbc09c9706806ab80cb1455b847af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435894d5921aefe49481024a7db2c98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2759dcfbf904f2f3f75551246429757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd6141d66aac22babf7da171d8ef9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f49895cc72334b9eb3ba550d202f60759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aaa11ab9505873707986afdc59bc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27fb8e82ecdd2ae9a6599fa57d1dba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25ba8bc16e1ac9e58ed51ef8682c9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461479490aa61f8c230d3bac494b1e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d1782e380ac78fd95b14d77194ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3ebcc34906364ef4e8282fc25dd46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625100477d062f8d90de5c1ea168727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6088c737ef8e779b4a9053136bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926072ec843cfa265122e2ebc8974ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828069e112d89d8563a1d65c7b219a7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734c5d788ec9baa083723bb97aab8f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e91974c8e5758681dc954fe787abab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd3d729f9499560340a006b76f95d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdfc820958ba1634a306dc17c895f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde8d42d8809739b994d7f8a84ffe4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ecd86895146e483affb22fc1f681f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60386224bd5d7e850cf5ef440ceae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0a5990f6baa6dab486121a42ea14e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88efac31311b9b4101a5363d4df2f2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da56fffd32a999482f1b302237e4eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7959d9f4cec381c39c35e829c17bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab8ab6d25c9e7554ddc55d2c8964b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b34e7bf8b58197ca8aa4a1d8e40323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d3dd954f2e9e4bbcc2024d2a5651a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d2fd93485f032eed431e270bb5b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36e14893fd13226354b8a7da23bb8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce49e6ac409ccf08f04ebb8ac96e05d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af47b3a4d1499c68d9c1223afd4f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2daeea628934b807c679ac3c67e0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a874bfa93f867e31345b85e7ed7d8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66bdccdb013ad380dc07e3cac2d1fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c83e19424b9ea4cba22e36adb6df932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388725d7734063e9d4d16a6c9f6f62333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170ace9a23252ff53917caf175c2b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7908f88254be3814385924c0ee649e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3c07e39d0c7531c37acbe7bfc661d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6499de8d5c3d37cf108cb7e65ed4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec87d64eb1832259a5e8931dcd88e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc042181f6d6269b8f96e680cdb4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8f335d47d482a1515486997b3c62340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c088df15c280a2f871229c3f73bfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a6d0788a8522c64aec659688b04442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a678ad6b3a9a2dce5894ea85febe8c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52671163b2825da9663449fe5980cee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081094aaf502f3b9d923d775df57f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fec69cb85df84637a9f59b064a7b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838701ffe1ea12c1363022c5e2f5db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c653e1654269a23dfc467a6bff738c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f0041f30e0f19d41a67b5a1da50c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62245144b775de5a8d70ac112c0aaf4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26e616386631244e8adbcb5e962b4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac98bc177889b9474d30a1a37ff7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788d625433f82fd9aae728c612cbe8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556f22457d3dbf180b991ad677a91754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0f57b3daa5068db7b7cd4d6b8ab755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee947d3e54b63c0189788cf1311119a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf54a6c58468dddf1073081620fde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449bec91cf9fde12a84926b6c08cb2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce5b40b63f8cb3621a5c323bad433459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24036e21acf0db9bfe8259e68c993a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5ffaf4459f0d53a2614714c6909161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804de7263c7268f7401c26a07c695262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586a861d02fde8e77be25ccf3e218ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab063c16e31b3bb698757e4a4e7644264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aad5b96cb3c11293e24e2b49a05b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1162e1eea68bc3355953bd83fe9e93466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffde81b5b38001800a9c3654cd2ad867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356496bc723b81e82868d95aead490668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932c651703107b262913839ce4824d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867071a51acba85cfba6eaf65fcf19770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83bb7b956593bbafb00b8c9c20856671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d253d012222fa376ae25807f55e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79959dfc43fc9dd5c49e2b9fb74ac873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4f24ee1c03b01bae4ed56cbd9d6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115fac0c9dae5f95e57c83ec79b6cd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e765d0d0458306d5a7eeb3d2974376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dcf5387b6fce96eb4adb306fe125b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc44cbe5240021b9fc80fb2ace56d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7475d7719b8cefcbebd4cbe791357879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fecd1fcff47f1f2ec46c7df5a266680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd92614c90a01c0c207a6cae0e3a9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5aebf09b9afecacb8083db5fd0b7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787398216b82778c444fee38fcc31f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f39fb3e83a34eb97f7c14681baf13584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729bd7093b567de40e3b645905ac6ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d7a3b303e89d389741fca339f4dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e451acf360d32770af1a141a9ba40687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991348a338e4a80de5917f5944239ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982220291289b2f67418f907c3369eaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b582554b48f9c949e401aedd87c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb57717c4d0601a5908abe03daa1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e90b4290a999c54fdc534f05d2b7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840678bde4a705412ae7145deed9f5b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37847c28678875a6741f6a28b7be1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06e08e2060a7ba6eb75001de7ec0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8df0ce93ebc670584baea467646fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2193354ed2c74f3ff995b1801469d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daef64c696a6c9b00621e68edced7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15674a3b127cdc51ede7bc89152d39f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319052498caa9b36d1d90d96ff35d0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ae8ad5b7775524ea354e14981a5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b0a92ca0e6d1b4aeadd7a08087384102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d294ab6c26ecd562af6c247a9f2746103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26f8939b9b260d9eeff38cfa0f89e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171291a3bd64c2b77b99e9207a7a922b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194dd300a2c431bc6817523016ec0d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533b7ae7620dea49cd7b3a47f4f9b04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319047b64b6adad631ef86a194290c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676bc83ce45f5f610385f1c14c9019e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d961261f99409436b320af42f32f705110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5613de90901de0a3bd5b46011c29492111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b318ff7c2700f1cf9548d6c55198d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cfc67c8b068a35aa5bd76aa6bf215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686f99b4b2b499f314cfd5403f42c19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1e7c33edc01a4f9275e7f516edc1d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754ddbbe743c475cda57510dbde8757116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3433222fd435e2ae8b2495cba0adf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff6e21273804948d49d82b0833d222118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf92e2f2d0828156c9b6554ad064c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce4ffe424ebd415de39b90f4f1e9b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164464413ea182e866dac5823ee4072d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d017460e297225ccd30f29f3d4cba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9adb1fd148736e0c20c3629fef38d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146ed679c49be3f9512f4ae05e45ff3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82396416a27090034083c050a75880c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e93788d57fcdbd3a9c66dc1393c64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0a5ca6888419faef7e8f13f497d5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f89ec6fe70d58051f322bd00e5cdf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1747042ea432b9878206da1544aae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666055d3aa8e557a2269ece14fc4c07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73b70d8d29825cb4f278c934dbf610131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e1c4c3444d12db5cf1afa59174ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2442a04f29bec27e70a0fb29fc1c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12744480cff3c51ff86b36a3ba71d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941dce550b43cd45ca308c76888eca5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0db02c3877d814e27db5746609f96e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ec50535a2e804de191cec3271d1c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801b08e15fbd9a347907982635dc19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab59f2497c58b60a4a71f3bd99ced139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b450d0e0ea199047a217eaab3d3e18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f0094816b08db0735f2f2fb4c248a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b996bb5fa2c3c8204d27fb4790b78142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4bb1df1d356b4a7136d19d8d8a19e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085583003cd83f36b4afa4e0d4a9393a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97921dedda3151cfd7805e870c6b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7079976233e97feabaf0afe08549f05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d6e2408a03fa3cd343e928cc4a6ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58201a0abaf3084f05d0d4e23943474148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447dabd90398c53f6fd33982ac8964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d4578d2a5a4a572e1fb71235acac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c229bae5aab98bc2a7929c5a7fe8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff21257e4c9eebac7570283d974a358152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060cc61ca0ae0502bc49b1b065236ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e6c32876fea484a409a7e2c3227b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a711158cc48aa54900f639a729164155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4100b60379ab6af90d6f61a79ec62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d22ca36f9c1fc49659597697931c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4bc3df8ac8cfa3b82be2d6cb9c801158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81329fc7121013ec216439c65ce8e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ae77cfb96bb5417a54cb9913d16c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43151b859318ff46d1ee3f19a35a4096161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2543334068813a0bf08f3b9401b493162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e8508d84e732d33dd773e7a6a1e93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ee760c0e3b820df16e11abc8e7171164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f73c97235b812b99cc12fef4b110bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ce158d017d74720a4558f1799a4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150451383f6d3dee18e646fd1dbdafd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bf925a51415105960e6cb811fc4e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaf575f30b12ac2aa23053bf6178bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c924bcd8ce91a06172254afe9c2733170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c0c6d20a1d3efd4ecf7b06cb0296171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ced48a87e2174afdeae999363fefab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32252677b05b17a9b597319167b722a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e1321e02dfa4904e4ce0302b24392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52950ae5c916289b84cb1d831e4f333f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3395e19d1b29c180afa7e1da9b49df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bdb9a281133613e943e59bdc25cd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbc7571e122fff796aaae061727c7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aca302344e0e2b34b82f7c0eda968a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1359525f9d29866b826c0f81c2218f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43fdbe144823599fa280d901647a1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a925dd5a928ecdd43782cb1e2ebd05b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3aae4b11549faf0210e284e7bd8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe631edd6072a0a5e8d124eab40822fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906718c4b75d467adb99beb06376964185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09104dc5f83f1d8f45ccb8157b67911186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c531c8c82bb8ca5cf827df89ba41205187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a90850d669517d1b3a2306bb86f6dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe46a1bd8897580593ecb863aabfba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ecde6dd5ed2951416119cdfdac07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeffd7bd9cbc4d61b723e155867305191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d5bde433140947f902ade1fd4d7a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4c8d2fa9375b64d4b2675f54085c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365664e3a79cb0093b10c9f56f9f82c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd2e10e0995e88030bd4c3666ad9f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352d01e7d103d4c65556cb99969d789196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd58d9b0628270a700f9d6702f6cbe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efea7b32eff5ceec5a8d4618996d76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c63b0a63c0de4acbcfeeddb464d844199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207379f434b925c57ef0bac5aa5ca55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd797aaf1039d145f41d2daf4f5fcabe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4745cb39d3a250b84e580d034497202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a91ddea82c82a68df31ed8540a9e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba39b4b9a74ccf113caf1cfa40a66f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13aa9d4df388479904e0be0c08ac4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8f923cf9eef61cd483f46d2d1654a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c4686de4584ff4037f2e902dc4d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ebb62ff625dff9f1eebf424ee8fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97612f37d247ba86f80fa7068141a946209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6f991e5f9f5e1b9a37663c8c3a54b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac124d443d5a6a7890fd88387f5616211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61f1bd69624a8589da839b3ac13c91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c7baccc6dc4da67db4f0cb809fa9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb09ecb2cb4599aef2db8ae333e1ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11bc01c7db457749c9ee57f77559b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469a4b3bd6ea53b9c02ac06bc81bbfb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84a2b13d1559da0cbd27317b24826217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb559b1058e7b06e8e19b2f068ef775218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffc7a2c798c2b0ef9eb79440689a49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daec90bfecd87d50c668d20caee18c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f2e987055794f49dce0ff424ee4b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec503a6d6645581a46b30436f70a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a70b14f41305f4238ff4e9e3ab2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c2d3505e87b71a48cf8df7dd581ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de4a916619fc9ee72ca67514e7a70d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02a40d7382742a25bd044392ad2986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e29c8db7f75e8e5ec2bb87f2d6f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87bc0536ddac85ed727aa443bb435228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e50146c7857b6e14fcc159f390346229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b578e5a44eb88982f2647949ed743230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd728522a729bb3db25a9298e5d6574231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99df2ac15ddf227eccf03d42638faa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6409789709216e19259c82907b9529233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa5a52dd722ce915d3f47ef0452935234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc55587d1df495bd5a544916608b1e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff6fcc1c1edda565cef6cacb006019236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebdb8ecd9284c979fa2ed38b0189fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e624be1377b86ad0a501e3eda983238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f86f05933f767ed878d7c1299e82d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd315354263e71f07377c8fd2e945c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7cd7c1901db453390376bfe786bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f10eab0f65d0de4b88b353501703c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a41f92f1fe940a4504239aa5b833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66fb566e934b3dd55205988d2f6ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03378e7cb13c2bcdb806ef46c32466f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422471261b6f94842f0cbc303e657a9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b5b88a914b633123cb5d8dffc9257247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d0472d0fa679295d14530f85b3c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076c188d5c95e1092f8e7293d4d91cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7ca63284804dacfb47269eba5265250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb55646282292513982aa9f7745b20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331af9a97fbd79dee73ca6297c5ab463252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163361be4340a83a2c91756003d3798b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a653cd399617afcc3f63798313917254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12796182f8831437d06571570382f01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd056fd3f2e6c3e3bcf1a99fae7d0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dad52114281cbe5e4bdbd33950b99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c4d085a2752f94a23bda606292c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeefaa886859461b6d646b6cc9223d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e5a18b8dd90dd7badfe5639db9371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18025902244072a06d3a221da6822913261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78f93325a10f3bc231ac639f8cd50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6815b25c5b91edcf0e70851645d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6ca88281d25209a9564992bd58aa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1abbfa9326f1330c16385ab627936d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf0a27a260ac97c3841657535182d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e736e84e07a8ca6585d9f075124b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc0303bac33b359c721cc94b8a6f44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda662cb2aeded5eb0e25880c9c7f265269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86b718d84075ffc9d99e20aeaa4516270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef9086925b3a6e861a53df11d9d22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66dc0f0d93941dcecd5684d61972a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43a5d63956824d5400f66fe86b691f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baaf5ac0b19c8033e2020e326c88d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1993a7348e3547ba6f435c539149275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33867b7cc72c043bb14ff1052ed95da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3113191a56d8b6406cc024141844c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2089eb0820cd6cd32f1cda17e9d10b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc180e8e224090ede3e68cb694583a6c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a72f90d6911b60485f80d077a25032280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97471edeb9be4bef3cbd0785d1aa86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aea2c6cfb75b6b6dfb4565377e105282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7b8a7f9098296585fabc1b0e4432283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773252932a401076b5b5e9cb813a9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24140c2245b95bdb35131d23b04c54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0d8d988d04a23be35d2d5b205fb7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a8c2d4919e836d752c8860e8e5f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb297aa8830d91c18756887f21e16f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5441082d4e3c9a9d96545ff8d68852289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d8903f5d23fcf3ec2df7e2ab7cf3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d212e1b5e7fe3aed2853d79554f230291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6330bee87a9c6c5864fe72a222fb86c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d42e31f9b21ca546830c447a4d30e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bbd134612d4be056c086f7b04646a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf84e2410c4c6f5c873e9c22fda75f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bdb1f97dd3074557175973c055e53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142032bd611a9d8c207877872b3047c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d499562a8268923cccf8610f7a3e74e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cd158946c5c5ab64929b8a5ee4a70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b16f30edbf9f2200ec382a42d0a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7f820f04df2d57b495bdfa81beddf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e54020d91e982b43b0d7ab76e7f3bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09142b27444f0e777825b175142c6071303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b87d8198981b92f953dea42a76cfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22e180133476b24f67caf3f5fa30cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2ce3fe40893204c0ef6df9f5b3eaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926945d921daac5d3366fe5d8b7f798b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ed2956071aa16f41d0a918d5adf7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbe26743de38ed45caf8c559fe45aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78507c78c51d76d03157027e96e892310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd691e72d8824e8989173da4b0e693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc0f6ef7c007d7b6b395b9d0dc5bf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7994ca96afb2b710e114218f8bc6f15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0b2cfe8e81e968ab631d39ea31a40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9a9f93e8063d2b339a798fe084d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88376ef49537fc7595bc8434a67dae90316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515d201fc88c2441a58e355a313b5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c971701c6fbfd875c5a048be0006e37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cbee4433c4f80832f063f9551f86e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf8f0e5d2496f6ee74038575e5cd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b275d16ec2edad52767700427457eb4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb64ac3806effabafa995f438371cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e456dee2449dc3ec35e10113dd44b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f28fc77f2894ca249d363d08bf05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0dcda652913cfb8cc2a29d98d6d9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f17c21dfc1f8d26576f7e9d1752609326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf37cac1660431681b31ac3703e93e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af90da29949cc4385d5eb2ed8606a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc950074e276b7b579f2a5633af588d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf480affecac801a70f11ad8bcf919c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926a548a2c241c4ab4dd833ea3985c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c67f100ca78d18a7f0670459b134332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8137a5a6945d23c51ce507ff83023e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685802628544318dc46bae3f90d2f13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc3f184a709250762186a4ec6daa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca151dd17af1871c33ec4318eb3a8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbc44d9e35762bb8c6643ed91d4f40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063fdda6c8ff38990f1e5c7621dd1e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c3544fabf9edc8e87c90c6aa5dca0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d949803c09d4a525275c536ac9061a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cae06db71a323376aa9f6dba8bda7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294ae3133434d16e9df40643147000a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cde90f9d9b9bab2cb9c31d43f539343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f81ba7dea62af6d70a2c20e0d78d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c1b980d940e5644af7ae7c5bbe0d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2551b86ebd1c25643254a51ae43a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f2bb387304ec9146f2d1e27d138d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7fc0447fe2e5f581fa77395c381d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef149b41bd7ae0d2b86726c74a48b6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d15cf969ee51a222d617e9a842636350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df100adb1a2b8a4e6cd3ae020c0ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb58f97973c9aa5b5e5c5ba76123848352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec76f306f8c5c51e63299204ff8083b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a929ac0cbfb23eb4c16761f163aedd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1598b9e84c05b0f421a8b0b10fa8dd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556939d7de1f64f854e11a9ceb9da7d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647adedee4166e70a92b1d0d84f6480357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1076260239003af1c8d9ffb35283c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a212a9943286c9c8241a7d55317692359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf87d737fa701c37e56980b0ad3c67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbfc50809a74953ea2c72337a2ba9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae721f025e7576e51af0ac53c274f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e5acd3d5f57433f7c87274eb2bf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f267be2ef2a8798dfec3ba42248d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7031a8b331f7d39910eeda086493a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6407d6be06e85c38b1ed6be1d7f100c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db298d73e8595ec73932bffd9e260ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893161dd58ff9ea0b3a7de0583c4688e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd22cfe5e464b75cfcd295ec87332369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0ca9e7c93759bc5a3435200cb242e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4cfacd499f115e9f3cfbd2406bc3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca58bee829bd8efec68931a8bfd3ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2740fd55b47ed67795041262ca5e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c5dc4abb210dcc2f9b9828d38973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8806d2385462ece82259c7481c735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd287669dab65fa7b2b8f437db1ce88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33fd8535075bd31f9c7cd63547bc56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d6cbe8977af580a7f6066d2e56cf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5dd8c7cd05f9466b5b7989467f1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cfd0ddab096db983048840a9c974b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3d3e146ea74c80983db643d1d19b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41dc58323d55794bd280f012fbfd4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43794087138156e48c2144d6b8805dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed2f1adcd115524de2904f8f6175c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacae262d01d2cd7113a520dbfeefaa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fedc86bb540675ad1cec9ab7c40c2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51dd48d1cba840a8d9337fea559691387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb1c13873a550f0ee23b1b5b2a879e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125897352e02a3703996d5f5f9b499f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca820e817965d40ecb741bb9faf760390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07cfa38acb529fb3d9595096133e6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cee22eac2dd7011d049e92e7dafd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855bca48d4c034f395ccdfceb43574393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ceeb2828e464d499eab13df56b473394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb34baa9beda1cd8901057ccf19155d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcdec73b875b5c88bb7aa7836cefa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d183392fff0286b787dd1e3c40eea62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183f2ed835b9559831def9303ddbf0e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1670e2966df94b3b1b6c5acb2921f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d852c20e40a24588cc0e4aa1bc0404f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b26933aa1c93a75583ca2e5272725401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb41d9d6902f5de7900cf8b6e306a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c4478d28f2abd8684f666c350f8c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252114db60f8a59037bf7baced84d167404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5362512324bb5af9bbcc9a52abf95ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab00f1d6542b4a45f048d5f678f1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225653682f93c67cc84c23d1c9c03b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befd003c7e3dca93def48817fc9e5dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed38367c9863200a89df23e78daf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a847c6a4fe7eab1a773adf5817b52c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc91bbac2c3952715b37e4d0acede411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc682056aef086e9c5116ee8755366412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473f09b65a9f1643321bbad47cf7f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675598d1504c43e71cdde1aa87c31d8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df798338177ac48af132878eedc44bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381baeb00db4d9938f23699365b8948416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ebdd093d144f3f45f60f8d6c1c62b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c517708979fb9f5051c00373135761418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514471856b2296a1b3f0472f9610ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fd2a123ec5303a1d7579681ede5d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8866a8f5db255e525e32c7909c35e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c36d5adb095e7fecc44a431fe8de2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce304fcc70cc77239dca5e7e8d7e14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaa5be578875cef3eb14c86d3e65a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4d8a12264147a300124cdd7c03c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3258352f0d009d8ab20f3621f2f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dabf11156975bfd9da926a1da75cbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc6cac66080d53d3fde8d4cfe02fdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7c57e0522049584debf285c92de0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a621a337bc4e3356c98cc5faf35dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b727ad8f1c443aba03fde9bf88012e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf905db59080164f284d2b9f4a729432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3ddb1a24a5a2be0424f6fb33e289e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce90b8bc00f2864fb161034a183da9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4c0436532e005186098947b7f0c84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c24fe590454a627faeccfad1fe25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca1662c7f3a3bcebd25358b67e697437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962353d8b4b52ecbdef30c751a381c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae558ebc8b4a0d406b15b99e88a9865439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d20fcc19f4b6e9ac877fd4cc8d8c74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869b7e2571cb26cd170b428710f22d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc19bd2320b53c333c916172d2e280442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c559a4722d872de86fb05f274237e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033378e8ac13c38fbac0a5a84cd384e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e2fd105ca0c50584fd95cacd5e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43accdd865ec690a3e2133034fb765446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09890bd39bb72e8314dc115ec83cd0c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587eafb3d8eedfbd39f102e72569815448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fe967dee20192fe4659f19ff827b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44bdc870055f6ecfdebfc63da7b2ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a370294828d4557b29b67d0925dec2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd44882923e3d91b9901d25fa60c894452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af842e3c53af647b454f8b9bfe3816453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93cbc21f52b43a20bc62eed97d862b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd29c62f929a44166454a352f6f387455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9aee65fd68c57e1aa47a76751f4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d428c33b388ddd36c3836ef41b39e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425df365f74a72557d4923d4a81cf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd318a684fdd578fad1dfbd9938a92b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494da75f7a78001dfde5fe83f764d3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7213e9425fb0b8885b7a0263a7b66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9070453cb65ce98378788ce3a4eaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c501a3fbda3c3a9e1a7bc01ba8bafe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90390c2102943dd2453e1257dffad8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64eebc853893ebb35d3a9eff935483465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529b06baa551e3b997248fe1902b62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e85d4e73e6269d4584add658074e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a004f724ddf5c780146cf4b26ea74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613632ee588e569b7281a98e7823b94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1eef6ccd226254ea7693f64012af1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc4cc16a56de66a52ecc32fce4557e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f566f8e330a42b0490de24a7b7a51c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f229dd9c9ca67e02d1769a0d2c228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48871be61b571503a05012e1afcfbb38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aac629703d449c0c7987c853f00bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb436ffe0153bd9ed276d990105432b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c33baf7795f1afae8e820733477a83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844953f067b6553c503420eb3207ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86d8799d2d4c96fd87487e252b12a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dac7ba4da068b5f8dbb8c86c44d6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484f8b3c9fe37ae1bbf0532a83510e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6235fa797f47c9ff16465adfb36783482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd356b30c904ba824b3225b1d11798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0551ddcde01b6d1af5d82524eaf8712484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e3a4c80b0254c048953c63e8fa256485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b440814bbcde1f3df55f51c091dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2428007a27eae181a071f3307b455487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70d1b5a357e899065c46194028ebde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9364df1d9f56ba5d6316a177685487489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3911526dd27fae90a39fc8980fb13ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2c3f9542c04ee1f4e35312fca2e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a2790b24d7f1ae52e0bb970f77bb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f82414ecbe93964e136b26fe85650493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63dd2b23f8503bd36434c607270da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4bd5fdf268c0c966ed9513d5bcedc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f04e222a122802c555beea415499496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceac3fa81bb5acad40c7f0a543084d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7005f61599a4414f95258ff3af28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe695ac2c9aae35f75bdc7d07a7d46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be465acb7394eed22758e3a8f97efd3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e848d27f4cba2b674ef4d5b7c2295501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3262d41c57df9a27bc402398072fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a5a2b6dc9ad1d33d3ec334d99b15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa4b9056e3bc210c921c45e6a9ac3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc887469ca578d23e3b55a51b6eeca7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2623e79bf4b815acd90ef9d19977506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98f9433f1dae7094d59dd8f256cf5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33fbc6a4ee8ffebf25de73f77eb86e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3451af36380c4345b3aaa7b49ca680509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fa3168bc1820bbc4392f38982f738510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace7ac6869860bdae3f1096999163be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6db5f25542354ac44067467942141512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25aed7c4bad86aae5c79c27ca2d6bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102ec9f41261d53525ea7e9c534271514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178f208063401fa2357acf2d719cbae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0dcb82c72854e336983337d86017c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99598dc1f567260d08569d605cee1633517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74bfc44fb8455df56bd692d251c94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c375d1783a95a0d2e55748fd369c5e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5087f1c6fa7d7a58233668785390f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a14eaf3876fb7f840af1b72f37293521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8da6022e1fbaa7b7837f47137f6dcb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e44ec83e17ad8abb3c8645baf9450523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe420e3207b6b38c549cf22554599f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a903743115b26d519d5262ee567e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c5c38f4b44cef6b1a55558e1eb23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65163ffe59584030ced1c6d429076f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe50fc8a6b4fb350f20536eea48e2b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c263386d6b1fb56c93c2682b584aab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435ed13f1e9f73e40f54cbe8ebee0a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e643475700957f674065d72d64febd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91f9bd8b95c996939f857d0408f10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7d11ae198f0703a52d092eba31f55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e5dba5a0f4692a95cf871444c8784534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb704afab5646c64e8ea39f042b01535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b1397ccba06bc409e1da66c8bb701536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f166d6b89a70c50fe7349df5a65c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338819b7b01dc4a20feabaec95f23e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c55d80838fba09373c6c4a235e96c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595787f35e75db1a80118a3b16dc64c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d32bafbe144789ef3fff6d7bfadae8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca56e61d456b1a28a6074238d54357542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a8ec5f8da20839f65824328256ded543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb64a4cb0aa936325dc692e91d10ac4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c008533c816552bd630359c7f101545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca3b8409eddb3a71835ef7d722b6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc347a32d86894721c41c8ccfba0193547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7dcb8db042e3747f786775bf28980548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96460112f1ecd33c59e6383abe1bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1018346640b65ead0bf5b719c346cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3986c49b5acac2c2b05414240a243551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a9329f84c132d6da575d1e6ebbfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed58a86626c31893b226ce9e0d1c230553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80bffe950cd1559b7aad2cb505562554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad19e60a76f63e4cf2eeb52e98001d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c1f79213732850c13994345fe3bf0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ee193e04feb58b0325ea46ec42f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694f8ae62df0dce9c91358df7b6445558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3535b63520ed2309fe1b89318a6ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308fccfa482f102d9e2b68d8a1b98a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4f8df09e8f9a430429a04356dfb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264eaa96844bb5b90c95f2e4a3212e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6021f3ecc13dd4a5cd2c8377b80e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf67a34a629c95392bdc7187d4c9965564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b81f5833cd1e7c1d0766ebb205e678565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a880ad68e0cf7b6c85597f461dbef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ebe4b4c0c07c84937cc8f3b23a50e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832c53c3a36629a6ee4f67da293d59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899dc14aa74c8b0105579f3342fd3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de36f736964b47e9959652f6418096a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e5c6b4b567efa0a3795a192714f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602aa1e367df010fc9d2dd6b2d1230d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ffc41e37ddb7e2ce0a809d87cd8c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e6dc2b8c05058d1d21719773fa1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ab909076048ad2962fcef2660d92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cda76c440d6f771c13331eda47c6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c768e543cacd4c3d84d8cd397be1b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de13e81ca3ff697feb91a7a7f1ee7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b1151fcdb2b56a3d46e8917a0c9b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e49831709225e1cf4c01654783f64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5027675adf399fb0afc71cfe36b0e0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ef14a63877606e9025f8edb07afbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8fe4310462c99801776acee3f679583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51f604b90eff4328c72b6225c3236584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79c4a4832b8bb017baa088046a27fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ee50337ae0c189a5795f457b49d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe1db5cfdde6ac35b0f10d4c956a77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e07a0b16905d0e2981c0777bfb7d74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fb331034897d906b01e18d39ced8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c33b050ffec7bba20f8242195ad44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eba16fea8baa3e316dc2251635ff78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce394130ded266aa706e0ca6d486b6ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24fd91d0f6f71c1b7d58824e4020e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3060e0c67f71bb01e5b91a50f791e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef91446ef496742fcc987906aa10af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c237eaba570fbf951a1dddda84e772596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a0c96c35a1369607497a3dcb74ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422777750fc7c136e4fff27de17e099b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84b1148c8817a3096ac2303c443db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7112241ad8376df27716add238c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a085b7630d9b4e5b3b763229aa956601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848666e9ea978882621a6cdc0cc8110602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700a4b2a0749b5606de234536a5885603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f16b637db57d5d5e9decfccd18f70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209393688e9bec1ad6b4f8929fe7f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd015cc0a8898ea4ee523acdbdf2233606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f977a1047ab08115216188fe1a9c8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585cbf11074de16f4acd4972c2cbf9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bb135f1ea61045b2ca8bb9d0ab3ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1fbf3fadca674b4126e6d29777471610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ca2d673703c09268221d8bd26f7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ad0db1ed485dd54f1bb95e85656da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a08198c5647ad754c301df55f7731613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751701fcffe2b0eac7dd6e6a2a23d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019393d22eac40797126da3896bf7fb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45de2afb67ef4ebadc0ee3cc366e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db42b5d183bd14454bb399971e11c7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821aa8135af4c1935d0cea6dd4f25b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581af42ad14c2e01198ddb30e704d49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18439cff584fdb50327d8357b8c9c298620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8bf9e7b4f41370303b60b77e4ebfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249600e9ea897b47aea649106f8cafb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d63713d6e09eef96d83ee5af311eb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9924584b7c5c02cf1243b2f6c8e05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f95f09060d09a0f7e1b8210275eb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e57b92281b110051a9f04f6f555fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd0dce61c81c1cb607b6e991d209da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc084a9db78316fcf2b423f2bbf851628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f13913fab0fe84f95816d514cc01f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe35d419d6a3c2a4bac75f65de4216630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9aef7fa439a250ad618045016d63c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062945be94dd253d4ed96b7be294d0f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0f703170d579ef9161cf2fec2e9df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a390ef4e5e99eea0c209c397edcf2d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59160c32af7166c07d0316b58aaa2d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd8e00c278a73df406d1953fd315a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee8dc3deb31a5398732d69b5666674637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164a0dbb3896c9ecc8bbb4e10da2d53638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eeb4e1bfd9fe780fb5c3bcf69d67c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffc3ded2da7f982a3fa9e1cb320ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e339fda542bf526a4ad51c8ba3a16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0983b2992b9ef569adb080a31662844642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4717300d54a19491efea8b112ef8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6076a51cdeb02784faea5c0160ab4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd002a65a5b94514b844d0007ece0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984507db260a7c5b702fc2ea5d24823646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb256aa731db29ba51c07bb744a489647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb72ad03d08d0f70d97f41744f6230648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0c7185029f1d88bbd2241388addcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233826f0c32f23d170b99c0c01ae83c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d3f2be977aaf9d38ae4c8d2b2f857651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483ee03e3aa8e685f3ef04e681730a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f4222f5129aa5e7d7a937d58a8cd7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8b26f8263e91bb342f1682853be81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78bce5e56917d0584969d1b44d173655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843cf67b47f2f322abb0bb332b1ee77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc09d7a82efb9b3e8fa13e2cf0db07f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34e65157a5fcc4a027295073b36f1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759bfd069912d77864841c6172b3ce3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55975238d5f9f92353ee3e15e47f6d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53582f26f8bd2b20498face3f343f371661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff08d77e909cd35de0a1be71b1a75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75092d59d52114dc3e067f3e539540663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f508817685c8dad8b4882e64a625bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af7faf68651a9a302327decd7926be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1035a63b29efd8d302324d918b080666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32d1cf35b5a0f99b16aa38e8e3636d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8906adf71a347755d08c8f1af8d20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f2d26d7b86b7065dcaed05fa1d004669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9c116434faee0900e645cc12e1726670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960f65abc6b92f60d7393ed0c6e377671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b801d753f58bb7c02d3a8e31b7ca248672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1725258a8f0e4b3eb7f49592e81e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8052e7765ed25baccf58d9b46f4f78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5d2f4fb57ad1faac60349826f76e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b4502b928d62c6050cb4804aac20d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c105a96a9346e6af2715fae7f5f4e5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b85099f0710e62881cf57891b1ea42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92aa099ebf724b7fbeb1b326d78fe8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a3ceb72cc9dc3a4ad9f8abfb37a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50fafc968efd859868b4c217bfe0fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef004b247cdf23ed11032b59cfd151e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90814e3dfa120304f50a92c73af38916683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc3aacd315634d90df6533b0f76d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a621e60aa68c670d6fcf746294ad8d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dd21e9681508dc0d85a783e8f438d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8f81286f07eddd77add625ac5b2e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec511cfe8de11274e30fbf3798f2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e7d2e74d9c513aa64d3cf7ed34a12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2d932878397cf06cd01a452c2f0dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a030ea6aae913cd60d57aafba56b85691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fb549dd5a215277f8dfbdd70f35e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a924174954e69c2adda79cfe9bbc54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b54c41c8016917c9796f6efeecc30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00d51ebecbb37eec18bef003475299695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b2d330aebe5e3337e8656430c2ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf208ea6518028404358dec226c1fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23845d3fd37b4f7cebca0b3a510cc5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b2cd171a396b24e6dc8e6653cd33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408f5733fb97f9e083ff49e2e372798700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9500f5130d02b20456881634dba2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb6867aa1559e345b7935e5fe6c0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9c7e4adf0191f3e64809dcf2fed90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3972df289362dcf673e453f4c48ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c3dbccd30918e96d575eac892b112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b0729f069b4ff2d3bdb99e5519b41706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6e037d69f4c591c773ae10dea67ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f3b7ca94ff686f3bcba6a632b6ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a26e6397d5b4340a5fbcac981192709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e799196574bb0d8c661c64d1c5bdd1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31d06acdbff671691fcb9dde166e42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08553f7fba0ade4605597d7579cbe823712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b193f29ada5a54e325fbe719c653a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce30314dc7990aa07d66d6923765f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e114fd8174c64ed061c65d650519715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3433272f909e885ee859b2137b06f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2154b90fbf49291014bd3a8eb77a3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96103d227af69ee3432170a3e80757718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e9fcd9219b4b8167e4c53bacf441b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dace24924657ac9ff85cf43132ef95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb858489fd5e0fb58c7ca05955cc13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc6e1773c9cadc1b1e436339770179722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d76649614dfe9d193cea07faa820723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e34fc1397ed9d39de91e34293743d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5bc17a75e117aabfa9f9748383b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd10e41adffe6eb31d4efe7175d97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7056ef1bb9ddd9395aa2852909e795b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba65ad1d63865b6107f820bd43683a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a055e07f56cf3d75d655495ba767729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a70b1804805e69804366e93925afec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa88f4d2bbe3428ed008651e366579f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d05e91c14983e98e9258426b7e210b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2209b30c56778576058cb5e121ff8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692eaf8ae1cc096181c3255d842f405734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf474492ef7b182f6fadf4be84f6ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb779a8bb1b15e97f56d708d8d889f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a822169f7715f7ba36ba3a618300f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec28b7d4cc6777219ca7fa7ba1d44b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a244d05a1b635edb814e3c8e6477739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969039f68533c1bb42d502493502f73c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd20b11f54248d0072798ab359f724741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8816a034ab666a31655568e1feeb97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d9d7e181ec72bfa339974b170668743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035787c72609365f25f730d231a131e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c2ae6f4f7eb4c2147ef73be3a3fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50b0f8b2d9fce0070ed4f01a8e4cc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ee770f5b017ebccadd56409d55da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf466a738b19e9b14a5d26805b3eee9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adff56b3a4d3a7ac5d37c1b26df9f28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93346592ddeb8d65ccc1bdbbeb297cfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bff8363fbae41e1b8c8226ef8ccf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb6f247a0301783bf604b34270574752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253df69dd0397f0ecc00df93a6765f91753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>