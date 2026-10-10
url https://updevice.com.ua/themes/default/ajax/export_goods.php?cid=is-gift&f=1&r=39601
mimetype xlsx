--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1eaaddca3e5512d17310b870bd1d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ab30efa783e276f1ae1e17157495a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ea948b051fd75ede5199101a2efa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee0c73a0bfd74ce1255ad439c7a2524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8660ff76dbe6b5b30f3971203aad3cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd905523c805d436610057042eb696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed08189ffd4ce37e1b5bb50b17076c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94cf59a64c158c4c332f899a331c7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c74ab1d88474c540d9179dd0d30d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093b8628be29540a0059b2c0959e5ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c9a65cf1a4ff8f03e27f9626127c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28c21f9e633820b2c0676ad67b7d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf97c9ac81af34f32c6202f4080ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbdc8a77228cc4d7cee46f25a3100f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb4f19daa4f5b6f057654ebd28854d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4625bfd3434de82ff1d1274866e7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b537a129c54ea050389e537e599ddca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc3987103025712cef6b819500e1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857baaec6636a373ace8f2bd84145c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcc89ca936f527559bdf56b288fd2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9521b209946047f87e177348f71ebd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460823fa9940f3a39c017886da0e02422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7710cd0027449e49ba9d6a53a826f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ad0632ca849ba0f5c170b5466c8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6abefd7b820a812dc9f0d2e90b9dd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127d2b96866c638fb7fd018eef98d1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3d0d9f46bf3c803fc44371ae97f5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859e641d05e0be1580c0b6a86272fdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d34fac637c61be8fce051859822a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb348858a3206d5ef59e78cb4da3c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840d1c11880c67d09da48874d3c65d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b521cfb72a469bfc9b419e1f818ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714554c6387da514f35eb08b7795cd4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef0f77745edc3c99d2dcfbb7a91a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93551a57ebed4c694a4b655ed1c995735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c87686c8ab10eb42ade5cc1821d82b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bc1aa39e9b71d56942873322df26037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3c1280f2c343a103e9ad732e57ba038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e25e19876cff781bc526e195dfd1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1279d31ed43a70c711b410b2230eda540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38313b7f86dc95f1ebde1c0988dd4fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c3a6320d944d1e8f99055c5926da042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a4b2e955b07dbfa68aee6375d85543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13fbc8c9eeab9ef3c2521a7cc67a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a801f83e211a46fb3ae5ca811a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e27f54b61aff2c3fd68dda860b9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc4291c7da896febc620aeb7e8ddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c086c51f33a6908ffb7142b654c7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263034d46368da7a0880b6af38173e8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddd2e29471edae6c0b4b48d551d83650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a22b5d034364e2a32a976ea44152f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b2ba839fac9a3a37f6af9c3831d1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57757eefd9b532926962bfb6f87d4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ba0858cc6d94c2e471c51a870df654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467972ef59e90bfffef2c762d65c28255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b0437a1f14bc3dd3146298c8310056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b9b41c8083580671b2cd4b0833d7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b819c5cfaf555fc25e2d7a802a9280158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7fc8b1cca5ff9eee4a436ffb1620d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99845190627abe12510267af8cadb26d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321684345c7896b55a6c018f55f42a3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71acd1ec9febe0b82e7e6ac03f159f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18017c04d826ee3d4886ace3229dab5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b389d033127ee6d7bf676cf4f83d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f588a978af341a12e67ebbc234da465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68eacb9a9dff2665493a0f522fbf2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2709ddac2f28eda6943fe5c5b5f725d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2aba50b411f9718e83e86b80e45f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667ec63f4900dff3df52004c5a36e7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc4b862a289f6b0ee70ebd1fbb39b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4463afbcb9cd259486264c4791f57071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d8d8224fa8eb59e39df0861d6f6ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d1465c834dbe83689c339fe6b93f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5506e17c327e4cd0a395111a9a20a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb27c4ecbc9dde86d321a68390faae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855a4631f69acfb1a15ac7399785df676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9f2002362151ea59a46c4a63ebd7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bc3dc291d114dd07a8df18a2fe6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426abe45f2d1880d34e4eb96fcfad5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed9490bfa3479fe41a4c81d04130e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afd562635e26a2d9713f765b1603881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b51eb58b4e58881a55443d402385182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04080b1cfc68520e89344a45359528be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8c80985226fe026af3f4fb27f81c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce40fe0c53e4edfc98cd7e05253c8e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605e202ef34a5255353fa31ab791c2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055828b2c7ec7f803293bea2778b62887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aadfbc7fc058da9ef21feaf70df0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57a29a7aea8cd0e426de716564963789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1688ea193f381a70f0ba714494b0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a2a09f74a28b7cb2c1f0a9a12bae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd2db8eeb5fd72f3eac600e873d97692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf82ec5c68c996f6d81606a8d3ce8bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7a4e33536b40c22b70727d6b1c20894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0926a385c623a5dfedba2d1e959b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22460f932397965da960257f14a4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b87dc590e4f1a515f63e99ceb4b9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94354c1ce462e4c0bc363aae2dbc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0311e72597cfb13e43ed3b05c4b614399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986f7ca7adf24e78e3096d61aea6bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b9533b5556f20ab310b2ca6abdbd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeb0d3790c3724e3b6cdd58a5d7c90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a2315923b7bced1ede2991f8629b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b9c7de7410eeb0d23cd5c33fc5d6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ab791b3c95f1ef257d171431e905105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e857f16678419e86270ce08e679055106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd22669fbedb36f9753198855c71f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968fdde2caf6cf585cbe43edfc447cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d863a1187743a741087c0576ca9ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54128933405d63a6a853f6fae3620ca9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0daa28d7d53930f67a7425fbece2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c44aaa7af6e885510b2861030c3590112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce53533ff521e64c4cc5ac9d86db362113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d173c6a68e6555cf3b682db211d159114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaab040f97b8b11738fa22a85a9f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd10987c35a92d1854eb2fb3d57f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7abb0f2f703e00d49a8588632de62f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a12e41e5e2bd0da1354a004f130d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6599db0d90477b47f522858b0d11aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f67c8c2cbf22a9c0a38a2a8e1f2f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad938cd6bb5702778066575fe37bd5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f072ade012b26e6452ac5917f8477122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17d167c81cf11e81a736b62cdea91f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55feeda60c9c84fa40763efbf2d66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d55e9247fedd882f5f803702027a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452957cbd2a69bc26768b0a1d8f595126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661f8a8b2887b327de7de2bbb360390127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bedf1d06b8a461210a5414afb0994128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d9f727e76b5f419a72c0b06ec3818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4a99edb7619e34d7655cd3d17bd05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aab1378295453424f130a8b04f01a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fad1adefcb7482117679e6194c338132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ab54627cf009d696c98d282797e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd2a64326a6832a69ec70965fb5ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f086a602a56a5d902f001a55a86ee37135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d01b0c2f0b066d500da1a4a25209136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05399608740659de34279aee72c604f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361f2380e21c24591e2816e44932524138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00a00acfe5317459094cf310f2fb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420605ced5febe9b84f81fe1852bf458140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3195a0834f071d19e71a2cb373225141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ccab847ac95a433313084dc721a2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d39c174f43f07b04a57b4322b2023143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a0d10c5498402ec872f4fa89c3062144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903648225835c7c4a10b2ba147ff12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988b39c81082a34377603a587218dcd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813557fe4e405e45f68e5c4a927c259147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86556dd71db18976c8010a764ea999148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb98972b05c1418d88e036c9ad82646149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e60ac2f109d5c637cdeff00ce638150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a942f30ee2908252f742781ec43e73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7af04e59130925b39bc6e142b32795152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7f06d34f8499586e56c9eeda29b5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe0dc88d49e3994166caee18fd2c51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74a471d60a32670eea821c15fcdee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c06117180e1495ae24a6bc8c4530156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ad178eb33b77a7b1ce5b160ee663c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d93fdbbb92eda51268134f44b8adf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4ce182d7b485b571797ab87101b11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caeae4a1f8f3ce0c380737ef06ca64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dfd7559f7fa081981f6f2bbced6de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec476ae63698f412723d255a57043ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69289d37b910bd87587140d2c78b642163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d976193ef4e93c6531873471c9835164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b32ca995e5ff5f6115aab382b3751165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e53f3bd41a69d1c6d6408c3c3583f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304925bb242f80cdd54b98f0ee669210167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4765e7af5495830253cd1b8f76e3b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad461c2926510f050f08e5ab1da099169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840858ea92533274c76590d73620ac0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612acf9f05d01fae531a851875fd949171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93551308c754eb0d84870e97b9ebbfdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1293d2f0010184f9dca024c679cec6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b9d36df8d21d42117f6d910e8b62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863f39d0a69a2e3d7fd899f67016c39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b989c1a52d583fdf453efb6703675176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738a75326a7f2db0e4dedab61f4825177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8dbfc7f65b702381aab24ec4fe040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfd7c0e307a0e4de9dcda98405d36a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251cd2274aad007448c794a0b392ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc699c562c8070af96456bbf53c79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00b4b785345381c604faff8cbf5f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c508ef7f219cd71f352de1f0a73535183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d06a4cd04e1867f9eb0ee9b235c98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947568ae047e03ceb7e4dd65f387afef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e2e7ea4e9ae42cc02755cda760aaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e829599d6bc18a8c9e79b25567fcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd7bb4cdc6b17001cdfabbb13b727188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fd581737bb1a5c541445746000e4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b8478f1bba4e8940389f321343e74190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd3c8706823efad013b9efe385afba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca60c5d134b57de353b524872636dd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bd6bbfc9f8ea761bd2e385f889e04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040570d14b33d27afeead72c30d1ddae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde507bf5a3d711e4f3cf3e1784b95c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97665527faf547b8f12540e2b74dda4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f32d72e30a710fbb2b974bb1b9eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4deab62aba1bc260a5a3edc86e9c5b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743057939dc5c640e37cf3728f8c246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c97370c263912104892bbeb976c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb762a3d3a6dee0b352fa3c4725ad5cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241b238e8ab3f26d7c6d75fa7307c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c0f300267d2f6276ab20e74f3a697203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d26b845ec6f695390da2e9b848f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bee354dc0d4d5af12b83a88b724fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a758ee4654026687ecf4d2808ca9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa0fb047b5bc86b448d6a04a2347f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8189ce6984335a4d9e6b33d81aab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc848b6e74592ddf36db2cb3a173078209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be844de270fac231de1738b24317b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d037d0e8ce3c95ce62b08fea81f244211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af765b74263479c9e86e42caa46a3e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578af25a18c7b13e6272c52aded92f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286cf6f332104ba63f528d927395f91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942364ee0a8f4da71cb96061a995ab51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5620f21f34d523cf91d52cc3223ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff7bea49d2c282e45dd2fbb7297430217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7b5beff4cd645d5f77980eb3b8cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedbebef85e3d6de2480f74f43b353a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5e1cd14e2f3517f22238486ff90c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6064f511edb8fe0c3902125657842221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114517c597293d1e6c1bd6335885a53f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20fbbd18751e21e2b2a5529f23de1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbca9aa63e37219f925096f79bf45d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd76c153a8ecc7c3ff80c976e4f7fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3b1e628c92659429d66232995b585226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dade38bca49b6ac2152ff924d2819227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f381862ac3b1ebab395b34063e8d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2660aa0d7dda505678dd2756495915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a6de987aeb255ec561f75fbf62dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611850aa803580d0347826d36fcb8c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377916075749f3f86dd06dbb9101ca0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2958037c6982f8c058a4a07437045d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b95776e2be9c587613d0069582fac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032589e992d64f9bea4029aa1649bf9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2f3586918b6353f08ecadae13d453236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d65793f393c2542d03a70a5cda968237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af0a934926317ef72d2d492b7c8850238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de59b0836ba0284225040ae8dcfbe70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77e860e8ea4055ae3cce9a5cc964d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbb6b0f53783e321f043ad0586ecd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58873318d14d572b1599b388846bfaf2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb991377be2f530bbfd6664362bfaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933a1ec2b5ee1ee9d2f03176ed45bee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb065a92a35993757e8a48295b20caa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436940061c8c34c21464c229170ecbdd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1660b3db587a64ea0762b9760a3681247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f12ea7be09f9f283815d3c8ec25a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7fe11fdc546cb3653f2933f816fb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f7f4d766caa8555b38b619fe59e2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0712baf94aa9eb73e8cbdcdd0eed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336714b6ab01ce5930883c51f8dfc540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15955ddac0350a1e10809679d12cd643253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d042204b608514c0f12bd543dbef0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a657a379bc18c87add85b80bb29ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548312bf911f7c1d33f7aae0cdef72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa29ca694fb4643ffcb92fe9ee052257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebe0e177c4cb81a34df03e2dd5c07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce017d8839b0296c9b115e484c18f32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780614bcc1a71bc2354b5f620d31cd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d8ce1acba4b23b6a8c534caf2363261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f071a19b9b80744415d8f91f8304ad1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d1d9c2adf8a5afaa44dcedcea3465263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b61a073de4280ae9988dd9c7b3ed1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e776486363a9142cfadb2574bea4d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e5a7e156e7bda22a3b554a3ec883266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb2decbae8260efd360013b06cef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6e06bd5fd506d0267da5e867fef2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e317b5d1599656f4df531e93d216cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f530efc7ca92f81a8f3cccb4eec802270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef9759cebb3f0dcf6bb56d1d1525ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5935fba7cfcf8d3e580ea0fc342d9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f14dfc786747453500f284413499ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5418b5e64e6486143ebf2c5a3c879f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55e1e701e1196842349122749d41a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058776a1f17816903773ddd8c96006da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea390ba3d64ade3afbc9d165539e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94ca2fc7426f436a9f5bdc70f77c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa730344d289aef5d1e985e033084279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b4a61e9cc12dd6585e6ca97834b06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20779bc3d559111d7b9d53e89d91406281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d57ab2370c1ce725fc72bbbf5dde9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf9df9e437f3685976f780820cda0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6191a61e107f88fab541ee764a36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e713187c76748e11619ce491d371ff0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1df192701d2818f3abb1e2064bb346286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a8080da4ad1e8c9a66cf870b5006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ef9de228d09c7c2fb3cbcbab693a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb98b6bcea9a69becdc6426ef004b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceccf60416e4b9fdcb572a823ffa63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f12b5d5a5d22ac5e519e637ea238e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951230ea7475adba67414a8c371cee9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aac5bfd64883a38803626f96af473293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090c04dc59026ec7831119fd764cf8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32bb921b997da5a81febb6fa02df4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175a5875521083ffd89a842b096c4fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b21d63567ab70061ddb12056e7bf8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38613f2fd8477f419c4d0ed82f91e269298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be45a917c6a48524a6ef44ec4d201299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685be741d6bde7df5844d6192548711300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc58dc33594a0fbdf779f6212e0bfe2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff873e1b3db5cb28af6f33ffd1cd3d27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b016e7d8521fb40b98f32885e96b5d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b824a0060cd1e3df4defa4c4c1e5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9be2c6d3eabd31295325105d276cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd620dc3ba02e2ab0a1d29ac37921781306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019dded2c10a2d583478228787bfa6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99432fa2eebd5b267f5d9e4a66ba130308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179459cda59bf9eb57b0c2be07d9209309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12172d94a5932996e6d3c59c95de03a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddbcb5acd467f48425a9426c923e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4cde2e3de6f552a90a34c76436fc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee4806409ff2ef146e2bebe088383f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b770e65de6ce96ae147611d498d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeef322dd643591181bcf8b6b11d8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c6230c53868affc89e44d8ba0eddb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3763eb622a39dee71512e15d90f6688317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109c293e844b9afe252185035273d60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b12742790b916519862b08d1e19a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e322f649eb9881c89ebf81e7b9c2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8318cb8782c1b4455f5dbec9cb16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe8e7b5fb346205ec50dda725185e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c9e1b8e256285a4f1fa2434959bab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700baf86affc541d7bb85a269dabef2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36535432873ea4faeba90b97aa6830325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917346de3771d50e03645aac06ea8ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44081547f9be0675a2b889249bbb9b46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d4b31b67dc5f79523eedb4f95eb72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773666fe0f485797241ea7221f195083329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e51d645d90139ac7fea5ca28122b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d084bc450aa6214901cf373cf1d5a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ef94e8c5ca95a5acd05d823700308332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ff72f1e2796d27d1a6a6f9c299c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af16b26cdc561e89c4e31e3ea404f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b916a1376802285d82ab4e4abdc40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e301605b596f8ed4437fe3ea2383ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807a3b1801199f7ea73efa20f145a40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0afd1577a00514d93a96773b86e24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba11838396ac9fa926804bd9c6f08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db220aae82e44f3bc98158307fda4be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fed327515cba52340244f91d9406cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5e27bcb3462f1a656e0fe7287f2b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c9706d0213fad86affb7eede36b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81c3f67c5021cb6bc9a4d226cf2f04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d01f1f0376a331b971e638690749345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33f9ea82eb681a6d8df839faaf545e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a977caf6b6f2b8901fa9f46ec09d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307b38dc308b787403d9819552305c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeb38bed355c7d672b6c847ea2e8d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388fe735daaa508e2353fadb16daf29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72657d33b2b75663ff0fdb491d3a5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdbc83776996138775e0285d08c936352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa197305f5476fb304eda939fbfe125e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc214cc23ba214ac34785c7359a6ea7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533bbffc7e38b2697067acdb356e628355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2771a4a722576bd2659498268015198356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e37b804e163a616aa4b091966850a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94719ff935bfe3f261e6f00c83e5e597358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc976afb927bc009dbeddfd7495f9613359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c124c1df12e2aa64adf3a717fe2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddeb79e3ab72d4970410557ce7b4e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473477679906fdb2db7996495e6c7523362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102f3dedcc113c5aa30c61e60b0c3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f9dd64a1ea595171af42ccdae2e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf785d268610b2b97ec455a9e47526365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352db211a7061dd70219373ff576c1a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d021265216f1f0b82704200d2a31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde062f0b681c4a0597b344dfbc450368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e5919cf013caafb27cdbdb8739956369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a936205bdfc9665dcc40039afaf3ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665414c70a187629122371322aa5e99f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dad8a5b59fb80cf9dd46b0c9024f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5debc17cc78ff60b1ff1fcedaab4cee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7969c91321c1f4b67f4aee3503ce114374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad1a873f9f51254b5ee5e03d073c06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae307cd9768027d23ea72d1fc6ffd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f117eebf542e76a0d6843f0cadbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707bfd3402d9392fa9c989fd78ca0ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bab8eb155deda59aaf8d4e5c252b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afef6a3487fdab43294de9f5225ef1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9330c8d2aadb2f6fcc5032175fe7c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09584d0d22583b7ee91dd0d46e985c70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b19501363a8017da0a9162ea477e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f4ede18084283d9fc129aa2472884384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d35a194d60ab528d15d469fd1ed3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020be68e380cc9e6d871dc516342022386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcb5d0269d9134a5e933e07cadb4df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb2c073a54e655b9cab97b0e739a36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05391ecf92071021330a42637a86d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce13c36bb310f9a714f3328e3dbce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a264becd11494fcfb78ea9157b70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfae0e5c6f6806c424634f57474d43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699350cc38a3143edd139a05af36465393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15114ae499f1e2b9c4c787cbaf2d087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe26eb3910442571d55db6be5b70142395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0784a48b31dcc646fb5f62af068373396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d4692e550116d3f707e7f66e6c1d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292942377789de92433549f6268b05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1be9e5ac2edfdc38e7d0e8d67fc781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985df95bf2f1a540bcd643efafc7506400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d92eb1f57fdacbbd32748d8d9f685401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9034b6d6f8797314a456b0f2a3568402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8baea9e248396de882951c1b1d680403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61cd41f08d7939239265b9ea9ccfe3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadce3326d6049e432414351d7d8c7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253764f130c7368fead456804d76ec6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5956cac7c734ba9948eb4240ac4f03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d286437936550209ca7ec4665d599408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17299a910a22331ce77616320c224aad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f4c12dc011d7a3d53071c9450693410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3dfe62e248289a29e42a885c9ac1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe2c513dc3184c436e432752247c34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f6de38fce29447674afa447c16956413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac733451f8e4840adae70c9cd341e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a05c524c090ccc5daf4f597cd4ab0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1e9bcffa69bd8b9d25378b2d4c63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b63d591f95b6d847a30e3dd1e905b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdea9bee078677370e11619603cda73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea0c8229f169f4033aa340a528dcd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd17eecc151e6ff7102abadb77277b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27420c2f36fa7c821f6c6089f9777a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24fe812ead14eedd3ec0b2b0350107422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1f186fa8ae16d5777d68e1b05f29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744c32a622b764370b5b790d5ef5ca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57670343dc5f757a382422ca64cd09d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b4dfef7a0dfa402e879a92b58c16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab3c460af6c306dac2da8bf22149fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec539aa83656ec313e245f0225b568428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8894ec108446002ccaa95899251f93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fa51feadd6f61b31d3d22a54af65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9838c18df100914a64bf6808fe8e6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0981434681faef7d5cdb786fae9b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe7c3aa8f7d1d41c7c2e1c9b69f76f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c6b72fd905d0f4d6c9ba7074f3874434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97128146ece80d810cbcec0c4ea613be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8bc225e3531ff63e7e57512bc3ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c15ace47f8c47c56dae9f1835ef4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d069f5fbd2a57f6852f2f393fe76b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fd332252629f857ac16dc82f00268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efea14b1835ea231a82fe6bdb323f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92c992c23130f054b1de6cea20e4bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e5dac92025df13371c5673dca0f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb10d519f618c477ea24fadbb4fe00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e41c831357b9b371675e0d1b7ecf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c442fdc9b553feeced60e8e91878ba3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf2cacc21a7e01f10d33119e8dcd1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852cf1b4ad394ea348cd6f72cd8713d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114b6a30dcd879fad3bc4c4d27cbc5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b681b29ca30c9d058c2bba3c65fbd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e89d1368059e2c9af9e57f892e187450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b36e4119a0ea08c76683d447e7a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac52f8da6c4afda8808864b1e1d363452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d3cd49e4aae14b00df5f3877a4012453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2117ac958b37159596e51235e5dc038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ed7d7e428391bb6cda1105a5f0d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66e3b3c632484832173cc693919f19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed57bf5e7b6ffd9855ad7bc2c86406457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad9208000758ac5fdbcb9e4c18aa2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228389b0fff03a8da611525f6920d9f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52a4512e6998c54bd231bb8a08fb26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1a54a97f99d31d9105c8c102b480e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3b9a4a0d7bd052b9d351623887e3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01db1b41afe94b387d1080fd1d511e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc54d672ad02d0cde4efbd67d7c73ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624e1e04957c1f59c1c67fc26114174465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbe5d831188cb6720329b2f05669bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048c03da7882854b795257183da42a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d2e36149344837a73ec6da854711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b564fffd47ff7aec9692694fe24f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b703939383937293505883a8dffc17c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167615597eced5e650191e03e6ba0b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64155a571090d049c816bc4e9801ab76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d820f1e3726ed62dfefcfdb65e4c330473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f24dac0987f6b6d154e0902e609f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245931ac198c508ed0713897b80ffe1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f98c07ed260faad92057b93831fcae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37964de63909cdf7e0a88b526251012a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12460bc3dd271e9e34c90531b7cbc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed12083cc42e27947d11a10feaf2cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51c4f7fc569f2befc5b41a723e6a83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ec1388c702b83656c0fa50db9c65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67349f85718dd9cae0a06fe9dd60de5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a53ddd7b36e46c1ca4979f4fb7c490483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc89908b173eca0434eb08f221604f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc3415705797a5bfe5166eb659d608485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8fcd663cf225894206b93abf85126486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad16ac426083100f5eda12da155557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88214b1ebae0e03531e9577e912b5863488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88a02f9932565939f16a2c005cc03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86ce7e0759fcc397efe177da5124eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817bb4ffb10e71f3e90f54538d1653f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350145f7d3255505bfd275e8ca71df4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fe7fb30732bee2d66e77c5b552c20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d06405318e7f14d33a9c8cf01536bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc6b15b6ff9158606c71b81b452de3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f92102af8c2a5baf7af7f78afdb53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b671fe33d44df463649d30bd5e2910497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ed9189e92abd971140055dddcaca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ba63a6688b7610f5f80024dadd39b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663bd678be66a8a7ffd10b69b2e6d64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645351a2c524e76a901f2931f8b56e03501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3957e5a48d5e77cad4486d489aed05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe9404f1bdc1590b51d1bba271845e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af03bb11fa787bb677e2bd1a65608504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c4e80723fb2cf96660aefadf1c1da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d277909c62115338c6f5e97498834506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a42b90903d224f92fdaf475276dde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d4facb648423b63bcc3d9fa325655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede4fe5909037e59fefb716cd14ec62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dab6cc2c4b64d78bb64d2e8acda376510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557ec7f0fced6d389d4c9c8684c202511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eea94aa7cc6a9699002e07037f66e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1764796631681a9f71282f2826f88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd8fcfcca79a8b74ddb1085b197efb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75840715a9cdce306425947848b2ab11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e7da8a1aef97c12b015060a4fda6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350a3403481e88b2db4bc6d4b360367517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c700ca8204e49eeafe80f85ec28cd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b89f76672c7c4bcba851b25065480519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4073ae0eaf14187bc9bc096ec84cd4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226e110fed0a3b4c6e91f09ca9ce457521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa4335077d3ff1c3503a380f896e6d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce6ec38e93ffd7b5a3c88aab7323d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e855e5542759f674ce0a8dfc177799524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21895f47cd57f1e5309ed4ae6d7307525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e34fc8f765b249b724e9e42e560818526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4986dc9a1f9f0b92ab531e41dbf5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bf2ec1d74e456aa5abc0db00f9657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f31778aed2a51d4d0cdf7e20ecb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3870d9e36aa9b0ac703ae06c83be68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e0e840b4079c173065d35fb6d0c0d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9c46695ef9037c4ced3e75566175532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f73e79ff4fca46e4b9a3bf59d2b28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fefaff13ab72c40116ff71e395e0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13d5bf929f734be88791ea86a0c82d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4e1a9b92ecc74fec3c4d0e2682fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35643eb0a72d087c47717a8042f5197d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2ad53f63aac64b0f68cd940a0fd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70c7824073a11002c148ab8b05203b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a676b139124078cde719bc40f92c67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77de81b43408244115ee086213166b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6537cdde488632b2fa46b1ffb183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b72d78bba361836f51e80ca9959175543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a68d4699e5e4ba1886c45482d5a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ed17de41c03fb1bc8cd643a7f5e9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf4bc4e252968970a03a54bc8219a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc03b8750c0c586c3ab8d872026f94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8124716be82297b0a36f76c4d33b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb3040a92837665470351d29643fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51a35ebdb17627cd9876de008eb209550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f5c4294d9b68e793fb1f1281f74f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0938bd8ca561475b03c05febb5aa3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f4f08206e688a10fcf5ac926ed856553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094cd22b3d59431df65484440fa85b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394af42ec6ebdccf44aa6ecf740ff540555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0197f3b7badbc3ff448b0ffd1c32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f10a718b972e99ad369906453a39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230463234b2cf401e00c72e58d98ae05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d9dd101ac54bdded632c423f18a3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209bfa93d6c6afdebdfbb324eddd8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be1445361649bd429a42eecec05e86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b368eba8acdc6bf809efa792cba4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae233b2717658f178ffa747054c6058563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90330143abc1d7781ff9c83079879e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f762fbf4ed067448b75c18bba0695b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d8be9edef1233e2d82c405f5e4669566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f014fe6d592b621e9dc31d5cf012f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119993f22402d9bd72fbe00b0993137568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8812621b858e28bb5e4257eb85d0e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed118862f986faddd6be374e5b2d5ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a73511c4d497d0e5bbb7223171d2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93bf9a47c101cb7e41241b8b518de4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28701bbbcb933fcc174b1947abce2f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785905df9b99f52525b9e13be436e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575ae04fade78b9fc8ac8ef5ae774aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b0825bb1ca9a8fb9085cd2733efb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697c7dfe9476c52b18cf701e3a9119b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f66bfde8855d2614f591e15686d5a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9fae2b028a16984d0121030600c12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cf1cefcfcd4aa811e310700f65a3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d90932f3078512a9d1c6dd764958d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def09a94ebef06c645d4068fd44fb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb1a9d605d6275d7322396355f12ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112e069da75a853f4710ded8f903647584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639afe6b0442d81bbcc801aaf77bb7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f341b741005e2efdf09776d6b715c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741324bb83ab812a19f98a0df1c9c3f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9411be5bedec5129d81213e83c022f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da0cca8646380328f80a0d6d056b79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3f3650f57b9df0f311681531ad6e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ddf2280af939985c5af39e5d952a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c22a3a6136d913c845dd5daf074e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd023d6dfac03ee10bcb93d182822e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12db71dc24635563973636db0b00e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e82cc95c1e0dfa0f38b235dad028df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bc159e9c153cacc999624df137ee1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6729b921ed41252843a4081f9399597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c263b23b7aa3026918e07b1c317a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4b410e6a93335f1f92a2a81e45782599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d4a92918864986f2324ee3c5c961600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549c177d187685a220ba335d2c3a33a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d558a10897d23e3b9ff0ed46c859602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece15b9f012229a077b0bc52a32f9337603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba169695dd8cda070c8a7d903c0f731a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a85d80bebb35b4e3aaac231fba64d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788a66e50321bba8ccbb22db69405a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c30f54bcecb311cf673cbb8124f26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb349a31154cf092db76fd3dbf37be9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0c3c6ea5c8c6a25d13c6b49819477609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07ed267e4f312aa3d28695d39282e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167aabcff6080ebe9fa31b0008989d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537124981096691d38e89413264520a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0a88ca6a1b7c48bb1bf2979cde4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c29683d9fc2d83361235ce57734e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca98a45c43f6e4df20ca664620b01ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbf58244ab93fac9f2408296f0ff5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e0931e1b76ec9f4c06d60b4b0b3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eca8519c3328279b16803a68535b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b8c205e6ccd9057a73fea12998b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd793e7d33163b6d01922b8665d5fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2bec000d691e6b2c5a6df3f6d6eb4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79463d501e24f89a63f09ffba0d49e97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290818be2cbada4995003b501c9bb352623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92e135704c368c7503e62fc869c34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa6930fbf998432e1776850700e6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32e36da30226cb38f3f0b5afa062bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a78467c59f35409e5232eac78ee6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe31fae5e3e60b7179e5806081ec96b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fa9cd53071f4720ed5d5e222e5b5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5932ac56e1a44a2c889aabc48ce2f1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef92039dc9123597039fe92de98edd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b9399610cadc6d1a36c4fbb9a8d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7c05d5b36c44eddf324b762c2e0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257d6c13f21e0b8de64a39fec103db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200a980f25887d4d87fb4bbd942d146635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c8f73ea621f5574673c6ef389df36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06159a66bac6d42ec18497842bddb2e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6193bb8bde6086d71a285993e4e35e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2df5858f8d827b01a21eaae39237b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000b9b7afc820c3aed7f090370aca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b2ab471babb3db3f2f26533977ecb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c798d669767ff4e4d1dbb3495a0d2b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7551bfec4676716498c9ac37f0922643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee5409a0dcac3ce8b9f51c3b1fb615644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d12af4c2f0da8e40b5d86ecc1d5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8c8f072ed900e093510c380cf73bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504cdc551a7d65dad5261ab13b48881647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fa74fddebb5d97f4e4f56a7e267b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02188acce83b2f8d9e13941a07600583649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9e2bcba5d018a1a9f4831757762a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded3f4cae92b5a5abd2030efef1c859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57652848367d6e72ba9519e86a37ffe6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696f22c810688c8bf71bb60520eb4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e887928c14e504ceb11c201923f827654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22971cfc47646b02109a09049edf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed05b5479fbefd3cbafb942094b22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6aa89a8e0a14f705f2ddb6efafc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c64b063c8c23d5bad470d91e698197658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aeb6b649ff29b6807cfb8e34117dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77806b283637f8062041aede6cd2574660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558242f372cd29f071be5d1ff1dbc0b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad01dbf38775c0f6ca41bd0cfc53a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0f3123890ead65cd21e136151eb6f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcb3502bf03a3d45f891c3131ded5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a5c272226cdb4b89a6003635f8f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87268b49e9aa65d5663270da8356ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b6dd63a1678063c0c986abbbdd394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba98e58b71e7bce900a8d6011a1ba4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6422f145e5d08b7cb3917550453fb40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dcad0b91667282be324d8932228ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225051154c6aa34788dbb34d9a17de31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550d8dd2f5af81b03f45102d5c86a42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814fe068c5279a3afad0fa12874c113673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f2f7e84f1a8b53275ff03472951f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9c0e457eab668af2d9f58fc862162675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261304b98aa5e39e61c141814c33bd80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52559c7b67068a94fe9cea1c8772ed14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a88d42ecc7a389d548c7fe4be73c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94efda1c4f1ecbebb881d30176d5f96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc7c59778b861c1bb7aa47922665b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73410a6576ffa5259e5f383ea3bdc0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda742b00242b5f82c06d641159d79b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105cc8aa1c164e64ab5d3e82186d2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07730afe904cd3502f0325862c1fe7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dabd231f82a612aa6d7997fdec165a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6233e19c0cf31bf33110fa733dc4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aad164ebf347bd66571eec47e3c3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294aa7090560fc22f3e785355940e51f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea1a22adc90a3b6b58e1da07a15e53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b355431e1f0ffbddf5d42d3710f5778690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05504106cf51d7a872967466783ccfb4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f472917a71d99ef3a48bbaae4df316692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c928596c6e15cf392098b6418ae15f0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fcc05d4b84d88a74319f2232152a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646272c2cc680524ab354ed0feaa119695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71d3d5cc547ae18a00d9924d09504696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4f0099711b1fc033e612ed5332f18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe13325e4d6b2a244f8fef09b11802698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724054c9fa20eabff1d0a02969b6c7bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcad40deea014d4fff1c3688fd9c92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7657e0c8fdde872e619f8f93679ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7615cca9cd459231bb3508b054b816702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad490146eeb0a9d7c7fe9d536350c2d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e71c5913a0c8b1a44121c8e8fca86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad675bae861656642cf493344efa124705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d54c118280ffb9a091d1753c0392a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b7a85373ea7367a4830e04d1f26d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b574cb43cef5f6599842ee569bf9ab4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc6c44b7b67142f012cb0a15def1ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebbf8c888c1b5ba363d12c02e573ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df09f5246b55c5f69a39d51df9626711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d337f6d0b4b58f489673f4dff70c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58be774328c0523db1724ae2cdb62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140adda0f2bd373769f9a76bf5ba792714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919e5cfc519a16e6b6030f9d9dc9a85715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d7887297194615938a357a47b5982716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993ea6b556898e7662e3e29e306800717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3fadadf724f51b3126803c00b7019718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2473e664f907d3230820ffed279558719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d925c2370528ca94272686f8fa05f21720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af15e46753f26598a0213c418f9d72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba0c6618022c7890d0ad04e2a75172722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9058de8d070ba0903d5bb07b6d4c67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f856932e13d3efb02c38f676b7687ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052c18540a2dbfb1d90a4559ee0ed65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ce282311b17635363f87e79a7cdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b5416313f4692af70cb3b7589ab1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21e2c10b17ec87704ad4e26707f785728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbd94ed335f1c2e4a9a125c459eb88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dff6bf2edb6a681db69a205d3e7f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40f308853e8f9cf135e3f6a39f6616731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da81fa934157dab2fd77fc7ff5deed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66461a823ce0d58a3f38461ae0e3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934512e9db6af4c3822c65af772594a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6b9319824b38bac2717a4b3ad1f4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f19a58f87a0584c18b495cc3974fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111748a1b4816f2349d80d55bce464a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b6efc12223401c229dd9f5473d46c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412ffbaf8daaf6cf326977a0ffb04a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c33a5c2ec759713ce2fa2be9252a1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bf98322e9d11af49f1ec1ba5d84c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7180937683672918ce25f104605a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e668b67c6599f42dc36ec78c59333a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fe429b46af850b1dab6deaed129d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0cd6e81e9050699ef6f8bea7c0b0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e020073a1853c2a719975dbbc09232746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31778a376701d09a73382f085ec55e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468788dfa90737ec4dd2e8a173a2f36f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601ce3ba823930ec15304ce0fadd53749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef85848ca018c904d65a739b6c181750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51cf17b0cb121a8d905f8c608cde71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988275bb5b8e0697c65e21ff85353c4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5808d57f2abb550b3b7e20033fc2dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c4b8e596fe1cd1e87141d113acdf1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c27d968d7614d2bc3640f909d2889755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaca095cf49c0d9e4f93755af1e304756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f53a2c21238f940ad4a7ebe1cffa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aed320ae9aed61947145b7d497567c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc285d8d772c297bf8d0c01a7a4a4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21146b76ceedf83ad5dbd69e95fed91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a2485a1789a6046aecfb9e95558f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6d234a9eb653f54c6906825066373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfd6c97668eba667e95cec7af611da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a7e09d380705363e779f35a61e7605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd1db84ca06f805f97d82874c5cfe86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af5bc320efa16b57830f2c0d1787e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440474882ccd343382b6653b56c42b918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c0c89f0ca806bfef7b7fd9d861c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f0ed8671c09c39f121020e1cac3e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531337428de27c6788450f7af51bbe211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b64a33e3f198c796831d47498fe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2729a69a53837e4b79ebe0f72f3a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31b01f32891c4788b8339e8fdd63814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c71888a057f3d9a615a0fcd17b49e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca198c3c699a5ce58d2e4e7214929ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34363d820c541a02b881b8a98b3b22117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e03531dd24b751741dacf1d697a52618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa90be9ba32fbbcab42c3e64c431ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94109f5150468d237f1f49f6766f0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bae409df3ba0bdd0d79bf46b91567e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22261affa1305292c65ac4d9c4117722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff06df22f996350fcca2e442da15a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67373702d928d40f5b31133600cdf7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78699721c14c6d3f26efa03074fe60b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab0353d2f16fcd4e4d564b2e3512226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6352fc0b0896141ad5406879e39a3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e5d66323d51437326502779f54a7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cbd2e5f882c7bd15ee5672b11029029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce332aebe25c9ad4e59de0a1a1d60b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca23b5a4a47aca75b88e4b5f543dac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9ef8e7bc653aceb82e84e8fe9f35932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bfdd84e27618f0d78f673b48296e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc04a9769ab986014020930bd209034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baf37ab824cca58b46aac7e775754735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683d09006e21baeb08f0eb112a1aa6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683842e086041f3da68c6c5b99430a8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dde16d16e47a475c82e12888c05d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a5be1a91175a3f26aac78582db2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb7d809b89d08a2a9ba09a8537d6e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45bae31d1626d337cac30712fe852c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51f2db62bf9e7d7a771949b42d820c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a4e88e2a831a60408f097eba5306743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0fb0c5cc0b9c2ff518af156cb2c6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244cb9fc90d8d4feeb9803cc20f514345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae7cf7d90c4f0f100b7e91e1cdda146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c8fd522774c744b29ab6744750ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87cdcc9cedf9caa13ac2ea2352ff5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6442c0da22f67add535056f6b78a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2aee99dbca3a10f241baf8a8ae3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f2565b3b953b56b6de2923385dca451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabd3b0dafd97b4d1d8bae41112cabf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91212d47dac84d85320505ea14c9001153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d50e374d63d6eea8fa7365e0f735854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793435a9ad2719adb2940e18bf9f51e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2602e787b26338ef5ec0a5e50d53d1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0513adad39cbe5e136f53642e3c36757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d91ee0e15c964a008f55f999dafbe558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca1f0ad4e3e40efc3a8ed7db7372d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb94b169d8111f339001f7ee85f206460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930518f512c84f18181b271a15f6b07f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465921d4dcb9029de0cf1c1600efe5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c667ac559de20e70a24249106a6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12353a55f3c8873ed58263ad7bf7c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c43ea9113e08e8de13d9928f3934465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75083b11cc11fc4b9d130e4bd831b1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd306d42c3129f5fb082025e3d10567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee590d9a06ccb94088986ca5f88c7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58522e9fced346af93bbe7f891f58f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12003c30c9f113133af3eef6282de32370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddda8bde043ae32257aac6e82b7aed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cf354a074a01bb054cb48b384be8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fbfb671731eb1b6ceff8d33118bd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7185b8b0c5d9a5fcf019224833337474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86027480af45fa5bba9ea9e48e39d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d54235f932e488f2f131ace2e8ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637edb97a6794f788359c3ce8b5739f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14dfa46aff275e0b82d1e33b2b8c1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ac82eda1cd419be4b49f7197105c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7db3e828a24844fdd0a25771ce785480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a51312a40b4aed7fe822578988f8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b8b0d1112a8472a7038bb963252b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b784f321c1fc677dffc015d66fad783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96fcff204321b35f09dd959c573f4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567ca9c4a4aeb5cb25fa805b32e5d8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a9d9f1939782d005aff2458d848ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc91164a04b7cfdd498ab830ff877d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a10094427e9082095f3142ab33144088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefda013370aa1bf6b44f8fb2f06e8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d9397ffec82c2220340e303f84e7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81fbfbf7779a04d7d51ab42a6a018291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411152d20e124caf46452b0f5e97a46692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7907d761c3f5c60b8206b9e13120393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa62ae34f13be08fe09657e71a17ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65a7e7b027870af14bb4b397bad58395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc87f5527d8959363a6637b123b3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae3b2cfca06771cbd543ea3d5eabcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee95bd95ccab368bd6646da9d68ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90e395e5f288a329330aad88655e9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1812c820e2079ec40cf78ea5d5699100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a830fc3e17cefb51639f9da93d19ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf2772eef0fee424a3361b97bf3e4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbf65fd6fd6ef797e1eab966b20720103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd2c117ee00532ebb7a4212cc1f37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62330167b5c24e41f8b204804d3bf8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b166a652e01e78b072eb07181bec0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93d2d834ee147fd8d8259d997e5e89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c3442905bab6993f44a4a5682ed2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875749a9f9bbedb55460a7a2d5121d80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bfaf7fe1b9574f74d355945507f7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c5816f56a87c94b92dd66dbd465a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d786d7c4f8e97c45a3f44b917c82558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcefa64689dd06df529cfff34486cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa76e01d8aabb14a1832eaeb35a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dee557d898820707245ddd38184c6b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b1c4a0dcee15eaa7da520b14e99c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620022a879e34934ee304fd4ebde0eae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a00906744191d6fba7c07d227bbc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8821f32432ff31ab9cd38fd029543119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b3bdde052905dc3cf383b1231ce1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7970220422c11c35ae337fd1553be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184553888a1593f7f014c7982fba68b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbc0ea2c8edcf9f1cf9b6be96c728f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a5840ea5fa473113d67a2b0dd7b36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e5151549fbcc5cc3787a8cbadfa15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178922b15b68adc077503ae73a1906126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c04cd85ba5c07907850705138249ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d902c165e11369a7789d375f1beb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bfc1686da9abca3bbdec3edd21df7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21046a2fdcbf252aa73f57b4edfa8a74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67c32ab8eee2ee87d0c0d78a3d28b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c2f4979f68c2e0a00e0f80470bae6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c719e2fdaf84b3750526aa7e14366d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b0cccac74534b60809e2189d814b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d964d707b80fbe3cc89b0069c146135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f52b12a16b65b59f255ba6d32b26b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e159c4a239741bc0bf5dd7f8ab227137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b8fabf6d232be1c928e56008aa83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b82c32fdad6a9d4f4ee6fb245e8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f05f48cc913438f8551b1d493fd4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efd10426c5c0dbb2e09f9c7311e1e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db886c35675c0d246f8f7a1fec4bb072142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5f792ed75204bd6ac76b9aaa182c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fba2cea3daeaf11ffbf4cfce8bb7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f576aa6faf239caf648bba2118fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280112b58928f2779b11d9dc28f0d0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94ffa630e3cf6ed9a87e64b46a4192147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dee0cbf860fc6caaae5f244c96fc1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310a1933fcac7d8af9f5190650bcd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71a94ca78222fd5f3a2e079bacfc82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa858cd6309049e023390af60341ddf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9caab38649893d56d8a913dfc03d6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798a704dfb203939b99042956c2810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601645e7875200a92ba12d89910b70154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db93dc11035448faf0334b8777ae8ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b3edd303415922718bce39f6ef2e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae273875153dbb7dc8d306fc01c7636157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ba2faacce79c3172d00fa51fed68a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f67ba26e34ac465d61a0c94ec0594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5aaef412bd3e6fd3f2d9395355061160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a94f7be0b796c7e7a86380d6718695161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f4cc689c31697b3fc31b19048e5ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b269b2e7b5171b2321665460cbb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45529b7b97cb9efd3a62fd0c4f177d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb4433e7903d4a803e0c0a0e53a806165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e58b1555077e092bb09c80ecb06b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc9e951b32a29be66ed7d58476c48e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc481522e09712b91dca94f3d78a6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90bcf480a2972deb0fa5a1a669844169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f40b4b9d4ec2032369957cef7e49e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7509e8860762b81c4645d104869ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e07a47876fff2bbe9a59866f6abfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6356bd17fe95773e19eafd0b126d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ebb5f07bf4ce875db31d7baa7e9ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52868b74274d00abbe0f53dc273b7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402353517a98187ca26299b9659eeee0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c8e924a37b03f8a2c1a6ea7240122177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeece141157ff643496185fb29c68cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846745fd528af9f85862f7e8bb1e4dff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b511e3cf5389dfe77460ec35a427f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dcfb3228137f29d0bcbc38d2f7d92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f951f4f5e25388069faeb2f4d52e304182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db373c5120aca5cf6128520b0285a67e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6443975483cc8004652b9e33ff67e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325c1d955e1310831008c9383452ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b39b97fcb72c9e11711dcce74dd197186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e973be0aa15b3f1378bd40fd520b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461941f6e34bcaae8eed7cbd4f9555188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612b04a5172d6df40af696c0abd785189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60b7f962a3d9cb931812313ef8e4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba843066c6f974c42a557560940998b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff861fa9230736d67add1624cd44252192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dac63adee8e70445d152478b5338a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92cf503b48bf4d09a7645900f9faa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ced3936e0b832789a21ebd68ad3592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3bf243851bbd4a82b84c29ff3da3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74615fbba136ae0deb420fda75fb9655197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5f5c0a4870e86b226c8f5a75b7c16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df059bb0a0e40925aaba13cddeee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f69913d058ff8ffd66f047b065fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd83e70d97db115f6ec18e2f6287a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c50c46d083c463dd4e200e07a503202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b299d7dd50443b4bb33950e821b67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da8bb587254c7ed021bd11f8f1b6b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c886c75093892051279b5f5a88a075205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d612c141f52ae6e8987ac5d24b7506206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5b9506656cf9769c46321ce76bc62207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b7a10bbe697a9a07961016ff6a2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37655ac3e8b8d6644bdc11c1bf74b4ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eccb8a0dc019a5be2e783873444cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f0e232aaf55afaac857b5733c2c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d949a5fea07eea7f3ebee94a4d16f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b66b2533570b8a4513c661308c27f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb90495fda80cf519edc0fafeec58b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaace0e17cd82cd47b5df69ca23eac0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa407d16ded985a544932ec6fc3bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b89de0745716b8ea5f1de410c2c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eea3b7fd19073de6c7aed7fc1cb19218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d950eeaf86a753fba6a458e250fd4dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539dd10bb4210f4d04971dd273bd16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29975260f036a41bb1c49f4a90ff5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3692b791b60e11031547d10d68ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cce333726b0c9835d8bfebc4a58ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22e08c475e97def659cf441bf8fc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e0a2873bacbd144c8e89971a8097225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594da7672028769ac3242f5849f0f24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104bc391a9983ddb1a2c683149726b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb09f3225ec00eea11ee9bd079c93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22669531efbd3ce8e2108232f057813229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b137b74e080c7c6e3aa999ce96c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e235186ab57b5856c23bb8885153642231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52243c0ee8653199905e94ea6ee114232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6e4fe7909af4ea73f04133d035ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8892d5bda0102b3b76d3d5d18c58e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fd7780ba4ed97dbd9782866c3fdee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216096186edde945f5f828a9e4c8ac8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71422c1cf03c59f9e03e9a74f6e43bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da3fc4a073df3abeddcf1180c882a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea074c7459760c0ea34b0b96b49223239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8abb785d26b233164563fb75f296240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ac771bedd60f9c3d722c6dcaf5048241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0a2b2e27bef78dc3ad31da33b9203242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851f9a17ade08d86eab5041462a6f79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c5ca252907518b713496596e638ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c92558f4fd0ee9efb79a5fc741ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843693f70cbf3029b62dba4256012ca7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2d4b8664eef8a04b94a7eda6207f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c36647aac55e689a67010db88bf72a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c84f95d12a123af29f9a9ffdde441249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452afa7a41820b96e5d763b1d73fa5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc7cb9788ed8e302954f54242b085251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415a6307b0c08dfdf9fff0c85c7f830252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e795fde9105735f9602caf5438621253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0d8db1353da2ac05f70c1229d002254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0220999afa3ded2a7e764071e0e8c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27bb40479397523c5b8ac29fae1f28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606bc9a0223ac52eba1978492e4785c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93d122d5bae40a7758a925e155f45c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dd30e004388336cfd509f06d9c203259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a8b1787d95e807bb8e8996c31f83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c9a6072b7d0b42d8a3aa01cc2091d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd782fc947a9aff836fc36b00b0b4278262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9fc272af6da191eaed799c902837d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc722f6c4cea0bb20f027637362d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d45c47457d292100619cefb6c43047265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d7ba22c03b9854fa0825cdc74b717266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23b2f2b7aaaa617f5f3c93b7c57e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e7a07ce68fbad4defff48b0f3bf3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629719a4b51220ba77caf620d226d08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c53d101ecef731f562f7dcbb9b761a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d64f07217200de916a1ff9ab924d26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b59ef2320d9c2caba5b8d406a4c9a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7da17799ce338e825724c70718152b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a6e64a5351903361101dc914c536f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af7a17ef2ece685dc93789881e5525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388d314682e2126d2b652109859cbb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e567e309fb53667e0496e6e506844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986720ed44e2cbc0eb120351e60ad5b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb3ba0c3e248bb2e74ed4a258fa30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219211e5880beb3a561da50794e9264280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27952e48e987c767b9a226535d0c2fdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6317a9e890eee53ee7ac3aa591b9a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d17f207fada9591b96f92a3acbf61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def42fdb53121c17ff535a51fd7e286284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8841541692eb7663c77f26d12e410285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401618d34c8424f279397d2a27bd7845286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b521fcc7c129eb4d785a50da77e505c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b991809a60ab1470fdcc7966d06a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b28cee0d8fd1dcb30d5b39134cf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913c83d86771c4984b0f4814d7c2f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75db579964b9a1e7ce731d63f201200291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc006dab96ce7b8c4301947831cd206f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de84f75c3a973a07e4977c87d1501b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abd921679d4a530b94dd83ad9c7fd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574d04aae6375b968fe99da2968cd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185da8387fbdb0a53d753fd2623e293296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc751781c93a700fb7e3156a219a49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a6bc647fe7595e872d1fcce9d0736298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9634b2c8bc94b59a179bfc362cb829299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c07df3e9e51698df752236b681136d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f7dcfd773f825355ff29035334c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf740fbf70dede633fd3c144813de0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe82d9e9c16bdb010955465771f756303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638160c1c02507eeb73c3ac87c1aa64304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23197f504a33249e2b85903aa7df8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e745da8351751a721bc64fd9f60fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5f21344a89250e238ad1ca4b3d7f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a5874b561408f0e795647a3ff4fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37941a61367b15f9aae297ad5630379a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586228ff1fd2aa402aab37eb6b3f358310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2045afea2f120bdb28974bab318bbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c346ddb64b4975fa28ede3003be7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1f3f040182cb1f76471b2bba428fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de24734096bd86c8117b32880f686d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd3a3ea49615202e2b4936a5871bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d8fdae356d80356ff805e2341cb46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7bcb099599fccbe0c191544f7ffad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050cae9e5bb1486b8e21b1fdcb1309f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b1704e086090b244a8cb6ea31822319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430dbeca91b4595fac7aa2bdf9301aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d97e568c15be64ae3a7b99956226321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846fd660bf1410e40122d17b1ddb21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afab0e039f727ce85921dd1cb2067323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16204b92e895076085646ddae4ce5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27931979ad1de99bb1cbb8969b3d77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8c93fd761b326cb0ecd422adca3b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07062f64afb25526ff80e5a0157e24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546b9f9bd6e86ad5fb995344ac08626328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac05d4073111f4a82bba53b32232c62329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af04694880c689327586c272e2f89b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5b47b813ed1d62cdc586f9c98b136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3f5453f78cf7c56f8a6e9a17edde2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b909baf5b15a9c48952ec91eedb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d260645796e5416afbe57e085b831334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc809f7d81357a8ee1ae30259f7e7604335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990cf5090dc12c56befc9d2df78f02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da56cfa1a49d0b4d5102505a0c58d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b21448f5a84f0d55e00a3d7a5da9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532880eed41add69e7181d4e49ce552c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1210527c0178b9ea2bb6754b76f514340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00786e342356fd144bc34636dd2b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a331931c65b861e16ff02f0a1b260342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e043ca46599afd132775b31bff19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134fbfdbfbad648b24913152077a4b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee149ddab8114538e08ded8d4a10a178345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf98cd3837bf4eb9b72918a86397928346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb7719d855c8a672107a535e13b22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137c6d1b7ce70b99794d7d3ab00cf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ddb6e45f878600fca7f06ae7fb382349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9cbeeb3b72ed405a05da9bc5f20e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081c2553412b42f1782e54d2400770c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391417c04c2ed2cb92e39f04d3c45a17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d47b8cf751f8aabac37a04202463c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f474e4ac68b64e8a84d03d41c40778354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d9aad3d83870fb0a6e0e21f86a96b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d17a04997891a30ca6e795b2b7b91356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c6dde2279ffa8e37c932221033097357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d717c67563b05a5342be9066ca7ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c4795def2a2902230de2c4612266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9421373dbf33335bd067ae61dc189af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999b25f92438108957c8cdf62f1a1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f765aa72936f9f6e2ec6320095ee9e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bafa58ba4dcfaab2538bc8500e604d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e15ed7fc1efaf37001691ee70b6fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62682261bce2d4cc8542f0182c64e210365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f587c7d8d965b9473dd5be0286d25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b28a30a916e31fea1ac9ed0fc1d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517326596a5fa5fafe23b693e9fa6bf3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713315c9f9e2032944612c1df4cfa9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400235dea6674a268cb37528bbac477370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545deaf636671bc2af22695725846841371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b556d28fcf823e9a099ed8ea6cb3e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bf6b9269d1273c27b3b566acc65e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cd0b2327a22cf065b0fc718ab41b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aa6a15dc731adc47feb26b266d348375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14996fef96ddfcb6197c69747619341376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4067ad51570f52c30db6fb3580f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f56afe25e4a3ce3ae7b4af870d354378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c19c5877a32e01ba5dd7ad17daff50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705eb077348fdd28b55b74ff1657d35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e90044f348e87b6d70320f86bc7d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322d8c4dd3d15c52e133020cfd5686a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889aa000f418c74c9a406670806a33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ca4dcdf311f7a6aac3cf62b17698384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6f606f3722bfb25cc6554e8fc552f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e731518e7a0eee3a75c8b0946f7f62c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf94d22f9f2cd739ac61726721085a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e19e363825eb09de923375eee9d95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5310ee4c3f57049e5e414e60f712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf6e4b870298d738fe21849a3362f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b603c73f467ec0c809a5bbaf599146391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bc9b0820d710a34f86fd8174da43c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86bf926b91ae30c27887d55eef250f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7b46d5f462e4b30e2945c18f3e371394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d491b4652023879d2a68f161ee93b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1ec5737ae626a59a0a357e5a366d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d5f1e6ca9560ba6f5a1ccf44825cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5529bda0d7f1334bd1aa4c62ae928a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6b43e609a788d262c75dee15ddece399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1754b81f97214fb19f2cfb5c54eb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e9100379133f739f906ef1de3b2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79070190be0219bc8139c176fb3f43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b58dc67b1b5612e7d00be90464d08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f34e85f44933e20430e9bffe350c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88110f2c2f1f57b72e72f9df1b7f7e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e9a5bd422315f557ba13be218e98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006ec8a16b5d181197aad3e1c95bcba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c82ef1236592e149a8acbba2a9c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180c871964d2044cf0dd26ce81b05e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312706cdfff44cae4e42bb8e31226e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65c45623cf176d78dbaacdf5107cd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecd5f109b37ab422a2edb2bb94699f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bed0de2b8cc1316444b0a0bf0e36a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b57f6f29ef7bc5956bb7dc72287007414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a26213d4011661505e25202083c43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89948857421b0a04c6cce0dc4eb5a301416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c707f2d0e08ca11f090cc862fd2faa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e783870c15dcc27594c9e0963f0f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e92c165e11863a5bfc7345bbc9ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01806f7ad9c916d1c62ac9a0a6b96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337f9ad418bca8d76195794d7f73a08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aa8d5734b86cda034711896b2dc32422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f28e299932b946344a3bd8759d3657423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76357c332d4baa71874a080f7b81b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b417b781b88fcbf6cf3881eef2167b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20526e7c7d30cdcef5153c07cf27275e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b37f254bdba562bf6702b532d1bc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebafb28cc55b59c11027ff85b769f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2a992c9b749c21a09d377471dd02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f54be6768ed1816a85396ce7efe326430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd1d58be43552e343ab7aea541e85f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f66551dfbfea28ed729a74f39df49c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e2ad1cd52fe69e230629883dc91b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c5e1682c123ba1b76ce9357c2e88f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee57cb7de8bb045a774f871f24a65c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12841c4fa737e4e5b43a6410b93b1964436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d647b0af023670760262e51a20f32d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec451181a5cc366da166639378739fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce105023ef6cad5d900995d24aad37e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fac2f6003ed51e030105b85fac473440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3b1c463365462694f668c45fe999441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca73e681c2fc8697b01b9a46995b907442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5b93f9954d2bd338f3ab2db3d0b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e33b42d9f9cb7df9eb844c6503cab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b61391c2718239af527be3b0541c01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc95d2222a76dba61067a48244e43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984a26ec755b379d66009b3d63d8beb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91a023ebc60a1cc1d0896c0695e7eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916a17e839acf9353806d2ec6d3e6ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbb494e2e94e1cf76414677ed41ebe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeb295910f366144faa8291af81600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341c9dd7803eb5ccc92761d88a9830452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa6ce680c58ccb5ad74ddc42a40240453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc98937c60375ed73d097c3ebd44e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ae9a513e530fa70d58d38031b38c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a9b6f6d65f4c9a18bbadac6814990456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351b400c78e29a9844e504dbfbd2ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208648009303d56667ed05236132c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981d687887ea4bd75fe9d5c2110a66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917e00b667be1f0925517773774ca96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23112701354157ee2a708f17d1d58b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a65d602cd548f51f44e03e92e705f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a07efc6722d865049b18461a1c767463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2e1a7e0da1fc37fcd18e05747dc52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e4d1e1cc7fb887cc8f15d7d70173f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e29f9f64ea10169804173f872a38ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f8f25eea45d5988eea42ba9e88ec8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f8cec1daa7f10b97bff240554777d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746cc1e76d51ae4bbb70b14b800210a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77062c079f4540c937be9d1d23a22341470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd998ce2233dcd37390d144daedf305471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755615ef04b4ab52c525f904b679f1a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256592d695229a35091d5a5f5178c51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f528f2519030910738e090958a061474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baeb9735d10511038f1d4996306eb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030da8d17b5d8e392c15dd82e27a577f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547632900852a5706d4ecd500539d431477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a854e3abf955ff917384396bde33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd81885dd366d6c4b2cb1a610b6b5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97d745ea300c963dabeb6487f891b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45f1f4849ba62bdd77992ce044e95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85a958df25850f9056bf8b010c82fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9dae7fbfe3cbba5ec12b2e1956e74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf7c58c235feac5b5d6355036dc57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8d4cb880367196613fabb469f434e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b09422b0e9f37eaa601903b8bb9b13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b40bc3b9676f6dbfe94c7fd8c1fd5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348ca574e08808278ff98f38b16ca18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e407d7ac113816a98bd0db21f8bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb48874617119ef7cc6bc9aeec39dfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2cf326f2a5fd0b48801dc4a93d1ba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25b78575513c233db6acdb7df1f335492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275b4d40f0633a282a16b610971bbe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511f1e2b1a21e0e68fed28d5e2ba44494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc828aff7f5283ae136589705bc38f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d71f29afcbd9390c0d2c2c61ede8bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb9f65a6ec0f46a2448b3599089db8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e2372cbae91659f7b2bd67d52ab26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c13646d174e493bdef7f27d711cd37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840896bc1cc8c9d8013d65004a626f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d9b6b019102998a81773326fd3aca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d9857c1ce777876d6591dd2d1e69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a781648cf2d5a247d0f872e8637710503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafa0446d4eb365cd37262c9df8efba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faaea24b25bf39d5dcef4106087b801505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae6b0313f67c3cc04da80ab13a4e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852e711fe42b718638c9fb4029befd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793d19c3383f866c73157e02aa3186508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c08c4bc14aa8b9208973c0a81b4b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3194aab35f63556318d98b41ddf17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe87df3d4634eb8e6bcd4810c1084a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431255b0f63512671eebdd30adfff16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490844993c2c7f54daae675bd16bdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5f7b1cca3e8616b53c03258e7d474514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702a6bd04a3c1057961323eec21a283515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211916d5fe66e1730c3d1f49114b6c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b43cd839bc40b4b0201d4c7a6db1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7009bf946a95abb0955a0b6b01c32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fab571aec65e046df4797926e095f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca544edf9802398b717ed8fc6387a61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb923b3169b184f8e07f0ffaa0812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde494ddbe6096d9cffc7cd77d5098e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd223afd00de3c59a9220e2c8a12c9ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7b07057bd57670e1721a4276a735b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae526a4db09f88f8fa82f7e470e38d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53952a708213c9ef2a074fb8db151cd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b311528bd94f96b8f8c544eb638082527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5953b349e7e7de504700f7e6b8107c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b698c84d9d7c731c4941909af4d5a68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ce52ee31d333e3dbebe2c935313d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b412e95d8a796a18e07efc63f07ae62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ec95ed480dec65086d152a22061d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa68155723b7f4802129b7a26123e0e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400b8135d909a6fe7a101027c1e2edc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a7f3e44885f74b4ee70a4bcc88b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a977fbed6cd84785d9091c3ab0a3806536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b1c03f4d6f8f0292f8512b51e1a57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314779d5e8b4cbe0e15b238d0eba4d55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339d228b2fdedec78ca023ffd6b441539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbd52f23c4f56a26d38a8361ef1fb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698778ad7b9a3756dcc13c8fd7922b52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb4a09d61bc1bb33c7af7c7b7ada85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7539d8c83c5f9493b36066b89caa3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519971069aa5c0298579b6e389146582544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb61396daf531fd6596347aebd383b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0919b7d491e4b8dae6099a412c3603546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa1a863e9a013771653324fce641a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae0d94956489919c758b5cd8815a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ddc4b03b3d1457a83798a53042bed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b74bcb1b86c575184eba72e7da22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b4f015a571fbbb4a678eed31ae00c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6554c52d31907ee0e2bb94a016338552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20281133b7a41e648d0b140e67fdc361553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fe6f27a3038a1b452ccdd2c54379554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d10397341456ef74795be2ec86ae9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492ab6d165d94ad2a4eb10fd4aadfe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d05452b0e53bfb000bb781b768a4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2324827f940102bb45a0fd57c74c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a5537164e44e6f29f37eba169a703559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5219ff4e3acf28249d366e86c1fb3d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c860ec7111ab46da6466796d3b34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6f2d0ddaf63ce104d4239d87f8798562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78452c28ac39a8c20d9ad6add638c613563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc01d186cdd19e84674fcf99149b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f5724b674f4b72daa31010f48afd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815b1a85c32d06a8cc68ad27332344566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa19793fa5c1289f240b5f21334c7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe69d112e94111c91e9838480aa1fb3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71c128343587b9caeb890266ac7eda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7128a67205fe4e2bc1b52b0a8caed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78583f7c18b57fc419c51a0240e233df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02350a6e249d06e6a6ad5b430099eeb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759796a18cf0bb660a7e0d26513e5aec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e075e39b967e1bd84c3f52e12babb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ee0045ba929eeeac622b92a4e738575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19386100b898c467a5fcdfeddc663ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab73b95824b0c8042e06b9da187068577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd96a8b56a0b49e34d1ceddd45a79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a97748af17cfb30e44341b545fdd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157499735efe1ec50919427957e82a04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bee4216f5f510d498219c0e658798581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbbff154b88f05ba136d0a74baf97d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def14bbd8ab0f31793800d4db1b09c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9af5980fee131e26094500814493e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8c3b4a42e0af640b55acdace63569585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d7f866780a9433f117e107090be8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1052f80c513f11659a00dcc0adf9e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4d4ea151699d38ed6543c431ea626588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c77c58207eadae78a9a325de45059d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d92ae892ecc4c2763eedfc61e49558590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e994f7b13e64b09b9cb6f7ad64342591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313a1c4fd31e1058232ecc063109cac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a98d98131b0d049dccf23d3a3c516593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b633d811edb3d706fd71fe820c1b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2e31d754df1a002451eefc2aba55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b3fab96cb16a9c90ab366d946fb66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c07d729f385859b818110b72ac54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3b1edfc4cdf50d4edf2377c2c979598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142749a3f7158978c95f2dbc661e760599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421b925f6774e91d5e64d30dca853f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e126487e5dcf0adccfbead2ad342ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478ac3127872af43470780359615fbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc439a0853dccf1ce70e428336cdf3b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fd5d7c5037ca188a3c92e446f677d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a9f78dc333fc02f3ed31c44112d50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b1fe35d6aaa45a94f01f22e09d5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735d8b85a5dd7337a533277ab95da8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafac24b4a323b108ffbc570ca0c458608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ecacdce0a9b84c2cd1e3ef0d74233609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547cb779fc34c88f2753cb1b33c9b71610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4754ed2d0439711dec4f850ee29d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653a5889d1ecd34d1e8289fc7483eaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6e554730f447f1d9460559ed950e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f5a0408e0212d715764fe8ca21491614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b929ab9cfc4e1743cf45db6f8277b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a459b201f8148dd5ca51bc67f47b18616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06b416d25868739d3a85cdc735f5e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d112e3daa7ed69ffdb5368bf921e7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d00fb779fc4bff2deca84fb7e97504619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1946613072d665de8a97ecdb04a83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cde262ff22f77b8edac8791bb0583621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639307d7a6c81c22b2c8175b1cae59d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af381d1cb88c7958b43d133a35264df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090d53acf1c38c17d596a8e67bf9c2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66640b2ac63507932f4e6a993531c551625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad212f34146f9216015298be50b79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2115dfd8010acd52299ea74fa82a8c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b517a9f82615b8d242ac3ab68886b50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901d8c3cf33f9a72c51453c9d3e6302629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32538c868323eaa0c4770d7057b2dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14f1502887fc2ca59f0f79f820ad7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dd4f85cfd260a5f442cb9d64dfc88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a19e11bc1650f6d10840700561110c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2245fd23cb831cc1a0941e76ec31a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82758446cf0dd9a5f898bf60b6c6de51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a85c2ec8890f8ff3df77177b6ed679636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be96fc55ef285a7993f7c0e14a3b46637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4941760d0cf3e2cbcbce853764e08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ffa92f78d2f07652b3e4a51c1d0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30e45178815c16c8228a6937fd55d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e09296c934cef6c6d7d9fd4e9e244641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f0bd32ac96899065ab6f12fa50937642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e58b06fd84c1dc6c7a03408cb05a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d0e8e70daa77204bc88865f2fa104644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6a86614648dc15cbcc17e338af064645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b867b54a303737d83be97ba017794646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1506728ecee9014fb18738227d7f909647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649e0fa30b880be4a26d2e828dc3cfd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df5859ce8b67f0c9e5c7e5db36aa80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af02ad03ae13aa27d7974ea90df0f4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699b51c6c8b8348ee672190b5f31ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc50cd596fb47dc5d21810e65473c37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62122e8025234624f21718fca50129ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42caf7e7ad360c0395c9ce0b6cbc79d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec2076f2ac8b4e5a581fd11ad4c579655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c03b7b8adcbf23d422517ffbf3845656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0920855eb2cf3b2e428fc0a688201657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7cc6170c5aabffdae70ba98a70362658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16499a12b169c22b907b29b03445fada659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34f2e42552afef8d563d42a3017e9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50ed7fbd1033a56c69d24b7fb97da4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7682cd12149509a36782b58f0af31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7383819032df3268d91746d84859fd7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9725fd058239b28a12d7915c2d7d377664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764be8c12aac293a4cdf021ef1ae89a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e933a385d82a339f093cd83b5d8a9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892546e67a33e96b1e7b9287896b132667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42be2a99e7215ae11ea7b7b14e727b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9a89ab4b304e576bd77561da8f1d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596f811d21568b287a5302e43a53fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686ff0558c30515f1004032832bf049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49ef9dc626b03f59f0a6ea9cd0f80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c17df486160cbffefa4bd7737b4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58104aa30c8a5a99323bf9d9b115f19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf798f4aeb12e6ca1376a5e3732736e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301712c308fc4b9a12faf7442a1c0d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856683b1902e2998916b816f4b4554d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b0e3391a95e2ef073c3a402b9669d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2feeb4a37e2c1d8958e35c08d2d72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc42fcdc307604bfdbd4c50b7992c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178232e307b0e2cc5b789b1103cc551681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfee8e0982fd47405e4c71cbe0ebd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce818e3baa9ab4fa7e48b2cc8aeb8af2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845f266b3b6aeb68a2ee660c7dd7124684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1404d5c1df3d6bbea1bce0e501ff4d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a4d2a5f3833fd71efa78cef960fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec066965ed2cc2dcb490e969814eeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccb14f2353dece40ab3ddd5ecfba07688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5590cb37607b24d50c9e8b886c1b10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160a5280d00011201eb4da37fb138d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9dfa643c1a6d3837ff40ada6da455691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7bcb56578d97eb9290685e0b46ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16ec33fb74e395a482c8afbac2972693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc25ea0862d8199d2919c40a4323954694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f9a4c8fcda2f8a4431d46f4f3dedd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7563de0cda84241273e075bfdcd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d8b15fd7d9ff871d7543697e49089697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff5de68b4def009b8e4c6295a635f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c3ecce3e0855b401cc80f1f44800f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5a11df3d311ad0fa3074de565bf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f1f6f7b6ff9e0916e0d9e4bc0380701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b60a8ff0991f0d3bf24f105108d5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1729e7e613d6b4bd4b85f8e821ed6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76719a756cad33788c34476b5c9abffb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ca2a20cddfd76d447295f0eb84ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7e523f4aecdba7e21c19c6a6f61df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5e4e460a0e98f2ea5b3e5d0f84b39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b74aca9d0c0790fe2ce1edd46d424d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161361771119ed7c986c6f8bd5a359709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665ab68d11ca155ce877e74bc3e9ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf13433c67f9c2b1f1404cf30bb466711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d9d68aea0b33cec5377a8de7233f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de1ee918b75b2a70941b05e611146a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe415949af9b6306cf9f113c3e01dbcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e2c00b4b6add8e448dbdaf00219f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9012aa975cbf2952ddc199e707b02a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e66af69ee6152e8e685f7341aa334717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fabb9bf473b36607a080439a9de464718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab33878c35e95cc25085831f7b000d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc99f46f8c7278fe2fab4189e984fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5364588043fa4853ad6318b87d99721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b445df0d2ebc977b54b893b4363a19d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b5389b4a12115a5c46a42b0936141723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23bae9d30e635ab207ee4298c69ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a1d6d8ff03b50526f21f1c387bb99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc49cc02024d64f6eedb970c85633726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265da786d456d7b229397d24082fc4ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51a4ecc81ddf74a1126210183eb332728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98533016ad3ecf53f12976e1a6273247729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ace89676eaafe871baa1f3ecba8a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a218af5fbaaabdb04a8b19faf4a4d2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b7e44d174f4d4f8aad63a9b2c2d81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252dbf2051c5a7f74ce437dc8d973eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79429c23d9ab45b2b565737c2a5c4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85208ae60fba603eceb91b3a24ed2c6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70af85a85dd828677dd62ed6a1fcd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc040f149869c11c5cae884c29ef3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1065eceeb55df3f0c2b5e0826a5c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c5f4d4e652b134263ab34c24de7c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3221e1fed10187aebe6b2fcb06e58dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579722eebc90731bbe174f3c75158f8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b89d22ff120f43cb5fa9263a1c623742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e24bcb84a86a7805422d0b86ecd51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6264fa8eead1237053fd33bbd306396744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c16aed3edab9afa126127145c1ffc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec12e74632addeb792826da92e9b87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb60b8997bc6c826f12b6644beadd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55707f208cf34a0a40cc05efe227e86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a8bbdbf0934c71bfb3809fa8dc088749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ccf6fb767f707d97ef0a4f2de7ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88f8847522c1ed5dd9d8a2a2329593751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda4b9d3e294350016d4fcee62ffa1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6140fc4036590a4d034bfed968c14b753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>