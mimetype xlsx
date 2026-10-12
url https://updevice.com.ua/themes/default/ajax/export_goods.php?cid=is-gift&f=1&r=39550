--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980de5d9816d2f7132d3863829ae1331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2f27e34edd1a1c301ad6d4a4d6a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c230b6311de64eab9ce229aed3d0143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6ce45ff1692cb2df9a855a854f94c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b18258066058acd2e0549d5dbeef9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebe238f49adab7b0dc6eec149dcb166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1da63afe38ae4ec85d56cd44920637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceaef2212f14675b91cd29ba6f64558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8fccbdaa156303c22c28fad8a20c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28793e131a88d09dfe9fb482fe88510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7914c283a7726d1a1c6b048e3cab3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810fd46c16c9796dc9c75742c2256d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bef1d6b1432c960ee22796e946f80d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ed049648345e2709871c1fe2c2bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6225ca6e59e6d33c7e39684a1901515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69187901396ddc3f5834e899363c21116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c20624b2716cb52eafff91fef7dbb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7ac60b31d387fd7dcc06ec448e90b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c64f60923458eed7b125cd6b5e9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923dc8f24dfd00bec2363854bcd283220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ed8997467f906157130eab38e07f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b14b5864ad75ac233a2ec378a44922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82457fd779bb17f3a3e7343316a9ff523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9041f7c9f84e712ce73f081db10d2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e3b7ae4fcc2629d8e8d50c01bc94d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffd88bd16f71b6371432f54058d18326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aed3d367c2f43c146dcb8ed3d1242327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd938814946e8579c5158b4decbf77c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6da8cda0e130e3458387acd6695d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11959958ceb7ca41753a4809b7251c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e65a1e3a4cdec99116aef48af73f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1958a581a2452f7ed4b49f9831b7de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094ee4f5ec0a3353d216c3db129838e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57b343fffa0053d2ba5373c088374734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a93f280b65bd444efe0314a303f50b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41ce20f628fac5701190151e355f1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202c07e880fa3f686c476cf93ef13137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed3f56a802d74247b8c8c70338a68938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f7b39045d586d181a7e003cf7682239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad0cd7c29c9145e6babbc48cdee7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd10e3ca6536caa416c1310ab6bdec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed225f2fa5ffa1b5857d7cb0fbb09c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81518231dad209aebedbd3a4533522b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6f26582b5b7bba122ddf5feffa50344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7f69efbec1dc680760c950c50be3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6e3bb26805174f14e1607a7fa10d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdf4710142ff5332fbf0975a18d55f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06a661275d05ddacbc9a70dc41697648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4288ba5873a78ca704cdf02b9519b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d05dfcb59fe1175a039a70da9531550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b9e78bc6537c9cf10c4daf45ddca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eda4f61c176c5a540ce26c26a4284652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf0e06973ebcb918c129eb5d63c0ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488d613c39b5527abbd500dc42919f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bdf65d67ce6a293212b37aa01a8b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32886e32893a39c807847d2a2534d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c68801dd96296a365650e8c46da9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797481a9a65636f3add29a3c7559aabb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f110b90807531ec77569397cb4b672259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc716e17b56541284a6235a2ebf4ce960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114ed915ab8bc4fd4fcae7fb9f356c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d472d2230a259496c2c0385a1a66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81fefd7b1b7a70bdb8879555cff4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccefcd4e026d9959ccce6504487be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6112b0c534e0f84020d75ebc726da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11ffa44fc5cd930adfc94c30a9f02f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff5fbb617f34a7afe9fb47cff8d64267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d29c627c241b29f5bcbcc0934f84268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853620311871510cfe1974a807a6b5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0486d4f190bb2c5b96ab4e0a4c8f78470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843214a3a997293f176c25d804412d9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d35b858f5291a1f60f66c78488e2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f4fc4cac6334d4146512574e553b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc98560416c34f93ad51cf7bfc9fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7fef1fd2ca2e749c8afc973ee8a2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59053038f0f53bca13a020d173bcc3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a096fc90d3cf9dae0ad635dce2a92477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a84bb064b209893a8ac05b21d4dc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a68fc1a8aacb114447ed31c1c8c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72439f11e6f99128096d904b65be3f2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662e180cfaa054651f248cb9f6f08d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648cbd736fed10496ab7757227398cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e645282bb42a65ff3b38f424112a1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ca92fc52685ad65e4b9af35b458f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1188000798ce329db82a0b0a1e25dae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df98e2e8c47b9934bf77b49b9cca3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae1c97b8fa2c64d8be9ebe25b6b7c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f139cf31a7cf4af63ee325d212ab98188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3719ea0aff48b7d7809589ae969344889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6423dd06128e605f0fdc8a809664a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612b6355f7b8874221df359f070453f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b4281330671c8b955bb524c1a141b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8f6c35c0665d9eb0c7048d233cb5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c847d70b21361bc7c448d67b8b9e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b1cd45963da98c650fa5c6cd1836595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792474eca64b60e7339748543771f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db3e73f6f80420cc3f659ebd2726797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eccd48c5fa8b25a2eb3719a0506ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15791f1b926321a8979e46a1d057b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e86cc3e6166a84073468f9d112db99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ec4e62ffacc7bfc3e36930b95399101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e585d959a477e22ca52bc93b0bfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258828374d15517eb60de2ab4fe97f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e1dc1b2e11d4cdd1428153bb929f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600566a93c3b429d90034c9a1f7244105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4479410e6c797ec642525451200bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52841372be7dbfa273562e5ac67b28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebdf240e535f7c3f5435da8d09f859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8286609d5ed3fe61a3ff11cf606e91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014fd5b895bf04bc5ebafc94ad9e067110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d79edcc33e7bebe789fd1eb79c381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a194005db34f7c098ace02d02a9b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ae7db04a22c2c3ca6b410f2f68f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a376660a2ee7cfe300ba3f1ac77c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81590364c53b9db992ee3dfba4974615115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953df0a8ccf6acc790cca64d5d6830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e8a225a932caadca8246ed9f01a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ca0f423fd6cdcea8cd95b3184443d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5ba877d8f23b68e116c58adea6896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d4682e5d204df3dc388eea63e645120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302be910f5b0688ebd45e5f538da6bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096a78763f93abb377f8718b5e7cda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a9a32c7dfef640093dae89020703c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b4c99f4457048cd9a93c1b40127ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dae80ca5c5fdf99972304d3f03bab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fabdbefff1ee439685fc24d4a7ccca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329fbcf4d7a61664d9f9950674bd452127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a017ace1c6229c650f860e04231f09b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0cb3fdb29585570d7d485c4db7a2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d0fbbda7d9f34e3ae33833661b34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfbd847da22a19f374ec103545c9df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84d4ce8724aad23c221b6a48c030d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049108daaa1b9ae2d7c8766721639f07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ce71aabf618153d3e585b36f4f64e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e029de0e34dbb05fe5366cbba03a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5f57a9259d044b2517437c2a68eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ac46feed15714cbba7932f6deac15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419543312bd83b3f2fda51853cf5c8b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1946b82862f3616938a27e8674926139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e293dbe86c874836422c7f89807732140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736382e2bef1d2c9ed8300d565b8bd14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1559f1d5c62a19a99555679a5f707b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e8967466e8d77f06b22d3cbca852143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada3f49b92a4be691430fc9248e4af6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546d1bf529cd72d252f53caee2bac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0650fb83e7bd0ae82fc658dd850688b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18460c7e620fd97b765cc970a30753147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc7c5ecab416ebc14e81fcef14a70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd636ed264214e2dc3703926198c9b73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a57ce43a4119c1b91df24a54bf51fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6c70b38511db18e8611eb23644b1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b78678ef3118167eb7386b30daed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69411ce49b44036e1fb906c5181a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d049ceb1d9875ab8004a65a770cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87c4523ff5c7889dd8935fd8594c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ffe6471cc9ab9ce7b5f8e7d16e411156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062037dcef609ae95b7f28cd0fc78b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081cd7d6ff3f4ececfc55c83e8b422c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d6591c881b4920c5ac8eaea16ac7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d564cf24266029684b97d2b46e34fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e7f77a0f33e2cfc401df75baf400161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1d377eb75df0a771d65c43d1ccd2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67605ba02617a222c3cc64cd10bdbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740b8addbaa0a8571b35eb85adcc2a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2559f5ca0069d3a1660c21ac38d407165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab5f96062033b963128f612c6f7dce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4b02a22b22c720bae3d296e698edd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee54b683ae0cf5075ed578491f0ec6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235cac414f4f8d5c533de5c0efa26ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcff6303a253f211ddeec651a0d404b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041842fc838eb9d78c319e90b5a27767171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754317f4b0d2558acb38e2ee8c5b2c29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c28b7d6e75a2bfe54bea59afed4a55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbe4c24d883dbc46c60ce21c06d280174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0418c957c731c00728e7cbed5878566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a8b35050c2f9b49e6552fc9c6f712176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86b0d0f10885edddb7fbc128b7a00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207dc599ea6617444d0135c56502a4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2388ac3f22bab4322b012ac3955057c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f38e0886bb1640cc458e71be718de7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed733fb73da79fc70cfe2b9a9323e95e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1537dbad482583ac80c2a325449e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76889f1b499b65579a64c6537284671183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a18111ecea87676cb336628f52cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251867ad2a07d64be8e7ee435df73422185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ffad146961e2028ac52476c5a39c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527bb0441d8308d3866377c2806f7ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057aa666beab8db3da88773c4542558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a45d24c0a715746acb99aa05a0107b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de004c0bdfad8dc61a638929ad8747e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba3222bf236cd599f619f4dd4778a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec125fa99e38528e61629335755799192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d466740e6c05f9dbe730860c8553454193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8f0943f2494b1c037e631cf1be212194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b74367166a8bf80af1c0c36b2d21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baefa878c96ec9d43597c3f90b34bb2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630e82d3dad1817ec1541b2440443cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c047ab4aadefcd4ca76df12e4fb18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f718b222bb997acaab8c104238ff6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b315f24b4ccbe48766790eb7a58a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6dc5a318da0e3a5185e66ca3c9a58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0378996ee5b19eb77f17b6fcf132c72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f18acff7fdb740560322a341f2b4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a86f87ea5381d7129b99e3ead08f7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6a8a8234e4d67989415df71337858205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67dbbe23552de06348e47a29f0306206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1eae94a7f334417fa2730cfa8cff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99186cd22f4059bb2be33d300adcfa9f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4b273b3580a331d6eeb65cb04228f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990716577b325b545cb8cf05045c30d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28e47c84b6c9f811c89eb32e971aa6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562805bcdc9b38d36eda2831bcca4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719cf34e8c58cc7e45aebbc10db1420213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d6995812888a1140941594f51d27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc595cdee81e44c37a6126f4859d71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e396f89e616b1cc63979b4302a5a8b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f877e7ca6f02094a6d52d6b097a6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae51819436248a9854b8211676e1f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5605168522287615aba35ffad9a65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e7e4dc444a1d90f1288b2c1c087c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca192275d36dbd02e4ac194c83ac5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f36cc1947cf72e422678528748c6fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab697b9989dc1ca50cbf9839b2d2f7cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451e355af29c436c5bc4edffdb57859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c593bf19f01e7ee4e8f28085b5a4e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03d14a2c01f0f5aeda2be7ed1e97d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f517dc45f154a1ea958c2651741de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262e930c393b1c34b951eada9ccb104228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d19b04a157f3f73517448b8052e3cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d0d60fd5fa78075588d6a02131bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6499c204226185621d54a99b23ecd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd0ca57ff93be97b62bb3e3af3a71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7978fdc87875e696f7a2f31fe0123bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236380dd4823f19c9b9b2f8b06e351f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84215e44f00326ab543727c6eee23879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d965320bf710bcbc281d1d5fc19bea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a29a43deed838568c76159f745e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf48f862b7fe19b357c7908fe082737238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa284bcbb605bf4970b2d98cbe15eee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410bbffb0deda9032dccb945418f549240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05070245e3761fc7f0b464aa8559abe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8db7bef5c139b5fdd39ded36b322f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6552c0ac376de0e02d2d2577d0aaf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85052ec45c3fcf7cf16cb899160259244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef09f841a238e5e7e4513fdd093e942245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a867e9c47c2412c2e2c3d2c74ab8fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e85c480349de1aadd9864990726df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf998118ee87beb75a27f2b058b23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4caa9747ef41d5a135f90457df01fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbcae99c20bad95bf9ddb789dd0f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de26f828005449e0c2be16856bc203251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e42863466a3d9e571b3882dee25e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228f1fff3dca4fa518371822a6c3c1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c05e4a7e26e4195f3f992630b612b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf94dfb5c6c33bf6ee665a58a92ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68fe9ea46381d70265c79b0cb071a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaab8a028e0f61ddd46f7712ea7e0b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774857abb9501514c8be7546fcf67b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ef826d3a98f0619d83a3ca9584af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee90a4e18f9054643c239194ad6f19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330443340875d8a97d9d53c88ab5e05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d76c544e5d8b05f27eefbb27b9b4a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa26acf6a0467523105fb3b0606183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9d8e36824ed9745a53ad392573177264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab2a04cd4f9fceeccea7a1927fcc7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ecef7c248ffa035022124dfeb3f53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6967f58fee612fed2de1b328728d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f3f526e924892b7bee7b3317d3a26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80af50387bf912afbaeb1e8aa6ad75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ad37a3cc11d8fca963fdee4f4571270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f7da25a8421e319d868f99d63113d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab929c8acca688a9829299b5aadf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a40cd4d982a3f846a55803c478f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74f7848d58ec8281406cf713df1bf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c9d26f4afa4c618c05e7ef614406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f5452f31f9ece843f7378a3d2af1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec855367546d2fdd1e904cddc6e0446277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95528aa9e3c12e42d6d992bd5f9f743f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67411353edba06b510d1925854d3fd82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76a5e1fb5c3ca798270a44e69ac2a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596e067e5f5fca896ffe48ce8ed254281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062b592b675be0d44e87b618f3cbdf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61b5dc1ac409010f84146ff221c54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d12ae7d65b67699738ece3c773ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d726db02b48558d765b6d63049929285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12007eaab1d3d0569d65f73012517286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668e60d1772a75288468620fdb7510287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695f99baae67d8c6af635cdaa93a6e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f63055dc6b7401570a80eeb66763e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd5fb676cfeb9c0bf7d9774f669427290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be422f8dd7f46a5c1bece24820a381d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d875e34ab8832fce1f3731973719292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e418f7868d5b374b3674864a2ec54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfef98565e0c466ac6f1003f392d5b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771c19d87deac3a240d7161c6ee1551295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf9d6d82c74ade1027c51293811dfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac329e00e24c867f4eb81d6fb7570c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8c42d6c3b3ae2c8cb6f6bb1488308298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e12a96648e0fafc809e528f071cb94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f851706d4498e67841bb82cc5620f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6b8e3f7a4d0a4ebaaf46197d6062301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959cc1a62cd160ff1a14027cc7a09c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e0ff6c575a310e0360351c9afa22d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664578ac2bb3487a9ab2cce5d183bbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255e3c993422deb9abe3454b1ce01fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d2a68796598c62a6620d8ebe0656306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edd149f9dd5cac7995418d396b04bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36fb052460ff0afbfc8215e91ea43b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d77bc40aafc4fea5b731f836db68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895166b4fc4e2a90f4dad8a4363a585310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740317506baa69667ba2308ef7d65ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6354f743b82ac5ba9d5c230c7cd261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817968e5674d9682d86d7d7bc9e2bc9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888a09959aa1dbbfed230da02ed9a02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47e6518a2f723b4fd3133608314125315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ed275fb274ebb37f7d08f580b43cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c759a363c9bb89b5ca50dbc092de950317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968556155b4c720f024c7863c0da0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6057fb19ebfccf77fd11d0aa79a3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef5d648439cba301bbb9596667c633320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb2928fdcae4889ef81d488ffcc3eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f2e9e9917f902684d38af97bb09e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158aa4b4ba6433e3449b29134837110323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781800275696211f2c2346a48f4922324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c446a4e4aa407def4be9f11669e8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06872cc48731eb0927a4907ad99dbf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02306193c520b717cfeb75cf6102a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605d6ea28741ab727971c46793b316328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503de59c2cf6e37863919e828810fdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c7170e43bfc7be66018edb93e3169330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ffddcc6e49bcd7b56d6028fccaca4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734224337fd4c400dda66bbe8dec9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4af3e04743830c4c688614615e49a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e342bf7959d05f24a0e42a219ff665334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159d113109608d92feb033c7c1ae912335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931aee216522c382fc4d11ae9ddb4fa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc44e69e4170ee25f522eb11722ba5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443589dff22b7ce2b8859071978d82b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7639eeb060c3cd5f435b8b70267bd5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc811a517c677a46c6ed075d91856658340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16d5a92f6fb5830e51cf45192f0cf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a01bdaa78bd775e321c2f151f9de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6649cd89f51e0e601fa4bf70648ddb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a10e548684bdb8e1bfec3eb490babb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2577b4f11e6b0ab6694315fa32baf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf231081caad7408c48f8110f16ab358346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a203075fd4423f914f69d724fb9ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f42e339120cee166307c0a43e03dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430ebc087ee16a33215f6bfc3dbbd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34200114dfcace0c6fb664339a9d9467350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79646759da8631a7553d0ea8f763cdae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c90e0d1b7a89b2b45f18f28d77b9ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab775e9632f02c7ff2761c7b0d6e0fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd73ff08c58befa83b57b4ae73fa1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b594cba2316e84324abc18318cbee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298f22c6b59b933d413966396c8d608356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20fddca29b5818a1f2df2c49deeca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04362accd952b7ce14f933098720e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bfa7f3d8f452551be14cb10d38c77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09107cf52b328c22ea8257c1eb6289c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7c0b87ee6e24c95ad25adf9f81c6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534dd7ceef0e548a349ef2391555153362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6298bd81b5433b70dd03ec8ddc4213363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7269b0f3bfa66ecd1972ccaa16bff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9be786ae2bec7baa97b7e60c69e19b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d509b6fc191cecc69889016ca821ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ee7fd6b78c69352bf4a990ec880f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a29946acf4cb58b29321ef358593368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66389db7c49728afb1cdedee42eaaa6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc00a467a14073c843b442804ea91b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921fce6686208b750a227c97b2dc872371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d145e186ac574fd9cd1fcdf15e9723372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5613b5583b799115cf8d73bb6c6b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cca14b20d01975fe62b1c4a53d59cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9321a147e8a92052e28992889cf2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091673133e1a982010a86a79b9b052f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706034f1cbe08dfeec34c059ba83e62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344eda7ca64e42b658a949e2182d747378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4117274b8d96f1dffb5a009568c5d96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52c256fbffe4174564abd0228ef6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28ae20a0b40733d3fd2c0ad098ef64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb527346717a6926bd218a1a91f369a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3785fcb5503efef2a4ab4eb949c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990879ff68a5adba7de4c7e43dfc8ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371d03eabd7e12bb6c5a397cc7e1eb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0d249d1074f009f24970dc7dc7df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163c637dfd2b02c3f06aa0976c8ce7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201a348cbdbc247c53c2fde42bc5a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c3c17deb9f6d319b83a8b55c9b2d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9b22c1752f24a6af738f0fcaf3119390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6099ebb7ef2fe7f4c83ecd9d15b9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3bdc5601dca71713034260a6ca7db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bfab27383cdd0cad0eb578880eb85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830db5aa4b05fd3030ed9bf9b3d80d9e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7da073ac86fcd872a922e715633221395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268dcc5b5c0813fdbfd4f7c87c8362396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75033d740480f93e2ed96ee780923c67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff1922b0d3584bca2e18363aafc4f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5ce957aa45c629f74fc65f0eaaa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c10d32aac85de238335a60969c4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daee385b7e83659b2fbf48b835058a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2daa3b39227e7adf6b0ca630b1b55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5b45597add2950471a5842c87fe5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c4daee89cbaf989c3606dd1eb1f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0bb63e2b49720e348f20ee5718b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe29980b2a536317504da3a28a030406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dc3bd5bcdeaf0f4660c5cb23e80fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290102b651d41fc557e2ce9856cfe9c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e712d7fa53796f7e5334058e9d787b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe641f71e4aadaff46485e61e8273410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c080c84cdc0f7ec2f0f50d96fab4d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5db3ee16859e4f88a11872ae374e1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e917de03724d30ebcbb9f8d6785bf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331f10fa8c4b7073e54a36e4d610120414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d49700cde2586872262dd606353415415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799f08da040754538783e4d33760ffe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3e9d66f72e2b90fc26c9c629ebb3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848e5eaa3c4b352687c13794aad95d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa521e0fd00b8ff747e82b9721ce3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76899acfb1764b0c09a649cb44fc62ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f0c91734ed6c66c3b60bd0151ebf9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820fa0568edf70f6f14abc3662c54aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee84d0bdbdbfb2be45660c1b2f6cdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80228e853dae0802d347e042c0b454424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66974d6a5acd087e8c671233a9f0ee8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acf0faa11f8b25216fcbd301b2e3a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d5544561d415c61168aed7f019d0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7b48dfa9a1de91df5ffb8a0c78cbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f1ae225db464a482d9b08d9ee4fff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0dcf3e230c8e780f7107e4148074430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01d62e4788a9a89202f499700aa989431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d35ab445950bf826962f7a13d61ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e4a70264684b3b9d305b81e790ca1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268f1f0975376d6290eb6352dfb6cbf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ebba7ba96b2116791a047dfd57c90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd16d3dd4adcc64e1a2a8d5fbc1be1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c635e0f295552de63689f8f2c70c0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d657073a167aca0c527432fae2344f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3aee558cf26616eef98df17bf8c45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53056269e27e0351de20e38693314503440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf17d6f8dcc0ed44a7a56e37ae20937441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64a1b5d282c3cbd4175b976dd57330442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8414e2c21092f25719c94026279145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d58e22110eccdfc001e98e77ce7d83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a38f225db55428777c4a549c77882445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11377f61d0ac19704002c329f289ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9771110dcd1db439bb9e28495b62d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e90e5b114b5afeb6b15ece81f6705448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973df8c4533c4d343c139e5eb4369b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d64296412ebc1355596a7b91ff0be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aef59cefb7eec41ecc8cec3470bec4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fb132d1a8cae7999788ea1870cb16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafa3afc0c6c7737328661dc3bb5cf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5e101516cef311c0825f0ebbefc03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a9b4f8a5d547c7c5ca16cb315d33b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed2f03e115396c2bcd3261d0ca0aad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcedf524e18c80d34c0f15681b1d8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2f3dae3fa1e82d12951ed89240c07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb543eb883590c3561332b45019b81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e906caefd3d472b8ca562fac1571d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e64348a0066ac77f9a76eda1b97872461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba42aaf9cd7d5c39b2d16ffd9c2859462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668b86f41e47b6cf18100b0ee063ba4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7d2fb3b9a3d6bbf012f73860bd062464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43ea3efad0d3d24edb43e43a2cac24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59041cd211ba40b06559904b2ca201466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa20f02b03e034c1991af2da42ca169467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644219abb6fff9097b8f60c4cced1523468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff87dbabca38ff2258b6ea635bdb12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc1d131cb182785104f82648bf3d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3108d2ee7737e26c4a80e4c7433a4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa5c485a82cbf5204580976f180395472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799678973ea17da5455639d08e23d36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc0ecbdeb1bf2fac9b2de063edbcf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20d6985b97775a059979948610567475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75dfd6c1dbdc20e5612a4657d5e771476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4ca1ade5d667d1284453fc5015033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac808919079aa4eab1f3eee89f3c6d43478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e01da7affae64b98c79fa96a15a6ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6fba7316154af5c04642c72a2828c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6669ca076bd71957424d26d8fd14149481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1a6d044cfe7e0988045c333379f14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad454aa11b461d4f797aefde0a0654483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa066f596c80eb3730aa0e7a0b6982484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47352d37dd018e15c3a019498de9216b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7adea6dbe77fe11f8f1bead4b5078486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a03b3151bb911bb81bc669f78563f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15607f27da1d68f555362c1613748a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5b83e9b62c74394d4909283dfd342489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be056dc79b1c1e6564270863b83e95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360428d0fb202c87a54c127d26d8c05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42389263869afdb979e86e8877f6a212492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5f93bf0f7a72d748225f3d72d3494493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587c564a2973ae2965ae5922e319da5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701093ac15e9db9c65ddf706d197382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e705e6fdb5a35d5809c1561c3d46f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd53010e70013d4b1af9a28eaa3eb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dbddb72e1e2f6dd1becb6e7df3697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77f6d22b38aec7a69ce678b2b66b61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9273d931dfd9f08ceb7f7de2b6ffa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184391747778063161081e6ffc3416b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a773385ae46e4c6ce43973b1ed89b0e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c74ba04d1a195c044bdb320759982503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eef00ed36933cce8ff8616b3acd72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4704106b43dc4baff4d646304e053e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4d2052eae77da88c29a97e926b06506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113eb954c16589542b1d7ce238160cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72509cb64e6fd235a93512f0c5a061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f2137c033e97358a30f85d9024d27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269cc871e9f57e053543ca659fce70e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ec181fc9b816528baec749b181cac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebff0ec66a9b1ffb7305463934f6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba864f46e5a4c0106a01275b27a1d07a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6eebfc38a7f2fe25c20cab94dfdd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843ae7ca3651ce964602e7ede27fb74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55517ef4e27fea2e68733d435beea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334582cb757294cab7a10062f30a9fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d1cc1580bb311c572622cde0bb6a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457a5734ec53637120b03d6e25ec945519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e54180323a0b9564fe866c02c7692520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82df4e1b6a674147a8183f9dcf8861521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb5e2d779b4b78d0fcc8adc518ee2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dca72f19cd9287a40b63824690494523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28823f0606c16f1a8b219e108c0d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3581c90c47ffec6ff9071a181d510525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaea07044daabcd2e4cdf75b8f4452526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9e7dc7e84b996754e3799aa5a411527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61938896113ca804537fb3fbf6da4b53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52af957b1a6858e29992d6d2ed0a4f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2805a0faafba5fee796060deac8ed4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a0e572851cc6d2b1d359e374d2f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e33289a86ca807a21d9051eec2a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac98c7bb90b458a26d93d1ebd4a1b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659ed3cb317fa0ef97608eace8c14a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34812d7d6bdcbc0e0d0eab30045cbe8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd0e423665b8cab3bcc96b5f57190c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3278d02d154f9f4ef44ec6aeaf7244537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa59238da12053068621122351847d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d007c60bb8b419b24e01f6ac6465be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddc782177befb4216067b39d5b13c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c5504fd64dc42c4c767ae84468d5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf65afaff4d3cd98091046ac6ffd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42aa00c829b7c1ac02092c8ae9d0816543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13dd19e62c8bff03be1b934df4f2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f912a2f09c2cd73c652c14b54591b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d2b080b78fb886db07bbd10e20a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db7d13ba351ec6a0bc3d4e7757551547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0656a4dd9335cd338edef242457c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c128a322f6fcab5748d56d3209c199549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee060dd3d64aa7ce39e7bb7e3685bd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164160393052c7b9516eb7f41a1d66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8703a5d034734a2dcb27ab7c809a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f14f84c90851b9234399c5b55c3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f21edf6bdb584690e3554171b9e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4ea197609c24cbc923655cc839e2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfef49efe38038df0909c15fb9270a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91ddc202c9c566653ac5f77ffa7eeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa23d5119b4948bdf0bf3edfd220332558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60634558c51b837307f77e1c76e76d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f154ac351341d0842452d84ca1c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c0d7db1f3af76bf72a9f0e3bca1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab3f667df7519593fa8e121f821b12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de0270f90d1675ad885e4b5f407980563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab38622fc7d85dd0210e9c505fc41b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec2effe537d04bb7c265b5278f7cc8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1134c6f82fc12e3c3427681b587024b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd4dedca0fc4fa79624aa88472404d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd42a7add29ff3b0bc437b02073ab8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b4878de9993b279a49d3337afba94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d58548bbed4c19fe7c82d2d7253c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f3975641864f1f11a6dd018aa7f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf68aeeb61590de1aae121c5fa0b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f8d851975e2bbbae6aaa5e06be94f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc25cbf0179cd3e57bd362f44b1ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cae058db17a99fcc8fd1abee5d5bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4e5752931d9eecd66b04ee2b66ab3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a271e6ef61a8ed90748bd318961a6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce200d63237c254d1e07a1c8d80c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc889c18079ab259d2ff6c92fc0914579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc538428eca71f74520ea93b45106b0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855656f6e7e5fd083bfb49351eace7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aea988d89e3e673ba8fa6a53e7b88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d596bb9af15e00e3de81c475d1f03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b42c1736a6ec20ca5ed1e123f0011584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a5efad0bd5d9ce50c89bbbdad109f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a62cfd53abb8c45831b1d5917448586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ee2075183efc690bd023a41d72d8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292747989f358e8f631e606eace12d1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eacb2b2c74fc0854f01a6f6b6dda1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41749b6bc7bb27a7a1bcf61a0d33d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a12a57c8ee38508a4740b68a43cff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e917fe51add3fc011ef5fa2313ce1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad647becf70d1cd08fa49dd240be55b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f312a1d884c79de24c9769355c4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db263821507f41a2ef4d55f5c12e60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3fd09c22b59d4a17bab9786fe2553596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbede69b4c98d92cb0ceb9db22f35a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a578214e0a9ce7ba2fcf73d039dfa19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c830a25e0ce3c6ca6048a6113cdd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616be64988a29899e144b859b145204600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeff69497606263681399435831358601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da7be6de1765addf5e8141705b3706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ca3ca22e65743d0515aff4c9ff47f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6281fd99f7ea3df34296564dafcf014604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4738ba54366ce7eeb49947ac1a9d4ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d999b32c0996ff3519fd051c736c8a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c849bf78a1dc102ca5ebdfe45a5c41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713083dcf970e49e22056eb09cd4577608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f647f95bdfa11cf62cdd6a1dfcf710d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3636793d1d13d151a213bc3c64ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695b1d60b9e18f66b82ef6d252e52b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5fc369fe118180df292b95382ed91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cd444db0fd3b97a3e6e03a600f264613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af37f0bd338ef079d757269adab9b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab72cb206749fc7750e92967cb8de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ad62b557ccb47a9f547cb3c8699c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44dafb0fa99f160df29e8d58c01b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f66b88bc04d0e4801cc7d83cb92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e20b662638788a10a6241002ffab5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4bcbd6f9dc0cfc1bb380fe617a381620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bf5f43d0b2c23e29815a40f65e3f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9c102e6a3a0c018f2311f156555b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e05801041879cca2d05d4bfe6545f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447e68673cfd396a78474700068d130624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa747a3a7844dde5462f111e137be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057fe7284c956eecedd0e6058e4cf36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1717a6c6c74736dfb86c937fbafc7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba622a3c0b0934b5ccc24e8cdc4b7b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47c1d3e6676cb71868fee210361c4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964652dadf667015647c7a47f7960c90630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a1f08d3173f61ba6f3987f9a830da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa64c8d37f2c85e2be0534943bfbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c7a2a16428343cfe377f5758b75f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af625941347b8990398392f0394424634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db140a80e9677e7dc08ab937abe4d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa98c5ae6c0d1aa0ff655055bb05143636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206b09bc2da6833354e27ff5486f3d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b52fbba663a294ab652744b48b76638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdab9df3e59b7de04cdd401d60d7bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b1f88adc07a70ac3b045c763167b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07ff3e19c9a4860658882cb8cee93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ed78b5225135e0c1df049c6b00f8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480be512800d01488469b00a9080fb16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a7939b251f1c442bee418e61f451d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c415a0db31695ed66967370305e3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9963c1eff1f1a748f0cd9997aa09b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90607357d6d0220022399a3f6f84b6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc45589f6a534141575da3051c05701648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c69eb375f6b089999d964483a7af83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0c885c24828e554504ecaa9023f8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33e9a4c5f5968e88cdd93b4f7fa4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b109f461d4f83b1daf09c0694ddcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc0c2ee9e9899c847c699c53a630d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cec265804930fb1363ca30c7216139654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be86e976d52320c97524d991b15177c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2280c69159aa6ecaba64880f23bf70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd97e9567282006c2499035ccefb8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d29d77ec4184c48a08a6f7c136d2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11d872e67d71d3918610761d298128659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb523b85f65ab89b4eef83ed235afb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345636ad608ef8559c292baed64d671c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb9ba2398330de5dcc2db5e6f16638662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c65fd2aa6d1cbf3c1b21f05429f8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538fd85da3a47dcb628cb304d34805664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc0f46b58ba0b2d54afb161dbaf567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36591970fb59f7690c49cbfe2f7957666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662e2528450b622a4254af8a9fce1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93887829291370fc974b12d2ad7ec26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edc7957ffea4c157662ead5edbddbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5eb38debacfce7e3114540a238470670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410559f20a428b6ce65d20d0ec77b9dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d0a3d616b6edaa90bb498a301ee47672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec9fdd6568d5cf402f04678ca5a79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ede1c01eaa4eabda7a0222f6b6cfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1417e970ed99df67bc463f09eda72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa5b6a3868497898abf99eed39ce40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b412088ba0494429e6be54dbc13ff5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c0eb451b25e505ff0cf7b10532ada678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d9a9b6c6cb748dd3f8f9b64ad50a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d690d3a4712255a50f96c65b989c3b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d9d5e69a8ef677a1955b7a95a916681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b2e013952c965b17d4ae138a9fca3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed553d9e5a86e365ada160424dbdd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f6924449d61957d1cfccaec4e1700684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455abc9ac2e617940b85de2c8b22a69b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5877e794f719783cdeaf1a08a556c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438037b3062a75f51768c36c5fd261687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc19565ff59b99efe941ef79b09cbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ff4e7a93ded3fa61f77e5bec46d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3d54168608866f70748f68e8d5b62690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993586dc5f1722698eb0e4519cc46897691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdee75b3eb18b1e69d2822c7f8a8a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c11188fc44fa54e53cde30a1ffd60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92c959a9b708a89ec706f6f7c0de9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19374df6b2b1b4b309cabdb0c029c6fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc445ac7c07433084bacc00e628a1da9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de22074309ef39207a16260613153697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34355428dd53cf876f33a9ac1a5d21698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234aba0b4ca5c59da89356e5984538f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaef742d236e2e52f621dbb4cb971f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f4d88a9ab80a52ca2f7c79f4230d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be85c40ee087d817dd632cebe6dfb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a9390d77011fd2ccfb4ff55f5ecbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba822f006040dfb2bb913f643c820fb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41af39ee0c5150ea1e786bc02b9cda705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabafc1ce9753b36d06131f1c0c9944706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311355d5a8e164c3a96ca82789c7a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a404e7d65840c8043be01d3686ce65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdba4484b69333b473405b3644af8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d013483426212bb2ab65e3744c892710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccc44f839ee610bb991e00e05c4ff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271238334bb9b8b7cd50b36412abab45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268f11de21967b37d308c34e97f9de6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad95414a382185311f079220ba7c78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b30204dded02ba754601269213a84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3271f23f3797416d898d751def9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f2605f5e4a26ecfb43a0f33d37965717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d179fe29854493d6080d0a1d55accc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9028aeb8ccb06f5ca95e2894ad6ae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce25e615c9c8a123cb5e4508d27926e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aabee5f4d125079857106f69fe9c2e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5236d2469e58106fdc5e197f0d05a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063e6368a7b2f383a547c859c05264723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05d347ea18712aecfd277dcced913724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2157b917e0c5b2490b8eb63e84ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd40439ac5c2f8cff29c44593d9b00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38d78b51c1fd58e3192233bb3224b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab81ba8140fe52bbed6b538aecc8f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878a13081ae6b2d47bdf9a1eaf0961729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67cbf1d9637dc87284ae4219030fad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab2120acad2d3445ba0ebdc802c1e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b94144e0a38e931263d63ee2ca0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94e7b681f2e6eef67ebc0aeb50dde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29bc71858ed92b05f3e588346239dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37a4b7971e3a688edfa3fd2538fd85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d733d88a771778fe13f7f671edda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86b46fabea1751a4467afe21d3145737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408666ffec57cef1d4463006c17aad1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7611eb6276c1828089f5e753b88914739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c619855e13645a55229d484873cf9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758fda4a824288fd2159436bc9278c5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca6ef3860c8f83d637b59816cbdbfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b49f19b997164b8e1667486790762743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ca6a2199b66b60b97985783fd1593744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa18367d80c3ce9103f0911b16f8e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22066f2e4f628490b185a30b68811eda746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d938e6f5c5e8ff1eb0d9814a835e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3237a82dcc97a5b25020b4de0ff1303748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dee513858de8b4812de650862729c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedd5618e4fdf4b137a4193ddf344a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61907a574b06addb6e09016300752656751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab585b519a134f1d38c347173323c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e779fb1438b4611a09069b318c40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9aeba4c98036e2b496ada8ceff5cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf021383b9807efa92c76ef559e17f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed655b752ad02de6022f53918e375e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9323059d1ac6f4276a262b6042509d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbba3270ae315e6a0a84e6ab991fd5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8bfcf8414f86d1411f6cdfa7e647759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5e01e68f43fe2cac9a00ba92aa211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc412711159b33ab5663b63bce82e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15968f289c2972315bf9b0f08d369a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ddb596bfd91792edd27fbe61818814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e9797fd05308f43601a7742757cca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcd44a7f15ec3925fed77471f354cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce033c1654178872617418f49281ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7335985377398ead8eb1f5821c50d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce70df5df767d291274070cd31fd049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbabfe706e7fba5cf1874cf46a888210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13170427d7f27b0c1c244e44ddefc6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5dcb2c11c0d9f386a139194603ec212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cf211fe52acf9b9391de7552e34c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78921f9033ba3f475edec9d97624c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c182ef6aa565d846185e750ddcc3a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b636981fe6384f70932550e27b2046116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d39bbcb827fa4c9827c1c4bc8b3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36b984fac890b6af4a770ad3eaa8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d579399b2d7f523672400e40737fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb01cdd8726546bb855a36cee8b49f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e4ac60e300551e4e8faed3a883a2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f3ae2aa6aa125eb259e760166c6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f8c97c69158bf9b4afc64c269a1a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f550a5ee9162889d6994d658c7486124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc47dfb0ee32d98aa8c26997f52b59125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489df9a6301754167c2cf2ad7e263cfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2c5a6033f95f457233b90047d2c5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c801292ae3e7cc5fcdfdeab5c434b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35decf1aee5d7aecbbfc85387c05c17029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea0b924fc0fffc94ab96ea36e343a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890fb625ba0b37e960ee9b7b518d04e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3780e696e0dde142aee8fa280692532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f23ee245e1b2fd8120b4bd9b6277333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ccafc5e5c7263726b9acd23e4435634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c41b97597f5ff653edcf2572789aa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01ac1d4e448ec8c04d841f32af258d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050ee290c0d9725df59c0ba91454c8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186942f9fa2d8c67efda44001011c9af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971794e07357f562fe6248b1da786e7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cf0542fa7c787667b3ea7f1d8155040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c79ada1b86682c780b176400587ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc530b435c8c43e273ae73892987bb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c67912e467bb9e0eb91fc96ca2c9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6e91ce138fd52d6103c9f49557a7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4d549e32781056c2c3d7e4a5acc8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb2cc5e4323eb4580c740eb26a66f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefe3eecdb8ddaef60b0f6c1befa61247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d8abe109df63f197a62f707d8be448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428e15400aee7e67660463981fe93d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca4d8852fa00b9b4dba94913222b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a0ec99749f0a34459a4784cb80ea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8220648e6ee8154e5e01b80f0bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1684665d32463908e3bcf9b15181ece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556662d58e9c6a4e1ae34e6f38605a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc1dacf0290b730c417b79d2ebe7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ff04256c027030ebc35a17d737ac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21ee76fed04f66d198991cf912336057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e21be85540825a923f2fef77c548958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f1380befe6c2aa99650ca889826959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441501926051646898fd38e14a5e6dea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf5d2ac86296addff7da143034b91661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4783811210583a6336b870bd95944962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb1ce84572f58ffb487e5edc7cd7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9173587ed136e49c356da1a233679664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650dd962ab14a7da5556c88fcf6d2a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d65053be7b7facbc83d1101e37ff2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0aba2e6b26a1ee663b53dcce5e82867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ef9986a1a3908e941259ed697f30e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d206471a4dae45ad1f50f93df3e171e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e437332e68cf12a5d7e4326cf8029070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82492161dfbbd453af6fc18517b8fae471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d344431a73c0889bd7dc29fc1eb91372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faecca1610977ab4027a940ac0ceb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b7a22b4ad723d4edac5b77b9902474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6daac9d2fa2b2d00c9b2a15e020b7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371e31530bcef0b05dc9fc2453da54776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262115cf7bb77f87293cc6e07848a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f90a809e743c21ee445412ce00da778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31738074e5b383f8e1a643591d4a68679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba25719fdddc5a2a93ffecb4a118c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b088e44ba819bd7766cfe1be8c39b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffa8fb3c2a250f70b81d4ab27609ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8536442a812c4569d2ce78a66ee80283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaccc474d1187a98cb81ccc739344784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc1b9b097f980ecaee0dcfe506a4e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e511e3cbf637af533f15b3362b0764c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e29dd6f541b1b7f95d1468995dd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f26817be55862565980481bbd20f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc95ba4074234e4e9fd9b3d09c28bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34541daf50a6d6688e545544928f975490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f759792761c0aff85b84bb912a3bcd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b23b24229515ba4b40c0e5cca3306792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4eefb11b230c95aeb247f4e4ac2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba69294117c0dcb9f9bb5abc69ab494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276cf17ef316936be281e03f9935b1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936ccd2ac3abce474b9d838f461b33c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b326198100b94567c385d867eee6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1b8aaee39878cfa9c3ad32c85e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeacbf4751f5e0b8dd109338e96c7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206075e9d5579a8f554d123b777d689100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c1d76dbb367871c06f07ee757d91f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619862427f73da6bf54f9b18049b4ff9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318abc6aaba55577680d487bd9be30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2423654dfd32aaf8e194f9f3500d8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871707a6160dd39679b2269557d95d49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e164b9e52be754a7f4e0dcadc21a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2418ec641159dc7fe69221c00b8e8b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0271ea43f0627f0499fdb5adb07395108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039313299d0186f9327322f016db31e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d99cc8c70e38f4c6f012576ddb30e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc7ea96689a5e9875f23674c035a8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a06b7c513e5d5c27bbb2b6e40864112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d43496bb22327a9e37e75fae9f1236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde5eb7df2344bc17b7ee83df0f3725114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325341dcd836b161c4a2ae081b4af25f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571d363a30353e5bf85aa1cf58c052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7c7dec79c7766b143cef8ae2a572117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f49968c853b8067a453c09641a35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a20fd734fa922b88a94a807b2dfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b934684cf695b6e8f603f678f4be3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77557a55344326f8ae1e153e27dce63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b1d5a7064a6d66b288d591de8ff9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9db64f99ae8b8157afbf904a73b970123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9c9fc9a1596a3e8ff38375090e79b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f37ff1a6235e913fef8971cfa7b1ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974ead1c9818d9a38e456b56bd5e024126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857ebabea4d84f366b4ab3a3d478e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773fd4751413c2fe5c17fef55de06c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435f1bde1789d915062026ed3f287c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d9baa56f8ef29658fa482ce7aa2dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380ac92e79db20f4b293f7d82fc744d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ea3c016c471c2438db02ef7b54c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc4d1e22df2c10e0692b76adced8f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec180d8fefa4c58962fbfaa15cd83a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989e4f5e7b22552f8b676367dfa37fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f581dadb63c2bdf0c1a4a59c0118c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6fe22812340fc8af31fc11b11edc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b4013694cbd29bf284cf13b486a6d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827454dc1e0a5e6cdd6fc334e0f577cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11483c3f8245547a64f16d930a06e371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5594540a737c7458c82b918ea6d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4064f522a48c2b1747dc1db30226de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171b917a4bfdad75a6142d125e98c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc8b33da38eea07e347fd7c6c7313144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5491ad60e8cdb0a1cb8c1bdf7422a0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acae8c0c927de473b7cba0e5b93fe5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb0de81583ba3f32f3d45ed651a322147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479a34beb784554a5d78a93bb567ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87edb3d55c0cc7ab438d40817d5d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec4b7def4e627d32238c025193d357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852330de0c9ad963129bf45c1c283b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1574aa4c7386a6d074a7e2a033ddf04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a034c354c5b1430fcf4b9124a6d22153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade619152fa484d2331a47a2f0446c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9c2a50f84189922e799c116ae42c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634476e81f6707581233d77827d2b78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178817dd258c6a1377d49e8a7ffff6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89933fea2f8ecd5e0eff591bdadb51a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683754c730e1baa47ccf66d2fb232b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72122b21c86b34477d195e4da2519c6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c622edd916260bee4a7f5597e4bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea0a985b72a6718eb9090189ad7e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aae1ab7871f4030188aaacb596b7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa117f84006a921195195ae43dbeab8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b759f74073c21acabf97f19f8c56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4eb70200e7c44a5f5655cb97297c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec5815ff6669fce1fd4d2c1249ae1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51ab56400e4d3e0291b5fd0be8f84e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fa1a0b7e62c4738191e674bb0e432169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6e8c33ce4a11f36fe1f33a82ded82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24a7943f90bd3073e40768b142d33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3217e9525bceb1a8287ea983c5dd70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f07d7e6b28be1f7bc8988e29aaa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a85ba00e37d3f0e6e137942ee306e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca47515121a51f4791e019f017a98d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca14f3ca85928cee1da8dfe8faa37d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b305e47d85d897bd8c0be895db238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e53e90f13ab6e2da9dbfa6656f7f80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7412b3b33e0f2849141093cda2990179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ee74903108f6ec632333db86e55c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1df000868ee04630691b84d107335d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8caccaa461ed9b6535c3692fc22b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e80005f8581e60d0f6fb0fb60c5fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860524720d49d6c4b13477e06a8c38e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e61274704371f938fe848749a76163185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465269120511d16e849cd42a33439dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e458a463b4632bae82b01e22170e3e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60271ba1d8a4d6db6d97cfd8a8976489188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac9a704d789adde3abc1f625b5ccdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fbf675c7b4494d3e3e3e6a987f573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4a6651c27af55610ef2704a06aa4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa1995c04183e1285d38d9fdc966ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309053184a67c127f79004da435c8aee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20961e2b96f3b3c02dc602df79f5780b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad0a1becf690c54a2dac8488cbd9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f182107ee0cbb0a6d72ee235645b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ff726991b1810d06032959da11d07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ec694c93e96d6f4d34f41200f637198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfa4dd662b5cc6bcdc6d73a5a43c08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03e287b919f3a17b49751b9974445200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff258d9aa9084e5e6c25a960861275201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591309525d6131a397e91c205c85545e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918e2e0b5a53430e91615f46374aed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5a7e4e046d6a83e05cf9edb16913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2532dea393affcfb6e5e59f626507205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104199fef736e8bebd4ccb6163ffe737206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743c2cfb67b20db06a03c6e41bfff0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa1fc8cf458d430a0cccb15c397709208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a644c2984dc5da705c513af2bb926209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e39f2bd934c3f60634a76bd0127f61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c996c9999f8aba25fdad945d6c552211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51ad37f379d0f8e5466a918b4914e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785dd3ce56df514cd1a8783f086986213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71493f3bf8f35d1d27c0c040a82fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b56980a6a68552b03b81061a3e9ec8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74102795627a540158d2c70293c66f9a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6198d065ddb692f65ea4e1396daf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacfd917ec92ff9bf16610ef272da18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdec53454fb2cbc9c9b196b2a27728219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028bbf2b7b9f600484522e211ca8cf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc64eb7064187b076394f3f796c4d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f61f44d70415b23ab6115506ee848222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d133bb94acff2507cde23838dac3e49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c882dc5d6fd8d111b776027783aa11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116604f2cb1583dc9bce4f3c4e9d631a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231290e29be9b57ab3dd0488844dd097226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db973bfcad25c93d0f580b8e2f6dde5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892ddd8ab93af66e516f3d775bbe67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23953f9225671f78d829997cd81d08b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d51bfb6d89495440d5914f36ffe2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee4533b185a04d2aba16c48731ff5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2c2457ee88e1027031865aee0d970232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc1b1eb7a782546dc67332f04e7325233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0643a0eac6bc26158e3aeb783109234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba15f6c40a2e9073c04da438c9adb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed63e750a6a805f3a756d36d811e95f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe7b29459f31c34588a45c3fa544a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7633d10e2cea066727926215f375b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8612cb73bf8c69da91446cc7fb7e2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710ac39f51b0b751f244d0bc72b2374240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35894dc740aa8989d7b6c1893efb22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8416f80099c874c7ed4eaf5c7dec1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f8c75f518b49a306eb3b01148a25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf576f0a9c767755f6b647890cef10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541c98b63747ac7c6340bb551f941bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ad06d53f114a089eec00bc31f396246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496356bfd91b5bf3e4538fb4f3099667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735852a7cea6e55a894c2bab514cecf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b49180e9d36285a803db6c5eaf526249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cea78e99e74335ac3ccd723833c7aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6a3017e7d0906d6613579dc43ed9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c5a893aad6c34ece5dac4f39dddd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54175d6cef7b3145e47c51264712a346253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a33a2299653deed9d612948b7561d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742444c52024df2b2e2b4914ebbe50c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec31d05999650a82f248e1710ea6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43356eacea747fef12f6b6b259c777257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c24f4b2939055dfc65fe8983df46bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28f846f89ca467836359c5e0e214b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce12624d9b82057685659ecf331f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2712f1d92f89a6828272e1672e875b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a770310cee3491eb2b4633ef379076a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096da75e3fded030d619a866886e3af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361416180ff8d302c40a9bb74ca2012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00239dd86efa37fdfebd02874b2a244265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfbbb36441f953fb4b345dbc129d95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463def454939942408d1059a99793a52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6618e0ef36251d73a873beb29bd924268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc318d6ddd2a5562bb67ce3c4a3ac47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe2793647ae5e3e6dd9bf019c914a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83235dc94d7cc1fa4a877114327c966271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d363c85d5e95bcf936b76ae65e098272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ca4b1ec619f822ac44dd76f5bdec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c659bc0478e0d37dfc7a50a5ec32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b12011e6cae8da5cfe8c3e8898d95275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57ac25b2b76fdb4c12751372ba6efc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d70160e61836977a88ca18e5482ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a044567899976084c96cd53a502068278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f68ae6b2887f87bef2781e57323c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c3372c175e9629fb71d1b8ffcbb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a75f076ed882f23817e93e4cd07883281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253889acce92ebc86cc8a0e40aa05e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6135019affada18427f804629033d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7c11281e83027ddb2d90fa00ee5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ccddd55ed5d9e087da72ecbd5c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc97646356cc2d5d434cf9d7ab6a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e1dbd8f458ebdb1bee5ebea93e7ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebad3030c41f3785f7e865fe5847ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccfd7375b2f894537a0d1f8b49f8aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837e697c0d0d0885e67960de1f149aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedcc1408439a5dce3cf06a19fcf24d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3612a0ce835ad65678d99438e64e1b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba566d52cab4f45f4981ad6ff4f6aec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b29dbe34f18ba9a691d80283a06ad7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42687457ea002ab189b29fe9776fbdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8d5aed40bb4469959f7cb35dfd70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccba12d3b9ea566e11266ae7bf93c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10880d71b1a072b720c8970d31d30ecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bcd7c05937d3e26b4f9beb950c9b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8a932302a497b24bc5d0a124187e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cdba424a8eb1bf39a756ce4412578301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70731a8e106aa834e2c81d06115b11d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20769987f32f03e9d6f51aabc7985fc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7ea8d44bbb9f426f4c2305e2684d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd71d76860ca15ba8926f2390015e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9410d03ab4249411fb00a001362c4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f169fa133f263aa4990455862ded784307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6f74423bb15163ad164c50cc5a17f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c38e9f0059f567eaf46b7d5bb5003309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a037a5fb3d5c7f0e02494934d206dae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf0edf14b0b21cac624db6ce8ba18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f28f5307fc5d67031d0764d39171a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1006f9b27a88b820ea7915506d9e68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de5a5767410a57ee315679843aa046314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b364a9584605aec3adb4ecddbf4fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259d39cb8a45303f4f727cd9688750316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d837a67ad8663d3152be412775cff9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880a2494ce0d7a46ee93603bf68a2a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b4a31c46f6ff2ccbf1dff2899dcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5848f8b4a0fb3d81cfb91b26a8b9e1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300f14ffde8e04b70a3ef4b1ca83e06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a620869095f943f3ea43e2f6a581d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7c1faaba1c3a502b064dc419b2a95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eef179d689daccf931070e16c0ca2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612df976b46231585f40b53ab289642325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d04c7ca1a50bc3d41fb3e21c68ed3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987bb52850496bd923ce15d0d2d097d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a034549d7265f6b153ff72ff0be94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad78272d964e8c8c7f51f0c262544f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f9e0b1bf012b24273294c42ceb12e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9127aa7eabce1d53c5d28ea921a8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e4fe99cf0eb7d439ec8926ad9748332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6cfc9e7724dab978c0136cff3b0a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f7f82d964130ded8fc540f0a4b759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e46e6d942758e7822b100629cc073335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02ac2057df901599779f4de131a632336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d9056d8d0f6dea1a7d75b52534ac8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e450bcfdc85f3e18dea98fbdc3224f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a4aa589ba80a42815b6223724b9ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884e9bc69cdcd1a1733262ed2d2d4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96604c3d3d4b78987fccee81bb802a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06a8b9c24d18c402c1595ea0d52c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9e8cee038d8a59d61d093a7ad223e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c66556d4966149c92fce590c8785344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db77445b0cbaae2304d185583f77cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec2801be35eeb87cea07b7ca50c29e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a2e5ffee4e0edfd5d953881cdd09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a411a82ab9b063dc62ab6feaac41f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f32f7c520d5f8ba0b597ca8bb4c3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce431e308af9d3149ec8b5258e79063350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970311cd27d13ce7f8e7ba40b4e13c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64a89f02a7ac32fbc0a935f6fd1d50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f04afa594068b1730629b10b9783353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c4729dd168ca1b1fc49d5b4aaeb3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc42fd4b84ec44177643d9b19d00d9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342aa22b8a60fd4ae91643f0c4077ba4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ea57c080b4f51dbb5194b030a630357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd21cf5c9a15a7e5c2d6f39954a01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eff4581dfde916adc77d22ad885086359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd648906e87fcccedbd04295fee9def5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e540a222d41fdf2707a074f6444bd86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b79695726923bb4b490df3aacfe18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03135ba7f8624578607573a604ce70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27645663f0d03ee74843b8a37e91c04c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f264d0919be0cb4182e21e93049152365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0dee07228eb3c14d89374025d17d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f9248e63b39c306970b198137fb06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37fa7e82e299fb8056333c4fcb5a2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206dfb0817e0859d631a9b8841c040c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0632f3c659286d13a0b1dd8d58026370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d584f2a0f79ae77a1bff2e901d94de5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb394f6ad57a4aaa8285b8cb97334b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1198694b9bee8658f18cbfcc13ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72dbd3588aa4f755aa140bb7280d74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0684f3b22d819f7f968c713d9017375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f317c68037092513a81b91ce065245f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef47fc0ab4bad419e0852ebe418213377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a488b677823772729a382f8bde58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc0d47c06634c1fafca9b654742fcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eaac7703e6ad3f888a3391a1b085f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95224c975ab963fed19789ca65dfc2be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c720cc1348525caab9456a111347c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c6096f5671b1d14e363b5c0e0df6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d55c9b81f9e71a022f7cf6c06c469a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93853196427b197339e7677ca1521385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba97cb554ba5bd68039ca6aa48c284d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc10369e5d38c9a4ecad4f51b2605e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d518b908db8df3dec73a08d43a2cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7aeab060b44d2493d265a172e137389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba2c78f7c63a1621eb0150a5e3608c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0720677917a5117a31efc27a8e995fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947ad713e292d0958bef82980a58b4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94684f1608212ae946a566fac013a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10a63f0743829bf76898964a09527e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc975d230ef4a2145cf99b997ccd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a90d4f66461a19f8fda29299b48ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433471b0f8988b15ca84eb8563458e32397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c500a46f68fa3f746afee7ca821e2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23199fca691ce587eaa77e0e2a1584d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c14704bb88e0bec44793cbc4df551400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd868caaefe1cf618a6af452cd8ab2d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b54d2b5c12cb1bdf7ecbfcf50f302402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a0191d3865c9c8f53eac68f56a78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41d0ba074e9a05ce51e46aeb5f9c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661bc66d235c0a918108966a62a70a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfaf64b23b6f63c4e85c94af1fc6a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b148b02ec97253978aa5d926c4436407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb962d21ea6e5f158c051113fbf71a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769708b84b6db0716fab9ca5fa38467409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd07be3dd0deb6c9e60e4aa2164bec4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4f25f18b63b023b5cf093593b26ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f4194364ff3072d28f1f9b6a65e6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbc9fec3ce94079d7b4c42d181473a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86b6ee13de9002913b8fb51a5c1dc5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a92dd62bda090868c9128273661ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a030e87bd8177c579001e72efaaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3b50d7f487065bb6a76f2c14751b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24efaf83527f17e65b463cb69ea416418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804875d19002d6d54145370f2ebc177419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deb82bc749fda864331ab959d12b38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f37c49861ed8dc885483d363ca273421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef325650de22528820fc39215ab71d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fa3fdcd35359fb37291466ffabe8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715db9de308154f2fd1eeeaaa659c5c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff18a593a607cd8b269adc5fb90e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78873d1807c5f7805a5fee056546557426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6fffed27102cebd9da1c121083558427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1c898e830a6d3b3a4aa2c813e901f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178b52a3a82131d4b498f680f2d47dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763f6ff700df46c13a394abc832b599430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5795e6d47cafe9f808eefcc420ff8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a8583701e33a89c16930f06761f84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2814af8debd99c8e01270f94c419433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafd10c20336898fb38d19369680f35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054534b29ba1c26a5e6b41cb0e8fd0f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d21d036065f36bfbcabceda4a4823d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efa37b06902ca1cd376a9bf82de796437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7751f2ec7c93010de6a26c80a6e4d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e4e7c40820dfb92c6f2989605260439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b84af04999528274ba9db74c72e5bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596adf754742a3316154b95048c9ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f200d415e2c1d7205a8a4c47e47e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b58b8274bc0eb12af2fe6c1002f90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128db5b2ee36147d5c4d5f438b2019d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa07221d017015218f2bb0c35e557445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f56a0db5c2fcfdcc8de785fef3ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67db2cfd056243b64dd363595e9e17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47718435d3e4ac33092b9a3d5416b60c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66c87f95a1b8656b57fcd4ad649d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe2072ec454998517ba13d7ac22f09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f785a54f51bac52db61c2f2ba7ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539c5c973b3ea363dc5950385f9cbc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09988f785f328efd4fc8a4d9d8c9e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8180fa7d0ac841e936a07ffbf3e370454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118da271f0e1dee4ca5ab0c5f0e29df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501c201abf18d34cecb62262c1090a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f4dc191b13599d4cbd56fdb5fa163457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1be8cd0b21a891c96ff82ae06a3ab7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df7c18a177a158a47c7cfb9baba170459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5bcc07c49287fc17cc46abc59596a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ceb5197da1b007da20039aee88115461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4658a7c9c4b633225c5d38a26f400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabc0307ade4a88000b18eff4a53aa4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c728f2835dbab778dc9970c5ecb220464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc5bf1925d0c3f3ec2fce78488c0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55bafa65b777c653ff29862a6d990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32c1cfcc06fce8494b70393b97ba54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60833ce0138c71b77e4d436b4ec58d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5854c9d206dc760b0093f384559cb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba946e9b87a2f53eb8618da002682470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d33827adcdebb05772a1e81c09160471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f89a94a87dc124f78566150b750d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3baab4eaf324122792de238cd80a62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f594b8173f524673ea0027ceb6abf2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db7f92bd4c89b217429efe6a9caa03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14dcf9700fc10ec299df44d3d1c6d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f5285693f99dd643a442c83f4ea96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a14b21a5cdac0e5aa9b5d308abe7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7e2ec34da173a6118be1c44bab966479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d9806945a5f828d1d2cae8ae3a68f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8cabc1a506c3916bd001349f18888481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b54d490ee7cda0e6ac2f14f89277d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31967ecc4d110858d5fce1146d763a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9a7e02709eeabfe5d5fd061f12c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0347f29d0f509e71d8bce044160ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acda2286888b07c6a3a23de3e2cba2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdca1f430f51b793a7b4ccc17468d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a5c3e50b1c8715f3236ee2082fab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1577d3191427ebf88af9ff9c46332b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ed41d77a5f08b1dac55635d0bbf23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2a47936f5cd525b0c8e5c34949321491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a63879e70104b4447bfa5da263ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03587eb6ef67e64f8ab4f235f95d718a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffbdee6753a72884ec32c082b96877494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f51476b0159b1420d74b71975cc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3229cb951b9abf8b80e8cf8a59f1c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde699d79ae5fcb23dee54dafe3bb2e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf99c4b7a6a626fcceefb32a999c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163946700a251bae4724c81ca9334a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920e9734ccf547d1128e584e69568f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2092d20d4ad1545f22ff5e7e3be6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2043c282dee0896cb48c0b6f31743f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850f93ca21ddc39fb8179dd3979890f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1926a03ac6d7db3c3573ca98eb6ab9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1170e852dfa66e9ac9beb03ab1a44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a8e94a44cf6e2b5f5f3e659b5d609506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6d94bc1549e7b1833cd413bb35967507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a79f8f60fdcf86d0ff80e9bcd57a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b5cf900494243847762ad793f8c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea689b78f8cf3be96f8754677b602018510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5861234eac96d24b3f04d8b20634ba1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a22ab30c77efea8f8d9699b613c7f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6df1cd2e4c387ca44a64178717512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f376d8a04b38f2865b1e02cd97cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923964251b058950bd3cac9e4e5f86fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c38b2b1a1261687d01995ab2fe754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f139e1d1175d9cd93bcfe2289a87742517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f62c059ca5107a87992e09b0a38c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7204f83f3aca40df196d0eda4b99aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb9ffb7c1de1488dbfe68be7dc3caa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082846223e65e674b60e4d7833f649db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9bd1f795b57f7c6754808d423a8f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f2add97f1efb598ed6f28dfaa0ecc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6beac1fb758f714a8cb2356977916524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66a69da4e3502a09e4947f6da1f59a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab0467d316e5ed500671ea28a15729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04a56c6cf785bbd4fad832d53489d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a0d51cee5586025776d73fdc69d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63539459016abf10a070315f97cd41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a7dc5fdf550050bb2be0e6a39d08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe327959ea4263abbe6163689a485c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f1d0a47a96bbbfe110f0901fce5a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3a13e9f9d1bb381bc9287cf072607533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3593f95019aa730a7b4496f00ddf69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e49d09d1d45954cc13e1286326b56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ad3129e4884d8c51a0954874c88e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8e8da18e06edaf87ab431b4357c39537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c0f108b6274f9e5ef01270200c14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317171626648f66bd0bf818db66457b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b4d033d311b236109f35cf8203c46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d1df737d1a928515574709338b98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3da007310eb2ee393006eedee827e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf6318bf6ee551ec29dc3fb8febb42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81de802d9c6c8f0c92cde61e91de2f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9160f4dee4f688d63d3d4abbe81ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87cec5500dbc9baddbbf7f7e56abf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530782925fb7f1f7bb554f54fb8d2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbe156ea66a32389d254f350b7f527548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee089874334be94855ff414cd34f62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c4797ab5db9c15f458a11ccd9081f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20801b9d970f07a3881125c74a1fbe0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f62b728a77574166857c885163c85a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d3358444d6be597db90f0423a619553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c948177c1601cb14dab8cbafa50bcbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28537835c9640d4c1275450a54b7daf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351aef595c2b69ceea159aecce0da3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c493ff7616b99724e83e816fbf57306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8fda85d05b9a330122b8fad0739ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0b714ec499b5c5d0b08cab5f4384d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7d6b924c6f588dc141dbedfbcafd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53cab5a9390d5040498cb88d95015561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d284c94914e4f8603950d1debd3e09562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00befda27506740a1fc5bb7ebb69bee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f786e4c479189641d6dc5cf1ec40498564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48414d66ea1324110ebca28ab1af29b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3c4b95ac901bfebf958c2815ea0d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c0a39284fa453405a81af4144a24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb1450d4c79a5fd91a19e7ec619f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900f5406e72df21b12144c909400fb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04152b6e90aa0e68648d8f127b02ae26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72899a0091b7198dc213623e535ebbe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55e17c1627dec11696796da1610267572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292e358e9e987b03495aa60d3e2d631573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7be4db0b6cd6aa7ad733f41d788ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04abb5831c53d60140bbb867409396575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a50e2d2e35a5b0e07ef227309b98d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b659aac70bf209d0fcdaf8f37b11b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8804e57dbf1386ee18ce846eb2890578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5052d332eceff9567deb8143fea9762579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b2b7c2d994f3a61aec6767f82c00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcaaf4d6c1759ec6adab35b58df114581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bde7ae22fede92918ab40742bf4f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f62338f7686a197ccfebcda84e26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae91b7f60209e1a468bb033f85560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53438dcb4051df2b3ce4c5da1c5d4332585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253f8e12b6394b0212acae320accc34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193e24e11d1a441be74aa3f6851272587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdde534ecbeea7ab0138771a636cb5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff293b0194fa27815a4192b98c78710d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d428b8bf5e73b747d21b30c8f62b92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42273fed04f1ab243e352aa1d0b7e65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbf59e655978be79b05273efdaa715592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4130123fd8cabcf900eb0d511e50c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80e10bf533db9f38788c706fffbb35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7b046222570288afe5244542f5eb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb739ba8dce931b9f5d35441fb779b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff313c35ea0a4e7398d132f510be8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982229e2ee81148425c1b994d26d0bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b109e457d29bb8400510870d37837599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52c65afe0aebf86d9e4a6037172e38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ed66d7df39dfe6c30957a7842e19e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4748ded58d300f0e69e1f1130b9e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd23bbb7c91766eabd1f72137278dda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9beaa73d10d0f5e801648b67510ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd5873375922250966d20c704af502605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b136919b5fb04c3f3a5007052dfa7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a24420cffd85c6c5ff6a3159bcf8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0676faf9f99d801bd0bfd9473adc9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f090d281cb92bf17f5c130e41d25a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a0573cc4020bb3e067f6a8502cdb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4be85653a2a3280668792e1650ccb3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d67348012e3258722fcee8e20c5287612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501b264ccf43a7f916449d2ed34b0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0868b512d0c87c5d878d6a5a9edb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf5fc2236a3103042de98e1f4223b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89216b652e6e88e4b1a9ac67702362616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d6b3875087d6ca5bc1cd1335e40ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee69846dbe29033b5cafc83cf6aaf67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f643f71c8595fce49cbfbc02a83f60619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bea9e4388837f8af160e43fa77852620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875a3c4af89f44917598c3de140e4ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5746a52c8fbf75aaf0b737a12237d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5e2521e5d1aa2ec3757be4a406e58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf5a96af06b64b0bd32477c66ca83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fb356bc81849f89b2535637306c9c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515e78211f3b2a3e6d0262f3fc585ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595eea04c45c57208ec95071b929e01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66f0ebf476ac81ca5fc7d0ea57c97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5388364e4be42d2007b54c600812629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbfe6cd8e516ab00374e8bb9a0dad5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fefe31d368583206d8ecdf300d4f4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84fdca83f147f39396172cfbad3523632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97472260e16b4ed299912e39c625285e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d774424a42b6e9b5bdd81c2394c1e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580d343c3c1e17ea2b4463aa4c2564b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1624f5d47ee4b96783e260c0c9f77d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29b72ef9ea7fc03a579e7b9479abe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef137b4aabc4b8229e5eaf44f88b197638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d262acbed788a7f94b2e7f2f2461303639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bc4deea4a47f64eee3d6c93e98c29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea87fefc4fae81c92c3492085ffa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e158459295f6ea0822148b30bc909d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762049d82ac7f3f7b6e4a24bb43229bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410739766bb8b4e109c2bb70545efc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3168af68d3ba36b19367c4e4bd0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf13cceb3f4fb96fae5dccea208c75a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b33208445e29de1ba8c4f07a21f283647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54960d6b0ff9d20bc3e289d814add222648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb6b24a03111f5e9b93481ff2cb511649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495b71c2da6318f03a1540b076884f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad09923f46bf7d43c90b22c27004ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e45d303b8f635ba467d42d448626652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee99b6648a8690e7888ecc8fc0274653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781a6b21dd069f5a3d6f833d72a9f78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1da0b35a731eba874ee8e35ac9b83a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171498f87eeddb144378e5c411e2a6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b1ec3679b1be4117f101438a5c558657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739e6ff3317b2b53eb19053917c400658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ccd701901020ab580710a39812a4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a823394f429e2617d2a76864d709491660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1d68e98ca9986756940c2484eaa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed253e52d3491fd9f914bdd30a552662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7e5fca631e20f5b1a734f00150904663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3cf3f5b2d4b0b4610a3bbb31eafbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496222185a001f71635216116a958c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863e91c7008a74f110eeb5c5ae188a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e64eca4d37a64c00e3ab50e253112667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df43435d1caa2c96f2b6cb0665b22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800cc8825be4f0d54ecbd512972af17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df245625873b0805c6fd872a032dd5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc1bedc65e4f6571d63e1cf07e26f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5faa5dd5354b0e8641552ab86f203672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabeaee94f54a0b001f20eac86fb53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b7187e4c91ad7972cf9ee031246d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3752f0d4e75f876d024a96d58482f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8152510d98736f82ff8360da17d0ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570777aeef35154c5a19d50017c0187c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0dca28b6d8f2b054b9df150ffe0a9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a380a688bff4c6362512a913652cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f7267b09b51da9264b64ef97d0b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4f544e0af3cd07c3163ae4dc405f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330dafb0ee6784d37319820d7d00275682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee08d824bae65041140f6fe879754683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744703d07c6797e5c12eebabc010c47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e928c8ffa2ee69aa362fa8fa945d9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8390b9fdb54259739bd344a9639cdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00c476afd6fdb95f4bf5af65228c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69881e33f6c34fc057ba03404a3210e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b86f2ae285e9ccd76c1d9cf90786d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d8debcb8bd878c33d80a31889aef3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee09b1bdf06333563bb2a7db9291c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd2f73cf853c1c19a20dcfb7eae6fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805c5b3463cefaecad8aee7ca616a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234772f5623b1b67ce6f6feb7f3e1fd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c969a1f96004ed93da96ae6ada63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d584847df85180139b949203bda54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8806158e51ae05c5c216086d24ac397697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030a175213eebc853acbf9780d1d3c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e633ff891809ea68c2a66e4c66d2eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47352258bb7f04b283db61a509b82d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d276527fbfe1942a2c7dcf66438c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5f43e44c978fa286c815e8bc7739e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74c917999161c5c0d7b9d5b86ae67b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac388f822410030f1e9138667fab1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c81ae6a4553ce904becc92cbf14a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1e1f2465e6a3f8d7c55c8575784e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccaee6d1c98680d74568f86543625707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3d698f8411b9ec8378134dfbd3df9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078b3187bdb307ebbdcd0b21db691bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469c92df3ab667613f6eec6b9b5241710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee617cf664be5532e1bc84184c1fd4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c5d941a82384fb50aeef0f9d8140712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2c5ed7931c59d8ee2e5da741698f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71a31908ed739c2510656af46777f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae98f4589e3e77d5d9f73f8fd94ab8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774350a8161f88b2f36ed480734c8bae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe98a52e58dc5d7ed9ed8c24573d7a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf7cc271caa315561507b16622f23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce46a1aebdfed4b735b08458a37cc0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433f3267bd4b5e0f24ac80005904e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1e919086933723326d99674a7df50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59bec0f393e96d5613bd70b095923722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1bf700ca4daa6968d5dc3453c8320723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37299ce310081547816254d5715a447f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af38d09524330f4e169468690d76a5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee2a9e20eeb06418130328b9c7fbd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e5069c7e4b62817698bee1a6e531727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef44e766f79d7a08c9b4ed7c3fd5c9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d97c673f030eb7a6e9e2d449d2236729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d42093f19c07caa913e23d636be2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20df9191a1ec3787183fc9dad8cae2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e792e7c2146fcbec069b7cb46e90732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5854bdb2251201f3c952f0074a8d7b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a047601bfe9aaa13a24070b05be2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713af283e2634f5dfb2048d71725e8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59653f5aa471d139502be3a46d89358b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35f888a73e80c51849a87ad3a9ed2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffd8ab91d516e8f1fb658fd07578b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a063e4bcc5d59420a9d4f8b5f8089fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e96ba34f53a8c2c7dc0b227762aee8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d12193c78d7fe3be47daddd3face5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bdbebf89cc471c3e45fd27a33e5af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca19f6f050d872ccf5a03380a941c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1bd83bf2d009907f0770112e10406744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebd95e872fc635d9a92c4591eecefd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d310c6dfedb6de8371313d7dcad76c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6d48c047de86cf2c847b5f5db584747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08387c09e85140b04c7fa949dbf8cba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb993e4e9025c13b8f997818a16002749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db351519c0a3f27c677b49d2d10226c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277972d6652bf89f47cfb4f42875149b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f310d29c7a87f4745cc07741d0128f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de0135e373115453f7c5209ba903c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1518a3c5e364b4f1ab2ed553d674b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baaa03f441a80384644e5fd478aa65755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de0c4709c7558bee795b9badec4c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bd16bc1bd4567e187a92d2a22eb50757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>