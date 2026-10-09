--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f09cbee84d02abc124ba705338871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e89b179da5dce6737f584982734912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3bbfe93098cf6411c570d04ddae8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae8492b51c988a3d8dfb7a0b1f5c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1a969f72bc0744fd642f9e4a32c8f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6470a1ab33ac74ee6f606ce24125bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8474248006a3c31ad2f62620dcdc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2130b52dbfa096c0546059d6763ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a73f5905012cfaa2add2c603d1db1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb15b9b373ea1747c3fc5077ef51e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca71f26bee526b2a17cc25ec3a7f7df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081ae8f5dc73b2a4a176834a1e43ea512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c9a0312b68831c7ae96c3711858e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b210278126000fd305771d682145c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e529e5e24d774b07b5cc1b569bcded815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe8bc74f07b17f10c4b8a82f7bca316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a37eb69415a776466714808735a3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188780aaddd47b6aee4d004490f6f85218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425fe83eba3b7d9dc0cb697a0d40ed119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2bbaabd8dd4fd3c235a79ee193feb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f854d5619db40bae2ab7f21f28aeef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79e6f53cac5ca51554256e62d2633622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11047c02787ddccf750ed7d7038dba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0aa8f7d7bad817ab30c7fd1dea8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8c6c0c382701f16dd56e41825e01b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d088ebbcb07d4d0764e49e034a220426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b390067df50fa6c0b9cec9898e93a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae9fbae9be258d4e3ba248a0c01d5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2bc029b8a1b09bc57afea41e288b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6af9cd5d99377cc5b80a75b16900f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6952b9e7aaecdaa16d2b7fd323c7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7cfbb36edfa2bb4c287aa15a09a5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27d81c5170fa2258cf788d139f73a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef17d166da9ca47b5deb16d081ee0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bf495ea06fd3a8b9a33b08a45c2f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46833f7fb73c5435dfbfbe8579c2337736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de385401de057b1b4f0cbc750e062337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428f05094c224caa1ebb7175e51e63438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5ce3df6960e50aebf6fb5ecdf88239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ca80140d1aba4c00dd56df01141f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f22991dd6f099468d253e9c4f474741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f735419ca2f65038484fd6dc30fdf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbbe8c6312d3a27bcf2774800d35943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71338582023f4948edd888244435529d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9aac747d37588e96ae8b75f865a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549105ae374ac4ca55efee6a7adb34b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2519692bcbbb34adc7d875fa8be6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb4ec40db2fc8250bf9b9b2a622df148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd610407e045e2a9fb5e3238b073f9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc2a39c3c0b990209760278673623450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2192d7bab9a0848fea2c56e1b3dd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2562cf102f7e24725e6f1cc1e368f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050b2f6929c5bed25fcc3ed16ac28b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f63faf66d796605f1d6c5af30e315454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319e979778506a177b164f10b3001f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c79fd074d5731e03e83cf09842e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf99efafecd4b6e4c4284281e8e5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053a2c6acc4f12cc9ee53e15b6c2f1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d7dcba2df509949b206e697cf0d2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc18eb3623200070038d4685aeb3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b903e9d1ccf86a03d764908e34eb64f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b22dd3273b6f1c4adbf2d613e9ede62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd652a1d548ab1edc1fa2c79448fd0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a46111e055adc86811d4ac6c0bde864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74a7345c80e9a176157652f67bc1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67019dab6c5b1942d8b8b1b3c65c3dce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d19401b00e454b6aa3b26aa50f9bed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d16aabe3d4a6efd74905c8cae1ba4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4b258cbcb0711a285c8d47b0a4ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230031f5c98cbc3e836ce8e7322d9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f67f92e85210d46093bc96745b2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713241ebe6777197b4c5ed453b70605272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53af287189f01de98da6e9bcbbc92c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f916d71dea74b6b953a9d95a5647fd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b68dbc35cd3a8947f5b9a990f994d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debedcdd68405476170c841cc02284f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a54a64eb65fc31a611906b6f198a2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006992e60e166d843b0bad15e7cecc2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b0e3cf5f6780be9f172e643d340fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fbdf0f98908f6adca7220498f1d2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6833aad13f342b42ae92089071e9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c994d64be6864dd5ada64e4be3e7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c29898c335f5f4533ea77519850283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5705253b318ea1052e1c30cc82dda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa374ff7d1ee3c48c7cd8c0e8666174c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d969ba0dd1c9feb6c30f5e9a5843ec986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b366f2be981a167f85bbb0336de15b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c4955fa1d78d3cdd53d7d2d73fc7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb99a2e340b98e0efd2844fa0921989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b834bb001201777281e88799e1d7be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e68571fc6f23f14c355b79585918d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f717864fa35f1cb3e66e413ce869ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b5b8d56d9af818af1bffd791eb5b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee52565c2d3616b65eb127423c6cb1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb08471d6fb06ff8b15dfcff35e0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3286a5f22624341ca7b02fef05d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ef5c6e84c44f9e80a445d698f0f1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c7043647626c844081b4a58eb52a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd244ea7c9d2389bf0c8527b666c029f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a67143cf0b46e515da55e44ce49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df4521ca05c35776540f6d31887470101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075918418bb24c3d7b7e4058b813d738102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948358813319bee7f2a7813757a95144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf24b7936a104c9eaa40a4690316793104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f18dda46a130b8ce7edda99d6bb7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d12afb18e6b8990f9ceaf29eca4f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cabc202376660045eb91831b96cef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92957615fd9db2b11f85ebc6d3355c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027e80ef5fb61ff7e45450de4c7ff49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244ab17fe292064f15c3589c75c1bd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4308cf084780fa9b02a876ccd7a08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d17e2e40e8d4b4e28ef63d9a582d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b74608b7b6955ce6a257e2cd9e721113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa3dd40a73e2e11ccf1cc44cd32e00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4da3a4b22dbf3fd232c2588adfbe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fcba3466536d273fbb0ef9ae4cfb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb95758b169747059a361c0a546a5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6585db4f85867d503f22f695f51d3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6557aab2638266a51bd428e1f5d69b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e705838814a1cce129ab4907a69854120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a4e6760ad81f2c676c0cb8fa28e4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe04c81f44d68c054845b64443482122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f787e83ccdde84c584436acb7eec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ed994c2a02b9dbcea031485858d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011412288a97046db6745b7373ff3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6d12129d75852546794bd4407bc69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dba620c4073c86fe0e6fa5ba1587f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03736fef92f13e98418961218d9b83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8411a998c06907c93c21f6c20bbbe7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fcf1b27a55190d741733823382af5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10651cc61e179830b7d182908f59f68f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a4a882edd2b452edc4012a9ba1ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e78b7ac07f4f16664fef7f42c23ec0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9cf3b0a680aa2de1a9d1b03625636134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa7c05813732a8bc0547b7cc27edd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ac9be511b4416c419b5b71b18834d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cedd1d0ec63eddd43cc311f2fa3c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3474566cbcde21bb9bf8de7d5d8f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efdaf07cb2bbb401da1f59fcdbf082139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5743034bbde2c5e691932b5b8024a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785adf2a000f999910ad49b139b6819141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50164ba89654792ffee97e9b198624a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758963da278c84fcd8321e4550c12bec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba4be0f904caf31fe34ebf4662ce70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9d1135f190bd63a5d8ce3d735b68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2404e5e52b68df671859242a97c80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fae0069baabb6ea27153c11639e7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52643e79b061ac563afec197850dc2c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947ab771f4503dbba2d829148f0020149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02bee538f80de7a94290f02e2a8512150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5168dcee17c4f2331a0f5ed07ea083151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60dc50f24b07ee2ce5887b94325261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb363c57197aa270095220b675932153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4681719ee5ec35f93768135b59c498154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5e76baeb537894e4987f5a50d86bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cdd710bfdb443545dbdf5dac10a54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c676fa752c4dbce88e746613c05b826157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b730f51d856dc3d4c22b8c8dc183158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fba000227bf01eef5288d81d58f2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ffe2b3ba5761538a3be9cf1772577160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d2620b33d5a783b5e6f2eacba7da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88868919738610c2b9673aa2da814fbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e329ee247d2d4c609f6b96bbb42ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72a9ea82e3401d7494828168b518c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0955254619fe963c06a47f1f331c0c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fd8a47f34ca34cadb7d0e34277543166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa26bcaee8f92552ad06aa619bd14d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a311780e853726682ee575a4fe2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612821d6ec5db8309d7b01b868ec6b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fbf4017e8249d27eb1ff7b79bae83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0a0ff60cc58b4bf93e4794429bd2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806f0c4a3be41e0d78ab3f1a36903c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc68fabbe60c83bc586e90a6bc76d3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aa412d5d504e681b22fbdf92e396f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31556158288d7e24a9b4d8ddaa25b0c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd925066b7bc834d5f7a695f6dc5b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fbc19e76642222bba35a0383fe990177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b80a3c89630338aaba9f6fa761047178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bac084c062f7fce22a9d057c91df40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0745cd6bfde65ee5f4743a8cbec63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba381fc196c467a8668074dfe4ee4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302bdb83293d772c9794bcf4c83dbcd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b9909c440eeb4837b4493b8210ed3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737222bf330c331bcc9bd9fecd18819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2179100266461b34212dfd85ad588cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17967fae681360714f672de2bf0823186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b501c3da26f9d3356efc208e75886187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423e44acfb1ab3af6a7c1adf44921fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc872f6be451529784213f2f4380fe4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaabe44bb66182a4aec63da156c2cd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e366db8cc781c7387e7049ebb0756b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a920b35ff6504d6dc9e925ea6c8522f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fb62bba362f55c3b4e39ced3513e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a006fbe3aa6fa68b1ad7dac4fdef3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58a3999674fc4cf5a334b0e0bc12ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b726bab59c5b9d8d9ee4d455a1bcc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb141faa6ba4e309edfa4fe290d6bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb54635246ea0b08cb276e52f9c3406198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42496adabd2ed2c9266eb16c2e38a7dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853161e0f4a624dbdaa356649d0990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab2737ea22ec46e94be2e7c43238b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91052cd10db9299bb05230a2896272202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fec0f28f7cc7e39a80e36ccb212da6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7556bb3565bee9e49173f1921efb98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c239b949ce6c1dfbf811536f95595205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3b055a6e05a03770b13a3304d91e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d5c6a68dc5cec2baedda13dacda5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e960e1a60c29499788e3fd5a9aceb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967c0692d8e01158f543e567b5377c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b8d89906cd96eb0910b2a701de55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c304d6088d177b4aa6324dc3b7a00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab2d9a29eeef83dab6f56415da4e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6341def628fcc8bd30552957a97485213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c734d3d16ebc8c34bc11eac32b4d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb592743ae8248ff506449083ad4e6c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b79c9200023d2a66ad81c2aedf7ad2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58493fc2015861c614a89d1eb38155c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4036a0efbd93e88206e66f7400a827218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a6a488ae016a6900bc88420b003d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ca11ee3c0db27c15efaa839cb785c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e7cbdae81b14df0fd20dc90231a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0914133f6ae65ea172fded6610290e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2e604ecd14af992e6e697e041e900223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5140c3df53020a7ccd2b524255e231224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d290ca560b925b0797263bd4266e885225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b263f5cd72b6b7c7a9235e82e4af7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b2d03f34c53c4a3372a43292700c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb8125681e0390ac878d81cc293645228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575974d4ecaf9bb030c8db7e3179ab1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959f8b9ccad48992ac2b74e154eb6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c4e6fd9d526417bdaa1b1a3102caa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2cb7d1d923e52034e462aebc1f2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef50782844846aea63b887b4e40786a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b037fbafe29369a785af5e16b97e4b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd07f258caee8c1af88cc7402acb792235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e792b7fff364345dec53972e3df00cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1415d100e0e9184489f6b8af6bce3a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b31d49618903b2e8afa03ae657fc2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877a1d50361d97b914d84d21bfdb16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a32df7977b821fdc1659cda243575240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f31e212c05d37d45a2bd5cce36630241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34761692fe2c390d9ed7fc57035a5cba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aabb919e7424baa62c174d5378a986243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7014880fadca2ea722f6b0d62295a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80bf8f8e9431e00e58deaae0473d29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d17489e4297946beb5e06bf091cdde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e91371260ea1540dfa2d46d01e37ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b936eda65dedf0b776f611545d78b84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af5bb3fb541c9da3f9636cfbfb502249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599944a6ecacef4556f339adc5694a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc779e3f5d413534134c724a331670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460329751287ac21310dc0613c439505252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062e6420570eba29a13345e9223c30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1076224f395cdea4b9df67618b5f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb4610745beb38712fc1eeb4ab6a11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006363751c573fd7361aaee5c912f9cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ca2c1d2bcf51b43a392cf8633b827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74664809433fea3564d365cc08e24dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fae761ed7c645fc35a7820b311095259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645341b2f51b8246b8bb57815f80323e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a8457408b928dda88de8e28725fd0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41f9b4dc288aeaa060cc4e02c5aef0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbe1f885f0f60cff5c3efed1e9e49a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f52b8fe0fb3558379d691b4bf928d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2754a00cb212a0e73bcb6dc9956d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4e4746003369f80a32338a9b1c0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed810ff4b794abc604e70819e78f66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1703c1b6419195081e3a9259464f6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d8996cdebe0ed3228b66904d2c1a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7b9ae8ffd74e80022e75223bc725270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b8ce7aa4cd9356fc1e02c78ffdf29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975299502f0a6f1b8c7e040ca45adda7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb48247c6ac8a170ff1be1f1751b3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66337c1b62aa7f1134366cd8f14b17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265db5f8b633bf520f7da0185a8ec0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e854485679bf24f3ce70244a69396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b62115899d2360de126de470c998277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb39a06efbde75220748486b6f684b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81757be7bc8b98e7d8fcf980c9a1717c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583fea6397764e32e2759e89aeb24e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92b529fc9603dab3eadbacc9f643e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d3c140d2f55472c849ed601a93827282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7944bf1a56f84b7b8c99e7dae7411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea235f3f85ce5751188789d426ddb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8924f4ab0f0b3f3c9fe6b22dbc9ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc70748ffdef3af99101f36a7312fa1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea231873e5a7f5e23d5a2561b5816b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc20af5634e762d341c490be8f654d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb98d8a1597dfc697bb4efbe5558d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe515077f27a622cd975a5ffe6763a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1518aaaf1f053ead44f5fd901405c55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2355210e88a8e67d306d6d3acb3b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9466b97ad7484fcaf3fcdae38af5720293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd8d94035ed0cc0f08043fa2810f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3379e3aa4b41493b41b4b56dcbeb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b60770e1ff091064527c87f8021a13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4735d9b10a1801b2459797dad9a2a97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16f9068701a3700853ff19de325469298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b0a8ede66df347645372671369992299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591fd0510e10bdaef2a1e433463a93c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c688d84c4c464284843682458aa2e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04730f55e9c57420fedfcdeb864733bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085441771d240873d7483ef0af2d34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d00d9a050beeb4c6dfa7bd4287eab0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8a21e849ef48ea6e5f22ccd1c22d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425f1477974acb4860067cefe3cbb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6989a747cd78a4c5f917245f73228307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede76b895db8cd7776bbb0e8ff1bccc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030baa3f7428fc760265aa3cd6bdc85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e33fb3a4a9a5e271ffc52180cb27310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa6118aafc79b8d1b90fcf0cb26cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b936d763a513fc8efe5c92a3f311312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57456b0c6e16b4d29014836a9e20921313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09df78da0d287762cf147d8b8e553f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99441a7228f871d91fdc886674797c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f1d3e74e253f1636e742f8693d083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a303e0c62e2acba07af13ee548165317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e786a517cd3ff6fb411e9ecf43a8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47445634564e07a2de4f31a30649817319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb14e94359cef6be8a890ac502be47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236260f96f518e98d6a9f261c15303a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed88795bacc45c5dcb9ee7dfe0ff4f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b0aff88bf84d0d1726db95c935ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49abfd163f5f148a82f95ab4ecfb390324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e53358fb432889887a7b4e0870a3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed45fa7ad74d748a55aca724076b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c700191eee0e654d5665bcb846c9c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b5fa94d43ff1286229562fd562430328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb01649f4283583d0db8d8319a56993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a11a09fc9a2f83f5539ef6b205ebe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64042a4296ce0b46c96aa17ecead1036331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d3ab94cbdefc1bc0d8e3b2c9902c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25e513b6e0f681c8ddacc3d9305406333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c46d28d3f956fd1d420046dde096334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e842f5e86eb51c6173b53002bc13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a433d13e80adea05d9aa05db921e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189241856578316d4826420ad72ca35f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddb9c392ff0db05959b3e01206d6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b1feab5d8bbc16a6e306d96f698e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802602d4e34464f081174d6b3fb081d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c49bd8bc9fe92274932f0b2b41258341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da280dcd8e539d060b40b4b5d0b50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b42e33dd5ebdce031bb752bc09237343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a88e506af3db8bd559143247c98a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b2890bf08b1e7b32069d0419d5452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd8f7cb70cddd4d72500db6e872a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39569d421b263e86933e55efa561f56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9725cf9432e13068e5db6ef8871067348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e583646f5dd6a7d66b7d52892838349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6f622e4f4be5dde2a4e86df06c549350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda15fbcbe40f9557c58327129d215d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b21615cf1de4b6be2fe34427a3e27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c21af832f8e3b9b1e8bd8f165bff9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01119ad44d086a7b8dd2de160e348ac3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2328d982d5c7a468588eaa95d30bcb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab90d62617e97438ed57ff5d45c9e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a11151c2056603ace22a38afb2b2df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b5e87cb1ce2d30f9e34ae4e36c4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db210a0fc0323768534abebcce0f65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeff14a68db407e25315f50b8a64f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433ffd17c11bd6718fe6bb83997df16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b353b4530cb3d032439964f3652f33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e7aa9cabd85e29ad0ace4ffa4b468363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa71de10e04dd8637fb409a68a703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009b60aab485ed04ff486eb21e17f69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664c61f7408e4c87c5d68c929b7449c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b8d91e8652a8275a9c4b27c38ce0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0ddd53dc2713e20c1d8115c59769368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec52df892cfcebf73d17812dd1d410369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66c84c5ba2aebc171446eb08f2ac7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347c63a61c9af638e659a616569c5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2b299633fa74c71f83f30bb0d7eac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb28df528129251efb586a2414bf096373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0c9720bfb2382b8a207221ceb7397374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5299bc1fe7914a1fd9e666256ac25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786da368283b983af7075f1262f09bea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f8c5fc6345f53fef8637897695ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bf5f89fdfd6b9e9dbeb692820bc61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88a8ae9d6c5ea36959285f4b7bad74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ef94ea5dcdad5b4164fccd571d92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca40b8f82cf5594cf105c6caf384528381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bad2cc2dddaacd65820af2487d6fc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e3f51ddaac63a5aa7f079ce9f91a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c0d565fb34e141eeed7a638ca81c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ff899d594a63a994ea6dd6aad4d2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead20806de7f2eede519d7b847cff0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8d187efe60083c4b2427c1f6385b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642498f413c18fb3922830259a33f32b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0979cf9590f56f12c0deaec0e150389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e1c3ca0c6156bd606989a2183dfc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b0a4867175ef352e6451814ef1c93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2878905f56c8c53c880d1f6dc2d5a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c2b5c2472742bf29023c5732faa3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dce2ae63b24fda42a273c9d4639ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c24ec45be4a255fcc28f1c05e6020e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab7962ab49f03026ab37ef965118f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f05d1bc2d75163a9b8ac59b2e2906397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e28f4bc3cd1799c795bbdafe9942398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae44c15f791cc73400210f9c8c59f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e13314220e863e359e20ef68bed78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d8110c0f0fee8d2f96eb3ca24c9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46817539ba532bff2408168bee9e6351402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014abd9d522fd1dedcda823037bc526403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5441f4c7a5f25708d5d8c9f67007d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9feda41366672aef93e978b1f6baee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e30aac88bdfd0333e5e1594b2d69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dd140e044562bcabda4cbeba7ed48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226aea009446f90387da151aeded355408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62693ce60ba8e2455b04ea394cfbaf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662ca04beac447198a2887f0533b067410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05063b7fd4a11e506fa181a05adeb576411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63799557c03e243b3d1cc6fbc230c4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5598dd36933b90a7244d97d7b9f58d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150746209509597bcc4db2a0302f276f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdebe09dfc0fba96832510a083ed43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18692344dd38b2f7e45fcbb5c03436416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163be5fce0888810bf2f63090b21e1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66911efbe8f7265ed2215aecf0d2229a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf5d3a20e6ecf8792d2be6e7007ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ad7245eef0f44b59171cffda6f113420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6b0a03cc5186d244712ce705f5bb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb40e5e8bdfae838ec930b2f5f10c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d421f3154affb424faaf807602c372423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129425d30bab33f2ce8d482f9de118424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44d0389a6a8852372ca1d74798219425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18696c847a5b18043e4c0c2d4b4af00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17859f8af22b6dbe8f5f2a1795f940a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f79c604368619c7040c3f01b5c26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc48f30046627f4a508a7e6b572a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b126f8f35fa6a4395311048d96f61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a552e1ac60a1c50e79cfb7fa789c0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c62387f64c76ff7681e18eb642d24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a1d29056af129597d611891f36bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb4a7749dbd140bd40f35f49297e88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0525a800bbc9545e96faa6dc7f2d46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616da141fe5ea0c4438e5c8fda83859436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f711a64c7838c18e3c0ba45851aeec4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8628300e8fb8f43c9458380f3440e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabcc608714f21ed6dd24d6f18765b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d5350f9e64e8aa28cab439adab2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3d3691f6a0a3bb2fb43dda3f4c563441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ff7b2299b99eb1550f06c7c918c28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242afc3102c512d29236e6bf7e406a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7386201db7f5af7a23682176801680444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01a279dab48673b127345e7feea47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d0ea957c51ab27a4247589de3ebbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1146c83cc383d5b65edc5a61f3981447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fb9981df8e39e0172eba058ba444f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16a2f9c7765ffb957c222b9a0fd0c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0c73a3ea290839ab189f653053fb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5edad4609ab2c2fa008cf1ecf35f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e7d33952cc7d13740ef7ca80b024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585bc5dd48c5c25dcadd0846a940cc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9155b34b041ff60830995f4e5cc393454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d089850a9627e5d5a58e66111be5c5e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea2e6f23468751162a289c9d34d7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f068cf53ba08c1871878aec3a24d7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7762e6738e67476645365305ed96fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5626838f93fb0fc667ca2e203db2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9191f04a9b1fbee2f6af3f2129b971c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c02aa515bc5109dabb84f8d2b95e24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e969ad89393e7d97ef458ad81ce17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455ba880bf6cf2b4c06b3ae22d96d17463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7b9ebb561c7b55d8a1b39e07ab93a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c6bb4987d27b6bbcde1b6ae84f2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3b94bb520c25c688787364cabcd28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa3bb0b5e6c2e3b8ed25329ee7c053467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152acb264c82111616ce8072cad4a62468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8acbb24016f8db648a5afe07ed9401469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c9a2246fb2fd9d3b7e37fec82ef17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179af103d0e957e5bbcfc31019a15b77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646940f24d85eca45093b206f7ad9406472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d0a439eae30a16b841f8ce555e5b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a96a3da45049676b8c663f493f16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1fb9d0a233eeda0ed159048e0d7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887abdccf612cf619b3d4fff98a2ae0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d46f354d7d0f6cd92f130a552ba87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b53f47a44a66fdfde5e454d95f566478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1bb4fddf7796f625889c1d1d3a09479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3a618050ca22bf7dd73c3649462c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38468de0347a6d89cc00cf2eec3b32b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d255246a23ba45462e55d7693aa992482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877ce12ac66275661ed1236c0bc26e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b35076a94e61620e82f8117c4a97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3d9bcdcf22c4409fc5d13fc1ebdb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a1d6572bef6dd5f56732c6cf73634486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec8d2acbd627687f08eaaf385c4dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba660e367cc06404a33a1b4654ddf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15cda33cd87e3a4c628868ce0252f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584bd30cfa8b64a5c38a40df8f179e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e096263633612d02f2cd0b70640502491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ce3878feea28e515a366f34736ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6141d48f4f8d2815be881f6039f8d51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861c74d4c3b122fa8fb2d168f8c6dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e2916db8da41fd80cf8569c159de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc4511bb52702ccbdba124d4b82ae7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7481b435ee477b5d9af491c41f227497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970f163478dd16e7ce3679c2526ef7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0b82e93b0102617f9afcaaf1ee1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70fd3fee283162a59baab64ba4bee0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55519b3bb7e0b265d1c71a8ccc15be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278395a92f6916a9c0a4d7f5782d75e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52621d4254506249a830660e9619d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a920796c7afce65ac0b8044450eaff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c647f7a0b21a4468b5463adfc853a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5408d8fb35ca1be0ecca51f823b39d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df80ffcd8c806467d4e2571ccde8af5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86788bbfb104cd25b9ba91d6f1ca1d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb64215ff356bdf7b58823f0db0919509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db530028b19da383b1647d8c336badf6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e6560e408a5c44d8ccbaeb7479e76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac15d87b99f29237f3e57c21e8211512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6421671ba36702bce5c320974c3165513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7702cba72284aa5de9d3a5c7e76d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f2422b0180abc922c4ec95fd8ec3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00734e25f03d8fa4f47b0c2d54f103c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac240524ee5513fe7cb7b3739cb9734517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b766646c64c140dd01ad6f9b95c98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74958e43a56ac5d2939d4114d0ba17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b986c0b52670c2f7eaf948b76d3f4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77038c132797c808351535ea4797fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a757fd4b25ea5de1157a4490b4bfa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d72925cad2cf133756543da56d4a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477354a108978d87719ce28159ce6fae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fa9f292693b0efe54ea4a81b8f887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dc225fde67308c8aadd2ffdcbcdfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a95e96117b730c85cf23a09206a62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede60948e6245209e81b96a0687e95db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675878af9a0683c51a2e90e67f908a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdad0686eb33350b60ccd04eed532cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd8d6458cb7c546b306192e2a444a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b2ea28a6e75b19b0f6d4e57a3736532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed238b587cecb477e3883d3762f8ed71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228fdea6fdcbb7de28ff031d4095df9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6635d8a802fd98aad534272bf982b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d609538bc7292ce8bd5a89d9e4a35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60438df56cf70747b9a679b153500e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946bbca63cc411b6074f7429a4b9ccf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643306c4349123377b2dc3bd9a9a97f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7cdb181972b625840bef0b4fe5f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ad205941fb85757b76498ed2ccfc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983f75e9fd146a5aa2741cbf8f45f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7c414db95cbfdf7767a7c682fad9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee2bd8b43b62e68bb0b5f3a1dd24ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf748e5597b6b515679903e7fc5be01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eabeabb055b861a961fda9059a1e56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6a50855be51ed50b0131ac4b3a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b41ca080c9638099c46c72b44149548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b70eb754a9d05faf5917c1af64d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacb86a782e8fa1650609bd06199ff5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b469dd047c84240a21010dd09934c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139b6897850b9b548a0db361dfeecb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85487d085bf777ee83d833002fe00d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99372347e9d892efd52e5c8fd98e844f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573b3b488e4658a5eb09f33ad96b1a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75192f995b5bc6de5b89ecae09cac4e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207401b7f6dc2a79b5756100944d2401557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f237deb7736abac984bd61e670a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6dd246fb10431ddc5dd37753094d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe65983d62e666a67c532232c558e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb154ad264948b73461bfac579ca126561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f3e867712cffb3d17654cbb93ada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10791866aed96d3ae2c83ffba9baae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b01d77ae115d34b241831901531b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef665ea6f067f6c43a4d2b1c0baf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd32ede329a143dd9e6ed6a5f1db1d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e53c315024d6703a4f2021ac6873567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f078ff47f86037fc9b4a37c53c1c0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384b4cb3899e4e85221b427df65e43d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01211e14c1a7d15b33f17bc0baacb0a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478bf338bf66dcdfeeaa5950f0177c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea301e82c98594a9f8a52659880c50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f45d14f6767af28b07e40ea051cba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6c8cb1da883084635fccbf84e9ea3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0d01457204988c6668030594d0c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee32973f8d1cbbdf5aa72b4f3e3cba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ac9ff2fece07fc44d267b10b69540577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e44baf06fa161e2510d9d5828017a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1091ca8d9f5368f4a85f4c9b4efb2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa8b6703f1f15ff49c51a76691ab09580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb35926ea0017ac77c81ad399c4317581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86028ffa23e88daca2487603e0e47c15582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07da8ca02186bc48aef276a7d75b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94be8117df72e0c28129aa6b3e5340584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78f2cef7e713da1b70eb33a0c1bce9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d806420e21ee7966f6414d8ca3d16f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e1dd375aece75d09dd4880f37ba0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c58699a69e5fba62f7cb70a75acd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a227f29c997874f81d9f7a0849df1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e6325e120e3ed308c367cb2d754f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2ad07c98caf764a3d9529a713d56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7982f8715de97c10dc3f99126b99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f693a73408cd7996e90adc7b467f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b953e1fc1c1af22d537241d748f605594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32969e6bbffa36bdea797ddf28a8ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0deb2c2799b2bf7b5ace9ac9b0a66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c1ebed2efb1096913dc7c08ff2e73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66670f6dea01c39470841d1b72df78598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de612fbca7e6926545545a66b4ef44f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9a0a544a56de5201a7733ad15d3bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f523b8fa0c3e9e3d888ea54a0ce9f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c7db7e6084b2c2716ff3e934d62d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a2d15a5e74702059e4017b93dd5d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a3199041e46de16894abbb2aebf9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06985694fe8e5cffb5a42ce85410181c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f78b1b8c80c1c082271251d706a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c097c37182094fc860c1a43b00672607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170fce43070c01a9bb381758c0ee0b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af20fae70f3ceaf36dce382bce39a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ef679cfec7c16ea87085d8253f703610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3070d549c26019a919596ba2d44f41611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033717a1904a348425fea5a14844833612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15fb9bc9ad658dc315a9951ef674c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2523feee864d94e9cfd031f834284c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690fb926bcade57ee59d2812481866615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43686d0704592a41e328aaf3e795a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d383fb52e1127203b56b7162d58dc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada6a8fd06159346ae8d02058fca064618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662dfdf97aae4996fba63ac617e43e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6330f52f6d9d6f7c839eadb8356030b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37152f30fc2c9a82d973499e040355621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed5def3047b7c708c6689924656f7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1caeb1b043f2365c5bd5d76403c251623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68f6dbf9ed4302ff18b806bee5a69624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf13267c2dc2884a8859eb4d15cc2bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1332b8f2d586b6eb7732e145f54e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe043d9a23289b0a93b7f82289eba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f60709213283547614a5ce1f7305e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8bac79fcb478f5017b3128057f3eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f38440a902e0131e7e111ba31d789b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc3850487640fb8c0653750b87ad6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a7a2df48026649dc65354d4821131632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e4198f82ca935ccd51bc642ad2ab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470165b1f0ebd28c1f49c64a14a90bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc48b5a6fb01a9316fdeef78e20f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399211d6a6e2fc44ab264bd50223d348636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c8be03936a93c0298f871961bc0b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d61a8b11e47f11a3eb8dc9fcae1959638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee659b2f52e133e9f7d20c04762cdb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a58235a12dc6e9faca80358ef08d0f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a1dfbe8d0270bdd4dfe5654bd7ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40176d9b579593af7cb3169288baada642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341844622b5bddc750102dccd0386865643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f510a84455cf89b85da826649972644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f69ca16e8d97e0eb1136765dfe7e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0fe993857f5e0dd438894ac966bae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1858b6e65e18a7956518f94630454647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc624595b259c9b223fc32279347452648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10df4e896094c4282e9cbb04c2b665649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354baba003b22fee59314d8234799c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b138ca27a9df750fcde686c24d16a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d93cf980c9d6fa2fe7daff59cfc59e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbc564506452bc92e390fdd719758b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da163d5702ac1763749c6cbb629800be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed90799ba2f0ac822b43e1485a53e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3b0e217ac92f34f14c998102e9d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5755ee086530cbc2e5913c8d7e97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c830057d4385bed61be3c5e14d1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20919cdda2f1a16098c469dfe26853cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c918531703f894ac541f52b50d0f9f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb56667bc4a1e95112f01e146dc6043661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ef63340e3a4220de82ec18b3c423662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f86d2b81c3158dd9371fc99f961ca5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54308b28fad45f5bf0cb9cc2dda44239664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cfa990222d50deaf7836e4cbb0c80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e756c0303a51410c2850ff532120838666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d5257bec411f36b39a8fd8e4dc405667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c508685bc450ad27f0be799f4b38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb30d20b604486a7bca5b8466f79e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e1ae43fe32ab4eb7f8ba21b76f598670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d17308a940cdd77972bf50c47a3ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7da1f905b4decb3d781b603bf7621672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606b642f24108e46986760da5e4b932673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64470397b2e944a0b7ddfebe23cd4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaff5ac29b0b5a5cf23473d062676c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05431ffa269518dcb769c3ddf61e4e20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ad869da5ca50018784810c9a3512677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1b2b0e045b5348f97eab8b81de0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43be17a99145c5d267650c8842484679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee671aab29e218ab73bb1668db1e36b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3f139159ce0ba6905f39d6aea487681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112efaa7fd944de518d21ad7976f7698682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352829b591bfb9535188a3b5f3b43b58683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931970cf483462f3388bb3628a6ba86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a9eb1368216602024c5022788839c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d44f75be78ffeb776d130ce1fb4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c552311a30231d3c17e5790dfa9dac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d3c4d93ad864937efe71ae5c1a415688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8833206b36e2fd5f5e628fe9a2e0e16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf619726cb6c88b24c935cb52e8ce4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a6b6b4d9071ee0c4f057736e7a77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78341a32005715b2ab60a90f913301d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed211e6de276f491a0cc3a3023315693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c0988f2407ac63cc7dd168b0d5169694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164751687fbb7fda493bee44cab4679695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4ed359c7b401c6077ede176b4f0ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b1266178452b57ce58d212a1f521697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0f8c5dd1f0b7441d0f13e95c5f7b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726254b112bf941ade5536cd54b00e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b388aabb2e6972b2b8968c3cca689700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a1f314c34aa783b82e33f52daad7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca240512815363bee4f4e89913a0e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4ec3e645a18f2b790512a10018a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f71d7ea3174cc745b28e12f31c3d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86606d1b1df9872d3367c677640e9d17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81b3e2ee17a74f1e39acefea56df0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390db5a9e9c024e003c059c25bebdf7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7209ebb37ed66f7a1a9c4063c25ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6fe37db099d60a6e38b1d4de3ebfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528e5b60cf927fdb911d917b9f79617710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292beaa683185138a55db71379dd542711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7dea3552246c9c4a6397670469e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e12a10a9e008b6fa2dff3293aed8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec619adabb4b910ae79292c6955ad1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f8a9d2980ed72f7c1b51f567314cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b81ebb153eb4e436b9aae853100c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353b7edb36745260ea36545b3b7b626717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f57f946b692f9d104043c806db50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ba7bb3194ece3a3cda1c63994a01719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e255b45f8e189a59a30d8f74a7a267720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437582e78d2e0207c0aad06681bfd7dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2b102488066b74e1f322cf62603a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9022e0dc489e6e2e6ea33e2e50cd0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63883b96e1e09839008a653e009d3e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c7fa03cf1fbf8dc9267e7a1b6cf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f567d4fa7eac8136986091e1b15f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc511ea82b7bd7d9d74cb9dfd595d40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b795335d02b8e7ab46e68cd08adce8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c8bf7945dd6f0a023888a384e7f76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6436b967e62750da1da624f543d041730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e165b7c252f89b54264d3fe3d5f3e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ccb3896e2865d1c0e36965af76e87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a10b56ce6b34e59799a89b4dab1051733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d66fe5fcf1442cbccdd2e498dbf69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203c8890802c9b1eee3e56265a3a22735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c772745f5d1be703f80cf4bebfd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc25feaeafad912298ac1b9fe71f077737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aea855268c80e4a4e7f60be37d0b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbc748d855ee219b6192f9ccaf53e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7a6786b94a6f9fbca82ead789902a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a458baaf365e19ae5342c1472ae8e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100eb431b207f4faff3cb4699683207742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f12286dabc5875daefc2f3f9a0f73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db56d1b6b146b05341ee3c743b32cbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c55a68f76d6b429c2b3b85399545d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81efcabcf2ef8346bec13850597f65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc40ea4e88c6516b7aa8f251c161958747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddf9b7cbd79ce23921cd9ca4c81e60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e570945ef88523ad40a849037ee8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f3a52b2b8e1ce4572f9cd3b071281750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f828fe4c4d8e1a673f46efe014e2ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446dbf8db0f3eaa924b5c2b398f1b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ca2fad23e0842d2f94d90d608ecd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1a7a6cc2556b31e2c29729c7706e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e742be8f0bbe74c577c683a4d4268b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0104098c07a9089ef4592f1c445c3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7edd74c95c09164931e0ee17cb52bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243471dd3170dec0fcc5aa966921e26d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589edaedf98322942512ff8cdb5199f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8085d82b991c9dd8e7598406023f6531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677cc8265e72ee710ea6b6237dd47c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940578ca9e7d5c1b0a6a6119931c6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe7b4a3f59620c39fff57656e6addb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33e0d5c6359f02f2e33b913380c2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d189173cc3d05173b4468fa752391126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ee2983ad7532a0e0ee9b2c4bf8267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a31e23b97936c403b1e9fe454e1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d16d40b5f8115907022c156632e8389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b010b1e14de4045e51aa65feaec110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43451bc6ef46666acf556f47761ef311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e4d086123879ac1f17ac7952fb4a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19702bbd77e86abe0895a24ceca88f6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f2c036ecb5deec437585c7c0912614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c88978f6ce257a5a4979e36e560b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd1f1e9bb271b15ccd6c4fe217b53216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c51f08e8ea3c3ad6e134fb448c4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccb136b4028ef3cb7eb7c3a496f22a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c628c37efdb0f6e25905d88304aff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f5bb1599adc259247f22a87c8e9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a71029f2fc224b2dffedb5ca5c0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061633cdbb7da74782d8e1d08a960f6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31851e605e9259c0d771c91650e758af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77d60b5e6e67750fe40f94598363b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd777e85943cd86ab9a12173240a5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f69f0f4b161b080f77016a2e5a3f1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f3f7733e9824f78066b35b15050eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c20589494f1b5227ef82bfd49199628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a65d1bb450524cc1f9c7597720229429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2404c9706da78f26ab34b4e72f432030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d84ae4b898ddd41347f738cf6fc4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a35c5af7785aafe7ba02ad8d3a47b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de989b73d2780ce803a1c38f0c4833a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253b164f864eae56d01e05c0684a5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e970cc3e19311897e48753059aa835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4a3b6d7d14e698972f1911e29772236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b7668d60e1caab6588ff7736ff5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a6d9964204efc45f0e870d9b8f3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e1362cc30b5138bf71b89c7a24d0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ec15fa7eca7d75d3ee79005f7926440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4217df45f11ac5ffefff0f64d26751641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fedd7a5ddf35a1e04035096061fee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b2e9788ea895e6979af8b3e8281943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0467d3cbb2ab37bd87d68cc9e75e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a425dfbaa8c7f38c77a36cd7ea9e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e34a290f13f94b111ebb720f9c3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f39417642e8c7ef097b092e64c56e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600675b60de4c5d848642e06c494b33448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc98fcb81b1bca7c617651329c4b8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4f6a56e0084b0ace888acf92cbbb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd75f50cec81be0345b170ac4314e0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f54e28661c3bcc6e37accc7619529052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81471539e9723412b92efbdcb3a81853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830b324c9bbe05d9fb9e2b9e5e52a4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2876d9123a67997790da91a09aa47f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eafd7702363c97fc0e81679490c17b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f3f497466a1b19d728fca36faa5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097915e1a2dedbe72edc6ac90f30ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304e88cc84c05fd8c7e429a69c9849159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9733b174d612afce681e320ba9260160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13b7790c68b1c786431264a77424dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec901d1507a203e9805ca1a174239f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfb55aa6091dd10b0d2cf1a797b61863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1969fab31c3520d8feca378f922f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722486e18af9907283c8e50a32034b8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac40000d6a8dd4f224c3ab780fe54a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42d018a1149133cd87a17dff29a5c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03a31c10bf6b5b3917d31049c1b68c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb32fc5e0f1523cd7c42a29651218a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180fc26c80c905c43b02b040dd3eb6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ff56339b4e1c39176850bc11f15971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5cee5f50b50a0bf224c45fe24953872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729e7b720c9e3acb0d4c56758529be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573977244799214a20365806f50ec68774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bc752569ea5485e4aaebbc4f27eb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88d46c9e669b18dd3b10c2aeb8acd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55f20d40004e9a0fb0d379e8553ebc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729a57e5b98c03f13532247dee18d3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6f03c4f1b86fbfded8911f70909379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e7fd64ca54af4f5049f93ac18a33380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3390009a03dec20f1a641ed1cbf1d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119958e4eea38d1556dc93c60f1215da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc96bc105bbb93e646c51038e0321783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43302a586efba0b1c778e8d08632d5be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c4019fb61403b2ddf2dc5e893215585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216d8db319cbbf53a916320b263ac5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b5583c69e1a69cdfb19bc4f96ec3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51649a49b375fc30c96183cb75dddbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24150d7ac49276453ac0f8cede825d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9991ebaf4965156c6382db56d80d2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b6fce8e9a3e4304683a1a2a3011a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f423b9802ef6029062ec7818154860992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ef8ac9ee17e3f50fe87348bf666c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9cd091f5204a2cd610f63b7f71df094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2d26286a3845bc762527685e93a9a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05a8e2fe8f44a0bb348e2c3b0cca8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef399d50bdd526a87cebd5578cdaa997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722732fd9f09d87b23d8a1460875322598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616968826babb50f74c2c7e25f775f6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8e670980c7f1f16373032e5a9c7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ed358cee37c847c7535c0eb2c443101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65235b66f2885a4374f71cb22af1912e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb5ac29dfeb5cf5319f27ab00d03a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21ba5d633718ff766ff8d9de0655ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6b0762b422de665dbe959e6d5a0b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868affd23f8de333716a14cf4e25d65a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ada659e9fe3e0cf0f83505c96ee4a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8aab3684f416469d2e7c64dd8d6a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59707e7ffb505600439dd74798962688109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af341b0aca317ecfbcec23a0e66dd9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b788510901c6492af5e6a6422541b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa8cdfc4ab4e1bdd73107af7a0d710112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d68de25d5f2c2d8d97ae87a34f893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89131599b989e95c8735dac660072b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8832ef5e20ad4a5cc15a9739674dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa55aaff3dafa396203c2650ae24c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3449984ea7e8b961d7ce7d41c8b008f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee9bdf8a71c32f653c2372b7d5ab6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482a62488aa050d3e1d56f13506256119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d117b42d9941212fa3e4f981962a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f36510031424e6ab25c6aa2d675b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59e9a36c2232550f3f24e2759ebf26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0277b3b57d28ee10da4661543406d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53690512bd5e42304e4a9b9f8508fc51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fdc64b368db57f9023ebecc60244a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1344400d80509e112b38ef4bf99e523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b589c64b5cc9931d9dcc2a12dbb6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521fd21b20066e430af361eda8a94ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f88184a5fd58241251e9995c26f5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e63c05d757543a6e65b5ea25f23c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0e79937744287dec0d2a667e5e651131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b609bd13ce0637928b130fee1d8259132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ea1a9f2864e2f37930f28fa59fce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671722124374fe0047f80ba87170b70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657ff91c3ea7ff6ce2bd8f87a321eab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f40364d1d3182686dedcd02bde733136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25254a0c27a8093182fc21b0238927c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f78906101313dcc7753cdd336f2353138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db9b2366aa61ba0df419eb7d4587b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550a7adc7dbe38813a86c1a903974c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4733f5fea13c00d4cafa0f6d38dab76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac442a16e8e670c675d8add37602a126142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccfb234ace65ed2907a6f603c966b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e46de7a26e27b0595c5c4c563117144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043675bf0bdcb31c793605a14476ba8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad34330885da18ab6da75c03d10d4aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237ef8c0c23745809c07966f0e57272147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd83c68d8c4c50fca1b6bf9e478472148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd0e9bd303ede1f6760950a2607ba7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556328c4e5a472abc913cdcf51b5127150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca236e0052c0b3e03ec21281dc9ad4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc544fd9b3543f6b1d814442479f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb1b1a51ad59533658df10e89224b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed53fed707567b69df1f902860454f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be3605c4cc1a094a7bd4eb6a6cfb5c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32bae9a13cbfcbe3180922210e81d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a433d5ea5e6c826859c39770cff2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1b5d0c906c99ffd8ec3538223926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30e2611b15ca1cc024a4227130aec5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3e628cf7ed83429a94a98c96bcbda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb056329b2024e706da5de305b746fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab53b718f6f3336705ba2cd19814005162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33633d71579356ea7170879039f9d1c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b2326582b40cae9dd716e1846b45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298388b46ce3909cec7efb62fdf6640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a5988fa1e548268ef82e65db1deb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7030751a6aa70a4cf12519460c35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd920c659cfee3a6555c6e22d7f57706168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46707d4b8ce7ac7cbef1102212e2116169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe887aa986054ef8076c507560fc1a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6e4a355cb818cc6329377c6d91f17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0de994908a4001b218538375996c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b6b19d3b801c4903bb91eb23be4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7881570d8bb30f026dde5f635a386174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f5c2bdfcf0ba28cbaa11e8e5d2755175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448650fe494c3eaadf335b2f58f6c2c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ecd24afc98df20acca69f60209028177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6fd3e41acab810bb45978f9d3d0f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e19addc0ebb1fff75788390c79998179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5fbffd16f69b9f0776681c9e81fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3dc93ab2dd3d5ff79f3b68ee8af8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30054499a27f93a1b5248097fd6c62e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272cc9f51782062c3cb9bf2f4735093183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a5b538ec77fe7bfdfd8d6f2a104c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ea28bfb563712ea681dda4fb1492185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0acbfc7d3d8d0293a190fd38eaf593a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e75bea674c81fc598080becd2997c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8adf8299fbf604214b939cce8fc26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f80f876e75ccc74d1273ff3fe4ae28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe7202006fdc6dafc98eb0f46751a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3f57e8df9bf538545c41fceadcb48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded522a14a54f8561ecd90b3e73b2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467e4771f2b6c85032749a39ebf503e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd3825c5cd9d640bfa0acdac1a92cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ef30ea28af9d5f7d235fc26b3aff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b2592f6eae2dc1ae45008435e28ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1e50d5f28d29babb3a8d4bc7f3eef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48199b69d93d19c292c6162e77bed86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd49ae7af360d8285bb18751a92dd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5e0b9f9e9e5e49dd939e2879e756b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b14524c0ec78f39f7c602f4ecdf5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c3604564a5ebd0240d9fe74df23f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dd3cb9cd7f91657824771b32af430203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99667df48b28a44aa3c97317d57441204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaf7cb7cdc232c4bc367159eadd56f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e7478378d6a1c8e37274b7ffbcfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea367153132085490800c89d04790207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d121015949ef56f81718cd53b3bb2d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce3538ac36c8a97bc2e12e68ba513209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7e8d5782ff37f0c21d9f3f0d4826c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df47b4b9a79ac9ede58bf1119f564211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6debae5dec78909c83d4930b413a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c22f9ab8933ae2125f4d3423535d44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147dee158aed31bd2ba9ee1fd58d4fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34416be35e8b02994b748fa78cd965f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899696e4dc2571dcba7d7d690cc1bb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdee255394367f25053dabf47ff114b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fb706be9bd9dae46dc38b3c766a98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b55008290b24ab9bff71a58808b01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438156a0f3e4583c214b8424261077b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8a0252795f81da5efc48cb1ad76d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69088f7fd53fe7587178ec71f3aeaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07942c3bce1b1e3bb7003e573df798223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dff6386af40213d64aac5b829b64a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071c9aff9bb01cbcfc0f24e5d577e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2daa902cc933a9a0412dff44d0dff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693541fee5e64b109ce2d94f03052e15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd393803d45a0c514d0ee7e5d73d85d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68f2fc9209688c961b420573aea8af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5fdb03ac5ff5467173b4f97a4d5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43552ed2a08965045c5587bdcceccc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189dc56a73b5746c12624f45dcdbca7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597df908b9ad64234ad6dca792126ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea6e50fc02a163c5d511784d6881c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fbf178d995f803a6059bd7d971400235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32529521fd9c6f6dbda9bae0783e358f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1bbe5b84b255f19e87f36a3cb016f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11825c1e556eaeb24c7b99bb10785c9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ed247c6e7bb06a3ad9599942fecff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f46d8d209351e8ca39489c9659805240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edadd8e9174aff5d5f64ed77fa82c45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400d8eaeb6684fcd4eca68efaef936242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea3502b117c0069d7f8eac6b7a2a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd47c88f931f92bcf1825d0a84df1c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ae640bf339b2bc9c9fdf81a7e370f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7ac7b8d93c1a2bee114c32f48bab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d988784bc5d304f8928d32761fd774247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a103a9f9907c7179b80eb35e7c29cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b11085cb60ba20c59d4103e6b644249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00140303c4539afd044e05177e89d3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b0afea00be0901f91188d36b539f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb1afcfb58babb7034e05be560c891252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648add8f42ca427d77d697ddf3009155253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5562812ad6e1c0ddf2e4d2bad3e0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11580177fac75a49fb23f561702e9a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7d0a484e6eda559795dca015fa0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04fb15b70d56db6125f32bc9fd3c0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a81428efb6a2609cb20b746131626258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44730df82d2849c10d1670c27e56803259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb6fe5de3538c6a256fda3e841dd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698d6d53cee91ba151bf5c3a396a8c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0f7e06f62f38d235957403bacc4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bef6a6e37a6b009611fe733a4b677263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d79691d81fa017c79e74abd05060b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910d11d793ba95c82500228026fabb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b9c57efa6dc8713994fa6f4829cdf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5580579657957fa6a446631ba8925c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de54edff52aa7246e3de5900380c02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7a0586d8237565bad61a839235f13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f98037d18b54b4c5edf4b6757d2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366922c0959feb97b8e90bfbbe4999271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa86e70b5257ac6155740d9b8d19d25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4466cd32542e556e8ecb93f95123ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8782eaf96816173af76d6f59c52205a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f3d6a0b62b7c12c7da7767ad9c48275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10385e14920435d0d291d07bb182b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4f6fd479a29f3d3d8a3185ab3c8ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb44d419bfe1a6b855e0d72da2d1d54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe623421205aa761ff59f6fcf9167279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e976325ba928668af4eea564ce142b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8e27c940960f01fdd037093b5ccab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d251dc03754ec60ec7eb388d185495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fd8d6ec82de897ba1026715c5544c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6672dc148c24a2d97710771c604fa4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d688ff0acd8ef975fc164eab78f4d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f14295f16f57cfc95d8c885bbfbf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2deabe0b22ecaa47ccd71eba05b66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8817e8b4ec534c918bf7a711737a1b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e6214e5e5cbad0e704ca02e76c44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c546f33a5456d2176d40efde180f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b666e6766491175ee5e46f7036be917291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e14bffda40d46b17230991cd4dce5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e8f56e27776ad9cc7c6026930a051293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc1a60bed4282367248fe4cf169bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1aba2e95e8eaf655b31dc4c583795295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f1347a4ad35d47a0f0c576b50a8c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbdf8045549e36978faf0066f90b31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44600c0bc58dab49529559390466b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014e4b82424b74d956d5c448c68304f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfa5c99eb1882f307a07be765dbf24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d138c7393d0ccf0577d47a7d2d22660301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf7ab6db355f89a86fdfdb0035579302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db60fb3171d01eb9dd1223122549302303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef8bd2802debc98ee737e8577af25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d6ee3ca096f385459dfb8b1984574305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7decaf7c7dd99dc4264f833f638cbc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736938695cbb82486d7e34959fe2077307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe9638280d68e4bcb960fc1c0918f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce6468ea1da1870166ed829b1d5113309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704719f3580120bf646cf002a796b7d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71566a28951e6f7b40b6d08891ac2f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c883579a7da34460779a0fa7173d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fd2afe65a36b211c0ccd0dd47b4ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba44999d31436eeaae22456e77332f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcffadb1567c9a6326cb4ccd1b6a8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e470216d5a0931bc761b8cf9e875912316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b301de51cf481da34c147c5959798a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72c33f18415c411415a9024307041318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3ecc09d1e84757863b09424dbcf9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332283d7539b47ac7a3612fe3258f975320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8911b9611c3643b8d544b6851be28b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23939057c26c2634357323296c9cbb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a305097fd7013a921e38fc9cb2d98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902baecc8a15c6e434e0c6bdbef0a5e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a49f768502a310ab552e5c456432d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbc40d838221c5c9d8b54cf4d8d636326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c34f6255b3eb110f64291d421e013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb780c4b662ca22217d239c64151561328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c82b84c00d7aa190e2cb3dd08f34a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2912ae8dc0928c733103d30f26359330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c7f7091d349ce352119c280618d9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28116f4eac76ff67d4b4c22a5a5934cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7a17e796d4a5b6ee1dc789e236a43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bd5b982d9ab6a7c710b01390faa75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc908bc02e9cb98ec127fec75b9125b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc3c7f140a2cc046793f56dde61f82336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203b23cfd38bbe60e3735a3c4d9f3fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7d00cae69e3e8ede041d35de05c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dcbfaaa2fea6f549e20912be40e4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73151fa24f99b82ce5fe1015a07503b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ea8115c479b9d4bc65818b6ca286d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2efe04b64de154c6efafca3724428342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1563e6c8a6c56320effad75489bba7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9326b327bb61b28b1b19760a3c969d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55d724605b858ad7c5be74d6ddf785345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60b83652cb97b81c5dbff47c51d1a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b32c5b68844673e1e5121ec2c5590347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e939b9b00e05d1cee4f98f47f50d72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3061f8de37ff64edd2426e5d1ecbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a119178c28aba1adbdc203211b2d65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c07100394e04fd35edad24e3cb8af4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9279303b591e301ef5ab6b4a2fbe06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91040d0ed749515f721e1cef5762b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b5415f1cbdfc62315b8666d365a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd35fe476d362a4030d16ce83e2893a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576f31b251c479baaa876f669af9b80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a173859d6fa19bf16d503c91ba07f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b792851671313ec9b2762db73802619358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa101bb266fbffeec0b3fd893f6b598359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6aef3baa6e084741dfd14e751772f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ae7d25119d799eee214b1c68756bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f6a820f9d104b74dd013efd5f28c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125fb678cd4aa9c15b5c3ffbf186fec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568e5807586e949939677f9f3d182bc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb782741edb423c09f8e39daff347365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c961156c32b89fd0d812bd96f6b406b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bcb5f88e128059adaf5eeccbc13ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580733af7d669c06abe5263c4930281f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5552511dfd894e4fd3b0fd90d63324369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b55dacf4ede4ffac934e14d9c5b72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c12502b2d7bbf8c65dd7ce589ba61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7892c6e13e48e604970102ac19f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1738952642041f20b1d595681ca381373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa9064f3bbdb19820cb8879b728e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188ea78e49e8a1f102e57d66c67a23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727c38ee088fc246bca0af8a04509c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c15f17068361bb77ce617dff55f66e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804c2a753a917c47e548352c42680e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e03eef8b67bc375872defa36a8acc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3dd55325c67942ee7238c293dbe2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73e511addb7f10b0c7ac092b04091f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4856fad34fb449abfa79f54f295ad6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad568ea5c5832e31c7c52a29634de71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedc4c5367c5b6f21be63e40fd32f0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a43690b8f8518f259b9a402167a3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd084f3e16963443e12c971f049a686386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e77966e8a0823ece3a1bbc69e7a68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3400782ef95f1b4ff12e537a75deee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07085e662cb9782fc9cd0fe6f41d09b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fbcb913275766854c33ff508d3b22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c29b2f8d709bebc6c4d9fa1ddedf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3040afde87655ad196d6719c79d69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480bdeaf598398e3d5da2f4706442f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d29ab655ff1dba84f02d35676a7248394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ef4b9848a3ecb2fa588e9d92f4184395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3da6152bae638de2d4b15e444e937d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf95516cb9d662d9c8239c2f3c88f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa22fcb92b2924a0c159eddfef9e61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684f914d9e57a70df9bd1e4c3ebebc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa09906596810d9d1fb599aaf9084e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f018273283a9a49006ad55cc3aa14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c23014e9c61660829e06996e660416402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfce8cf109884d7d2a165fada9840c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee8c2a5aa2a73c0abe9ba082c38bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314d2adae5873f03c85f069daee04d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66026f7f3707b38492981a9dd5d139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ac0a2be26bb20d83e87e2ed3c2bc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eade89c1ccf8a487d309c80e5fd9bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9851dbf65e413a0c688d6b2fe6fefe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadae79b1bf89a876344a58f049a207410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61fa86591b13dfe8150e45abd3c9e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c921fe36830f1fbbfce058f423f034412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b7cae4809bae5afb58f9ea780411a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b9dbd6972ed55a89ccf094ec9c47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03f1fc44b44eb077dd7e7dd6c5543b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b61e2173498f0f986a40989463118416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e85694e14e1c42a01ac641341dd91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789539e80d5e1767c61e3703873c73c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dcc74f2f3af9461146bd32f70f396419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aba030e2abc5aeba9e9ab6bbb99e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c028a7ba590d8ed8ac1d150686caf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfd41a8edb7683de132ac5a70138ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e2cd36dfa6c6ff62426fb9a94444423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f18334ee1b8374e9de7759d3fb31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43cf8e032b9430d5e84fe1a000995d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80016a33f97adad0f3a37ea5ca2d1e39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16ce1a00f2bf15064512f485f8188a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf436184a86f215f848317a81a9005428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5190c169c12a956c8026f0d8951752429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6f1220b14a388da8192d419a8f688430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d244eb81f38b9f4366042a43b0c26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57f9e84a52011c54f2c1433dabc16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b83e6aa12ee7a991ed3acaa6a4a00a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d61a4a2ed30198b86f4607261660434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436ba5dd215a35b7075ac95a35d1d02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8531eb2c5219dc1003616bdc753ba9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f862d0dcc67265dda4e29069f80347437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26aca8e3631c0095b693327cacbc58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a50cf3f24b430a94e36d91c46a5a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ce280c5ec01034057515dd7a30809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8314d892685c3a1e69db1fafd74d76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f9ec5b5e7e0bb1f410326d53ac213442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7193c1418403ede557a3ae21da3dcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83741c4d5231b93198cf81dee9c249a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a56b35af37723afe44e87586e5c3ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b881929717f02f25a5b0704972c5f77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c17e3f064d5037a521e70365f0d7cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc1350e0546373490ced81449ee067448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b61fc4d80b8a3c6f883989eebdcdea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f97dceefd522b91b9826e0d13b40e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6de8bfa692b9852d3b7a74cd2d58f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01fc8eea90c7924e629c2be5dbf49c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e8c62c8707abf520a8006534cc84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd192feae8229b274510a858ce29c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24958ff6062218129c36ac81ccc093455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bef8450d0152ba1fdd9cd5b887c445456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449606d758ac4a4b770965c965bf259b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc07b2478314483d31fb4a5cb17baf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabee15108e53ea6de9cc4c171201b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aee33df02ade6dec2b9a039c48ed9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f102720113816b4bc06e93e982c37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904df0a88a416d31dab1dd2400cff5c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd524b2e9f9283dd998c22bfdf9d6a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09a7d67782f3f22add511e3c423582464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cf3f8043bde4669475acdebae4df7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701206e6d952a51461cc949691a4fc46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f2b8fcf3f5163602c485f7a25b11a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ba4ebf612f8d1d191d96fe3dc17d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941f9a3e387fa0c499bbcfe268ce72d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a66d8706993d6bb8de8377d3d3e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19b11934934c06ee3cd490e7cd0597471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dd2a7e4d4e422d22e61e9afc160ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297337207ce8a8cd06e7907ee479ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10bdac18efb2031ede4266a518568474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dc4d41ca373abc45e93300ab18744475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ccb3fdcecd4319092e16f9cc3ba3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5731209e5032c167f7e5b1a02166ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0770b45c3aa1e92a7d9a1bdbe9604b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2316019c06476edeac9bdfe6286b29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fc25dee042b0bbe8310f47849bae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96543226bd92dfb96cd3de5eec2f94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d538f4612f9d72ceabc5b65d95ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fd75f42d2d1f9ecda79e0e440be9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee045c5798b90bdbe8a7a5e91909df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b13450049689af06120eee1e5c16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e83c9a04244ee312a486eaf4657c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec31721e3794c183a86f4455bdcb994487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e9e89a638f8b077e902042481305488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4165d847e5ff18015cded4a598471f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f470aa0b06f57ccacfe8f5865e9c25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a302e2154bcce1a929366dfb9369491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47a2962e81fc0a97e3a2f2d94c911e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd9771d650613dd1363a2b8c19d48493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f709a6282819199c9b05a45b848c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3428a85dc87589263a426a49987039495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c1cbb1fe8f8e557e34f8f2d56520496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9018b7362fa503183929952ac98791497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81b7a5615be915ab5b29ef4a4841b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d968419a96fdb24544438f325a7fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fa96f61fb7bdb4a374dc30c3fabfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81385d7b01c79a1529418e051c1dd2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417a0d5702844f6b1bd7ac23501d5ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263ff21d0da57215ff17046f1061c02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b851affe0e46eb4fa86ed10f03f8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a92019d983b6129e8dc9d2233a1bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27d7247a5dd80b9f6b6adc1d897fd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9c767ed130403e28e12c00bd3bcde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e11959bcd0019c541e0bc4ff13aa1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaa6a253a6bf9beb04524493712d00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255ced4ca4dda1546af5a9dc9a809cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68b38986e9735eaa2068acac24ed0a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1943fab8dc3fb100292bab8b6f929e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b46817d4e5f76605ce3a69c92c8b7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aac9adbacd5312f855947797d6a350514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597c49427c3f1008c77e5b9ce98a70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47556e5d53bddaabde87ffd4d04b3c08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2dbcedb5be7561b51c8d0fb05d926517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88f73698c2192c39e47fa26672c161518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e257b21dda56530c4fa9857f3238519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c6a419f5e8053b2f6cfc02a2876ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf8d7df787b24d31b3ad57fc5db467521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89394bffdc982d7914b075c0f016e2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f53b8145c7979790f12a2b0cfaaf8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563e0d0cec5e8b434cdd33cf4053fee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7de7bd2981fe0e04d55a449b51592525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744769e06599f49b698a2b0065b5583526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d578dbb8a0ffefb61eb948d3b5088aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee202b93a5e7281ae65c219b897bce1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541360a29ed418c9fc452a9d10680cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191955bfc1eb5dafa1a3802f88663335530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c28c015bcd5e04342aa587f9de70c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b35315a28d6351df75eb32a1c8c810532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fe837963fe594811d648279f800c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d7863a162b561282b6cb46f37d086534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c75c6e1668143f18a94cf0d8bb946535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd94cc1943911187aa50a331813e2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fc1f047041eb2456b926ff1690df4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb75dd21811ba1a5c61712ba86f2c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67013f9ab486388f4cf945f85dd5e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2df1a9dbe3a8d66fb579d7291c4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72402a02b4f99cbabdc7fde5a1129c72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75bd7c056c848b2e3e99685874c224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d248acc983b088c1a6dc88d84f15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c5f778aa5f0fb49517daaba7529b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d65a39fe77571ee873bd24d7bfa859545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a53274cf0cff12c9355e34f3593b57546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ecb978c3d2ad904719338c6c90605547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b4b7d744de51bad0d35253d03a029548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81707d81fcc0acef5c65727f1c03c868549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596d088558cd1b95da1fa7fa1b9742550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176069f65a4366871bdc6ddb78822a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59827d9cbf420707a88e3df99a2e6eea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e723cb188ab7e5a3f959bfa612893553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a505c24ae14d14d1764c5720845d115554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e74e74198fbd7944d3be5fae16998f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8069458473a4cb035cd554b70ff5d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6617352c0ceaa4a21ae5d0b29b343557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f18782c1e236766e19f2f607ef2aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c82a544057245187f9eeb09a11c5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e9dbf1d94ba82487c09bb0267e149560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2374fdb8359722f2dce2475ae363105561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c439b28c1069866b4acbb1562d11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6a53b7fdd20e319c506f8df6f8683563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee100c3934f6cbd574084a55c0341564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b318943659670c8e62d0f41b5ba3b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed41a5ee86ac0b9c573a4bdb3c213f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cc3b32bdf6e10e0d0fe8967041b32567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7559e5c0a5659beebff0c3cefb0a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e574b6e5c84578f486eada6916e0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a5e353718f8d8119c9d0430377870570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a729913c5aec1f014452c5114c4356f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb70b4b27ef5913bbd58f184ca888c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe1c88410bc7396867bd7377fa0b92573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ed96461542af7ec6760aa0c973fef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a005d5be4cc9e9b9db1f8c78b9328575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37523d933c3f6e6a59883edf4169f4ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57aa6288024d4037e8121c767804a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d203ea295e1bac7ff3baae780b96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10297acb8bf512813232ec18c83ce2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d124d5adcde7a143e18da20d9ee3ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4652011d5ac749bad02550f2a36fd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3774ebb86f6342a98ebe5660ab6ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d3013fb619c456e1ed8b54825e71c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ec0d08e0dcbabd00c625e3852dc1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634288d5978f3d0444f82eb0216bebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb55ebdbea2367e4a4e3af313355e6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ed706ebdfdb7b0e164079a21bff4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69ccd66a6513a374a89096fb839217588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b8d6c6389a711476302a74b86e8ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c4bdcc6a732fcc967acf9a7fd50f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b413a64e66cadf200aa3f72c1e97d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7df4afb613f6cc2fd8066f510d5636592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7934e61d6f9e5c02020726f98732709593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75743a26b6c86ed4bfcfc1b335768fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198f266c2f52dba7a00fc2a0eac4abd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4e452913e64e359cf5e63d9b6e9ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643525ced179b95851783857d05a329597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863345465f655fbcde070206fbecc868598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaca08f9639d05fc5e238b31a8966d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7d9d7d4e481dfd17f4c0b39428b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f95eb14195c0e9139398da8ff4145601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948585a8f5b6aa96f69ad5e59ce9d87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf13c47d20fd88999540c4cef86d20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f1a8f686a130a7cf654d29d13bcd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfaf6cb1e38bc367ac4a9f9424a6d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4dd7e5767ae102ff816c43c33f4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f286553acfa34e4792a14f30170a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd1a79ed46dceb6c598b6715b538f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea48dc39dbcd4447e56cf5e1bdc551609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680621c928abcc5a1583650f656283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9008273595418abf4a86c488dcb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311f8dde2b5612d10440871778f5e5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034722eefe34b4213695b84175ce57e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51fa1461b6f6bc3bfe71caafc329ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d72144a1a6a3587abb7d870a4067e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb568ad900b2f5b53a275a975bdef482616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c132a1a7e4967baef55fa989476c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ccefd16b0ab6af31212d79491961f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf0d42f333e4456d61c056a924518619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9118f84142365e2e8144c79c499fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee081888d89a5416716d2fc8ab6309621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0b78db587645310f130d1ed72ca2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cdf30ded5795cbb381c290e01d58e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9825db1b2f4139486cb1fa2516956b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b1cc26ee34f3861348489a1038c41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a4f8b8724bb7e89d7e29010775c31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd463e1de50b54007d5280b3019a6c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b614698528779312c2a1130c68c4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331112a0577430b2ee18a9b921ce239629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f3d6855bd57ccbc5750a294a0bf30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264bbe3bc9ffecd243e936f6cb777dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc10f8c131eada11a62527701802d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac43ec2dee17c3642fa6ff66e7a1e86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a9086fa7723513dddee0de89173d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34b61e80c7cee1886fcbf241ab8b90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e325cd19c71348318e0c13ce53c20d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa304ef483ff2b34fcd2de36499734637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a883f86397d44f9627c0ba04547575638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8c57593e949b23b39e68b956c040e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ecf2007981685397935f393ace67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fe7d5afb8f554a56534898728d795641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41017759d851130bca74eb840ad6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e8513dae460c4d88eeae19a898c89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e2494f585946ac1802917ec9aa94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa6257f4a202368b42ff9775de70d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73e6b87df8261fce32ef557da5c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413bcb95141abb50d1a5bd659b1b837647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41c5f6e9c7c26fe9b5a1d5c3e90f7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f7fe87409868acdf6ac43f9274cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d93ad96983b88adde5bc210527b30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6a968c6f8d01b9f8fc606e5da1bf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc165b7c372fbb6583aa0addcd866336652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931acc71a7d4ae03bfee66b5be33ee5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb213628ffa3c22094e155cc4d4cde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51320aa61ca838d95142e2fed173967b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f9bcd0ac2de8c2bc023688523eaec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b555c1f4ea2704a6cc9dca52abd60bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5b39faf42a5cb1a65202efabb1d49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83251b9d783b954af36bebc5b70d0bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3774270d09cf53eb8ba2d1e814575660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d46dde5b74f396ac6a4f8d897631ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22530b4fdc7cc59ce55581c12588454662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7d1b177477fc208b2f094c1278f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed472afced4f80dbebd57fff44a16c2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137f1151dd55e8eecf5209dd413aef1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad8d0c7498b01a4ef5d09b1e50212666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2299937a36e7f896aa6c4be49367667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a8dfbb451a323b83fad089bc7a18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2f210ddef5fa1ab3f7bca5654a67b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5873effdbc529594bac36a5d9a2c19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd2ea1f19ec055cd9d88ef0f1c5b89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f18cf5d86806e000fa52f57a6a625672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536f810d9e66b9ffbc881192fd5de2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727060ce05682012590748120898b1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c993605754988220eef29c240bfced4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c81dcda074cb3099b92766a5052100676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d98cfd77a2792102e0ab7e5a620e8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a66037482de532288444c7cd108587678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45af309147b420a44e5b3c5cd38b70679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f89dc573f65e0a32b1bafc69fac22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d22e7bab258aab496320d2ddeb49b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cdc5b3e071561bdb97eff66837bac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d24e0e63f5b35972f3a7ad23f8791683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1686f0d6dcd54b85c748c7f710c21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68088fb6250c248960c9520fb23889e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33328ae798f9b4061f021a10be829e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac80c3092579af322e765b94331d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7b0a9dd065fd52d8b87b4fc36fc8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026eaf05817012d5f01ce5c5db2bb40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dcc931e7245204625016c711f5d19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57406cd97beb03e5c4a1b88e0c656f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d898995fd60bf3e1e40885dc11593c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd58dadcff5242715b91054223d558693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a94e31a9a20c66e08bd3745d343886694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0749d845dc00500067a3ff402da6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d058f543738027c78192eaf8299a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9490278ff584b0af83aff2fb3f5ab4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4023501fca10419640ab5a7847756c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af6ebfe762d32ba04c04ab43e3bf6d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3084ff55df99a3d88cbf60bf7bc60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56eaab98d4f2377da8b12a444a664c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a71a6f3fe530bf3714a775d4f4bc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b784474ac9afda9aee631b0c1e94e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35947bdfd9a8b16c069b067c5e87c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7c7b878a8945037924da24d73c40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1646c44b412f3f3f1c0a469cedebe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b731b751881b37a76f7074c157c92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3d16102ba4f00097c80ae23f07ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c4ac52d7abc1604601a7bee21e030709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631efec301a082294b61425340049608710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415911d1588ebb6a9e24504ee67eaab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d660736d974099083e4d4d94406cb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625b3919df97a2cde8f12af7b55b0e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec7ff4475d432b0acf9011ebfa0c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dadd686c871da0db64250dc5fab5b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956da33220701776e3ba1366f768043716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce3ea400f02cba364a0454d4c6d34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f17803780d96ea92d44eecee87b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9098c793cefc976b10db48811c7672719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320b2e7276e42a5035afb09719ae051720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea8389f90f779904e1251e4d037240721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f333099702013345a6c3568190721722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865625245b0bd6a7785abb5373af4f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d936a290fb70a906693f074977cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120fc9cec341fd7927720e6aa5d20e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e45848376bd87edb8073d0a22773726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a40c74ffa7c19d3eae37fc677d48cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2be8ac48796112dd80dae8f0a1dae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6ea75a2c7d184690d7e0ab22762f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce1550800143ea80a4aa742beae466730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0d3f3884952b2a32e9e2088073dc6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c994ed07d7e29e750aa863b97c5b905732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a922a8d36a644651091d557883d27cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba65287b6b122d2a57d695cd4ef699734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cdc2161b158a71e55ed5841b90661735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3197f2be90ab0735214dcd440ef2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf28cccf7b3ce5232424d4fd9349bea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab538a61dc05ce04c7125b03611064738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e537cc146ac2b1cf22b2c79d3ec33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d3916bfd87824bc6cd151806f95a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7c87c0d5108619f0c2b87d10c8119741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac99e1c5f0d667eac5157dfdd823c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed49466e5537514faf17fe0e5dd11f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd033e009a1765407210e212085f11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d4d9bcbb5df4326907f119049512d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fa5bbe076bc2c206724c4163f2d67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289215f8f4b6f75e14edd3a5db70bc32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e0d920d9935318a9580af1eaee49a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c36addd0035691180357cb01916f2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b59fc81f3437e15177644deb015e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e067b57450cce8bb09931403090c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d03ae28f10145ccee260607b8b96752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6507a7d79baf8c2d53b564e7ebab3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ebf756782f5d8c4932bf06719300754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e3519a68089537bba89480479e30e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26639449211098aa72107c6f5b33b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3110a7176ac63477bf314c3f5b836757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b926aa07801e70733e04496bd260f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036aba87552402fbe2397dcca65ec9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>