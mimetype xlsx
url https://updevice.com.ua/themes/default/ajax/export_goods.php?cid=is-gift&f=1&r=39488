--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3d0b7f52c08ac987d608f459687c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf2d9c66bd6dc595e6b778bbb1f65c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce1517e2c394a0e09e80c102887acf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f749fdfbc1a612f959043c17da317af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d548d50ab2836038ab1ff6a2f161e825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884353bc6506ac2033cc03098a959d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08768f5ed44a30fd3094425e2e43bdb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ce978d7b2097e02b462525b3a2478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23751ebb3693415ef5990e95a5c997279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b689d2cf74fda42a07ac4457de8927610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9cfeccf8594c957324d1fd4ceaaa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678a29ec700233ec0a8bf7b037381912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcb82d19ec94afa0e1a8569768793813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379ed1ce1d32c51b08120e1efff86114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586417dbe4d8b79deab6c6e374b17bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee39384589a5daac2dc2c971225e4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247225406808d0fb0e35e921758700dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507185194db8ac24199764e097764618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013434167701869ffb77ea810852dd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18380f8971a1b137d45492d71ab12da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f448579a7da4b3cab98f16443201621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a489d21814be42d1d1a5c3c2a1293222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea92ab3086778bcd9eb343d807f7de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326d05492543a0005e947d46088e5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785afe3935743a1fedfb310a03f00e3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10167981a052dd14d41324da63563c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ede923aa3a51901569c206ea2c80427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2319e3d6491e9c3bfe646eee7ed6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312edf2a98cd22bcaa4da9b0b8123bdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaabf07a4d998b213a42fc33a5767730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615a36e93bd36037a60091cd035ee9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4d31fed18f83d157151ee8685081332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64fb0c2f5a4144369be5ea5d16d64933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49905e724e2fe296a95cba847dca6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc213a386065eab7ea5b973a833a7f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd4a6712c05344aac68ae3a7acbe536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c787310f6a8ff9c5b26be96d44e4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a1ff410594410da81a1c8895c04338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cb1388db8743739e260a2df183e0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821085fb6df022a73c548d0f00d77640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53314343e71538f1c2c39e0ba398cd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2256044c5d769697ff97c77264ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314607c3a70f39a77f8b2303b8cb65a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a25d29d90b7dc45beecd68971c8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed15ae135d8a9271e9dcf662a6f45045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300a5be96d41fe8a62f290dc3454a0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e75198460c9068f9e9a4e3899d1ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b59317434041d23af43249ed3bf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5121111e427fa9d5f448af518f77b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd39ad4fce49e4bed2b9dbd3b59ef3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7be31fde1f1d9f6b2906d86a2ee8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449dcedfcd9f7dc5eabfd946eabeb3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9189ebf896a1c12305479c01533b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159ded1024af217ea8711afae85c1d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb8f7d288d18a206f476aab080f1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9225c63ac463df3385ee8cfd23d0cb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e7232f5de4b481a7dbc28513798657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645eea33cd1f577a529e9658581716058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88745a3c6a1d80522aa2a4c67bf79c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd3346ba39c60180fa5c8c8dd2765660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bdbd8c3591ce6c93b50201c27c4c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e1b3e5e601f100bb8c1506e29a8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723541ec75fb343ba355b6683935967a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a75b5c48c6d9af38fa8291f412d4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa98747dca5489d1506573a58aa17a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bc53a54912052f954707165d3c5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994970f99bba3a8011ae416aa2a83da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6912866dbb080cc0967229e0168168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd02723af91ff4b717ecf8a70fcdd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be9a74ebd22766555481010059345f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509556aec45955f79911941840312171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5badef126eac211520e8ad3695a6bdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f079e476f1487364cf387eaf75fdf773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2203d4dc382415775b257dd20021b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957021979776a86e47788500f889800c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9dbf687ffe14b8bec33b495e3b96376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1835f9d93761dea82e6546637f54377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945fd0604f8e205da4409aadd05cb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e1f6480f407b505b9eabfa1201f8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84d92c5eb7a2fa5127eeef6a84faed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3ef39ef9ec662c39e1e4b1a3f3d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4549c67d4409e93826f3ec04ccfff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb33900e6967b29563b9781d497663f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89441c317c67a6c686dcc638ffb39c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f19783d31598989b2f9355d6aad9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0dbee4db898861a5b93f89ae6b30286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac57b87e4dbceb697c09c82a57ee06287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc997d5b0758a45e9a0085b74f91dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084bcb3835f2e8d97bf9d601c0804089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ba20d6589541be7eee3386358d3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2fc69f5f50512bcfb10f3440664c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86e5adc8a8a91090e82a191c9acf3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dc72a18372b07d0d44a60d41cc3d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03e006243a48ab05b39d40fd4968594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cba235403dddf56fe81335bfe589e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24d3020e62e66e7723c38a03b4a4596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a3130ffb55ee6095b7ea4d70197d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97eda4cf6d244fae673151742a04198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb35c2b9cad7c283cea02f748a27499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f4633d2916329baa885d70aca1503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423029c2ea335fe959bb9f7dd9c26cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6a049ea424e9c7476b1105f3d1868102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82d1eed4207ba8f590437cb5fa4964103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f281e557641238e857c8abbb5bd99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb3f4174f3f7a6b838b50013960d1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75a0e55383faf588691f8c45c5408a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7f813ff59ea7983d1eddd5a3c5546107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5a2e025e203cd29fa36968b4c899108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48b2dfed74d767b7231ed8acbbd66c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e61855ab0e6357471128d0c3bdf60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f230afffa8b36d3c96cc622fea1ce27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cfde1274bf2ebeaa5ce2ebcc7a88c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830afb2452c5943773af07f06ca749b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fc554e15814138e6658f54fae9e24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd637b254099b0a1e82205979d844b42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ad276a0c936839d4db720a86ad4fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d7b4f4aaee10fb0bd68f7a68c81c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1710a0ed558ba3d00f0ce3e09205a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a6d0604a88eb76cf021ec5a058fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a7e0f3ac6ea1962f258a9e993d716120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d52492b4f6ae16446b6b39386093121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae34adf3c57aa8ca7eaa78406afe5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55817072b99df43169f4133767e90c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fb4bf404a3297552a5e49877b0488124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6260944e5679b4f3f321e2a7acd976125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd27e030005d2247ecd00854c3b96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d10f9a9d3e49f0b7faba0daeba2e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230c51f7d6baaa5604f22f49f37f85a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747afaf3a27745f0041cfdcf583e97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de307f9ccef5d246920b0afc72a18c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d1715f0cdc84e3f8dbbe4a494856131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e84664eb51e0decdb7fd67e6f490132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a0680badfa3a6bb28c3504c68be9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0794ccf89b3ffe6ec1342b8a42a1c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563af283de5056d8dd8ed5e22b4e858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bbaba63a3a0269a47ee917f35dd57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee330e5417944efad2311287d05fd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7218303e13d00816a904515786ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96e36f638811d0bcc68a8d542f218139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887ea9af231252054457c8a5757621b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa718c30f9c584c02a150b7daaceb132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4a4779ce926b64733196a3d3b36bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168bf9f88998fb9ed70aa45f0c9a6b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a682322984935afa17e68aa9cf79d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c45a5f91c22fb370cae9e8b60c2f9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0789273f43ac2db0a9d8b483c070529146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067456b407483cb72d201f467dfdda41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238500bcf8f0c2df745a16153b5fafa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c375f9656224f760a90ddc2bd45e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710551fef87717eaf56eb8a2ffff7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9725d6cb4d4424ed91cd1db2813c9dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d07e6be8def784b93dacefe50f3049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f69f834e58745f3fae2067fc60042153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a2d90264287aeb000225b37b407a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb99cb760aa5d916e76c5c409ca91ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a047787392f3592bcd547bca9a4670156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440777c4d9f4c87b6d14187c62b0eea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d195ef0bf97d752275a96260157a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f038b5b6910b897b3fae2078dad6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574423329eefa0a469fcced6d487c0d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5abea2315168d0bf75f77aa8e0c6fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb25666aeba890ab18e705bf9e0f579162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a7070e171bee5d904c0c424f33ead163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066000239726f16f1dc8d2e7198420b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8be4d1daf8941943f412178c4de7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fedbf49bb60ad9313391d3e6d0b94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e97f77778f742be0d8f4db9912ae4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bf537c4b191dd22c154f142515edf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f845879fa5284e2b8b8cf6627cc505169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c02b1bf0e0d30f21c766ab4083d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c3fd2f5d9fc9f69d865a380dbd73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e64a85e44b75ae259474c09d4db9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69e52c6d74932a176da7663ec6fc2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970875729b1bcc45f4fdc057c7e9939174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e060e7685b65129827c17d9fe483e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25340ac64a9e412b10664040ddecf96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886646426fa5240d2f213fdd4b37541f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c399818f75781ab4fd2ad1ca91c527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae77cb3676ae21399951bb2913b9a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e553ea9923b907e38d440ae182b7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55fddaadf7a08564dfac4429c6ec1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964086b7347dc3f977bf009fa520ab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7be489725f5d12aba6666c12f17240183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae113c2e61f7067a51cfb2d8f09d5e7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f12474b690636e780fb2885ff7b504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27970d76ece77332d36342989811a1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ac84c06c8b3e733a3856c0acdafb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579635d27dae6d7d49b0cf3a9b6c228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7172c3d8fcadcbb8b086e255ff109c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a943b5cbc2d618e52da25a7f1365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e1e284a9d5b396d0e4a72312633b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c0abe9b058cd311cca051df487e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a5b3e57794d1e468bc77953649c4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77911f59150c20d387ec1396a020b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e6f16ceb071bd38fd9dfe1788e98a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed861e07d467b369aa4dd6c3d7437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778079f9f6b3f7c09ced851da871b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e883268a6b4d9b66dfdfa2e7a35de2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821250d7897dbcd2a75ffa49fa095bac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb5c970386739a8da74f085c0e2be2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130172acf5cfafb83064295292959b71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa4b3f1187baec0881f8490f48060b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a2e70c5c7734ca1892e885613a175203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36cca193178a889e9a2f683ee0ae6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586e9e735e1d45f7330e1ab6646d34d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca790ff6c6b5ff35a9fc0a4860afd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd200bb602758110f3241e66451adc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b5aecb2f1600642a91c6a204592e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49f92e69e5149285335fae5d7ac237209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cdcadb2da0de0c4125b00a82f692d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0ace8a0dae8336b7887e53ef0520e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f22c486c545b89acb9c3ba1b25939212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142eb45ddea2f398fbffd2e42f0d639213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa31a73b50c364de2852334d4c5d90214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9c6afb3e5affdb9d966f61c529751215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b1893ca6ddeb3a048f5999f663b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb9eaae6f692378558306590efbd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a64a83b2de2792050410899554d7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d72b42ca7102d550769a504f79aa4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544426150babec0dab90eae57cfa1cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161e22171a4db949a8755ecd25eec46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9ddc4524e12968b811d27aa952fd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba235222ad8398739e09fbeaa8fdc2c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d0dd9e5ea99c69fba2761233f106d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e23e4d1b39ffa4c7a30bc341cf98b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1fbf1b7e5b876ff56e3acacb6378d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f1061004bc05ae00ac883d8c37ad0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e57b5bfbcda2a1203862469c20148e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97aacf17f2049bb33d565ca9c03204229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1ee273fb17983d78f789194ef11e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6713572f3202fefa1704859192babe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec9de3ad426fb043d8ec7b11daf2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afff5c2b7f3749a60caf5b356e0b7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51d6c32485b81258aeed4a6435715234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c629d9f7867c7e09ed55cd131125be8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b2d53b299446210f60139001ce99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dbe832ae232daa508195883d1e962237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f9da91e4054f5d1c6ccda83a355f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d489a4d5dbdcc7d4662dcebd8b20da8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df942927c0e9863a07cc3e235e3024b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0b4a163fc25640fad2fd855b0ffbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788bd2754745fc6890fb02bef57203e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be17bfa894201caf60947c365eb87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3faedb3b148cee0a8fc460665da27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccc009ae5a164a7ca2791b4437a9bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a8603b33b720bdf49a44fbd1db58f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b7a96646a5f0567a7a645f45e3ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439835c07e7a7788fce0694d27d9193c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a828ad9c505ff3e5b0526c385aa206249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b59de4e2179f8e9c647559281e142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841ac0a015359add0e41fb4d17b9c23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f0775894f68d01d284ebd373d0a41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f0791e66fa0e02788b07facb205c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab67f65c4ae18ce6f2738c598a66e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010530980575b41fba51c41601703cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2528e04cf193b4a3f23662b8b0db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf00fdc2bf02e4840f4e6b690b0ec89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e574607e71c04beb72152900cd93258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576f7d70d08f24a7dd0b3457decccb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae9993cb0b7b29685d6565614465d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c65914debe6199c72f19562d164bb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b363d6f7f431ff21e3f6805bbf827a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5137efdd063261f982d25fd983329c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d5d645b08655f6a14ebfcb6082a3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c40aff44226a9f511b9045e7691c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07dc339bb2545f1c7378ebdb3982c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d5273a9c8cabe8690e3491e7d147267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c10a403d9d5e37afd86963d94de60e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ae0edc1f010a756e3e4a123105db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f26f41947e86dfc77d55e76b8b7c6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0afad2db18509cd3ababffc7605b4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1a4399d451159ac64742125eedfcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb9b8c02a167e3a75ee1fcf87dc7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdd5cef4da97396d47661615a1226f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4949ec4a18e5721bc6aea1452498b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e60cc737e254e48f62e0a13b53c31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1ec5e276e1b48fffe11058ac9f740277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3a731f8f13ed7fcbefe2f97216ed4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52eee254169ae09a47701288090bab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d71512ec0168a55eefb9c1c3628830280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c064b3ae820ef3be8490f0193f1f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3ffa7a5aefe9da87c37f3e77a4aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ab9127f435c67273fba241ccea6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef578cd8a5fa2c25af3554ab008a76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e3fafff0d88b285806a0dcf5f6e09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6ca7abbeebc15980cc5d7021a6d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61590d900626524d20ef47a59a9548287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde890d69736abfaaa212d2a538bf59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2277fcb2ab2f0fa8a685179943607289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69478bf319c609a502fc8134be4a2ffb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a05aa3dcd6799f10a276ac3ac318c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291a1f1808373f2c5a8401d38cfa18b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b56f372f1a7372696ab6027ecced0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73a2f0d512750756e4afe1a1f6695294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafffdd509ed84768ddb7936e849ad1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89a682ee2683ab45e9264907c0a1ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9f4c4ce5452ec60f218fe0edbfc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0408d941b7320c8fde46313720ad11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035c180d2da14c656beca1f07b408a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3ea164d24117deb0c50e27d98bf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cacea0a2f48f30ae1f1c8cd3dce5fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc44f67f5892089abff3cb1386ae8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f228bbe9b2d11413c35685dca9ab69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b45a8b6884e9f31cdc6f6104bfa830304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34259f5d4d30a6afe31eef609ab4a881305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509093b91805faaac7ac0f1d7a91f85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37db01984cb3ce8ee18137b0204ea6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d43ccbcf59ac822b1467206513416308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fdfa142d333e4e69088cfbfdda828309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80587ae07b1af6f4d5933aa04f4a2ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2900434a1384217176efef802951c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212b9620dfb704440fe80dea20c9f35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5ce827bf261ee94b58615f50af312313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554427397b8ed413508b110a2019fbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea55171c177c6878d8ea64071758dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05c925a4c5035a222916fad1262cbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ce6b0346a43b5e41a65c8ff592d50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f66e65dbd34467ad0a2b419f3ae83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7330782a946a3db046719ced89cbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a315907a7e6a1b9d4a45dcc5adf1f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b3bbc727faeefc1afbe5e8da7ce89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c586e8fe951cb99098120c54bb9df7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac44ee0c93d960125cc82876a288f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7ad4b8e847b5d46b5fa84858fe6e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b6d4b1f5da8d879d6dfec6bed6fde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90263903988f1b87e1dda05d712016326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc5efe0b9d4ebdbb66897029ad306327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cc115db31f7bcc2d4124ddbdf321d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680a8ac1d6a877a6328c579b8693f50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee0b32095002cd53c3f4ba7751c20330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4aed006d4d0bd2096d73e244457ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26265bd94d93d4199067201fca3c064a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f659154867fc2dbaff8d5a54ef541333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a3f62f1c240af4366a56712992b03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c562adefdae5b843a4d42b33931e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311255351e0d7b707b7fad0beba12cdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce1dc5271babcaa6c9d5c73d72eed7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf783ae4377b69e0de90c2ae5442e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648fac4ae8e67344f407e9e9c901ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e7f308b8c6c9bcfa8ddb1485fff0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955fd4bb31e2e3c84680fa2d3e43e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99008d087c2ad9b36a77f180b3cb1742342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b70ff45a3a55cd625d347e563c26ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10daf4c244bc6c58860f7303cdf6207344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a5eb3db23b778407f9b571906de22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790d70f1307b284025537c7f908fbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c96e1da2bbeb3eefc4fee3e132d01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9f49533ff5c6d3d0154acbd368556348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f2ba3312acd650c504cf34802af7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c90f250c56d0daba5131fd755f947350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c828e25f983518b51bc975c801990c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8b2068bac246945a209cd94eb925352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0da58e2f54c88692729585d5b6d9a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ff7b05f1236237e66eaa28bf126b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed4e7244cf7bdb7b73f1e6b62943b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafd976ce7aaa873444c6125439b431356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e015e4e89fc120f9f2f4267e18bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c57645e0d3f386b5ae1f3215dbe91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d33d85770d48b68eb20ff890972baa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520fc75056b6fe28d54af3e8a2e4aea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba181fe8ba9c576b258bd906f0556cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f143b36853e137823cb0b7e6b882362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f48fc13c8f55284d59826d91bcaf56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2482c906592b6210575ab5e5ba62bb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffaaab4bb04c1cc125b8450773ba4b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a45aab0e49a484e59d722a35236a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e862e62cb5c9259214ad697f591da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4aa41b165ed0807b460a841edda8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a0ddfa2a2e4988146d5d74cf7678369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb36c35e1da8ce0d0b344e214c65673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7274a775d97fc8d5b9fdefab311c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8d95e6aa83196656cb63e99bc7ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ec71356e883d5ece1123e1c683306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c376db1db710239d488d758972fed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723c177578b51201f483926c03ad224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acee4fbad0e6d2ab4923503cfca4bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675985c2a5314e6b76270fe011b9c27d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906f9b7d7797d6604e64b00c8203a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7edb908f267ae26f47429b4cb1975379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d07b01b853ef0ba2568f1b2c39278380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d94cac5fda24a143c353e90b7e233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106b7561c9007519ceb2dcb23cad1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61284a5de7783e30694018dfc6ac7bd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b21ed22a2ffde143ba67f70537fd3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327e71ab40cb8d6b5263cfeb9b7fca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0062167023c999d31e5de7a4753c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6926542a97795c6b16999b31af6dbe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9375363c20d8754d3cb48f724b26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e584628a8501ecd195916dac5040389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b10c8967ee7fee601dff66f5afc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4542874b004e181e19dc707049207391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c8c91c194c17d860d20d807e10fe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874d935fc9b86708f4ca995fb537c34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43266d553f7d101865c4051ac9801dd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e7415ab123305e0a290ca1c1a2782395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd57268bd963ff1dc164e9b9b9d78b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd7517c6eb40807f3aabf10f73e36c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc078d42861c9067d1c78aa52e3b7cdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15deb1a07d3124d419ba77a52ede0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c0428b5bd052821c8e2fcef8c6f29400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055e0ef40f2630f3c9d5c2f5492bd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daf72bef91890a55bbd314248de5c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af33483418c4ca012e9a35dde8962403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4036b67ac7482b5fd7dba5672369404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910636825fc38a08f9ef8149efc526ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b090758848d509600eb76d027c4b76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770a6b4d934892885edbc0ba3a01bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baddffd3127a18b5a36421b3c53a1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3396bc8acce384eed3459eba6265e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27420714f6482ca527aa12c52e8b5bfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815513adf7fe75d489fdcb5ae40830a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80d316a494de6cc71a5eba07205002412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74c8bd4670786db00af8baa7f9fb48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7df6f0e5c57a0b22f9b2f741274bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81753b78c793663298d4ce9cfb20d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88152726bdcd64b6224253ce9c7209416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8e1ce08e1c2f12e479bb9be30f81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ac85f7500f335e89c52e36fda7a43418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459c6d20be0fc7a1e05507f5c205b01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35e44a8f950097f570ffb8f8a7c034420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf898a6472e4ff1fb2a8b07b158dbb04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713bacaf797e42f080f98a0c6e5d363422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd3ab391bc232d5796f4407b356c48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08b83a04c81bddf10e243e588838d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ae208bd3d00f8d7a49263abc94615425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d601903ec5e9ec103056251d50c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e9af7e2a014dfa4a283b9474759c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124b3ec1c0a5607a224b4e3fc5e0a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ca969c638f07d8dfdfe39555a5f52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a71af9714af459730e08301cbd76d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68cb73bc20d31f82730eef2a59ed8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d49cbffa11b2c27fe1ffdd1ebfd94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e52b5651967e4b0fe4d94151590a3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb79da3f1ccca49ef3699adf7d7242434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23fca7ea3a4a928a999a0235b2f243435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fac42319d46dbde26749da608539a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524a1b43acc282ef13006ff9d92d07c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283587a6cb2b5bbfb0de46c5e0840db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b22f70defc9dbd1168ebe49e65ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f5782a8b0da1b65d7f4306a117ad9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959501fc492e9ee3002e78d0dd8f1c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed21606df06f130ff7f5187aad218442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8378a958266668692ef2c8f89f4a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd3b2cd9b1b66ad1cc2973c1f7c4fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdf291aab5c6dfb5b153c8f366c411445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822461dd90a03fabc363fbb12b9d2af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafa8e37bfd99b1abca53470be9a9ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b57ff803e02dbefd078af1bd5a0c6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c304c227afcdb9eb59df2ec193af039449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f916a6a322f45789d7102dd4b8f69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be56aba7916289b710a27702dbdf20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afddbdbb560fa7f0d5390b1e8da4b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7a8b9fb4969a90d3974ca2a10d22453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db6608a415e13c3ba4eb855c0fe1bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db59756dbd1c4484384ee876701155c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec209a03369e25c8058532f66eda52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6f990244d10c6183033fb5f9c52fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf99c552e7355845a7960ab3a18ef6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76c512fa23669e4fb69600ede11c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0868157144191ca3029cce197b83fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413a74c621a6003b252a75e4c379d1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef2a7cc4fb955d7f4d327f4ad873c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79378295e8c9a0cce704b16c64508b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71daaeb3ae43f9d203eea2312c2bef2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2778149b719e44f4ecc39b7c5ccefbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0aaf79e712cb35c1a8913117bc1be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8e9526737b94fbfb713454168f410467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175632ecfcf6dc53c03b6f96f588c2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a315458300aae67bb6413e221ac15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a657362e2d582e4af52c08bbfefe7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2dd5cfd8478287f477874b5bc85fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b8c92e9b0a4b8678a886185302484472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca953aa42c88adc2053a00aa00eaa529473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5964111617fbe949e6ffd60c32d3b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d228e083a8189c887000ba330c243b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5a67f9c1addb8f0017b51bc5b759476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba5f9766eb109f131a6d3396127a8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ab198cfcc1a149174e22fae9a161478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f800cedb8c9b3b3e2498c5cc93d072479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd3782000bdc171a2381e73eec15b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efcb9f76c3faa2f9f300626457e9b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f913249b2c0900a841a05e272a3eaab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbd87b88fcadbd2875f2c39acc5712483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9615e89dc7f90c89889423eaf446b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a374a17525bd23449660090d25dc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e54e8419b1eb62205efca8c0a83cdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58aaec194ea8280e51a2cf44a02d0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a94931cad6e204a7852dd18e21d5f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f2f874724f846a5ec8cd95221c6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396cb30dda4429d9008e7cc21b2dbf8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93811f78e5bad986aa1573afe134680491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b73f47f27b869dea04fa78ea95b765492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089c454945bb9e143b7869745c74316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d26497fbfd03244ac8b21dbd41ffa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3662099fea4deb74530974d606d5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d94e5a7692737eaa84b9170b8b679496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a84e85f4a3ffcbf33fed814e693b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065303f19de0d965be2e21989da5290498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec38649949cdb7508fe1cef0c63b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440e78c87b669e0cf0bbe9dd7b87a44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc4245e24507e4d1e2f7c866a4e7a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4c64584cc50cabe464b7414dd0fbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d08668c70b6ac6680df2d47acccde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c944a8cedb84d7bcd1f8d61933203d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd9274feba700f7b7785c1b4601cac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b010615432817ba6321b8c5983d7587506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58711bb62f6c1870ed2400ac2d8d82d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280a28c46d62fe2f94b5e5ae259417f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3b31216651bdec98dd6992a3fc1ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cba14fd2a2292b15ca5924f38535a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b25e1cfeefc76e408656548be3e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c537122b1b0e09c3084638e96762c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33623be9f05177149f46113e6d15d269513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ce7a20a47e281c2a9230127afcd2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dff4935fcc4963be7a335901934a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db073f32cd16dc3bb9a644278fddaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920250229dcd1ade9bbc466301b4ac3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86658ed72ddf4fff615cb359a5778a81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d182a62c3dc8b4463d435e56f0437519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db661f72beeba04264987307b68edf65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad01eaf8659fa361a1943ab9ce3b44c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760607d3ccc47223fab0b01b698805ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19fb7a030f66320260a4d8868983d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d0db583bf23b57a58a3299b7fa517524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc2da5a86d7b8a5db7372d8d9a609525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67dd1306d8f0669575cdb1bb8057f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bab345377109dd9ae3c98b0e3eff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026c004509c49427a1a875851298b9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20841082f60ca2217305fc12b7cb5191529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92bb718dc11f5de267b25754295432530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeed1e488894d5b3ab5ff5b12744853531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28996043d9a55c52b3cebb0d3b4313532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638dbed70a4b12ed288f4556cf625fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486b9582b3bca3f34bec06471cfbf4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6586151370ffd8b96ff61ba83543c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33709d7d2adbb57bdac9b9e5013272c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c941f2612090c1725ee0ab5c0081537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fa1aae6ed75cb1b756bdb1e8bf4f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a8ffe9be216f0f542d78264c63a54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2149e5dfa8d169a213c468b8374ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b550e19cbe3967cc14adada301aea3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33facc51bcdc90d6e991a21b82c9c69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6a7832a9855179d727b8c125c6140543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cda8214530967482e00de838a3b42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29151751fabcd783b2f9700b3955bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdfe249fb2bb4ad0ba6b118aaa25a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962ed1edbf1493eff2d8d4a0ca7360f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726916a5303468810f1a5bee5bcb23d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6b169b009da51dfbf70b474a55f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d98490cc3fd08a09e072a8876a02f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caa31193f0aae889f5669d73e85717551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e377f64362d10dc221f8931fba68552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddf2f96077a324e5d287fce5237d8d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327f5f00fe7df5f101139e73827a8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e85567be480c023f264d68c8d77ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c718f5ce3b59ec0224a06f1a66c9654556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be640fcfb587e42e61915a7012a918557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ad5ae90885053bf60d087bc667f1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562229b238617e90361c3cbe9e2e13b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33fd3329bfc71759e4d94acbf3b6f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78f96f5427e951047091e57c0bd021561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f05b8c3e34616dcfd85427da8e084c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db624ed531613f22289ec55761cca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8b022c73bc577f614c4d5f1b7bea9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c2d0ba0d07faf347066635ac3095f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81528418c89db96b59a307f6721adc33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911195e31817eb550e15011978c3303567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178c3ed7d8231cc9ede787d61c6317568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fc097dc5901fe8736c8b539a798c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e0a80badb6bab3f5944b3a168e908570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d4634d4fbf14cc0646634097580a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c8fd27bc1aff78b760d794c0efb5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8090207d5e9dfe2b455e39eb8839f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffb770c484ac411f0e2e04cf6ff0fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d1d4d88239070baed800ba2a56ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d5492dabc4fb967f782581aca9e6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338daf2048727e5b3e28a2bb8137602577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053801b972223eeaa3f1a6f4c7eb87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd49d32fcaa938bdfe8ff77f38969b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc073aa0ef8d2cdc3b0544c996b5c06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f36521c015970ef98b744c4f2f3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8bf9f6d6633d9b58ad867cf547b24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14457d18635a256cc383d695a4f8b7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf3aa8aaf50e0fed910127f3c35b99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ee18b6e1c3a42afc898fbcec0175585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce9dbcaafbd07432994f07d1b5d19c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2c2b4ff68cd38ad947980ddf4916d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edd9e5e35b38f2cc79a065d68d36a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38285bd2b1e9d2f593cfa89fd38fe83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc77b4ed24624f9d0c8746e72c17bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce70d7405b1aa0bfbce83e03f0d46b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35acc7da839713eeae39b0fa7d2624592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c90b18844546b8f0ffb4c3d5b0d79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061697f863de95755b4517923d8cb84e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3abb02667dff1c6b7a9496f531f50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2d7818f1c795950eae055f937511c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474eaba352ea3c2b557f6b289549979597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2b696bb6af34fe4907c5096abab45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb3a5a840d5dd483c86ef670a4bbc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a737bb541b576cf69208f6da4bb94600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e774348642c1f969ceb636eb9908c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f4c315ce65f66b7c5eea96d45ddc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e46c935a9f1c442f55d58482c95d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1cfcd452595de14b632dc2b6bbbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0af0219437786ee9c6f9a771e4e44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89d0a16a0284c544a92edb5625e418606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8450d5ce32ba0c702371acbe359f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8685329058a7150a4376e73558a3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec851013b110dde4d49ec2bc070d478f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1402b89817b9a327ed1ac44b323d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d47766ebe27f4c879564b1d77c19d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7393787f967776141c0da9dff8967612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845cb1faae3fac23889312ca8ed7e0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ee5753b86de4157daf246dc2a2acc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f2db0b806797a5ab1e320259ddf9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f73b50926a9eeb688060f15cf6e55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281ea276fccf687d09a9094bd4483aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48b18b63fb2a34e405626407fee2ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165de7f24e714ad5545a1af180acbb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c322152e297b2c5094fd3f3edbbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece79028bba9504b53d38788e51a3c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d99d41952a7a200713c15e5c45c0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d68f2c59635917bde5195cc8c38c08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62754d6bad7b02bad5ddf00299788624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce79902d034ca5b849515e9d40026625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca910dd79d4a7fa7f18ec5787a02598a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf115b1cecb303d949cac87fa33507627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ef9d0523aa974baf3c9271eb790f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068df8c22d3c9372b34de14071937b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa597ea9cd3e2c1b03da704c65ac46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67daf0c2f7b1661003bd88b1c252c3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c403dacbd96e107296ab916b975b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416eda553bcd70be69fd1affa490752633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ce0b178534665b039196c0a85f71f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9f03acd421806ce71fb221ae68fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30899060ac9b2852288ced26f2a26f58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a636c52b5991cf5a714bd1236bbb70b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5fa06e92b1d42edb12bdf57dca483638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e86b79053ce3cd37431060d519dc00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76230b297aa1805222c0e6cfdefcbbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76560310f2e806cf60fe2cecca4d3d4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137df4d8932568386b62b7aef28d01b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b82b2156cd64830e490019efdeb88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9876a78bc83fb62403dbd3a7f4e2311644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43b383827d22cc7969eed26c2dd584645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cc75240f3d6558b9a1a2d5ad2f4c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daa7468d9d8a715945b215ac8436b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679cdd7c09c41dd7590c3a0c7c32248648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f090b78f54d226b0fee6633fd36f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c690ba274350b9663913925c985f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3bfa182ab751a00a47dfc7fb646ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2c00607e3a31d8090a04130a9a6be652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5a3b1e23a09f30c31019b14143710653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a0b6eed3c59721fcc42101f1a8cf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302a380ba071ba36dbfc1a90d52898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e0df4a993de86a43002570f141745656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9feb5bc22b7f54632d4739541d135b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f792d9723b608555e333978ad016b98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc06ca708af09be737c2b9fe3da032659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e6845c853e2865c9ed0c0c30cd3a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c8e1fea109981b65d91108a6b57e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e485f1dd44006c9f0e60f9ed2afa3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831177f33f329fe9fe99e56b2d6e6ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63316f397e3807dc95ed13143e8006664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeceaeb07813568609c7d94fb28dc0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e7526b72a53573a06c5446b031453666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc70aa480e271be7cc9f6702e347d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f443999e754cadb59c0e75275ca96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be54beb66aff8a57485600a3878d33d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5822a61d62d0eac8b74417f72ad334670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da0bf4c310ee310ef29d7161ff779671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c194b942a2e505420c79b2e1576df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf81286b30a979fa3d4e46af7cdf17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28782d1037d2bb9e864dd285682aab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae986d526d6b3715592f78ac4b676675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66843b007b40513cb4cb52b0fb9c48b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc1f6444ef14586f722609cfda13e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88756d8c1e05f4982d003ad4d6882366678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ea5596977af8e44ff61c12084aa4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4daa8e521eed032b6c54bb568a15a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73286849275ee46a8d41b71ef8ca0af0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d5c52d10ca21d9bd07ae91e17b6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd071c4fc471609812c58fc6430dc9f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef5384ff3c9835b01e6a0890ab1c5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869a9d457eb1833bd738f9c4f7a59a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50af121971f6ce2973bcdc1d56f686686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd83b760637027e588e5a8aeb34fa0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031c6a310953cba571cca38544d5e78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea07d11a9e390a8abf3ccd58921107689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03714fecba71dd422dc840cf93c9624690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fe44931a0a8af57d48f44d9dac3a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe5153fd89b7e0735f8538d322a6bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d97d379b112bd437730b71454d3c55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0ae96d1788221039af52d9fc2539b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888b28efb87c2fa9f741c62402b289695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089adc59e7c13a35721c288ad6b1d356696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ef8a09ab359440f56975851e74ff2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bff8536e5c23df7d29f813b7cc0c64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403d6472ed60aca1133630f192c8e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8cf3f33ac5f93e39525988f9a10f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304afb833df93a63fb417eae5885e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305731d8e1c997e429e23b7137c39be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b67ca5520261d0167910112863194703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55597824e37b060acf9a689a714cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebde284ca53a4d63f1df9fce163e634705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e295fdf896a8dc9bd90792897841a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3a4ecd17a8362e9c301a5a5e4bbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913d849142107f1f372941a131788ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703009c252122c9a21be75c33385035e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2d3303b51635cca5bbf015fa35ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c07368ec30125183ffdd7f893b18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e20465c9cbe42cdbb75e76b032b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdaab8bc6b743689f2bfef821d8e76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e3ebc475d22f5cf233d5410383220714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0c793c57e4bb30592e94fc9641d1e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cba566e40ae116af70294dd8c03078716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3263a88c939f3181dc79d285cf71ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066ef23f10580b70f2ae74a2cba4af8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f2ffb0f1140acf90de7d14fec592719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb26cb0b3f88aaa4492b156e55b3766720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89736a090c0e691061c734361e88b122721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab73d9827c5113d07eabe9b17a224a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d915f55d16d598b9c0fc1e07f6f089723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741334c6b77d67056026d17c81529f17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03986e7bac6d1712a95e27d4c0ab0d3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f08e7753d92bc1db1a4e11928412b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99984acc8b03cddef3aeb1019f74a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1c7be350f295110d87dad2b6d0a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df287fa7709e9fd057812ca3336f36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f36ce55d212b6dcaa24cdc6a82622730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832b38b69ec18fe42368183f516bd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74aa5c0f81c09d3ae14c4dd757b6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5449a1b754c070676fc4759c750c46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb9bbfba28c4a222251382fab8b53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f68a05f7389aa55b8a9fd2799ca074735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0f8e014ad4b7db374e741380ef069736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c79e7729e77a302ce2069199d6c06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da2647a570c79fd49dcc551f11241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c42e123da651a585e069e3d10d10e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454375b1da3d6ef5623439b34d55355d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203887c5966409d6f400d11af54d710741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f09d3ee5e1874e9a5223ed686cf69a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cafd1c85629f8b3cae6c15cab24aca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4a9c06d45d3b670023056bab3f62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303ec2590b97a9a15f97d991c863a7f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731722a1007824ea204e13930f664d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3da717d4a190a530b1d15e2cb8531f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb47e21f9cfc1b791acd33848be9b00748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d499ea174ef35d1aded829a82cc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a85c6358c88a0b32c351c404c3cdfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea7692ae5111d5bedb0c707f51a9de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8261ea392809d6d7b983a364559bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc15791e591851d6ca3d1214e580ecc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e78ecbd52c4e68925c54ffa6ba9cd0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879422bcd61e5ccfbe5dbc3042589b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b09d4b3aa7fa67a2afd2e75eb929f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674f27cec871458d8cfda87a9489fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dcd79d29a21b36c4ba0ebbd80577b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904609b5711ef24e0515c486cf5ee3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae42badd52d99a3bea590c145cbc4f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed44d04749bc0fbccf8732c886fa0862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa60ba6b35fbd7be33063445b963d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae9c52895859a63f663d2309f306814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58063431f04b128877851742dc0a09585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8116dbd604329771f985ddaf420af56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076246cdcd27df9f5edd04f97f5e4767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2287487e70ed88a388083fe97638678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f26c582ad03438755baf6b2c76a399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbc5104b4c682ccf4b65d7c42c113f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a3d4a659776b98230ee1ba910327811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31f5e854134c902c8e255dac4a05312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21172e4c4742e5910bb2debc6e2792d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d49f10df5776c91f3c812ca64aefb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc396a6f4e87308e19178692f7f982a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f762e3bcad457a4edef224dbc8e7e2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b970806297f4e4e9af6bd8b3e831e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b9aaf2698cbbe547222ef172f12e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3c46a9c444eb519b34aa2d2754fd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3469e69b9cd1a8f5c2d34ab0863af220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45315d965736f3570535ef107cdab1d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743b1b8c4d9a899e149afe09e275b5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123b1e122a809d0d5ebe48d6d8cc77823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de643b589942a6563cf6d453ec79924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070be0e34e7f593dc7e7b80fe7ea7e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bebe868fa18bbaa060a998b76360f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac1e8d39d5ec4e0898520fec7d298f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c7801c135e4a9e51dd33a611d54f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489e1d759b4335c02f9b3f3381096629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ae1c806350f3740ad2b27e9c91b9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785afda342f5d2be0b0fdb530514eb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2572013f669cab9a937b27284170932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa05492b2b6cdc8d6f00ee8259812633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5daa045cdb05bd6f80572b7e21b79534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bad1a2530c2f11984677e232a873e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59ed22d0e64bf14378023bc1620e9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755f046cfb9afecba8913887e99e3ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01739e7ba90c7a8c30cec514c316dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470f885f0d7cb4ad8240220375866fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654d33fa339842a3f6dfdfc6788bcc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33a4f66a05580d89e07adc3907d8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba906c83306edf5ed5bf3680e5b1f96042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f9353f2b5fb3a11f5470fcd2529f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e9c896189fc35d9699626d35d057744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f45f5b0e6554fe08c812676c8f07545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2b5014bce883b50ab7a9f80a1248c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a364cc389a7f0b08890d39e0801d48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021fa7a72fa252f06b95ebf6ec603f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ff9e18adc3b276e3537014cef31849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12334c5e5bf5f74883981c1e14a66a1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415d3b129a6d1e03d4adef7bea9a8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ec65809564488eac2096f156630c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddfc8c065ac9bd9aae9458915adf3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648cb7b3e8afb60de1da00a947e29854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb163346677e1adc1a53d4c94344455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913f160bd20dae8c7cfeb35f24afb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08260772825e4b3923862393494fe1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab7fdf73db924c16e131d80170daa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6759b864df880b556ca0d1025560a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889a1800d285f23280c4971938081560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692167612b806f59d93d0f46ff8d377561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617297fcef556834e5b1fac0c574f7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64431c663f4bf6e681b96b81a4384ff163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8455531b79a042c3509380bd7354b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0479d966a92b9800ea80b7eaf6c6a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c483a19af1426643d75df8b7d5ce43f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e62a7781510f8dd00e5d3dd514a34267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ae6a52833a994a31bbc83cfc073b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb62a2f3b8033d259172c2fe283de7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b5e9b0c8565ff5f816ca99cc0ddc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdb2222cee701b473bd4c6ceb2845671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a8bf7622bd6b4d3d60f21e1b7051a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada28f4bba5493c12364a83adc14a9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6202300ddacc6e0051c5325517d5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d3ad3c027a739980ecba2f5112aa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3aedd5a63b044a2e1b0dd5c2648af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c82d407a8f4cca9acdfce73479ae6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871976715e368d3112f3a23ff24990278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7458850acdbeb441504e1d2901b456679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25afbae86dd645c756dd63467c890780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c019e3e44c893a25b16768a73b55781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcfe05663a9ea729e4eabb64b52af382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dce154bb8088aa0cd360da8527b8f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07f43da0c538ef8e4f4b0dd24e0b8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fa0d7088f421e864dc6f404ca18885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032693211bfd97c8c4c495430aaf09c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5d3fce5e97a22466239ed49418a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3bc84182dc2b145331d803a665cc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce23b0a20776a76b56251076d7850889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d23ac405834e956740b48074253d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4840c34e11f408cdd03da164c3cdd8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8a5e64060671743dff5f9ba58a5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0676e4e29a331d80b8467497df68c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb76ad8a3c08bf2148f4afc3c1e74894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecc82324cf7f88b61d520dba738da095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce793c3435847fd11662b66758ec6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8ef6251c6248da4e4a31743d04d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c9734576d45fb18cfd66a6435abd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9cc2a4a6e24047368e669389486a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159018af9768859b51b795dd00be8c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071714bcea8911e5400b23914db1eaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebb9e000ddfb6f87e2f5d6eaa8adce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555a30864762e933e2fd2bcbd0bd53a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005485eb0820fa39768dbca750feccb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8da7848ce53556d5396d8fbcf135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbc96e432bbf45c98af10188dd0ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f81df47ddda017f1968f8cfc716c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79de6f6fdb747d4bdf94dc94988d02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4206630b4a3f95ba49505be7ae3f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a12900c3f2805ddbb21300670381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e69a118a4bc8672f17e3abb3ed328111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687801b4e105fbd5cd89861d5031aed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794f5d2cda85be3528594d06da78eb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0b38e3a98992adba722dd6bb5ac7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2bf10d58d34593386f4976e8344d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d50f654959179677d49006938fca04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3b11853bdfe88103ed751a14b8975117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c16820bc15ea20a8fdd512e0682f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e92c4e04397ec6692a6b6fb49702f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b5bd49ed08d2cd2b2cdda0308ec5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f85cd1f4c0e0e89a855925b14c27b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd867ca61ff273ce96423e0017bb109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639db5cfc306336071891d192b82c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a288dbb18f0ebc5ce5101d6e4567fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447b053242456cb82251b4397d96e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f57cb231fc198315cf447cace7b48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689dd092bcc5dd3bf66f3e3ab4e3252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6344dec38c87894f595ededfa3b63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d41ea377af3e6bd1a38b26941a394129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b188930a21456162179f5a152037a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ebfb3d5fbdbe870a4dc4e6c181e02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f6f72cb228594bdc7861ed48cabc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71610e976b8dd066363fb64d1b2c24fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a5da235b2f787f5a279b039fa78a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c1905f8471d7149862fb7eeb80807135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef3c4963dd62ebfad443674cc97fc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74985d90eb30e273a2920c671cef1e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2d1b23a04ed46986de0c1a99ad30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc89b5e1282605f27a6a3c7475761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab528392d6a40561c065ca6606902a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19159fa251ebff8bc36cac4a9999f1ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61fc4da96571e8bf6d7996d17f20cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f1e93958f8196d2c8f573aa5bf65d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f424fde9c93dfc82ac8700e48c2c80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730db9cbb543fa39411a49f5b26d546145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02cf7c5f1729d99221be273bdcb6db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590456872bd8db06ef032524d9425a5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef12e3166d61e7e3b1f0150ae2ece148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b753455c34ed4026259e1df2595da6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c2af51da04418605b1bc81a285f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d28b93158280e5fa0638fe668f344151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac299df0a40223238cbc7804b5f06a38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1515c4e46dce8b623092bbb4aa252aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869c48b22c785b405aa56e6bb06451f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c9f48a482a895c5dbb894a34b65b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acddc9222e3f986a7ec77d94b79e7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2a41ccdba5aa79b2541273a79093157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262b296d734b62727440006df399651158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f60a789db5dc5e32863a6210a1fce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c948ad0aee9192f3b3d94f8ee6583ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35190b3df8902cc4d9476a34c9594c2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af0d90b82a94004ae87c52acf5036b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a09458d5994e74e166a75fff506b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975117f8d2a2b9f221973b2716ebc07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c206fb73d42aaa0c331ab6300b063ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b079328e9df5ad82e0d8f1948ab1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac914f0d87be0f7af7c2a0fdaf64c89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563a44cecf2be8d351cc8b5620ebd0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce955871c7b6a1559af5394e3b4f8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343b7e8a95555d6450189b62cfb4b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fdd195a3e7c758e392ad356f04a37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c9d9f729d05861cee694e2049b946172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd1341ce48d06e874c322b697da3b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e525591a89414dbc8271f6b0899508174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a685bfe51a1b984bfda65cdf7de59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c544a2d4af33bf0a4fd11c9bd53d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6bd6d6bd0773c579f250d2b6d27d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a3881a756cbbcad5fa0c6495bacd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5887b7d670aa671282abea520de5e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641bdb567a3400130dab0cea6a6a6ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362e70ee845ac2aa987cf82f933b962181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246698ee93bd7eb144d926d8ec29032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef6404e34d725d3709457701980201183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2f0f49f60114ef6bafd31f6d5d1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcd65acce232fd86da43c525636690185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bee7047830697a425aeab22fbc76a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb031bdcd4e62ffe300d19e3f55de49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746bf11b902f37b293b360fdbe1ec9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f882ec5b8a76a0de13433ce6da968a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233b3fecb369b670075e0b8a6adda09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc3c47fcc55a56abe3289ac3a0c2e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0142be00ff262bd6032dc1dbfc69084192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced1b13c7dd8118d05a5ef8e097270e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33532fa1194affc390e8a50e1aab2ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037c7e7ecf3d763e6b14d92636349c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ca006289becba115d41f55ad28716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4907813e2a10e5febb37aafd7dde2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb1fa808a1b528a698894286424514198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4551176ff74f20b93e26a3c745dd609199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ba001ee3212e921f45e5f701861bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2165f8c4b332a3bc65ff09ca850e8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ab768d7a242f8453c6b726f3111a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529222205d5788a73354743db4005ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2059e0bd06247344c1fd69acb8a4749204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b474b567b053463a59b20e44a934ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46846c74219670e040b7d513e4301e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9c22fa9681ce8798643ef339adce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec73425b3a6675a47917b0476a365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506249cad80874dc78a828171aa00a57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72c221b26582ab94b9988878a09a04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71573fcf587f7337c0760f1c3d72411211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60226adfdbc29e8e1be2c7e25aab1120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56346fa67a1bbf8f445544d2261cecf5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687b14b4fcbe9631664c6f64cb4cff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad039ca139a5397ab37f0c19d1b1b5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d66ba3680f23242c91122de92f166216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af97090f8a73e3da615789b4d9f030217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50452bea021260cc4ca0c1806da4363218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514122485c247d5c81b0765b3d51a743219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850639e2b978ab2ab1528a7cd52a252220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479215fe602c7a4feac677b0ea0dd8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d5dd7debf7191a530cacc37cb322222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bc3c959ef40aa26bbbb3b752354ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa75d5b5577c56493be6e1d7fd2fe9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b519e0afe0bcc158b34ac0107340a87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb0706d7a030dfe593b3766ef8552a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5d38226186b1eeeda7f980523559227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab6c8e6304b3bc94a0f10ba47f230f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1abec4e97d018622eb1d9ff43a6d76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47546a51efd04c05ae7383146a21f3b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cd9329160ba116015b15761cdaef6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83094b44bc82c62fc6dae27b18247232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82bb15b08ffc7c5fdd438a79bc07df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5e9ffcb2fe72fd401fdcbc1689b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bf3f49fe7033b15ebb60e81ad1bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b44ce4a8d497db7fe67df85568f509236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c14db89961a4fb9ed61b68b905bcb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44f7c3cffb4a1b0e9b35f1dd58f759238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c45b1ea67e73e1bdb87ca851116703239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b28cb314283b224ae6cb207aee11e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ca9c90e50449cbdef9eba2036a134241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a63ddec63feb34ddd8bb360dd8a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0de3524f1f4f92229abd8dab328d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641be04dd8e5dd5f42d11831b4b361fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35412c2536f49465dbda9456d836bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1db55b66253895db3ec513ff8b00dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8166ab527b45a9e3ce8b8e0b5e996e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b467fa8bdf0153a38218986db905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f6a8a11824d5fb61ed4e4f5cad8b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893faec7633289508c9385d39f37df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b9787bd3cd91f96f33a097d8f3714251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b20549a84b0af4009525b5e88e52e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ec430466e4cb6cae2fa81fd12385b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085a0cb4c44a0c0a3d6b2dc20831223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440214a590564115ecdda2030e16097255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d58930de05530014feb7dcfaf9058256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4528b400a1d86e931ed7df07772847257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec845f1a7f1fac543511aed9af7d8b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d850dd4e78bb08da202e4045ca9d73e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e220c1a2b2358ec31ca95c3406a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a077f54e3d14083470a8365f1795967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101ff90599fa76cb50bb31f4cf6af8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56a52bfdafccb71711406814fd9c56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b531a59c7a08daac69fd10cace01260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586cc21720e1885ffbda8c8ffb4b86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c2cd2bde41f25b7e2264a9bd6b786266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac9e3a22ff97ebde27b467b2c594de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2155ef241bb3c4c1d1ec09c9a72a40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3e976e27dea3fad4926645b2c68cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c9cb130cfbd4a596e470f6b790682270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00a29041a0644a67d8fe5717fb29b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7860a794f66f2e18f2f38062ad6816272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c057365b9679631946b9178c62b6bf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030799a45ff38d48f6f039fda20a29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9220d01522806d2381e1edfb68d54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774eb4e7ec36b9d679c3273a2e94806276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e88659931c9b28551872892607e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478665f6a6c6517373bca8e00edf63b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7b5d3b81793274a2f85b8ba1a3153279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3e7cc3cfb50faabc9aa7a01d223f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b078b98dd376ebf7f778e0972800a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee774b03915be1ea8d3f771fc8011282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05f5468d77943db019bc084910341d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd3a2094fe879fc9329deb8be57d1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1a40ffc17443d9786ead3ceae13c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa34725a825073f51093f07f65523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999aa91425fc018faaf7ef028151979287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601108a272ef0313525de955b3022008288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ae3911af3035284c6e3e69d5ba41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4687b627cf788452d341db36e36d6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7204057e408d7cc4d5e25a367b1d964291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de561b88ba3508b2ce088bd28e10141292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e14b2d7491e179aba81a33c644f236293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125155fefa853efa64ac2a6425b90b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658846652ae03fc6257e64b3311189dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4294db1f8ab2e88f628a658763753f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35239c04076441a10cbc3265e0a43a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5f4f7402b8749a8171d4edbf123ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267661090d01e3d941c3d1853b12a8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0b6c88b04b4482b8a68f2daf48428300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f899483059a990dee0c858202f585d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20613f2300d8184d59a404c8c62bdd00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268034d9775ff7b45387d8a0c0c71438303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cc19e445aff796963380c124c36c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef04b305177b8dadcad1f0559576d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04751fbdc5547b2ae90ffcd927d0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef113f3a0f8282c4a52f3665a93e123307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678888c0f0810ff1988fa65bcd7ac73c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9456fe55f6aa838cc7fe6cbe16d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe0c6117b484e19901f0847e004cb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fbd97dd965daa622eb486a916f9f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0a5d4803bfa7a4f0ae1432daea71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaa3813e96fed4a092905047824281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497148cce46258e72ee7b9262848844314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75112cee2b40f7a82f002cc2bc3f6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b05ac310863a18ebca3b72a2429d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e0c455ed0c5e81de930def607427317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c680e60e4d2ad5feb06424852ef5697318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572ecd35a0949b4fa2f64df49464b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc0bbc049995ee772f196d2906727e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79c85fe2245dd44f9aae42a358ae1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2052b767de0b6f523a47f828191738322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970659b5f76b171681a41ed55b90974d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632e99303dc4655ea098224852d553324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8142b55b7012cbdff6603321b261f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9634615653e23b64d9ba7c47b215eb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0986ea6a4e7d0b58c3dfae2ed5230d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb28c1fdf7687d8a5a3c30d392f1469328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7cbae906d2c8d2cd1a1d7f6460c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7edf5d92215e73313633be1b20b797330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bdd4419a45f4a1c8c7563acc128ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfad807f9322bd8e108448af8144f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f63078bc39757b2bdc40f9b972805333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484e4505a83e753d77f88e8accd2f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85dd1b5da1ba011acb79c19086d0ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520883fcbd5cd79ed5ac3421757bed35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b16ab2353d1e1ee7012f0ddc474d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e44ae3aff8d118c219b2b639e91798338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005ed26e48d58832055dbf006ff682d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c948eee89d6806e7d1d08431cc9cb1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b726792a31a8f15459fbc177158db6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed4a369bf1a5c8b1ee9333ea1764d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed445208b3d25dbeee9a553959bb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefbd697b022275440d96a6f8bec42c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cb48833917a8888d281b9dcbac80d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68df50e464d625ac5968aafa747a3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e82be4c3ece0dcd0dcde347cf0509347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de43d79679ba6cf4faa1e84fd2ecfe6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365846cc91e38a0cbe201cbbf4141b3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d2ca72757856d2def6cb3166a0b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c83cb16e43ef5c4078ea28fd9cae4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d359c04bf9688b436d66ca2e55dea2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db949ad5199921b8f337e92d49098f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f609d2a80b728e0e01f52984a838f8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869be0cbe167bb592ed1cbe65a92065e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b32594ab7f1bf0377ada8274ca69a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29391a6d3173a6e9f821b7388b3bb4d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca127df9bb1a13270cfadc85590678f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56fa6207beb6c5adb69da3e3c1617359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc8e8a8fdf2579860e2dc92960fa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26d42f984dc85b13a1d5c29afa7d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151840bb20414f230a3bd3815e760d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d70a61b58bb17940d344e42ee922ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94df9c24c7ff38583457e560ac5285364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e87249758726eef5bd3a032796b1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee60ba05d7f1a0be56d383102a855b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4275de7d83909b5b8fdb182c31db767367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b3640af64525f19a2cee4beb5dd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994176ddf20fde8899112c638c5c8b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5e34470dfa4315e66614dc626748a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0a639f73090eb83f77c0339811cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27078434c1e875a3218a566aa4ae5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325577742852aaa120a717dd2cc639373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783092c8b1ed2c49e54428af12581d2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8544d6cda34d040ae93776c672a7f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0997dc3de2acadfb23bfff6af57766376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e85bc6fe0d0173ac5c245caba5d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e281947359fb4d393ae6e086f01e76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87874d45469ac8e930a2e8497a6af41c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d4b4ea32e265758a4785af0540a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf3c1b12132e2b908f36df83b77939381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462913dec209b081f7714040043bd3e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe88b5eb2c7210338b5eb290237dcd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a88f2d986aaefbf34cf263b7350a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee744759c655ec67fbb4be0b1b04a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29cb7b235dfdb9f4a658eba917037386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168ffbf75435ef227706b4c30788ec3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6df0450ecae91a0fd220a0e2cf676388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a329c5a30452d506a083474d315f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c174b0fcc8d86924e121b90bcdae5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f3ad74a9e365b137413961f815645391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159150fd9afefa13187b76bafa0dea9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb3e6e212163b7c78fcc19a2abd412393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687007121ed5793f94ece69bda3617394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364098c33e8a45311fd7967ed726eea0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b091aef06bb15cf5ed26f0019faa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e710dab9f0ba73fcde77937daec7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a9838a7b44093786ba16b90d18c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab98a10304e3880be9d91a88dd98c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa627517985a54e74357e4e974cd7197400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329aae17b213f1a2caaabbf62e7f05c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af1f9190a4e51595bf69c1e13c5c77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19bf157bd5efe5b74d53117ab9605c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26840c7ce142bde6e6d8a5183f1990bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c353497ce2965a9f7634f3a626fd14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565976f58fe9fd2849238271600831a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1472e0c0a5862cbf4962353268d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ba26a426aa48382d4b1d3fa7d702408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57188247cf8e5bf838a5842ec0c2be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7755480dd7c346c349a51030f0ee1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec519961e77f02930afd219076a1777411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061074b0d39ae7608333aa5b6f5ff0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f88da942fe8abd4866b9c3c296f9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29ab7334050e856cb59a41cf4d032b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c430a2418f9e53b52ad617414b1160f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ffd80d0bff7f646547e167038bb3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67747a13695cd0d70f507982bc40c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8962a46d4da230148d9f98d86365f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa719db9385329a921d6c178e3673a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c324c5365962d81683269c378686d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f6c1955dcd965a583d5c6434f9f1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4388b350c601bcbb1417e53a27e983422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2989c4486723581f342d75978fde9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f46fee31f31618dbcda64b60d9f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf024e37cf1899eecdccf683e06a35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a84f5f905be126da5bcf9501eea20426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db460da63b01161560fe8c8fc9cee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d5aef8013c686b116fe3e6dd2df7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c723bcc3c7effa616d580312188c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43abccb06135bb584328e113d66e71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94331406998846311d55f889f8f63cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce70d8463dde21218873df7a1fd4573432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a1a4f0fef493893b3db2222c2e1af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee1b1ffef09c9d50b3a0221de81b68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b7ad5075a0b26d6f8407651266ea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7b814b3984754735b236bdb1cc3aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4e9dfcdcd6e104c69a96f2382743e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b2363fb30a7246c6af869060a4b48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b466f973d0ad49a9aa6fad4311803439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a54302b39a3822777255f454984ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a71fe6e995714424387057024fc9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f54f29a6c59c66bbb39afa546b64e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705e436e9f1efe25d3227a42cf23b1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e81659f8e65dbe994019e9e575d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc4a7f29430c3ecfe60babcc6bc9ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8e1a1f783cecc3d1a435a3c9ed915446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53fc1b98dd6c8d277288df81f3ba0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa630e8c89105980e8c33f8536adcc8d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2b2afed9df4edccc25cdbd485400449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c0bae8a71dbd1eab94cceb2423f34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973fafcafb24e8a55720e27bf4a4d07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd04fdb4c5dab151ba5198254452b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab354228c4492b301fe9aa77ee49c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e52764be67aad1c94680e8b69c36ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9472795989a77b54a0f45a96dcb1a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219b9e3de31448fcb144b959452dd0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f1fcec26d5987624242b8babd99f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e13d39cb5ac2e3d75ec4a3ea835f69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb39245ed2ea742cd02f74957b07226459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b8808d071416e2f109db9997fd48b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2757b99447c613dfe536f8453db2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b97bcfd2df2485cae2994e4ec809d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce869fdb4e98d938db8583edb15d53e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a13342bd5779aabac0e1d86317b0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f519d30537c614f8c3e289b0fd6729465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afc26f2fbf2844d9db6c3448c20ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b082e01f310225cbb2f99fcdbecb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5be7986c7b560a553ea15dddeb96d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ec59e0d28efd9124e56676825f358469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074599787cc868ca400242ee112f435d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda74629aa7fdbe674aeadb1f85056471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8326d9f8472d17b8fa4789d2564d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ce4f54688f286244c03f3c33a592473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a244a2d4cba6953ec6f372772b121474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764859fc32e91e5e6225123cfd66770475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae219329c0e90acdfa04963d3df498476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19572ed0c66ec023a77b84cc3051f334477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825e4951c042e8500db982627619c08478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52198dda3acf2790dc03c1500bad5abf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180595d33ddc1969a449c9d1dcc2d1c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38d9da50c4105e955f8617531a8f76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03077a6e0e34247daee899d1e684b2a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a9030613cbfc66882dca61b1fee7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4586a77e3bee0712c8fd3799b8aae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d78c8ee3e179fb67b27ded9be1bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77249e646883d3075f007dda5c95e100486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9feafc7f3e121bc0cff7c651bcdb43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45606760d894959d241fdcef0d0d4af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db4a9dc377ca2fb8b8a14644b0ad7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb160b3c387fd32be49063199fbbbee5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0869b46fb6e6f03a7b31def3277ef9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f81a300ef0a7346302ac8d2ada5d45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb8e27360a1a2380da461227f4e05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d8212d456e607183cb483cd232555494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1874f66ac32f232e210fdae862aee0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af50cf503a84b03ee09973a0d85a1f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aa5c87496e6e063f2ed5294ab0963497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053f363fe79081a0008fa2be3eec44498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ade06a155b3e36dc013312aa26892499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f68506a0b0fb1ea6d1a9b35d0ba7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d86679adfc558343b406758cf7c7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaa16874cce2577038a91b19f479a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97b92ec139b35293e0f8b48debf3fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c46fa47ffafaff1730ae105189a005504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223991e60060135cddd5aaee721f87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dfb7527e1269bc7914a017cb8ca2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4766a18070114ab4e80c533b8929507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a89a2bb6bdefd2b39aad691cdf180508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19902315ed974d563455358593b30235509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3ed1f1b948620c70ee5b450caff6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c800bbde0835cd2af927e7427632df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30e0ed3ba870bf4a0867fb202d9af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142fa885e0c47364dd15c466edfcee7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166882dfcc4c0b3433ffb0897164968514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a1837830ef0b9f2e3de52ff59fa70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0857f885460142cd9c4e1aabdd586516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2fdceea4abdebb22d5688bde74e15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f3534e873a6e3654eb95a5ec78aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd498e338c2ec12ba15a81402482298519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e0164036d573b9158776e72aa3b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71d397634a4acb23ff8c3f308c0c40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671fadb02de0fd8eb9987a902797ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4ffaf2aa92972b238cf2c07c7ff02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7fd92fcb85bf208aee8345e1a097d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bfe21e0e49e4d738fd8ddcdab77bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927f0716b8f81ee247bdfc06de02258526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34746843aed6cd6375852f614d4dbc33527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb659314964ebe8d579fbe0d43be24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6142901247496c92fd1c967edb2cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff51ab335736d624a7d7a7e2414a05f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a969faed136a68f2a71e6e7dbd612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582fe452951e5b160985055842fab92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b993a20e01b4b70708f7a7c249b3aa4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45cddafad3da76693776d63d9d24c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04658dd2f3b932099c7397e337e020f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc6ac370b8f10a99a627e2e80c4702536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393d5a1462e7a5344f4866f2481f325537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d8fa745f99dfcc749c4856787d76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645011f9d0f5bf4d57da543ad8255c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856312578dd031bac2606e47c671b27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed08cf3b25f0c79599439ce5d9058b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f0afe34b99f3555148d7158879029542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2475c81e15d4af7ef93c8524a0f36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9786e43dcb3c7b866781f9ff32c467544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1c13d73f111380b752f03e0966d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e8452f72fbebd34615d1814482c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148bfc1751b5c79d8680067bfc7533f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab16bbc696922a9777e1b11618bffa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb63383146234e880cc14574fc716549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e4b251f7ec7e458a2cbc96eee5998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35720fb7b04255431c9e651b8fea6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8ddfe9bd4628a962dacc23632865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375b11d8b09faa942aa181c51cfd7fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164b4351366395c85e26e476f476b32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bef8b29909d176203d3f7736a55367555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c0b5836bda75f59eec0e2065270b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934888480fb5bf3c158c072736e5d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bf4a1ee5c9fd1ec548a2214116286558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bbf57df961b51a97e35ee078b326f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a531277d58aa083a6fde8f45506842560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb1e17e24def017be9aa37d41e801561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7d5b90c0dc85962811571978b8ea8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed588ad59052345ec3efcfceff95a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddbe7d3624a8a41ce6787c8a961e31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1350359a1f1191667e12ee75f6fe5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6d4a25699745ebaea3c9938b271f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e9aa794fa6bfb6080c3317c2579df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d8b8d6966fe1b80e262e6fe9bc87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bcec2b6976ebb8ace2b9193c19f28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267002508941f02edfb78adeb2e264c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c5ce4bfd887fd9cba07156181963b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c2a96b8d09130c53e2e741b14a56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffca5f159f7a5b2f4ffe98d1101edee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf123290b5393d9292fd957e8eef1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cb7b7bada54671000cd8fee1ee68f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78957ccb7c092924bbc52bd3330307576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0dd21c6569a558953a1237b12ff7a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f2cd95a5c50203ca5e0c6a2d339b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcecbacfdfc984403f79e772e01a6ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa492bcee44f2a2d7cdc548a163f00d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928403aab674862a4b00a1389fc8a7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61ee11c94a71a8dfdbda496c9f02d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce57fc33bd117ed45db915244f725c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a6d816abf55e20bf837500cdc0e37584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8291114d389924b0113eba78832b50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e08e84611df6bcda7d5a6bf53fdec2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8573ad6cd04f14a78e4ca1c5afe01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff512e364c9a932487ac0cc6b690f10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bec4f6fa3637e9f02c77505e48dc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c365e892ffd2855a932b72909623c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a61bddf1c12981e3d3b2fcd5c3370591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993557486317aa6a50c3aedca816dd95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106a8d5ae19b87caf01bc1695f5385c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04087395fa8d9a383bfe7ac9256a5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08f90f7e1deefa4e1e6c4739e24b85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6738e08c5d16151f1ff98ee77063596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5455c69f8b72f2b1a5db6ad765f98b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6e0c62e592371cd32e5d812bb40cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b755458b1a3466cde9f2165d3d8a8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed4820b9ccc14dcfa111b9ffa999c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d6b6f2706b1224d8cf079110ba95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5e33a96a3735541509e8cc0d17590602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e60294557a91071ab4a6220dfaba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f15c37a4bc601c60f851666e0efb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d64ed9bed6924eb098f536ccf35145605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdf28142b20abf98c456e1e8d36e2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9652f358cd46efd7039d62d3fd3b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b939c0d0b715c46b917dc9732582be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ed12e92384004b43d6ebd6f3c951609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96f68edebd877ba063366609179334610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854214a1d87acc208858e3ce3a3b7959611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae999fb3fa7fc6a04cd702c8fde0d28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77706276ac7fdbd35f48f8697ae1b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a84d952bf64103e12e787a2688ca28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772892880139871f04c733bc29b7aa3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d63ee25e4f61f98c4643666d06d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda585e82c4b769076f6dc4addb05687617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a9cddc58d4b06812869103776c484618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793e9613c3c67c618130cb200e57d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd459abfe372cfafc1a00e567c1db5e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d09ee7c40389e38b02bd944a888e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8581e7754350d0c12614c06177534622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af80e4b678140b3122c0dd3c9364c8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c2ea88689278a9ac45216ff778104624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd354b265e177df89509852280f2305625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd637f285a2d114016a0b9f2b3ddb8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474848bd0dfa605283eba6869a5d1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ba02d905820a4bb48340d269b8933628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a948426f39fb0faffc779af002fdb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed508d4cc504bd6c7b89dd5326f68a0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665a3e823b209165b763278274c7b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3293c5973749ec10d2e945f8e7e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f11a4cf92bc41c35e5f0af371147c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9f8eb3cce2a313d30829e1e109b63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf4899451ed52eff2e3fe02a98acd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b4a7ec73d015d21b63d4313b3671b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb5c11177edbbb4c27633566f93a4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45803b33945631d064cc91d9c10b7109638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d4fed6e39c59192ab9a22c2f95cb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a67f247ff2c59b63e7a9392a00bcfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab4a187d36ae2cfda7eb957dc52234641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebd21169bcbc97b394cb1eb0ea550642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d2c784c3c2fda7380d52b16badaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a16cd9f96a212455111f574a88f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117eb68e5b4c170a335d9fbeb2e577645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde65874eab68b2e48a195c47a7814b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf259fa45c4962ca158adf9536f0c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4e10cc24300cf6bd90c3ebdb4b01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37cc6bcf05449832a8bbef8bee874e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba873c77bbeb39668a5d91ebba798bd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d012508e3ad12d0165a5b44aff30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fd08ec379a5d34c699ee9a13bfd23652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0c7f4d231ca16d0d748663ff99a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae60c58c384586e1cfd293cba02e5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f9e32710935f8517610a9770f484655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0031632171f3380a65eaac26c2e9aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19126c24dbcb518f3f13ee90b6a0ad53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196f4675939f53b36f0b0552444a007658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842933ad0cb478c9d5981c1dd8d851b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3f76de2595198597365c58fcf4abc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859d84ce0d9bf75436338a46db3fb31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535441c34d0949d75c13770bbdf5e63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dbbb732f38c5f61182a70905d39c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaf0a294240eeb84a98f6beb65e8d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e945185ad56a60006198868894706665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54514354642b7a66e287e150fdd02f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1457bfba3ec310ad69edfa17dcb1bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5299f210a18492525a1cf66c055d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750e7aaf2bb9ccb85d56bd2dc1bf39e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c9595527b7e0dc3bd235376cfc1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb8267715fe5146251ffe0df440a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e86758346a1f21acb32ff504e3b57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba0fb565857e48df53270f8529fa82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50f5e79ac7668f65fa3d1f83b254d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83bc5883a71d2fe1e8482f68b79867675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abaeaf3763af205a91788d781c6d86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaefb39aba24256e49d740fb6fd347677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca51296ea8c444b70f4b456400356ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffd34ae7cbfb1e5e1379d97f4b9798679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000d0968694ffe617313fad6ba542f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe6cc0142519ddfe15e181ac58df45681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0ae1eda1cef465e5dead944ac2ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde10b2aae24619f39a8381d1035700683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64818bf8ae2d7aa5896d4599bc9b32e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a54e92aad76f02d75a97e5dc6e96b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04adfeb627112e7d169da7a61eba4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45189e99e49d6a65e2bd7673c01153687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f86a77bb1cc4e0d48655259b23bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fec3e667fff7e9c691a5e98d4e85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7a7a6ef415479d0db543234ad2e4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59da8a2855eff2f61e3ecdf765f868691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55df16617a4c6d69b9117be7d09446692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68245ec7762780e0cd380d42eec70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fbb402c7b764cec4099cd86262248694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc988359cbb96bce556887f102d63a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f223ebbf72127d064ccf6cb796aa842696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4c46b492aeac9152ae9e506f60bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1d322578436e7eb54c8f66ad0b871698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac3fa79882f7e963dff8dfa488851699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb791e6966af87ee25c97cd1b8ad6277700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75230a5bf1bcba944b19ff0d6a0f1bd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13b610a75875a7da42e7e958f47fd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced81296c3ee3215adadcbfeef415b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3522118d10e69c5def68e7aa2ca55dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb7bb306a8b624e8b1929b4dacf870705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dbbdbfd4991ad33fecbcf0a34f39f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eebc32f0118c9500c9dea4359fda2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094401fdca51bd4ba851777705c791708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94f7060ae4591383ffaaffaee85fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d29659affa24f2c943e9e01d4db6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4b49e2611222147752bf57b1308b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a857182349360fd0c33c45e50de7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4644cd2be89cc8e7784e7415b338af4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885bcff4bfc58aa16dd66141468e9f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03e0ccde3c714a181a4c5da8794eb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1fcd1537da24f69d079d00c25ef7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c600327da9d5dd0be16a1d1971002717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3ceff41356919dc793d2077d8b06c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10da4eb64c19aea819b66a88d087fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45806aa7b81a85bc6a4c449c6065ea94720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94fbb420a0c84c600d4243e2045c8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44aabebd55c30e05e50cdb60a7220c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7874ef79d0480ea6f995365701d3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4073760f16921a9dccef77ccbe01c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c9c16757cd0727a1654e42881fe8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9b4650526ac2cc59beffdd6e7ecef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8f59d6780f7d50b657973d5786158727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0248274808b5c1945b8d7c522dc11c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ff78d2e59836e190203d1464e0c31729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e768209e7d12fa122e29657e21c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4d5400156906c220214efc1a44dd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03903c58fdaccd9470c43e1b269ad613732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5dd259b139f511b6f5cfcfae025ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5ecc99304be20457e24adeb82fda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e5c1b179ffab0eef10883ea5d1ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1859d42381f4edfd7a15025842e3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d08e2fa44be528e83037f4f1b28587737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf7be33fb47a3034e327b282e4db54738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b9479479f731264b0f21210b2e4d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72721364344a5951dc9f2ae544027740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2a80ba6c83fc25ae240845d102562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b835e7a575082a55431786a8e0513742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870ca94a9ac879b327f705e5f26ced6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a848c6401c01bce9e7b341afb92c9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61027ab70071eb6caf3e4e5b64bc6cc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b5bd21305ed53593a0b7ed6efd3ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef867194565cb3a59e68645338eb5bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fcbe09792151592d36d6313052bf2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614070ad26383e13a45c03d33dbcc272749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc882e33414a9e1f57e21fab2ecf7a67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd6c8588ebf033e7287e6e0d546237751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494a4224d3c15fabfff96b38615039752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75865c7b9f6e1a4049f1e872b6ae417753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff2fa12754b77c923c79f15bddc4c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991354fb6a04a2fde00ddca759c458755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be3f25cfed53abe0fc538435fc05c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64f2a1a29ff90a57b766f08034bcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915688f8274e23477134ff11c3c09316758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753287515da7c8b04aef5b42a28c18fe759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>