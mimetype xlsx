--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7080818cd25d533e434ac997a6347c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232d014d287a90caabe9fdec88c902f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdef159b6a0455b7c51eb9a8468e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d7822f501d9d6aecb40f38a303d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd01f6ff7aadccaf5c2f3c3ac87425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795475e802ec827eaa3e6bd9efb9931c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94731a4f8ebfad41e15529ee873d1167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b65e7ee3c0cf3681962bc730a25278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb7f17084f7fae309370b4aac1378a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf4197364c117692521db0c0a83c3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ddfc02742d8dc837aad146d2dc5f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2207c27996d16bc71fce4f9f36998d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c7fa5f5feab9fbbe665f8173448113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c7e449e1d3b9c895a4a1cee947ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8475b32f121520b22d97a4c46af8d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357207865dda4a6e0a9b76cb380ea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196ef3ff09222c86b2a5bcf02c0c63f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f585c5079810c9aad6b73864608ebc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b83b2776f885403758e165c50431a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad314ccd7662560dce5ea2e7a8faf7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e3acc808b167de0dac112b2598ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c89d874269de6c101c358b3f5c5c2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1072854b530ff148f22869433e2091c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc15ac63fc16be1277d1b16829541b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f947147c453b21b1eb1f3c3f675821425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057685e85352a82fac4d2600a1c349f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff7b74266c5988e40a92b7e60a7d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c81e6e42c23f47b9d0379ebe8c3e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196d43b27537edf7ac33b235864482629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaae0d4b2ee9b89b08e9d30e5677fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b7268c92c008e1abd8e63085553631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf49277a2117a374c18740f1f027d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350122126b87219c318aad2ee037a3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145bd27f7549266ab19b92425fd11bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe8507fd1d50dc3375fb5f1736cbf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7719ddc0bd5e09940d36340e26ca02036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b2b9d83c0917a36c032e4917ccc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0b367a2718cb194f87b3e6990e56d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b0d592e6edb30b6e72c7622bff5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a1307c11430af90426e3be2b94d4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426bf0a4a71cb43791880c19c02c59041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787861c0bcbf585e96b1cb285574bddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e09dad83bc6fda7ce31267b9f3ff1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb841ec389de77295c76e0bf265171ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974866f2f21498a803335c5a1a633f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56e792a6f6d28883005bd1cbdbf8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6b7658f72bb647587e29eb2c8f7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607e29c6f7ebd75fb0c96798a9d1b2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa16bfb1cafb7b7642d3fa520d2e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb859911d37383a93cb919b8a5dcf7de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a7ef6c97d43f261bffae8c3f1ca851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6387288af35edf580c16f46147b22c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba9f7590025ce35e4bdad0dbe2ddff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60ad2037831805e51a8e61313110854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7751216ffb62b5cc64d33f0e009c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a851f592b0c6aefda462063cb592c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be754f947c2c2016cbda312bdb361057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda6523863ccd7c0a6f3bba61e819558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be908955ae16cade6b06b55748951aa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee302804198f89de6e1e5a5ee0f60560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddaf264ee1d0580dda8174bfc4fdca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fef1dd2b4b0dbfe8218881ca62ef162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf2f642f0d0a2c7d13668023ff158463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d9e5ae9173e752e91a3db953547af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bed4dd4cc062cd03363b2ec0f8ec065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a573f8ad112d6fd7dcd9c8c9febf2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6823cf26b0755e8bed1239ef05f3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c67034f4ba2629ec68a6817e4201a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce07b83b05455a2de0f67f18b340669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4372899f98fe6f45fc68a841f966f3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809823dce6ffd43281202da78b9de871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa014f157e7617a7d8ddbcc572c6fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aca5ebcb863b85e61e72916fd862d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82860507d05f7ffb78cddae1e41cdcc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819feb573f326d62888cd9fe79dd191475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3efc0fab1f86fa8cfe2365000f7b5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f06c589951984f3e7c8f40e9011b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d564e470785dc7650d6a5f9f3609d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93c9f2f8e7c270bad0593242ec154f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78137c56260081380fba1b936d3a141580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd85bb31301ae107b6bb3bed34ea1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857029d0b08960b259c513bd7e9cc8ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3479a22903c92619b9c82868ac498183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790cd3cc10fedd2defddd976cf9348384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8696ad86e37468d7b2d5b9e2978e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ac912998fe5c5b9d3f558c2adfe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6364abbebccd8cd03d37e4584ba5ba187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbddf2f09e0694bab7f637b370a4a2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34457231ad9215d4a7f95ebfb869711789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042db05359595635e71dff8b9a035cc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff396e4b5bdb64f05a525e5703578b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512c11c7773e7f0c3d9c810590c4c0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666f1ffb97433d1c83ae76ba7f4301593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f6ef8c2d506e2567fce1b0dfab94b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1c91341402246eef45877653482bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ae5aa02ae525feac8cc0df586ac296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7935b963263e1f679dc247392348dae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45500d47fa58aebc619f08d4c1702e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ab77b0c3c5b1d5e6c065b770973099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e325ec4ee8443c22e01cd5d71a94c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2911fa3adb7c9386ecda9c6aac3c6d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78045e971989f12191694b6652252b39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d94236d8d153ffd995eaefb860f5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ac7af05139eb5f943a13f93a2d21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811eb8edf0752857fd704fa19987955105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f3f7846e9f0d8fc61d3337aa12e47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181d63b91e36a6c24babbe5a5fe0cb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d22e9c43eaaf0fc4bada0c580840108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa210de39fea70c01110e28db102c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd8da3ecadf6b38028b9ba3efd61d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269fe3db468b83b32e0e772e2b69c44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227326a930490bab6d38938bddf8790112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efc62f46de376bd95ba804ce5facd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c81533b2ce1bfa500ee480557b38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139ef02409bb8243c5f94e950163ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d4fe930555f7b77c7db637472cb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7cea19c44080823ad8457997801d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033c64bd667769e1f99d32e5e71a03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfeb14d9490c1fb10908cf40ff8945119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336116a718c14e43a29f1ab1062ceac2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63e75dcb6934eae1f807d0c385ab6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcb04e11987e7eb499aaa543129775122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fce09a428e4c937af6aae4476848d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eace871562e5bad63dd23a43d745412124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84672d87924ea279be0f16067622fd94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021eddfaa03f3e0dc64909264a84257126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40806c38cdf585c9206e7b93fc197ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66725cbbf48952e80acae603a54e5ba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1f24f10fde40ff675411fa60fc43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5921b7856a673edcd34adadf897cf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9ce45f2592aa5fa98b33d76174cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de936ad35d6b7f9d84933d0ff8e82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5280e4f45f6e444181e020bd08809133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1e30c14acf16218ff29e2c48a713134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708960129baf0053c668fb2bab07d8b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaab75474fac82d1dcf7ad1d5a1628136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fb54ab36e5e48a464073833fe43c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a6931b4585172a372e09b29c0972f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73d6921f2df9f6fc3dc444def0f0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a866762b9507ef73277b4f2621e80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb862e101e1fc3fb1e4f46c54ddbb52141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cc44694c861eea8aceb10da6a6b11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61c4aa01fff441c2379061621262aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba271d3da702a5005720605368360144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b06a6b24543621179c53a82786576b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2005753a75ce74ca8ad5eac7be3f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c62c989e221e012e29709d362ba675147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7355e8e17bcc68eb992709b3825b17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ceae32278791fe2fd5ae702f97db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a5659a8ac9882ebd89e47b18672f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689699224066e97fdfe4b2f83d5064dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7981a12b6d30802413563aca63b408152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb6cffddab53bf7c2caa4b0580abc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3a28f106a34a81b79946eeb9cfd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb819527a33fcb6a7a4d400706ea8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ec1e299cf87df034a13fa8ea12a8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b7814e68d5cb5501f1d31c3f2573157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5922fc3fee6c0c301b015240a958158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a7d9370e211c3afcacbab297c7b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c5b4abb266cf9b3fc0fed3c070540160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a96a4eaa04a815a181c4ab0435b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aefe0d5b839f27b127768cfdd7ffcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e84bb65ea404d09710539cc408a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5c0c065d40f88bb876bca1287d00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e87573d6b0a5023f7556f259733f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f882873f096ca6a64c78c5aeb273166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b662bb6eb8a1efbd7fc5defbdcb21dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d58d1dc6a1e298d64fe5f9f1019a97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a46eeaebe04b45be28177027ad92e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3ceb307f6f759add890f643440547170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933e1db6545435f5cac69b8b751a216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057015df474b4df56d8a9bb7c9c358b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce0db8b03c3e106f17a6c81a722e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36c38044bb3f319f67c9804c2332bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758e43f59c8e8e1aa90838e6fb0a968175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb02ec6b7643aa5aa2ebab819e0b3f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710695f4f9ea0f30ae16339d1a6efc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd97cbf9c44b5eefcbefce6306d134178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0475953dddc9e05df0099d2c910b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2993c758b8b990a47604cbf21479c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e2ee1f845529f5ee07e964ae44965181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be4f290ced9d6917564d60d0d411f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5c61399e15e05ce24b678b301223c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4f265cb9dfc0665aaa691b66680f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad2fd458cd633cd8f94c57a905462d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c0fef15b97384af45fa410493766b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f44053aef669ffbe93bb7a3ada41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba940eb85798cd27c99e96582839c8eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c77e9a8f727fcf40e696819e3402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc08e2df9e2ba32beb65f7d28ff58c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a219ff4ba397383334601eff330b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43141342e97e37d53c7ed43849912275192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2fbf0985fe5c2b408e49cb9225eb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710939d014d562e5d22f9801e8377511194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d90f0bf3ad44a4221cecb8be7cbf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95e5510b2ba0ba8428bc16807d7be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a4507f1ead98cb91ad4dd3b2843b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56113e2e69e53346dc9681947d2b8bc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042baf12068cc5a5a58333c8c55d68f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0629a2847591cc1107ad453439085e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43974c7e7e757aa8a80c5740f5a35d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cda84eca4fcd67f0889a4dd9b0f2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abbd6e9c364c6b4a99adea911ce05e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1636feabe8a011fe89b6eb683db31b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aec35e4038f3ceea08fd813c12ae6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430f0d54be6dd316c4bad7f1c66166e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10db9158cc7240d4835dc915db055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523d0f09aef53d32348e192b20de1bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcbc375ffaf601902642f75b2c7c6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1f9703300fb21e2e36b2195de886b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae6f36f9633461dbc7c9b94976f206211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f4d471c23e5923dce3ec974d9330212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f969c395befba9c1898a74dc3da55e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa40a3dd8cb84d79e64c35f543c34d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d344f4cf43c621b78ea48d79f03df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca761aee571022ba3141ef1942d4003216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc51cee7f05d4b0c1304881a52b3dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8198fab8768ac76a4549ff63a52b9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b250a877434ecbce80ff2b0825228d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87a7068efcb7dff0d71bc7dbaa1f70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0de4ba7b7028b162bd982bbb17b69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09d0adc40722f2157e5ac93125220222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de8752898e564ae137e9e0da7b56d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6fb084bd8ea2a3fed2f7398f46ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9558a95fbae999ee024dab966d53f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835db07515e069f45805a589e05f9dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e5e5740d140a61ccc57819515976f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455e2167af416bc7d11e952ec57769228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3bc030d1f10dada60e7ab82fe9fe1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051ad12a73540822a3baaef3ee001e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285e46f046399bb6d00244a916eed73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938912bdc0329bbadd13f94217a86ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73005886f17c29c5ba0c529334734d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a59e97f55ac3d64c4e96fd2794971234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d788d1a34bd3d965f420f6ed7f26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaa862358fce0f129cc91b444fead8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd0f98195e596df5ad7d7e9c81582237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f20635161173b48b3bb203dd4bf2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a327566e56e5676b2384707d49e20c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b0c50e08aa9776e21fb0e928a4810240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1300da21fa287a16f3832623dabe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144140a613021a4f2ff612fe95d74b02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15bb0429b138b0c6752bab5c3a99eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d007e9fb9fcdbe081ca4c59b23f10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d506948bc72fcd0fa5ba75586125b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4321269c9991e860ca82df48a73f1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d0f2dc5ab90bb11883285b6073a5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9662e47243875efef68a24ea3e4ddf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98889bd259ec9eaf58f3344a0d40c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cafb03bfc8769add65a6b260baa8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31c3ff1891f045ded7298978de4bee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73aa4c3cc2abf5a78adda85604a1d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b3c2ad47a0053fbfdea6ad2a3c47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aeb002ba40622e9c51ec970f57b02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8a69b9d58a0b261449706b540a83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed563c50c97328d0bf1441e242c5bbd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7863453ac1ea61e0ffcf9bfce6776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd995e92e41d5d0d2c80cc1b7343465a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd879ad19f4e8d17161ca178d6ab121259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216aad265f1f6975217b46c5d5c7f84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58248010d5e627b909207524bf5c28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a44440d3ba80f559ee26812e15a3c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cfd272b1753c46ee7644765308152263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a79fa109696a1d61343090d4def4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa25d860c3b1efa8aca1c187e5756de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a120e184f9e4846cdcc3dab6156ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38261bf5db1e3bbeee8c39c41ba8341267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54524cacaa06f5000ad081b862c9f45268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326180cbab96f34afb1767f2b858aeda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe98710881d434ea2e51ed4a35cea74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ce8689c1ba36d0a826e50a6fbaba6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d84369166e02d4518c71eefa062571272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bea4c1340936aac0e3c2a9a608f68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e3bb4cc9afbfca6227344126300e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70c13be10e8fe71ca1bf2d51efcca2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c032e806c8cda168a63b1d97cac469276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e048a27ab5c0ee721fcf86b8298211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822386472553a255939fd5084dc04597278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0e8341908df17d249e5a76e9608f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30894ccdb88defe7331eddce2111170e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09760270d8b5b1ee18c6bdf486144462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb8643c7d29522f8984384597a7e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ae5b47c4252fc2c3f3d76a22f5f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd93d1aa25626a1c0f97c5038277d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f76657e8c3e6c48b19c8b615b7d96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747bf78a083d2cc01e8b700d4c703d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae6c1bde0984512fa907cc664256fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133fa269851e5ca2ed67d733058350288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1fb689083127dca415a5a4c65bc46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4225dfaad1fc00066b90db6c793ccc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b504af99bcd2ace0010011daa454e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd25eda6323ec2ff74c7da011e6bce0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b415ac30ead45cc5ee615ba311be8a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754b2db3fde4b92aad6818774cab57294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f602063a616424f6d7d5cfc8a8b1f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588bd530141f0c0224e6cc657a932c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaafb4d3d42220f59456b719ec58cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cc668e0c3da82149ee7965c3986af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e067e14cecf6c04633a0f85ed96a0c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a3472b45a6726213417eb4ff41e3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada807b4323fb73e47da1df0796dc008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173ff0bae0119008ffb687980568037302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f296e321ebd5fb4a2c4ae66bab3db5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024705ed8dc0ebe9a4828ab9973c175d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1754650812872c9649feb977f8cfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a33bcb1dd7048fbe66b39149b9690306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe5d07bd4ac59d48c42d9b0f58058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534555197f56b9a5a29b1a1e2405262308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3413f2b9c19a3bcacb30e48f483f2c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65709a49351ae6ff54444b989f667f47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99d477411b92dc4847391dfb9a7ff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4148849083edbed17d3349c509b1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e34fe3fb830928dd0897b9940931e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc27ef45064624ecbf02cdacceb0748314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d484b37d0e9d5336fdbfc5c57216f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185bbd9cf1a50a33c23507d590102d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2f55d26bd4bbd050739b38f88b6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5fd6509dd87220ba26cfe0f6bf2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4d5b9e37f4fafa43ff46e3bc4958319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a30e2d9ecb1468659a89f9c75c746320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7de9267a7dd2675d77470f63c5b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab68cdf71e9dea2c814afee050f8344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b071d6417c9a68b850ce01887a30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933308742bc42cf8dde036e8d69de98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bf39f14cb124425e1f8a062e9b4f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536f1d198797ca3f88e75296ec86a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a56b229f84440059abaf99c4c2d49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536597b7266c2a6e2cec17e737fd9cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411d45370b3549dca7042fe246b8cc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29e5d11fe8c106519c338c2f6f504330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b84bb1afae22470065e0d2030fb1eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03666b70ea42d118a67f0b02fc6e11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bba81264ac61da343881918578ab6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b33aa2bbc96d32a6ea43ddbbbb171334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3128ccc375ad34d282c551110336424335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425218ea4bee3e74a3f2de3c5d827252336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27e01e77d62e75de656f4b933f54d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfa8b6acd7676bebc2c6ada0522364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20d964fbddc92ce2172018d863eb05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1046eabd13e001759e64ad362cc18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f851251435a59bbde6bd92d147269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f2209b7742a1f3ca32efbaa9f3139342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86facb9ac2b8772c9409a62bedae4d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8f731d2062af51f778dd2f641415a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115846a62d5f0dabf847119925d7d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e3d4a890e6de018f5bdc19a0b3727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c2f46146c8d6685b0776a2ad0f96f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3cda29c623ee27b1889863fffb135348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31a50f6207a15228deb6fe248eadf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac239dff6791bce4ad8245d27aac2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3b6af20eb8c2c462eac37f474ea10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86578b38f6bbf19192c7f7737678bea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f085e80801ac0705d99e052282242353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2ab5023c4a888281c4a511bcdb413354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f92d617734be2ee4a1927a6d33ab7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e03e29f4c13263a03631c76a09a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fb71f0457e632cc91e51e8c1e866d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a7b8eec03f800d8392e3531ac75e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091da870cfbe2f703dbdb260a40e20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f642bc09b3c9b64f2de2361f6411360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a0074f1329c8fbea0e6ad421a78a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e3ec608bb47c740b685113ba9f2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ea74902de0b1b4523e062d9e16f20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aad721643cf2a1623a397a188b1198364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa457e168cb4c5e8743e063e80e5f2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63c358e8f4d6b0e0820533bef75100366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab29fd22322b01ec14bfecadfaa01e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484c758211237018794c677b9e46d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc59a5a88666bca74d3bf117463a05369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a18db8189e58f0dcb3c7388c8be58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2c35450da905c83271347386e8aa9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2953a4f3496ef66f50624507b2aa13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa47e36bdec3c4ccde838c976a4e76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c040a33d7d09408eab1b1ff7e503f75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dcd1deb5e602e8bbb73a2fed39a73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd458e1c34deb1eb9209ecaea2ee178376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d75f8a4b558bf35a7a307419535b70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f625750634ca693e67bb7066e133074378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d5775d411bbfdd12a920bf6a48478379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189990920acc71b7a8f9ee5b53ae5ae7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2b9e755b200a894b8cc754ee0c3f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d922a1da9a103717b51ae59115de39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71e1f5ea368a86fbe0ab27947bc078383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320b4e1d61793181d448bab2afa87af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fa9dfaeee047e0eadc17790e450e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fef1094d1e743eb223ec432263b73b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417afbe89854d828dfeeb278417bd54c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033b9541143f02d903ae51ea1491d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e55850b87c3dbbda85aa8d374de3c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9425bf6506c25f2ace7e3cafc85ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80f2c621dcda0d5baf43c4402d8de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707095df62d0529e4dbf26ce837d6f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e05e827c9419d737673efe39770c47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b0489c5596a4740d5074119c64ac3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f36502c6dd7590db204b58fd5e86b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efdbc119f7378160bd88a688723bd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadf5c61084fb1d6196c428f9bbd8c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad3e34cea7b78f53133a9bc0e09234398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f6e8358c73d41477f783bf3d018b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9082aaf7a5be0a05e26089b7b5361400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7b364d4ffd483fb8f19878c86995401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb3a877a240aa81adeec59902dc56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15989209775056cf1f40a42367a837403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0939727a32035c38f6b348237e14ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213192c6b8d9cea279ccbfc862b7431405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4e2d3f6b6dce4882c4cc05ba7682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf07eaeb181ad542da6f4178ea558a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d43ccf9d9b62770fa31cc458a897cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94cf71037b3e6ee660e86284f49ae6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749a3cf869ac94886036f96c50a849410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18f3d49c133b9d9196a4537273e0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e6b1c3eaeeac43bdaa9e293bdcc88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54fd354f8935c39bfcc1d795e584da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a62c6d1f36ad85f5b5a94806a94702414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b230734c5363b738ffc77318e9df69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5df2e077191c4de9df4b8b2c7fe24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c3b4104a6f9a521a3bb787d1294a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e486c3b4587e2184b72d1b7d495e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269ac1c9194d9ec2a6c5f0959fef1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15827e09448b7a6bb6bd64b50cfbfad5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c8bbdb75b2350d021ad6f34a2c6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9880b4b72ff8be2f944a7ba50a11c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74d7b99ec27cede825964fc26b407423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339340a6bd1645610991896806f7ee8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57117dcc92b720553114d1f3746765fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3ead23ee292a0ba656eb1de042d3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8e7ae99d8ef58930e0f3881a21cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae666267a416107201383a0e31c901df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639321d449cd8d50c1209f0bf467f372429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ee291225b682d8c5e0322f68091d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945737f5c1c33bd1932da1e5299b288431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeac68edc7c3a4cf7006c76ac5ee921432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5fd6362f0f4972d7f58ac2ceb5e5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c58b4113f0fd15fde569e8149059ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ae4f41d25d6c72011f833edb332d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f3e98415d742d24c623289ffa3300436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb19ac7668dd1e1975f883bc53931d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b57e6e13abb1a82492a75f67a380d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb75a1c7d3012c6cc33e4a52d3f13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8165ca526f18345cc3c691f6a9dacdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c87397bc25b392f10bc45d401a398b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718432f50ea9c065473ed705105c084442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70648ff4120f44d4b393e3ea03b77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57c64804a647cfd6b8ecf2f6a9a95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0cbbc6bb1dddda0c52c477380bbc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7c4d10bf327c781f1af4697aab0ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983b4f3302f005bc632803f72cd709c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf553c8b3045a0d93b24eccb05ddc234448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c86a1918a5983a960f270049a1ff1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303feec2e01d5c41ce5a8daf982436d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d15cdc78fab59514d51124c7e2f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eccb3bf913f24a0f01bdd22cd22b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8bd6e277317431be7a982a0c236b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f828369a294f76ae35476ab0e30fb5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d7fb2c39ee93736262ee479635248455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2004e96035dac95f0b5ff66b7361c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf54fbe2dde30b71506558c4639ab35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76eea502dcb71b5a98a689794c5845458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314afcecab01f613abe3814cd5df08c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db013c96c8f2f5bb2e8a8ab04a01fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b43959c09f426c3fffdfbf41c59a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deeb9c59dfc88b33ba84b3417b3f33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af092e94ee5ee841af0c937be9cfd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fe8b6d9ff5ae3a09d3de4acd2e49e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664446683c7819ba9d6e6103d62b41e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313b029711b93ecab99cfc8fad41153466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b52285739732fc30372e7f0fa42d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a970522913ff51af9f656849fbfbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f418858282008814ea79b30dc436469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d51bda396a4aebd3e8f33aea181bf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cea162511a70affe15544551eaca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f9b868252b68b2cfea66717248da6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9755416b6f299c6847330cc951c514473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8f12162f3db95c09a740230313fdd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275360f93535e1b07a17017d8e3c9e91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8568bcf16c308fee5655defed3d028476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4803c295da16ba3679df14540f6619e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd408e5bf3a0d0a89ecc7a484dc1752e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2283b513491a825ce37075b036e11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf27592c4cd481300dce90720a3b5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94105c8b8a1caf5e1699c7eaabd1851481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c482289849f919ebadbc20d3be7f88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c07b7d8f7d3c7f5f9de4032322fc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a56642be82d8e8a14b0293e7fb97c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2e18f0441e2a431e6a5f7ff42e244485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a94060d1c4f6e122e6bc5ebf17ad3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d97d36ed6f181f4e069050cc358b7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e0bb00356041b6fbd3aba9fc89280488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7d296853e08687ad15796ddc5f470489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224bb6e91384235ca7d6a35ea9e08c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d9a213ef5cab5ad3c4de2f5515c3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce728920200d3c0bf61a0a0640d2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bfdb6689876c7c64c17ef89410e78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b4422f2e7da8f20bc4fa9ba91883494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfcac4e4f4366eb062d89c6f13fd99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d217bcd1befe84816704a8924427ae6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d671dab2f0c345398b95ef537795f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181bbfbd426c56f079a2a8bfa03faf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744826780b6f036774782ef8240fbd5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596a8b55bfc34daabd999afb8fb76fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24301f01adbd97fdeea9f69d88b2bda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f7307de5488634c1c298a565b0452502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb3bff53610746c30f3e7d4c4fc65c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28b751c94017fd8770dfd2bf900b47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14fd1e37989c894ada621774d518d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd73d3474a563368f59bcdac351d34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76012b9c2cfd4bdacc220593ed3def507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c98ff6399664f3e32480fe7c0496c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228bf1d7f62a45dae01cad7dfe4202f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7c684c6513abe9fe72717e177200f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137914b04236c1a1230042cf286d9c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f51eca78e4555a7982343fcb71025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb663506fc2874e27a03f4b361872153513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b33133dfa320828551070e64b7c7d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746735dabcd69379299e8b6ebba1e029515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2050e7bb041851b56d59e30b67642f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e350e50916387abf3a0f7bef85f741517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2145c220a8567351549c43be8446d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcd39f90e499f896fd5363d8b89842519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89a278c909608e7e23a5262c24ebcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb796341e1735799ec6c3a2ce057ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d279eda92b1edd06ff886a421ee1440522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac58c54b35c113f566bb8d58f2c99f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57b726b236bc40111526b175704a59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67162531cd8c42ab8a629d2f894bfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca51ccf1553cab83f1a7a7083ac89ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16456a325bd15385fb756ca848f0cd91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc7c0ea6e4c3db7071520bfee75e57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eebccb6a19e89e563512023283942529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8f22ae83aca66f231aba9f42e5137530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893aedef984434bd5fc8785e056c870531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed9c1a116b46a7299b700b7594bdcd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af78bb43428711dc7da569ca7dff4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c21b985cb92a590720b98c14b5354534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f4f64b44371cc5f11ba191e3bb1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331780acf7dcd8c1c78202e1c8a6d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b6ed97554de8850e37cd5450d4282537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea498819daf63be79830f10c268b93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb092133161ce1565a2e5a7c4f638fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5823d09bbeed7dec455e9aecfc352540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d01e1ba076ec3801ca51e2d5670d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9acba9c3be20199856b12e199c338542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0d83ed8ab188c103a14ca22d97498543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998c2c29784d560946e215d0007865544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb706df6434da4687df3dddb0b75d4fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e58973d6f01ba6fbd82cf13512a440546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3149f6c0c086c31e0aa96a3ddac82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c45d3b58fac3423c9c0c48baf59bd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c24103f7977625a7404ab0d4725f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d3a37e42e265eea6085c1cd2b6c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b41f9aa9bb0b63ee479b404c51115551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b860aa4909cbbf7f4737cadadc7708552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f84075c014154d09b5fc6bfc4ddf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d0d0f3a1dcf3cd31a250e25ce2978554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ee040b952f541e8ba7c1230b27548555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681d0f383aebfb9c35eb470855d525556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a43ac5d7bc32924331520682e776557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce45d3c12062fb4726a8daf80bb806558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1455375399c175c96e1dff83aab64ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300834b697ce8cfaa0dff8a6ad3838fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1fa031a748548b05d833c3a2aa668561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b0d1f4ee20c727ad6dbca53d6440562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e46bf2884c1ab9b3ec62d2e80f093563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e4cbf1283790be473a26f4b92a244564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc54d8f4596e265fcddcc0026613ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c727b5cff939953497841b6d637dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158c533b8959dd2952756d0d903089b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85869e57d492cb9c89549af668dbc110568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bcb1b2b802059e33023711e2c2ae2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e8429445bfa7e4aa4c65efd035df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd22cbeade2bcdb7293c9db09391d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57285089d944045434d2c3292fda5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d00141e8ddb8d225a1899e8d26000573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c56efc1f08b55340aa9b3fc2fb77b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38a62846f89a5beb523171708f0062575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515e565ad2d696db6fe1df96ee64c8d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b82461eb94d13b942bc62f533ef8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4eea4dd67c3c1c0549ca2a2b70997578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e302169298b1446cfef4726a235185579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcb1b0890fd3af74ad99952d627271580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737643660e6e9c5fc5638b453cb49d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383690287d473ff092f7f18d21ad9611582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf16e563bd7cab73194720e8fba0d99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38822581ef7e2b6082aec00b2c546210584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dde93c65cdfd1d33e02d5de923b7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f92c2d2828652ad565ea8c074d50e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2c6942805faea7c871ef7a0050a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91b12d8743d6827263b6a2ef833c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d781264f562ff0218a438cb7843d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17384c35e3a31d80f066030b3139c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb9e4fc5870d661e4735bfa9477a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7ec48de44d99e5290484130fcb698592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc66757aaf45c7d2a0ffa8cf02fd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b236d1539ca8dcc7f60aaf0f80f001594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4e5304ed4e3a3c61430815d3a3228595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0694d48f0ea373424018f3abdaf8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee71a6d0d4d665a1483e4a5eb815a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01acf7805fc76ce7ff85a6fbdf4ce02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca8fb1cdcf56219b999a3b92b0a2b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ad7d8a9c948e6fd86a3e849888920600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec98ea349582a39f67351f1f723a166601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a46ea6a2b6be82e83120ccbcf906a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd401b7c52375900025d7893044cb7d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880503de28e1fb9d72c8f0292b80651604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c457b53bfce0299f764bcbf751de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf251159b50beb2184da133a8ffa703606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8bbd9d79bcbee9e372495d9bd3c35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6499e55e00bef2a2b5e2c34dbd546608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d84cd43501807948301c769641821a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261752b67e31b1d806711b8f5e341c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d5f3076252c16d515fa30e3fb0e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fecc32f7326428b457b4344178f04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b036de97e70bf4f7ae3c60cbeae57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475ea8e6e1baafe3620117457c9b8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf804b32cb5ee95c00ef687df0feb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1370e6e4ee372312f315511cb435b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f3c597bd2097ef6bef35ff9146ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55d981d95f043ba5b80ace3625fe5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb511e309dc283475086f68255889c9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7ab1f6110adc3309f0dec9791d5e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352887ebccdffa5323b65caa0b20f24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a672edb4649e566c9fdc614a8415ec0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563f979d262bb86b3c6b955ea4fe00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c659979104af9209851a6fde877fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc96f2c7f720a967500f9d6f14b6795625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762cc476c0548d93e4495f686d5be3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f77031a5a5324762294dc2fc391c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9389ced1a48e9f5e0d64e32d95cc3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964f83f6948a359c338587784d6a9bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895077832780481ed3c53d69d31f85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5389747ac399409634a0bcb72eabe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c79cec4eeb3c153e71f1aaa0d8b53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1723ab608e7cf23219a87a5ca0a00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e91a10b03550cf4b9240738138974d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6b8044c4060af40b7ffae2a2fe81f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787f1102bd3d44b4bf7ca5de2edd19a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8584c1c3f8570a82553fd05353b3b0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2473a4d940c9487dba2ada49b4a1795638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb91282a2c6f29e3b4f28489288590639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c3bc0c323e0b31620590fcb4d158d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd30bf0928c60be99d9db92f658883641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13378279e7960b48966a866e52f6854f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065056d9ac0eb2cd0a69e1e37b31510643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1384c52a263c5a0d8f6855b37dd15644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2863fe1c826bbc4deaeef5cc0f2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499103e7005f3e289a05bfc8189b961646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df98a2d317a61c5371dec1d665d812647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe17359d16fbd80b76841d57d19ef6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e1ccc4adc0c59b898e44fe8e4c2e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7047dea56f731799ed93aa728b643650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a881d6528e072e36e42b2dfdc73ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd57a4fdfc8c01e90a33bf7cb4ea7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894335f49d9789a43f70ad4c343a1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cb2fe09e167901a19aa58094a9df5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69075a4688ee4e37d8f4dc2dae5734655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90dff59e6da10306ee32d7c5cf41d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec09952889646857cca6a4ba389e45d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99718ed9f3b4088d7a8e2bf3eae4306658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebb552428a37ab1c8c29c9fe0ec928659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b9afcbad31ba16cff56b86516179b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9b366da6bf823ed81cb04479e61cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe96de8a5a9113abfdc8f2cb706947662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f748311dd5f6f58d32117c127f22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f5f2f44ff9f56215db64ac00ec543664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dbb097eba0337b931a338d1927eec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f49eaf0d95c8aff99ac13a43b5589d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b09f4968e034d53cb5b3077e3ba2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93517fcbb15d63a25406ac9d4065b78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ef101601653df12477e14538a664669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb431b58652eebb2b209cf58a50f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af0b3ea81b18d2ede725494334183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5a615967906e32a29e8fa0fb20ff2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a6a29046f9a56398b3a52cd7b8976673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f039680b4ccf6ea002a9ded47efe96b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf26c6a56becbc0229f166dbf8233675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908680c6cd51ffd92b02f82fb9a50d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec96a489cd65be3d9e102377054761677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6316bbb81094caf5de9745be75ee8fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae24d9eedb013ca4b14ca25178c0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3774b0651607f82acc068828c8fb50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2d599b688893ac5778c934dc86200681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a027e8b060fdfbca297aa269323f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5724f40e716b730f873d43b0f691a2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8fbfbef56619a7cbcbf976e5bf5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbc54355f7f500944cc5aa28097d49685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1b716ee005343850a141638bdb8a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cb182a4db6ac2b6a55f9fb175ac43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf5641a1d32ff5da8467a08b8034dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a138b0caada18bf166c9e9bb939ce63689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0961bc68d4497ea652b43be5a96c25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab04e325150f91df4bd2476bdce19f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850d1cc0c88f59a0d12fa247ea45c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f513b1ddc81abcee4a060fdc4c18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45609e525457b6a47abf969bb22862ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe420cfb84717b7977159725524cfeb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b32f67dce6b7eab7cb4079664bd286696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a2d159cd8ad68a92f00719a71fb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be321a50cfb61bc6921b9f4bb9c48bf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fa3a2f071ec880d99226ddbbda067699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235afe04923b57394e3bd0579b6bf3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcb8dd4a8c73379836888164908ca0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecfd45f33d2387296e31f212e6db17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fade393580b198b499953e074243f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61de6cce6aa94b3289584c0e5fd5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f41fb0f717a0563b2c0a56c0b8a8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872a8a69d9ee80f4ce40066f797165706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0681ef83e3e8df3f0883d3b3028cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05492fe1499ef0677a15fd94dd8b83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88d5e815623daf29ab80d95abebd06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19bbe65f3fe4075f258084d77a7f24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f5015e7ce60c41ce0b0591a9bf44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf62583cd09d4d6f48b2c86a225a56712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf37dc160aa10c42c6c303c50f1f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad270e7e3372f609c1eaa9bf9fa637714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71715b52968ae301027fa88c0deb01a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d65c613728b7da1ad45c61bdc7b4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049c2b7bf6bdeda97d67cccf951406717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a70fc66b556cd51f151231c3b19da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a3605bc5b019db8b4469046189504719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98e6deec714c2fc7aaf8abaffc1b2d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c57dc50d2564e03639d9342a7ad16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef95060c07189067e025087079c0143722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ddde6dbef823df9d7f13a7b6adbd5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5650ca8231660527e842d3de066bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c03dd4b4ad4502f5f3d874a8ac2f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b696225bae474c769517c4eabb910c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42541333dcba5134e457adac1fdc0c44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f75b3d04681be99f0d37526e6800e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f37e8f6f4d9455250be137198e3326729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8f4131a1ca738028a5bb9318b3eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b47c817c202c130b44617d4c92173731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b905fb67be756e15ebbcc49dbf39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1bf11a753d167f8c5d5d4df6f7dea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97decb8844f629d2d95dd2c06b4bd9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120d6e42449b3fe349f191b00cbf27e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985fe63750121b23ef628b423976cec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bf76e3b60ddc990e45274ece51aed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b49dfb9cc6c8d82f28c0f29c25199738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87180d390b5ed6333fad703594c12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13498d2d2ed582ce3e4bb8d30b6c9d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa47f3b4c3e52c019b2b4f46d55037741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11024387310ce1aaac84131dc43c8300742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a9695ff3fcec86c23bdfb5f563ad5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbcfd78de7090429548f582d2be623744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc550f325d6c10578e8e1925fc42473745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43378f9e2810e693c3ae189f095e0bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151344a66e7131b8d21937072b999582747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078397a1f4e9f3aeda01543184c8d81e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaabb95fdc857b870bfeab944c6c3d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf455cd699730a271e29539a2fe064750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd318e1d477b4f5493e737291a09ae56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b47abe81d43058d7d4699653c39e92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4625baacb9868bafa419839819fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31578266d05f5c27a8e82746c3d8087754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c7ac66fad6dd7c762de824384fae2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff45a040b637b58d8b8703b380bba4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be569681665c0ead28c4d29e73d444b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602222605f279aa0bbc16d66a1dc052758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189441f0997ed4e1c8c6f287cc588ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718f5a1169041a35b460ba8a7774121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067060d0a9c345a060aec2c4f608d59e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370afd95ebcfba9449e9a6aca90b53c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6895b9edfc7136b81853e1bd073cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727909ca0c96236296a97c336f300e965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa54ac30f9491d0da9b10097c132d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926affa955872a5e3fa60766ceed337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ac279f5cf9b382482f11ef86db578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951e86df2b81086e1a02e2c7e9295b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292e348c4909f2be69d187621ccc6b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12303235ee80a0820d89b8376f21511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287aa99a4d12d6b54518625dfc83aaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba874db52dbfaf62daf6a7ed2987a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc7177ed8b188906a31f0c24e3064814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60769f52f5785c4267f5dd5f52564fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c057fa88229ed1e2ce646894ea4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70419d00ea77f93e6a9cfc8cb5921817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20fc926e715c23fb861fb7aac489ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea0f58a5fcd945b32cc9c6b82c26519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70127a66448ebceec847caf8a90cc2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cc38ad4fec07db5ac52bcdc5434321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75f4234b19f6bd4cfdc0096b9c67322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307676906c52c2bdd82ea5fe32dfb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2be028118b3c60bd3ff42e3e929324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661b5f5f45d9f691ef4c7171aca870d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cfd83f0595c95a93b4453b6d0b77526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3681a4dfeb0804225b7614f549f5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988062aba36883c8c4a9376374c85b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff876886ce18def4f8b5e0952c91c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42535e4a00d8eb37d8247900f285875230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4195f588db70d79a13715c248dea731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980221153ddbf53781e29e2dfdba8f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4153db829f6283dcf4f98f800402d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603287dbc4f546d8673ba8378eeff26b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d3a031fe83fa9b4b4e5329f68c8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451cbf37098fc48d979a3087b80369136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217dae381e981f5563a3bb3ae888ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a263bd947a09f600c54bb85e8c3f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17623d50e6500a63c54818b0be7eeaa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd8bd3d4c1bf3e5297371de386149a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb20fdc82f8557bb5b9a8ec18d0e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcaf1b8b133c558de3d9b15bdb4eab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aca5388517e088fa36ef2b8a692a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b330191c267af41c7f8ce2f5d7999e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d20398ae783611c2481d545ac9a5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aaefefcc462196d455dc27936c08746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d74e83e7945f637e9b3d8ea1c36a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a81e7708df40cb996d01ee105bbcae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e1b57da86bf7dc26c81d2c37009d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7166abe795380ef1a09190a66742d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98862665194a616273c479390d4686051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74282c9d664bf445ecce68d8f99a2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd251a2729f61143fdc4059712276353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f9c51a083d846648ef1586af41f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8008db31096d14e1633068f5f0fbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d1066e7d02216ad1dc07ac92817756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989694193ccdbc3c8878edc579448457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cba01932e664b1287310ec5fd93958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54bc94180b48e47249bdd7d939ee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c30f41c031abd30ebbbab96b7463660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410d70c59366e367609a16375164d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b8ff527f441caac8957bb3bbe2ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae639de93297c6adbbc1b3f1405e9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6c8f33058ff5502c32251fc55b8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554bfc63e94a4b1e68ed603c9a4266865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867cf775c2f8b34f439b103de0b9b6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f916549b39a54cfebe11d84c94dba167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5137d60f2de39c601b566e031eaae6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafabb8c1d1c4ce5b9fe3e15af5bd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcca0f3d59498eba89b0484164d34d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725698aa92929c2e81b28deb5f0662871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cdd101074037a287ea6b1c032fa5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149119b95d52b330d9a8bb9b0205c93373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cc0d59bb31f8fb9530feb3e55f1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea270fed958cb8793806e98e82e844175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbc5e5bb43941524c21354417c10d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76e1aa9de26bae09e89c1931faff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c53204aaaa588b32d0c73d2d032ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c0e9e7711a90ccd5847f646bb14c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b32e8bad0c325a653c8be0e4572580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2c9326a4e5f84a9d81e02d03040981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e1f46c2ee2c89e86191f8f937cc9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d12906326162e759c28252bc1868283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35835102c5a1193b2f0449213c1ed784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab639708e4d24a96e9eaa97a2744c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a6323de8c00c31f65d51989718d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3b56325d4258fcb0e7dc043abbb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbecfc009791b2bc8063090488827688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cbb1ebadb4203d223e846206a44b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005c446d44194d5635ce6d85e8f88490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebc6e477e5cdc208481d13d2b6d3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678e92ed3bb475d4d20c0f2acb5b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbedc2206eff09c1512cb49e2efcc9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567d3ea78d471516221cb4e78d353a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90063671417b488ef0518ec03619b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91760d5454059cb703cecbf2055162596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4af5ae74d1aef1cf255083030b6f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff42128b6ff403badd4e43f17452a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e11c2c0e23dc2762bf258d1398fb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470f12836788535d7b18104d405789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefbfca873c96c74b5333f7ae466083101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36576a5ff52dcc14f1d99dd8ef222f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164f83987922cff483c26129750d13c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2d6de8407b021fdacfbb3120f0e43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f14e0fb1fb8471f296a7c5318104105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d74561ae6ac699be26b07df1f2642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a85dc77891ddeaadf5d89ffeab8c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e2b909a076d4f33c60092d866183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2077682e7dff932b8ea263f43218109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be644cc947af8cd57745201ecdd47e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c176fbb034e9627d321405c647f4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0f82ff860f8e4e9ab0e9fbe87071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc1e284254ae92000ad7fbfcf281b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf6ce1adceb9cf957bcf87ec64f15b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aae31afc8d4716218dfe3e482a54e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5934e526b4d4e2a6c64a87e71552580116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd7c0f6abb4ba170e4cb04b66ed2f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d378d56def81a2c17509b790f858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fead0bcd2716fc2b08871e7d51f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18dcc77a105378a64d409cb9e370b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b0dec56b09b2a5aa7d031fcecf1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe3c84c48bbb7db8b175db79698e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d2bfafda683035c7a0de754431ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f54403a8f3de0d04604784717b47d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e770ddb6fb1a4b6d4c2e509102651125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1933029f236b430d27f2bc5fdc21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291ca24ca3d66a9a1c00727f5f51f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302edbae96b4377145aa38c6f6ac762c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c31caaababcb7f2c61dd49bdb55b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7076d953bb57fce1bb98b782639013130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158643e994b082d29a2a7088f488ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34418dd717c221575a0859e72e3ef32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026759e65531686dde65d2a5c4578ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bfac13caffb474b682a4f8ce8627134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a7bc6a9f98aa8335c3e384ff5d1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e7d5199f3df5c5d7c8a6d36d98ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4995874d31181175eefd8a8caef11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7d8c51326d3c6d171d88f8ff2d4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea78d6b2178d4de51af30021e4fdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4958211cd4ff44abba4cddc407fe6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f98bf556d344a684dc968cbce69a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa209e0c926882f6f658fe81d43bcad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba43c235bc4a7ecb4e0b581df0e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672858bcff1c6340332778163286225144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a8942bbe5f2ef6ce9bfd66f36697145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bf443e9474bebf34ab7f7542dc13a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f195f4cadaee22aaf2998a2d4e42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb098013d03bba4d7efd1811a8539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd238a26f6f9675295985923fbc289149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcdbf5552f31016fdb68c7f4c33789150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192ff621475cd1c0ebb3acc9ab54523151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677158de3178079ce6661eb5c74490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76082d7dc85ad0f7df43990ab0124153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761465b5c8a8f85f77ed41f7b4c204154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe9cd4a8004b8a8f806dd801a8b79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e09c03c7a0875ef12319562b2a845156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b60051317e95b470f99c8bbb32ac6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f527fa81832eb8b98505f90841b8b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c970d6693eda7138deeda0bd2da8e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250430a2319c0ad1ea05882f18c20c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10e6a346d7cac9c379b0aecfe1840161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75968b5d0a03d510c6ad55f65a1ab7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e092d5663abee9070dd6396d08987163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4afe3d7a70b10bd09f31569678c5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754f80855805e7fa3cacbc40ed5cf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438838d15d7b848bd4d94de8a6bb6dfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db6a247bd863d79b62345f7046f4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e06ecdc153c86a32b1bc5e1ba134168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599bf3c5ae3a354c557a9fca430f367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd8528aa2149a8e08a622863e91bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5aed86b524d9fb06543ac4379add3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e4c9addf30be8eaf3204e3ffc930172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b390d463a1842e78f0cbf3f5d23e7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374ca5ab6db95559275f87a19dc49b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671fc6adc84bce4c6568ad8574c9934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137f2948c19ba64a25ba26e65aa543176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea67d25f227afbb421fe804861c56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b730bdba35a372ac11f30ddfccb26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e51172e89190089c4e5a5f9fe7cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c74aad2bb4add0825267bde3bf769180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae874f14747558607679d155f9062a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f5d25802fcf7b8f758462cb9e296182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0d3193e2d5e12c43fb1e8c216f99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c29ca26a7ebd4e69559abc6997eb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b15a2c66d0350337b98faec5ec6e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d9990f0fab7089fadba7423880da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782e2abccabc2a85f857c51a5450c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7acf9c126d12f54f68f31216e39e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33888192075490649678111fd7711ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c754c215e759afe17de3706f028e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3b171695ad86698a9ad6ab1d3ecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53c5ecb98c24269c7bf0fdf085fd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b042ae23d3b8b7d34084c99571a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e640e61ee51db4602cea443cf33975c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0892493cad2d565399a27db7b2a2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91462ab405700dba1fb4d16af2e93e06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed7cdca517f876db212da3bc39bfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf735e71f8346ba8e4c40835a5b7587198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3db4923364517c513b662d07b382d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421fc21d49b36d1476770f2a202ccfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ad46cc5afb033b302e85f753afd65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f6153e5a83d576cf835117e446c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff7f2f9329bd7424793ac08bbeb8d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b3a5b3b051dcb6f4c4a6b3f7c251204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c8b441a54092edd24081dfde675f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2170d1d65134232d6deb4cee88912206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02721aace10c4405776a8fd7859b47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8df9db96a4e82cc21fcee1ba0b294208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc5b9c00fd420d70240fb5e4bec9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91bed0b00e0f63b2126571f8d9564d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39e7a954449e7d940926de02a18f14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446315ebac49a09817797ec1bf8ee1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b193b0de77e10f604fb22d2a15413213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5275ae1680c201ab47cc3aaf3912a94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a036e0505e9b43d261f29710bab951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0aee6b629cfe8821ed0a7321d59fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c50b0bb1f32e2a88eb75827073ff5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e18f42733af4d304c20f64006b95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee6befe2fa4159907b7ba279688f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489093ed93a0120bc80299849ddf0783220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653cbf32e0bb0b98aeb7730683ad548221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57cf6068e11b53c0b8863fffb4a379222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2d0a8a4b29106802b8eba5afc4df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0ba290b282a61fbf0df514d5777c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6d82062460083a87b0cbadf634aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dada88349a4dcbcad06b9bd65cff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b1b52c13f9a8c72f0a90dc77aa72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0115eddc665000cdc9b36ef3cc6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537fb79928a1927480800d02d744bf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d57c21424204e0544015ca4c3460d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4fee0af55358bcda05c86f4c46cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbdf4d014e99d258a3f9268f80deb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def4ab736267c1190097236d5fb8465233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d378fb1d562aadb349ebf913c10f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456487c53f932bdeb11266a6ea6c487235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638eec2b2a3f176b5e1ac899bf51410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb87d24ef5dddb270c5b9a1af9531237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f124bffcc6e980b560a498ad4d4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f8dd341622e08006d27631f188b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708d1fbcced5c1a2571a9c8b2d9f26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751946d2683291fefca61fdc3804d733241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f421ef635a706a4a21286adead6db5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ed73ec72940e3ab71c1118cdf06f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a82593cf14d8ab622a519491d7a1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f32e0d59e192f2b8e909f8f7088e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d1b8d4ee377a5739121b3139f74a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194475a8a0eb60ed8ddb73ee0e943bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7213302090e2194672d66577f960ba6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0cecbc4f6509e551e2113932a689249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02da441b9d8da1a12b13a7a3ae202250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f94a3b110e44e478ff8af29a5a7bc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ee8c9e2ab867337433b375176ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d7a977e92298cb09218e3c6cead6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8b33d2cf6d6ac892335753825619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aab750fa450790b4af164b9296c8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556164276fb279936c0b40edbb7497c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8244984f3afd9c357b9b978552e63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98300e0770d0891a8f76ff79c0626c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e924b3be717fb49b6133d2b3ae47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430879d10f72d49c22b058dc7ab8adc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fc304703a04e8370ae87d1154b23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442d9be111d6eaf66e9ad84ebc39f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b442317e85d823e8e7a1041c8b42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219c0b64264cea0859bdd16138d691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf492adf0fc6ae909c3b9702b184e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ada01ca628774749bb3728c93db3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc709895ae1f4f27872f34ea8b1d7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145008184e7e198dc2ea01c5b24ab1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528994e87a7ad1f2f4668f073e1feda1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d24f1605299264a803346fa60e7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cac7e20e3f30d6ff25ea5a9483a505271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb16e721c4712fb29ae18e4b417cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d114ef21fb7f144c8f17b00e83dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a86c962a39178f17db5d7cef454a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cee8f77c361b4957616ef9a556370275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ba4d94cbf9d72607b382efb7e2cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af051fe5a763e3401b4467343331830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f538d5d409897f7d2c18df04b885ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc22e80977ac2dc9b68dbd14c65179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a3bbb6deafaaa094f58fa251006a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fdcd07de7eeae7ee01689a7c9fe78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d17792ed3f04979df18f205a8116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be63b1e3e4ed742cabe6fa38f93a47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf482eb69e0da6f11d041f9eaaae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b995e3cefbfa348b7b68f79436cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf61b9948ac8dde0ab8e045eabdbc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965f9b846b844b61634ad1a589adcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91434d515fb00236aa4ee28fb5da9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e785cffbc2dabe79ee323e303053c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393581ef38c70668b072066f941b65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3183703a67844c692d7e2aad8fb18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5840a377e3a6cedae977ce1cd435d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9799efb4bb498e71f77dca7518693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2232df21d04a4b7b01834ac1de8351294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d57621f61ee47ba0c7599287fc3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8bd2ceaf08cda607e54350fad272296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1cb13aa25ddeaae8aacf80bb8158e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28adb82f0c0d595a0c7ecca4f9fa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49a32e647430b8f2a918e4d395faa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453da008db9a02497bf2c42c9dc3c91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ecb1fe51d47ef2c5201b8ff9ac409301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e151ba5233874e77c84545b9d82e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cadfb0b27b0e21ac5398c5d089839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f2c8ec3d06d5779481368d441dc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1cac17e1e272ec2d265c42399a16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5bd143a3f906cfefaa5b996c218b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7a03e8db378ce9f0d567c90a940ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610fa1d742e890de73cb8084f843cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f5168a73c18407b8a541ea0924b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c9ecd8fffe09c2947af5748e73fa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45ffaacd68b0980bbd3ff10c8d35ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc99eb992df6e62a677a0949411d6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58244a1090e43e3683bedbaa10672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0724b824f1c0041f04ccc965af776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715d6ed66256d24aa6b2a72e7c08b68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa812408923b8d1f9802227063d9df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25d8be7641fd7f44023e24a7bae12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156904e2e5b83c828416e0dda428d7a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391c508c86ca12d3c3d3c444ade307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb7d56a98fd8eeecabc2562fa3624d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e546b59d088c0b37e3c75c436a1ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08ec3475c3c4f6b3a02320f370dc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78ed803b551f82361a9c1c5ab7728323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e39faeb022435979c34dcebe9a245b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe805194249d9f18cf3a3b068fded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82d7665f1741709833ae21f76ecea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f7d4ec2fac3c6a97d0a6f5181e25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd67dec4949fe8296423189b26e6f08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2accca6a0ea4fddddcb0a299966caa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2bfa0ce3d7d81ffaa4c5676dc3c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312dd7da0aa979e67c2ed65080fe32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df27f9b07d246c95af47ff8bbc1530332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b1f511b9a842de1d727d800e43a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352eb65912430bad1bfb020821b7aec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c6a382ecf6e802bb1359ed587537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f34610f0157d36f36eee1937a2c10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04817ff351254d83cc8eab22a14a32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493adb184e75ee5a0f4efd17eb3b3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34334543ff8d3bc91dd32d2a92d5b094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31560470e61765d4c4ca5e0da1c1ad94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f1bd401c28c0ae39a3a95baad92f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcdc83f154eeede2a181609c56892c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06bf626c71f57843ead02a570ab0c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f76237c777ca7b3a26fc88c43d967344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bdfd7955bc8b33ef6091eb34bd936345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b958e95cbec3e5d7115e86a1f2b7e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41258b8285672aea20204904fa18cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59a7ad0ea60bc647222d2511a7f15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c67c8ff84393b3790e2ffa7989555349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504216b94dbeb04ca6b21a133404953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c731cd8f22fbf944fea610d01d7a41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3aad6ebcc53a39086cce1facb58c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e09825cf1dc859fa43383d881cb6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdb5f1b183fa85e38f5867ee3e91f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165ebc4a4f1220bd4a29d3cc74c952355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f546b7ed9cf5f2ece5f7829358eccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b08c75aa519b1c58149b8c4edb8cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179453a84cabfa8860356185175140b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c9bf235f8493fe1ee687f6356229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b2410e17727f4755e6539359f4c85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79f9c267d5759b2745c63b417bf2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01ebbe425275a4b16c754380b14b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37f322d25f02b5e650e310c01fb4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b9b60c3f9a56e59f9238e1e3b507b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdaa98d5a5b6d4d44410239b93cbdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f8477a57d899746d399b281ce7e38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d113b065cdf0ffc081d7998c13c98ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c656b849a7dc0e4cc06643c040c0a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5ea0f923063559570a75599af346369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c5fa47eaee17773c6b306c4fbfb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6d3f47c68366a5a30da3161daa35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae71e56b46dcad9fbade6c97b0859f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24182b595d5cf25c5f802932f6a3b874373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05b661f1c3dc6dd836e321ae4f3b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b0537796f0d2ed06d2ff914795fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e96403cc57a4aed68463b900e71d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566329d41bfa937141e695f9c0ad5a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03005b7dbb9d6945e0e7c7d83398b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0813113684caf4715848522fff44fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c29549139aaeb4c35170919eb5a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78b5498e37ae78e2de81f0d7eea314381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288948969c4e468a16a4f824d5755ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a367e6a62d6cef4d768519281511e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333f8d95d43b0b19c900c476f89a81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27900f5faa4a1ce55cf691a626a4468385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ad364969b54061aaa6e4353a3a96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7417c79c29d6e7c0295ef59a6a69ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c47148029cb6f03e8bc15009a1cd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f456e7a73757fb76f4a3a848f348389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c90be8f884dfe6fb12ef426d2e02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5a349d1b85732e3414106c925d9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b4e16209d71f9108f424bdc071d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023158e8abc26ecf280396aee4f93f0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f5695fee00c3420036e1a60c3af3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2276837cf62970bbeaa97ea959dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d3e387c92849f10f2d353e48df6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774c1d9c61e2085d8f91d3fbae034c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d30aa159ed6eaaa7111036a2d1516398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806513630136646d6519eef7eee44ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87e3a330890f1579198e9c40c87f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad52670b7b5fc5d4006228e51489363401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eff6d8c9045af0aeec4cbe81e6ec7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7337031603cb3ed34da33c70f3516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79abd9f7dbb45ecfdaccb11eb10953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83adc3ecd462958a7c6ea1f06e7a68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac152159bca30d8034a0c765294393406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb47d5643b6949ebcef6d837f5a7d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669fb444d82c88ae86823afbeaafe3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c0ea9ee1d4090cf3a000ebae1562409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1628d7a8d20312a4f444f80a09571c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45512f408a922750515b4df3388f40bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf4ebff89b427fc9616384d00194d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5a7255e4a25cdbf4d7d20b54ab4c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d6ea3b09b0f25ad80f4bcd7aeaa7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0baa32a9a345b801d2abb24d4ab2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c09fb5f7a7a1079c5454a35b9caa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987116bb4237b456db60500cd13018417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f4927b0e72cbfb7471c334c1fbbbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27ce3af7e0b373e6149c672067c82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf335e20d5dd57d2f357e4333a5bf7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b535cfb53040797c25620ec5b04f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b1865326a432b49808724c6a21d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264133dc5df0f4839e81e2acc22f63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33fd9d4701392e825751eaea01be0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c145d89121dc523caac9d08fc38d81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da994922fc79876dfbaa306871ddd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1208610f916a414ea1fdbcc67c5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c18ead74b0cf861d6b8ddb0bb3495428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900d696ad841f544a2254d64066134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c270b3e2a78ebc563a60a70278815430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5394f267702332f9c21ad7dd6d3ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6296e1f70f4ed55371aa779163d757432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3f8969f1e2ad387f8416d6a530b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab96f05d9374c8e192a728ca0a3288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06a55396f69db9f80c5e124954a9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b8d33142b4b87a61477a0f13a5520436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0201c62873e296093f0f29f68a2b19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35733cdf96b7e300d3a130fdf9cd2e75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786772111b9072f7b39527599f8a601e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555f05c352a0b52b8a50632c654ed4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53af9026380385f39721c8223efc78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a23d5948db0afaf669feff5fa8a76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26451c82bd539e45b2728434524545443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1bc7f4ac6d4ac1a1d98f247af0e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a137ebaf4122d17abf6679f0e7289c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202740840a18f9401e4d1c378f27b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda48553be5f04a123bbcb848175368447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e32315e3daed4818381b25c27d1f5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d10921b8c71ff680f75d28e85afd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8050bff7f48b9bfdca707bf5f1917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa83808ad58f4af40877ea0ebddc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f237088fda1a413f402b50aeb332b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df557b2b1e1294e015f1ad639b02e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7e8df16044eea56510aa209f6949454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707a465b94e1c2dc0809173266f476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ffdb6e2a1a1f1f2cc25fb14f2f6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9750d4b035e60fa1a448fc7d9f3613c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701d1a425780acc5e0d3c7c771fd97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd91f47e1db6a4177a23960f346bf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13ca3a699356a55b521b5c3ebb9c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed942bf352d301d4cc839174e3d96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf32bb28c7f8053e9ee5680fa7c1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f16404ed4cde2a3d7f93541542b4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43d6e76795f26994d140db6842d63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37b3e3886b2a4f924de4de76f215d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a6e948f65d57e3332db4de1311c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a9e0718802813f265a7d62d3bb39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da03aafee46496841c634b5d61b4bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f6d252becc528b8d17396c6613364469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ae56d1fb7ca550c36b698b5c5a12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a30dc67f731d16b13099d5108de3b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d054b6098d4b052f8f5697658ccf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa6f3542c4fe47cefff902c64bb71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3896221180d5b1c96ebfa48e2edc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f273d7e7c2f0db048861c5e04dbb20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a797ce4db9b1cd9887a67997d27ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad29e28b704a6cfc3618e4a13756a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd813531e8c30274b1da514697abe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cdbbc4327bd745ad1e8bbf9fca5ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2677e00c629acbc7468d035bb7f8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e4079ec83c8c0c032bdb04f3243a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70d372e16bf42c1b7e3daa28c66c72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e579dab479d7d38cd407953c379e9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dcefe9774d3a4bcd06c325b898aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726112b47f875341d049f9b861206869485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067e4c91742436067740626b71555a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cde07bd455ab66ab36f76da9d0f6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6b3c2cdba4a23f3d696d6b00810b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1205eafccec32ec6c87e3099e4316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12921dab6845366dd5e5c039b1ce94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a8159e5fada33c10e1f6ed41a3fae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f39c0a7ff88e6b55c9113a280c13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d6019c708cf42afccfe0dd98e1fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dd3ae9f6ca25a07f0f5f59e4b489494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea6b041229625acc42ee9868690e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7a0d8ca0ed632bf82abb1f087234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89556fe50cc5fd1195b7db82b2a9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ca59bc8f355a0fed940f62cdc31e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdf65107811b526ac5ddf071ee690f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302c14eb38c7ca51115dbc1f8faf92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677350d8b0e6ff18bbfd072ea12e59a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51853c3a7ea9f58fd0a680697cba0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6423fa90710d9c58b196f7d29f324bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affecc2dc4c8021d54185009edaf6829504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524afd9c8abbc291aea41a332a3eb4d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c04cb0b88feae65f3c1fd654477d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a622491b40940c520a6edfe584e083f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a027422761383225e935e4c3a73c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0cb9fb75a598c445f40428940b6e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be870d88cd5aef53ddaaef3b13a179510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1f41191aad77f41e2fa4bc1070ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba121a6f3f5c31a73d305c3aa39cd2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1efa50c359196fb14698b34770f6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d0573974fe30d77832d9704ff847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1db2ed6977aecd4460f0bb3ac325515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c7a84e0e658335de0783340a5c9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2680e3e064968bb562907d1aaf2674d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ca643aa3b27370d2a0799b944645518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b29fd8c16be0c7e05a2738cdf341a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47d698a437be507d9f980af8195dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7560461eda92a1168f79f8189a56383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c179fea3f4fa7469fa22b8a2d2fcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ba68223f7c770f12d4dd5cdb84ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668084becf132e5fca3190b7c2a671524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e661603db93115ef9a02a3fd2b9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883072201723dfd6a67aa320571c987d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a749cca1efacc97a25bb87df05e5e1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5584b9fa43c50f8bb6c4e1dc67daa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a7f3fb8a06cb4f5e925051a4a99f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d78333a4eb79d7d96f4f6b100249530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8dd1dbc4da208b8970be70363a4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1621fd4f5f6a26111eb64615287cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed39b29c3667b7163b8b73cb5f9e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6341343921f512ae22435c899769aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14fa0ad20b18c400766a9aa83448a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a7eb035490c65e98c20caeaf8800536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a90c03f45f0b1da2f97e38242e2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245bbeb1d33e298bb066bebbc45bd0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d547bf6584e0b3f7c8a3867317a55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59837918e06264ed06ec358ce7d9cdd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6742a01381a0d4509e8cf38e96e0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f90e51d981801d5961fc5d8d2a06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195382398ef460606f2b6325005793c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f772cf6a462593aa3887f143c732544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66441c30c95fe8ce5e1e93e79ccd38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd427b3a818d057ad21904c2706cfa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80497b0222a42eb9364d14264e0cfdc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559e5039baf6a8890d404985ad775c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc922c3d79c70e502686f48498b2e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383a4fc408b994cb50f3e58aa66f13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38a09a2ea4f864d19a7acf9ce66de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036dbe40c9acd1d6851c09768c2f48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9a8d39723b8ecbe3e5203636c5b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233088ca979aa5413d8ab49edf4776554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a99572a68a60880554b8f95258385555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a6a66ed30c48a7f30d47d2856381556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b45de85a9a3607aa40de67da4f9403557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e1e643f3c4fbf79743cea070bbc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56cce46f30040b073bd097ebcc32e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6dc0812b3fa699b39d5d2afd04f83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8fa1c50f7433498eb704c1a7df56c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551296d1996008acea60fce0ab5cb01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9078392b8d256f1295e0355f1e081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59040be67ba1c89573a9e46055403c1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b34b5bec3eecf6e3aada1b4c9e6fe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1589e0c401c4b24f56653d261e3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e3bb5e11b95577eb44bf37b57db0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8c0e6eb396773b4141293a11b154568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d308f7786a6bba9c2af661353b9a77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af808932f944cda124ef29238f53fbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c047ca992eaf53cd70a06bbbb007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf473a5f5f626d74f65293816aa53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db37bff5829978f0b8fcf9ed201b08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7777d327b7c247a92f0144d7a18e26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b84db9f8abd2330a0a4e80669449d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e96a228c49d5a3557d5ddb99b114576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413a8200f03c4c5c06d7ef031184a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de01364b69d306848f078866a939950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019220728c0c90303a39dd26913cb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509942495965d8d288b50d5af903df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347da13883ffbbf86d820ae040ba7a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf382fe8ba9120582a6021d7771b3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4480c7433bf2f8078f7135ab16f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e11815cba79f4e4454487b8b080a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67204ce37543e7b532f2b47a45895a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92828d79fee4ae41fd7e4fb2992fe198586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568cafad2df87771245c377a219e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423abc7d9f294bed27b01d849265d31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d0d0231456a00bb3aba67cac9983589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176ac8dd7be4cd07f73c7a0c9e5cf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a45875b9c87996fc7b9a7e9379d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b75df50bee0ae0237bb225b967ab97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895a15f298b03d6da3294859b8960c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f00ad842ea784ed6285f25dca197a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d089c2557b10630b3aa969b83df8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebfb924e9486f2c448b423541eff76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c9568e8a5f1b61bb8021fa8cbfae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987787234163da75af962cc6407133aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438ee2c90af53ed4c6fc0405414567599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ce3a3f167b79f95849b19f306b3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fcb9472a46ed4ed444bb25917d796601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc9d7021c609e216288bdb8896ec60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67310f8fe24219f82a15ffd04eccc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443545d0e329da687ba44285a87ba2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115222f21412d62757138adc53c78859605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0562a2e0becf9ce6b81c155db46af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577fb47cca176cdff523c3c1c9cee1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb73ba92741b46f13f989afca034dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ab5585c240e17cb6e15c74c2adce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad42e66ffc54be227b0da35e771b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177279ec42aecc5929655910be1ded4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e7a94818d5e2793ad4604d4be65d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8aa0230fe8b6702bf0a4df84c9c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb9570b726ea6b9203927e1d18aab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c820f994d923c73fb021a9cdb4a3eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34781d3f91534d99eee52fcfd459f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135955f7ec10e7486cac664821918a63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e372365766390917ec58535429d19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8858ddd9f4b8a7b09285620007397e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf817271458512968e70de5594717620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b2c37cdc34053eb68ffb754a54221621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800e8e586693f5e64ea75dd3d73f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b862a91fd0811cd8741e381dea635623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e54e1b115af9e0b919f0a934a177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d76acccf76edb6a65c86e82a54bbda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff145154f8efc7e01e5b249d7152ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d93194747453047d553abba929d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457cda1888b36814ea7806e1c69ca7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5cc4591a65e9b120c422df515c78e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b726395a8a452c5a484af5d8a37c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97bdfa699a0b99f0d5e29cd4aeb1ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b749dd4fb74b2848f401717575519ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f759bbb557433a7e950d2e4a1fb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00afe0ff67626e90a52d2ce5594c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ddc577d855adf5f57dc2648d17ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce70e693883ccbb3a6d698db8f52b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e928f0d5ec73242a0db60f968215a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3b1bd2b52b04a8c8fc2dfe7ffeb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612d3f31826b13fc616b218aab482db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727223e56032237e47aa35469a0eb2b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c546b3358453f50e36d65652e14a2be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344432be1dc05e144771798a0dee0e01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d36a3fe92586532be102dd2428954643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e026767a7c9f91ed6f411f9b49d91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872850f0a77bacdcf69eea572ea09f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c7e8c7f2aeedbe84d78a45ba6a105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790479c2c05176896baf1c152dbebd5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d383cfb1f2faa7393fff635a62bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704d5a5365f785439cf04dd6e18c9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549a5423fab8dc9b71bbcc35ef13007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f300d116b67e8e3a82b776595bbfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de7d268d3e42df14d46c11e0c7f4cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d34db11a490def7456cfbf71411a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56aacafc9e331235fcdd992360f38b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e76a088afe636b760a28c049fcd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a28185055e5faaa1a543d284efedca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9e3a52e64559120c4830a23ca78c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b6becaea69cd7b17f19fc1aa995c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ebd1ebcc551144e1f968328e2cb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4d02f8cf129a3d625015d1f688aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24c8b27dd1be9a536324e910dfd4e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc35cf3f2bce02af45dcb47a6ad173662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5499ba30027ea7ffcbdd437ef2a5aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deb13e90fa18b3926d345f73008edf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b87d54a61995104c0b94ed058880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8973b8b32afd2c5b122f437b286c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c26c30e95914b495775e32477a129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7559c327c3609cfd9a849c15e6e0506668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7f78a8f52777f1ed689769981603669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af27773810278e35d95eec99e9fb0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdd80a917f0d46e11779d40b085d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf45a933aaf5449b498054a9342d96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1096cc572bfc9f15acfed95652ac2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f25775e149f9e24b3abe099a63b42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695724b3761ced91bf1c8625b98d0909675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c075c597b56ce7a119ad5139d182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dd44d9db91e0eddab73594652af6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab6f0f000a72cadd1db6e8ee623f62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3971a9406af18778c76bf53666b00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f99c852215021102cc332443f80b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e9d936d55973f3756444645de58e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd137c281843323da5caee810ae14c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb5e7f6c0e7d8750eeb039e9103ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db241c318106ea6e6975853d7d2d98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ef1ed577ff8ebe78bce880de15f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf98dc1688dbf4fd472c82d92939b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f68b42d9d8559476618cb0c21f3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b74588108a4cd9630cc4f6f83ee18b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e39b942186b0e47d3c2341bc1442aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c76c9cb1296289fbc3cf39b7ceca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23f3bf73180f793fc76b33059cff6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940aeb8a80d4eed38e905658e3a54a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f324a278288a572cbdda4057b305e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a3e7ce121afe15369982f480c128b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb772c4b187e8e0c858bad2468d1580695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016c9c1bbc4bb08b6400fbb110c97e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d883be7ad0be479171eae0181bd49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cedc7bfe2d10bbed27abdde4cc8016698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e67febcc5ce073c395ba36783c24d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fce7725227d8e53636b488836bb547700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae92a1f5401a8dedfa9d2bfa9be54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c45ff24bb315f02910d80fcc9ef556702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddff42633127b302a49eab36cb3037703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7717bf67ec7ff87a09cd1f1372e5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088703a2ba4ede67915e4a88817c540705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b86932c5bb29549370385d2b55098706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c376333df3d58716801e8fd22df282707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88145ff6c5e245cb91e4a41a419080a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15564eadbdf01fe456b5da6e58f97e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24d05af2c067929b5aaf9d0ff7b46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c669469142cd04361d9613476bd58c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b05d179a88cb246a61c5e587637c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca5c261d8b4eb6550452bb8798f0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f55aebafe843bba28f7016fa12ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddaee45be6062da784f83cc5ad66b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0273040417df8d4620aecf37792ea8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6a39ec8891cd3a1a8c1c7a630e8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979afdd7e1281db3f8d5ecabfeb705ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5393e646e5c66ee7780fcd44c1ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66cd050f41e5b2ad8c29f129185922720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5dde7978c0a7a3255d615825f754721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ffcb67cf857753dde02f3e916348722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d70acbee8376764b9463be017e87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50512d432060a0b0bedc8b0350d4cd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fcd98635a398ce080f1d53709d1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7131f462eaedb736942774969842726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763970534e2bcdcf397dae05b86f970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364bf181e9e792f3f220ba2a895df1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123152843250e080263c20a01ecf67d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df445c7b6ee0be5b609466480385d3af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962008b8194ee0f0496a51e9a6b82279731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44a04242e5569f62a606111462a81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86bfcf92eaa01883ba83fa3db83df6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf5bee86611f50cb4e39a02ef581f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3170a29229c1871a6cbf9862e37a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f33feabb44c0478ee8a8746563a821736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab467a6decf249625c34339d9dc74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a3c4cbe34e4d6a2ed4d0b07e6651738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a31ef562cb5e39321f23e1e8098da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f83a350215863c5ef17416bedfa8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c8405c0adc770060e81ef0f5455c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948443a356e60b9f818c615357528d47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e3387803f0ea7767bbb86e53876d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2086b706d86ea6a6ae47690e5ca6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a864d092363e08b0a068f3ca2468407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad279378657237cfa6296db2c8237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8ab1c9aa7362c6bff2f0daf95722747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fccd61c7d48205c3264dd3a09e1b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34620c4b5d8d3da5caf17009a8f6eca4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54dbde7449b08ac267ec76297b2804750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be507f64c7a55b9002d04da8ba92aef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b2c6a45903a723f30deb298d8bb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0fb4bc1d406959f7e6a04f01d544753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf16995e43482c0cf8bb7a5558e1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699b3005dc373e50e509e91fa0f8cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8772e083bea7e9346a8654acfca587756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce2d29de5c330055d6385edd99f0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0759fb0b218df35a736638d76d7daf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d1473a41120f84a810b320833cae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>