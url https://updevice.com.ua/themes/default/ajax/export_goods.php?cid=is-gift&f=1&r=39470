--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718f5a1169041a35b460ba8a7774121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067060d0a9c345a060aec2c4f608d59e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370afd95ebcfba9449e9a6aca90b53c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6895b9edfc7136b81853e1bd073cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727909ca0c96236296a97c336f300e965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa54ac30f9491d0da9b10097c132d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85926affa955872a5e3fa60766ceed337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ac279f5cf9b382482f11ef86db578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951e86df2b81086e1a02e2c7e9295b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292e348c4909f2be69d187621ccc6b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d12303235ee80a0820d89b8376f21511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287aa99a4d12d6b54518625dfc83aaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ba874db52dbfaf62daf6a7ed2987a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc7177ed8b188906a31f0c24e3064814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60769f52f5785c4267f5dd5f52564fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c057fa88229ed1e2ce646894ea4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70419d00ea77f93e6a9cfc8cb5921817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20fc926e715c23fb861fb7aac489ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea0f58a5fcd945b32cc9c6b82c26519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70127a66448ebceec847caf8a90cc2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2cc38ad4fec07db5ac52bcdc5434321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a75f4234b19f6bd4cfdc0096b9c67322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307676906c52c2bdd82ea5fe32dfb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2be028118b3c60bd3ff42e3e929324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661b5f5f45d9f691ef4c7171aca870d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cfd83f0595c95a93b4453b6d0b77526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3681a4dfeb0804225b7614f549f5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988062aba36883c8c4a9376374c85b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff876886ce18def4f8b5e0952c91c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42535e4a00d8eb37d8247900f285875230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4195f588db70d79a13715c248dea731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980221153ddbf53781e29e2dfdba8f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4153db829f6283dcf4f98f800402d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603287dbc4f546d8673ba8378eeff26b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d3a031fe83fa9b4b4e5329f68c8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451cbf37098fc48d979a3087b80369136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0217dae381e981f5563a3bb3ae888ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a263bd947a09f600c54bb85e8c3f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17623d50e6500a63c54818b0be7eeaa439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd8bd3d4c1bf3e5297371de386149a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb20fdc82f8557bb5b9a8ec18d0e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcaf1b8b133c558de3d9b15bdb4eab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aca5388517e088fa36ef2b8a692a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b330191c267af41c7f8ce2f5d7999e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d20398ae783611c2481d545ac9a5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aaefefcc462196d455dc27936c08746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d74e83e7945f637e9b3d8ea1c36a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a81e7708df40cb996d01ee105bbcae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275e1b57da86bf7dc26c81d2c37009d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7166abe795380ef1a09190a66742d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98862665194a616273c479390d4686051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74282c9d664bf445ecce68d8f99a2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd251a2729f61143fdc4059712276353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602f9c51a083d846648ef1586af41f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8008db31096d14e1633068f5f0fbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9d1066e7d02216ad1dc07ac92817756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2989694193ccdbc3c8878edc579448457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cba01932e664b1287310ec5fd93958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef54bc94180b48e47249bdd7d939ee359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c30f41c031abd30ebbbab96b7463660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89410d70c59366e367609a16375164d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b8ff527f441caac8957bb3bbe2ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae639de93297c6adbbc1b3f1405e9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6c8f33058ff5502c32251fc55b8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554bfc63e94a4b1e68ed603c9a4266865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867cf775c2f8b34f439b103de0b9b6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f916549b39a54cfebe11d84c94dba167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5137d60f2de39c601b566e031eaae6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eafabb8c1d1c4ce5b9fe3e15af5bd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcca0f3d59498eba89b0484164d34d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725698aa92929c2e81b28deb5f0662871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cdd101074037a287ea6b1c032fa5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149119b95d52b330d9a8bb9b0205c93373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8cc0d59bb31f8fb9530feb3e55f1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea270fed958cb8793806e98e82e844175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbc5e5bb43941524c21354417c10d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76e1aa9de26bae09e89c1931faff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c53204aaaa588b32d0c73d2d032ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c0e9e7711a90ccd5847f646bb14c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b32e8bad0c325a653c8be0e4572580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2c9326a4e5f84a9d81e02d03040981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e1f46c2ee2c89e86191f8f937cc9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d12906326162e759c28252bc1868283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35835102c5a1193b2f0449213c1ed784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ab639708e4d24a96e9eaa97a2744c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5a6323de8c00c31f65d51989718d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3b56325d4258fcb0e7dc043abbb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbecfc009791b2bc8063090488827688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cbb1ebadb4203d223e846206a44b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005c446d44194d5635ce6d85e8f88490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ebc6e477e5cdc208481d13d2b6d3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678e92ed3bb475d4d20c0f2acb5b8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbedc2206eff09c1512cb49e2efcc9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567d3ea78d471516221cb4e78d353a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90063671417b488ef0518ec03619b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91760d5454059cb703cecbf2055162596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4af5ae74d1aef1cf255083030b6f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ff42128b6ff403badd4e43f17452a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e11c2c0e23dc2762bf258d1398fb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96470f12836788535d7b18104d405789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefbfca873c96c74b5333f7ae466083101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36576a5ff52dcc14f1d99dd8ef222f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164f83987922cff483c26129750d13c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2d6de8407b021fdacfbb3120f0e43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f14e0fb1fb8471f296a7c5318104105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d74561ae6ac699be26b07df1f2642106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a85dc77891ddeaadf5d89ffeab8c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79e2b909a076d4f33c60092d866183108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2077682e7dff932b8ea263f43218109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be644cc947af8cd57745201ecdd47e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c176fbb034e9627d321405c647f4f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0f82ff860f8e4e9ab0e9fbe87071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc1e284254ae92000ad7fbfcf281b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf6ce1adceb9cf957bcf87ec64f15b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150aae31afc8d4716218dfe3e482a54e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5934e526b4d4e2a6c64a87e71552580116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd7c0f6abb4ba170e4cb04b66ed2f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d378d56def81a2c17509b790f858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fead0bcd2716fc2b08871e7d51f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18dcc77a105378a64d409cb9e370b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50b0dec56b09b2a5aa7d031fcecf1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe3c84c48bbb7db8b175db79698e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183d2bfafda683035c7a0de754431ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f54403a8f3de0d04604784717b47d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e770ddb6fb1a4b6d4c2e509102651125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be1933029f236b430d27f2bc5fdc21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291ca24ca3d66a9a1c00727f5f51f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302edbae96b4377145aa38c6f6ac762c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996c31caaababcb7f2c61dd49bdb55b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7076d953bb57fce1bb98b782639013130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78158643e994b082d29a2a7088f488ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34418dd717c221575a0859e72e3ef32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026759e65531686dde65d2a5c4578ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1bfac13caffb474b682a4f8ce8627134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a7bc6a9f98aa8335c3e384ff5d1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709e7d5199f3df5c5d7c8a6d36d98ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4995874d31181175eefd8a8caef11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7d8c51326d3c6d171d88f8ff2d4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea78d6b2178d4de51af30021e4fdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4958211cd4ff44abba4cddc407fe6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f98bf556d344a684dc968cbce69a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa209e0c926882f6f658fe81d43bcad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba43c235bc4a7ecb4e0b581df0e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672858bcff1c6340332778163286225144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a8942bbe5f2ef6ce9bfd66f36697145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bf443e9474bebf34ab7f7542dc13a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f195f4cadaee22aaf2998a2d4e42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb098013d03bba4d7efd1811a8539148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd238a26f6f9675295985923fbc289149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcdbf5552f31016fdb68c7f4c33789150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192ff621475cd1c0ebb3acc9ab54523151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677158de3178079ce6661eb5c74490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76082d7dc85ad0f7df43990ab0124153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761465b5c8a8f85f77ed41f7b4c204154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afe9cd4a8004b8a8f806dd801a8b79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e09c03c7a0875ef12319562b2a845156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b60051317e95b470f99c8bbb32ac6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f527fa81832eb8b98505f90841b8b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c970d6693eda7138deeda0bd2da8e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250430a2319c0ad1ea05882f18c20c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10e6a346d7cac9c379b0aecfe1840161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75968b5d0a03d510c6ad55f65a1ab7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e092d5663abee9070dd6396d08987163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4afe3d7a70b10bd09f31569678c5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754f80855805e7fa3cacbc40ed5cf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438838d15d7b848bd4d94de8a6bb6dfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db6a247bd863d79b62345f7046f4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e06ecdc153c86a32b1bc5e1ba134168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599bf3c5ae3a354c557a9fca430f367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd8528aa2149a8e08a622863e91bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5aed86b524d9fb06543ac4379add3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e4c9addf30be8eaf3204e3ffc930172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b390d463a1842e78f0cbf3f5d23e7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374ca5ab6db95559275f87a19dc49b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671fc6adc84bce4c6568ad8574c9934175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137f2948c19ba64a25ba26e65aa543176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea67d25f227afbb421fe804861c56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b730bdba35a372ac11f30ddfccb26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e51172e89190089c4e5a5f9fe7cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c74aad2bb4add0825267bde3bf769180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae874f14747558607679d155f9062a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f5d25802fcf7b8f758462cb9e296182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f0d3193e2d5e12c43fb1e8c216f99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c29ca26a7ebd4e69559abc6997eb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b15a2c66d0350337b98faec5ec6e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2d9990f0fab7089fadba7423880da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782e2abccabc2a85f857c51a5450c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7acf9c126d12f54f68f31216e39e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33888192075490649678111fd7711ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168c754c215e759afe17de3706f028e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3b171695ad86698a9ad6ab1d3ecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba53c5ecb98c24269c7bf0fdf085fd7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b042ae23d3b8b7d34084c99571a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e640e61ee51db4602cea443cf33975c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0892493cad2d565399a27db7b2a2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91462ab405700dba1fb4d16af2e93e06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed7cdca517f876db212da3bc39bfc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf735e71f8346ba8e4c40835a5b7587198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3db4923364517c513b662d07b382d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421fc21d49b36d1476770f2a202ccfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ad46cc5afb033b302e85f753afd65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2f6153e5a83d576cf835117e446c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff7f2f9329bd7424793ac08bbeb8d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b3a5b3b051dcb6f4c4a6b3f7c251204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c8b441a54092edd24081dfde675f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2170d1d65134232d6deb4cee88912206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02721aace10c4405776a8fd7859b47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8df9db96a4e82cc21fcee1ba0b294208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc5b9c00fd420d70240fb5e4bec9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91bed0b00e0f63b2126571f8d9564d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39e7a954449e7d940926de02a18f14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446315ebac49a09817797ec1bf8ee1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b193b0de77e10f604fb22d2a15413213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5275ae1680c201ab47cc3aaf3912a94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a036e0505e9b43d261f29710bab951215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0aee6b629cfe8821ed0a7321d59fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c50b0bb1f32e2a88eb75827073ff5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e18f42733af4d304c20f64006b95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee6befe2fa4159907b7ba279688f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489093ed93a0120bc80299849ddf0783220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653cbf32e0bb0b98aeb7730683ad548221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57cf6068e11b53c0b8863fffb4a379222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd2d0a8a4b29106802b8eba5afc4df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0ba290b282a61fbf0df514d5777c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b6d82062460083a87b0cbadf634aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dada88349a4dcbcad06b9bd65cff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b1b52c13f9a8c72f0a90dc77aa72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0115eddc665000cdc9b36ef3cc6f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537fb79928a1927480800d02d744bf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d57c21424204e0544015ca4c3460d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc4fee0af55358bcda05c86f4c46cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbdf4d014e99d258a3f9268f80deb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def4ab736267c1190097236d5fb8465233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d378fb1d562aadb349ebf913c10f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456487c53f932bdeb11266a6ea6c487235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638eec2b2a3f176b5e1ac899bf51410236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bb87d24ef5dddb270c5b9a1af9531237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f124bffcc6e980b560a498ad4d4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310f8dd341622e08006d27631f188b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708d1fbcced5c1a2571a9c8b2d9f26240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751946d2683291fefca61fdc3804d733241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f421ef635a706a4a21286adead6db5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0ed73ec72940e3ab71c1118cdf06f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a82593cf14d8ab622a519491d7a1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f32e0d59e192f2b8e909f8f7088e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d1b8d4ee377a5739121b3139f74a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194475a8a0eb60ed8ddb73ee0e943bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7213302090e2194672d66577f960ba6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c0cecbc4f6509e551e2113932a689249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02da441b9d8da1a12b13a7a3ae202250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f94a3b110e44e478ff8af29a5a7bc4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8ee8c9e2ab867337433b375176ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d7a977e92298cb09218e3c6cead6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba8b33d2cf6d6ac892335753825619254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aab750fa450790b4af164b9296c8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556164276fb279936c0b40edbb7497c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8244984f3afd9c357b9b978552e63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98300e0770d0891a8f76ff79c0626c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e924b3be717fb49b6133d2b3ae47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430879d10f72d49c22b058dc7ab8adc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fc304703a04e8370ae87d1154b23261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442d9be111d6eaf66e9ad84ebc39f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7b442317e85d823e8e7a1041c8b42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21219c0b64264cea0859bdd16138d691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf492adf0fc6ae909c3b9702b184e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ada01ca628774749bb3728c93db3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc709895ae1f4f27872f34ea8b1d7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145008184e7e198dc2ea01c5b24ab1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528994e87a7ad1f2f4668f073e1feda1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d24f1605299264a803346fa60e7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cac7e20e3f30d6ff25ea5a9483a505271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecb16e721c4712fb29ae18e4b417cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d114ef21fb7f144c8f17b00e83dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a86c962a39178f17db5d7cef454a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cee8f77c361b4957616ef9a556370275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2ba4d94cbf9d72607b382efb7e2cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af051fe5a763e3401b4467343331830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f538d5d409897f7d2c18df04b885ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc22e80977ac2dc9b68dbd14c65179279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a3bbb6deafaaa094f58fa251006a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fdcd07de7eeae7ee01689a7c9fe78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021d17792ed3f04979df18f205a8116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be63b1e3e4ed742cabe6fa38f93a47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cf482eb69e0da6f11d041f9eaaae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8b995e3cefbfa348b7b68f79436cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf61b9948ac8dde0ab8e045eabdbc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965f9b846b844b61634ad1a589adcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91434d515fb00236aa4ee28fb5da9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e785cffbc2dabe79ee323e303053c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393581ef38c70668b072066f941b65290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3183703a67844c692d7e2aad8fb18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5840a377e3a6cedae977ce1cd435d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9799efb4bb498e71f77dca7518693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2232df21d04a4b7b01834ac1de8351294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d57621f61ee47ba0c7599287fc3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8bd2ceaf08cda607e54350fad272296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1cb13aa25ddeaae8aacf80bb8158e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28adb82f0c0d595a0c7ecca4f9fa7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49a32e647430b8f2a918e4d395faa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453da008db9a02497bf2c42c9dc3c91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ecb1fe51d47ef2c5201b8ff9ac409301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e151ba5233874e77c84545b9d82e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cadfb0b27b0e21ac5398c5d089839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f2c8ec3d06d5779481368d441dc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1cac17e1e272ec2d265c42399a16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c5bd143a3f906cfefaa5b996c218b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7a03e8db378ce9f0d567c90a940ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610fa1d742e890de73cb8084f843cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938f5168a73c18407b8a541ea0924b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c9ecd8fffe09c2947af5748e73fa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45ffaacd68b0980bbd3ff10c8d35ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc99eb992df6e62a677a0949411d6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58244a1090e43e3683bedbaa10672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0724b824f1c0041f04ccc965af776314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715d6ed66256d24aa6b2a72e7c08b68315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa812408923b8d1f9802227063d9df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25d8be7641fd7f44023e24a7bae12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156904e2e5b83c828416e0dda428d7a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391c508c86ca12d3c3d3c444ade307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb7d56a98fd8eeecabc2562fa3624d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e546b59d088c0b37e3c75c436a1ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c08ec3475c3c4f6b3a02320f370dc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d78ed803b551f82361a9c1c5ab7728323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e39faeb022435979c34dcebe9a245b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe805194249d9f18cf3a3b068fded325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82d7665f1741709833ae21f76ecea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f7d4ec2fac3c6a97d0a6f5181e25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd67dec4949fe8296423189b26e6f08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2accca6a0ea4fddddcb0a299966caa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2bfa0ce3d7d81ffaa4c5676dc3c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c312dd7da0aa979e67c2ed65080fe32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df27f9b07d246c95af47ff8bbc1530332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b1f511b9a842de1d727d800e43a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352eb65912430bad1bfb020821b7aec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c6a382ecf6e802bb1359ed587537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f34610f0157d36f36eee1937a2c10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04817ff351254d83cc8eab22a14a32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66493adb184e75ee5a0f4efd17eb3b3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34334543ff8d3bc91dd32d2a92d5b094339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31560470e61765d4c4ca5e0da1c1ad94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f1bd401c28c0ae39a3a95baad92f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcdc83f154eeede2a181609c56892c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06bf626c71f57843ead02a570ab0c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f76237c777ca7b3a26fc88c43d967344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bdfd7955bc8b33ef6091eb34bd936345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b958e95cbec3e5d7115e86a1f2b7e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41258b8285672aea20204904fa18cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59a7ad0ea60bc647222d2511a7f15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c67c8ff84393b3790e2ffa7989555349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504216b94dbeb04ca6b21a133404953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c731cd8f22fbf944fea610d01d7a41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3aad6ebcc53a39086cce1facb58c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e09825cf1dc859fa43383d881cb6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cdb5f1b183fa85e38f5867ee3e91f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165ebc4a4f1220bd4a29d3cc74c952355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f546b7ed9cf5f2ece5f7829358eccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b08c75aa519b1c58149b8c4edb8cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179453a84cabfa8860356185175140b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c9bf235f8493fe1ee687f6356229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b2410e17727f4755e6539359f4c85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d79f9c267d5759b2745c63b417bf2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01ebbe425275a4b16c754380b14b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37f322d25f02b5e650e310c01fb4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b9b60c3f9a56e59f9238e1e3b507b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdaa98d5a5b6d4d44410239b93cbdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f8477a57d899746d399b281ce7e38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d113b065cdf0ffc081d7998c13c98ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c656b849a7dc0e4cc06643c040c0a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5ea0f923063559570a75599af346369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c5fa47eaee17773c6b306c4fbfb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e6d3f47c68366a5a30da3161daa35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae71e56b46dcad9fbade6c97b0859f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24182b595d5cf25c5f802932f6a3b874373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05b661f1c3dc6dd836e321ae4f3b7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b0537796f0d2ed06d2ff914795fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e96403cc57a4aed68463b900e71d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566329d41bfa937141e695f9c0ad5a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03005b7dbb9d6945e0e7c7d83398b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0813113684caf4715848522fff44fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c29549139aaeb4c35170919eb5a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78b5498e37ae78e2de81f0d7eea314381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288948969c4e468a16a4f824d5755ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a367e6a62d6cef4d768519281511e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333f8d95d43b0b19c900c476f89a81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27900f5faa4a1ce55cf691a626a4468385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ad364969b54061aaa6e4353a3a96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7417c79c29d6e7c0295ef59a6a69ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c47148029cb6f03e8bc15009a1cd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903f456e7a73757fb76f4a3a848f348389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c90be8f884dfe6fb12ef426d2e02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5a349d1b85732e3414106c925d9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b4e16209d71f9108f424bdc071d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023158e8abc26ecf280396aee4f93f0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f5695fee00c3420036e1a60c3af3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2276837cf62970bbeaa97ea959dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d3e387c92849f10f2d353e48df6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774c1d9c61e2085d8f91d3fbae034c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d30aa159ed6eaaa7111036a2d1516398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806513630136646d6519eef7eee44ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b87e3a330890f1579198e9c40c87f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad52670b7b5fc5d4006228e51489363401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eff6d8c9045af0aeec4cbe81e6ec7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7337031603cb3ed34da33c70f3516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79abd9f7dbb45ecfdaccb11eb10953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83adc3ecd462958a7c6ea1f06e7a68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac152159bca30d8034a0c765294393406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb47d5643b6949ebcef6d837f5a7d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669fb444d82c88ae86823afbeaafe3d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c0ea9ee1d4090cf3a000ebae1562409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1628d7a8d20312a4f444f80a09571c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45512f408a922750515b4df3388f40bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf4ebff89b427fc9616384d00194d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5a7255e4a25cdbf4d7d20b54ab4c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d6ea3b09b0f25ad80f4bcd7aeaa7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f0baa32a9a345b801d2abb24d4ab2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c09fb5f7a7a1079c5454a35b9caa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987116bb4237b456db60500cd13018417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f4927b0e72cbfb7471c334c1fbbbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27ce3af7e0b373e6149c672067c82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf335e20d5dd57d2f357e4333a5bf7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b535cfb53040797c25620ec5b04f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b1865326a432b49808724c6a21d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264133dc5df0f4839e81e2acc22f63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d33fd9d4701392e825751eaea01be0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c145d89121dc523caac9d08fc38d81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da994922fc79876dfbaa306871ddd7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1208610f916a414ea1fdbcc67c5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c18ead74b0cf861d6b8ddb0bb3495428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900d696ad841f544a2254d64066134429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c270b3e2a78ebc563a60a70278815430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5394f267702332f9c21ad7dd6d3ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6296e1f70f4ed55371aa779163d757432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3f8969f1e2ad387f8416d6a530b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab96f05d9374c8e192a728ca0a3288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06a55396f69db9f80c5e124954a9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b8d33142b4b87a61477a0f13a5520436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0201c62873e296093f0f29f68a2b19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35733cdf96b7e300d3a130fdf9cd2e75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786772111b9072f7b39527599f8a601e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4555f05c352a0b52b8a50632c654ed4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53af9026380385f39721c8223efc78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a23d5948db0afaf669feff5fa8a76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26451c82bd539e45b2728434524545443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1bc7f4ac6d4ac1a1d98f247af0e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a137ebaf4122d17abf6679f0e7289c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202740840a18f9401e4d1c378f27b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda48553be5f04a123bbcb848175368447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e32315e3daed4818381b25c27d1f5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d10921b8c71ff680f75d28e85afd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8050bff7f48b9bfdca707bf5f1917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa83808ad58f4af40877ea0ebddc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f237088fda1a413f402b50aeb332b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df557b2b1e1294e015f1ad639b02e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b7e8df16044eea56510aa209f6949454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d707a465b94e1c2dc0809173266f476455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ffdb6e2a1a1f1f2cc25fb14f2f6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9750d4b035e60fa1a448fc7d9f3613c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07701d1a425780acc5e0d3c7c771fd97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd91f47e1db6a4177a23960f346bf6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13ca3a699356a55b521b5c3ebb9c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed942bf352d301d4cc839174e3d96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf32bb28c7f8053e9ee5680fa7c1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f16404ed4cde2a3d7f93541542b4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43d6e76795f26994d140db6842d63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37b3e3886b2a4f924de4de76f215d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195a6e948f65d57e3332db4de1311c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a9e0718802813f265a7d62d3bb39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da03aafee46496841c634b5d61b4bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f6d252becc528b8d17396c6613364469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ae56d1fb7ca550c36b698b5c5a12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a30dc67f731d16b13099d5108de3b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d054b6098d4b052f8f5697658ccf6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa6f3542c4fe47cefff902c64bb71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3896221180d5b1c96ebfa48e2edc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f273d7e7c2f0db048861c5e04dbb20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a797ce4db9b1cd9887a67997d27ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad29e28b704a6cfc3618e4a13756a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abd813531e8c30274b1da514697abe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cdbbc4327bd745ad1e8bbf9fca5ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2677e00c629acbc7468d035bb7f8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e4079ec83c8c0c032bdb04f3243a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70d372e16bf42c1b7e3daa28c66c72482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e579dab479d7d38cd407953c379e9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dcefe9774d3a4bcd06c325b898aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726112b47f875341d049f9b861206869485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067e4c91742436067740626b71555a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cde07bd455ab66ab36f76da9d0f6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6b3c2cdba4a23f3d696d6b00810b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1205eafccec32ec6c87e3099e4316489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12921dab6845366dd5e5c039b1ce94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a8159e5fada33c10e1f6ed41a3fae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f39c0a7ff88e6b55c9113a280c13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385d6019c708cf42afccfe0dd98e1fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dd3ae9f6ca25a07f0f5f59e4b489494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea6b041229625acc42ee9868690e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7a0d8ca0ed632bf82abb1f087234496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab89556fe50cc5fd1195b7db82b2a9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ca59bc8f355a0fed940f62cdc31e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdf65107811b526ac5ddf071ee690f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc302c14eb38c7ca51115dbc1f8faf92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677350d8b0e6ff18bbfd072ea12e59a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad51853c3a7ea9f58fd0a680697cba0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6423fa90710d9c58b196f7d29f324bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affecc2dc4c8021d54185009edaf6829504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524afd9c8abbc291aea41a332a3eb4d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c04cb0b88feae65f3c1fd654477d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a622491b40940c520a6edfe584e083f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a027422761383225e935e4c3a73c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0cb9fb75a598c445f40428940b6e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be870d88cd5aef53ddaaef3b13a179510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1f41191aad77f41e2fa4bc1070ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba121a6f3f5c31a73d305c3aa39cd2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1efa50c359196fb14698b34770f6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d0573974fe30d77832d9704ff847514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1db2ed6977aecd4460f0bb3ac325515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c7a84e0e658335de0783340a5c9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2680e3e064968bb562907d1aaf2674d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ca643aa3b27370d2a0799b944645518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b29fd8c16be0c7e05a2738cdf341a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47d698a437be507d9f980af8195dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7560461eda92a1168f79f8189a56383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c179fea3f4fa7469fa22b8a2d2fcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145ba68223f7c770f12d4dd5cdb84ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668084becf132e5fca3190b7c2a671524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096e661603db93115ef9a02a3fd2b9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883072201723dfd6a67aa320571c987d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a749cca1efacc97a25bb87df05e5e1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5584b9fa43c50f8bb6c4e1dc67daa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a7f3fb8a06cb4f5e925051a4a99f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d78333a4eb79d7d96f4f6b100249530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8dd1dbc4da208b8970be70363a4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1621fd4f5f6a26111eb64615287cf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed39b29c3667b7163b8b73cb5f9e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6341343921f512ae22435c899769aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14fa0ad20b18c400766a9aa83448a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7a7eb035490c65e98c20caeaf8800536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a90c03f45f0b1da2f97e38242e2a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245bbeb1d33e298bb066bebbc45bd0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d547bf6584e0b3f7c8a3867317a55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59837918e06264ed06ec358ce7d9cdd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6742a01381a0d4509e8cf38e96e0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f90e51d981801d5961fc5d8d2a06542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195382398ef460606f2b6325005793c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f772cf6a462593aa3887f143c732544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66441c30c95fe8ce5e1e93e79ccd38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd427b3a818d057ad21904c2706cfa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80497b0222a42eb9364d14264e0cfdc4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559e5039baf6a8890d404985ad775c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc922c3d79c70e502686f48498b2e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383a4fc408b994cb50f3e58aa66f13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38a09a2ea4f864d19a7acf9ce66de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036dbe40c9acd1d6851c09768c2f48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9a8d39723b8ecbe3e5203636c5b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233088ca979aa5413d8ab49edf4776554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a99572a68a60880554b8f95258385555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08a6a66ed30c48a7f30d47d2856381556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b45de85a9a3607aa40de67da4f9403557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e1e643f3c4fbf79743cea070bbc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a56cce46f30040b073bd097ebcc32e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6dc0812b3fa699b39d5d2afd04f83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8fa1c50f7433498eb704c1a7df56c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551296d1996008acea60fce0ab5cb01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9078392b8d256f1295e0355f1e081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59040be67ba1c89573a9e46055403c1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b34b5bec3eecf6e3aada1b4c9e6fe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1589e0c401c4b24f56653d261e3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e3bb5e11b95577eb44bf37b57db0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8c0e6eb396773b4141293a11b154568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d308f7786a6bba9c2af661353b9a77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af808932f944cda124ef29238f53fbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5c047ca992eaf53cd70a06bbbb007571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf473a5f5f626d74f65293816aa53572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db37bff5829978f0b8fcf9ed201b08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7777d327b7c247a92f0144d7a18e26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b84db9f8abd2330a0a4e80669449d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3e96a228c49d5a3557d5ddb99b114576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413a8200f03c4c5c06d7ef031184a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de01364b69d306848f078866a939950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019220728c0c90303a39dd26913cb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509942495965d8d288b50d5af903df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347da13883ffbbf86d820ae040ba7a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf382fe8ba9120582a6021d7771b3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b4480c7433bf2f8078f7135ab16f3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e11815cba79f4e4454487b8b080a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67204ce37543e7b532f2b47a45895a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92828d79fee4ae41fd7e4fb2992fe198586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568cafad2df87771245c377a219e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423abc7d9f294bed27b01d849265d31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232d0d0231456a00bb3aba67cac9983589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176ac8dd7be4cd07f73c7a0c9e5cf8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471a45875b9c87996fc7b9a7e9379d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b75df50bee0ae0237bb225b967ab97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89895a15f298b03d6da3294859b8960c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f00ad842ea784ed6285f25dca197a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d089c2557b10630b3aa969b83df8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebfb924e9486f2c448b423541eff76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c9568e8a5f1b61bb8021fa8cbfae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987787234163da75af962cc6407133aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438ee2c90af53ed4c6fc0405414567599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8ce3a3f167b79f95849b19f306b3b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fcb9472a46ed4ed444bb25917d796601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc9d7021c609e216288bdb8896ec60602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67310f8fe24219f82a15ffd04eccc1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443545d0e329da687ba44285a87ba2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115222f21412d62757138adc53c78859605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0562a2e0becf9ce6b81c155db46af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577fb47cca176cdff523c3c1c9cee1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb73ba92741b46f13f989afca034dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ab5585c240e17cb6e15c74c2adce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ad42e66ffc54be227b0da35e771b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177279ec42aecc5929655910be1ded4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e7a94818d5e2793ad4604d4be65d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd8aa0230fe8b6702bf0a4df84c9c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacb9570b726ea6b9203927e1d18aab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c820f994d923c73fb021a9cdb4a3eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34781d3f91534d99eee52fcfd459f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135955f7ec10e7486cac664821918a63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e372365766390917ec58535429d19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8858ddd9f4b8a7b09285620007397e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf817271458512968e70de5594717620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b2c37cdc34053eb68ffb754a54221621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0800e8e586693f5e64ea75dd3d73f6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b862a91fd0811cd8741e381dea635623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e54e1b115af9e0b919f0a934a177624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d76acccf76edb6a65c86e82a54bbda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff145154f8efc7e01e5b249d7152ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970d93194747453047d553abba929d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457cda1888b36814ea7806e1c69ca7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5cc4591a65e9b120c422df515c78e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b726395a8a452c5a484af5d8a37c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97bdfa699a0b99f0d5e29cd4aeb1ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b749dd4fb74b2848f401717575519ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f759bbb557433a7e950d2e4a1fb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b00afe0ff67626e90a52d2ce5594c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ddc577d855adf5f57dc2648d17ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babce70e693883ccbb3a6d698db8f52b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e928f0d5ec73242a0db60f968215a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf3b1bd2b52b04a8c8fc2dfe7ffeb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612d3f31826b13fc616b218aab482db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727223e56032237e47aa35469a0eb2b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c546b3358453f50e36d65652e14a2be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344432be1dc05e144771798a0dee0e01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d36a3fe92586532be102dd2428954643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e026767a7c9f91ed6f411f9b49d91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872850f0a77bacdcf69eea572ea09f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c7e8c7f2aeedbe84d78a45ba6a105646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790479c2c05176896baf1c152dbebd5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d383cfb1f2faa7393fff635a62bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94704d5a5365f785439cf04dd6e18c9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549a5423fab8dc9b71bbcc35ef13007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f300d116b67e8e3a82b776595bbfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de7d268d3e42df14d46c11e0c7f4cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d34db11a490def7456cfbf71411a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56aacafc9e331235fcdd992360f38b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e76a088afe636b760a28c049fcd7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a28185055e5faaa1a543d284efedca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed9e3a52e64559120c4830a23ca78c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b6becaea69cd7b17f19fc1aa995c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9ebd1ebcc551144e1f968328e2cb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4d02f8cf129a3d625015d1f688aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24c8b27dd1be9a536324e910dfd4e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc35cf3f2bce02af45dcb47a6ad173662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5499ba30027ea7ffcbdd437ef2a5aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deb13e90fa18b3926d345f73008edf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8b87d54a61995104c0b94ed058880665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8973b8b32afd2c5b122f437b286c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c26c30e95914b495775e32477a129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7559c327c3609cfd9a849c15e6e0506668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7f78a8f52777f1ed689769981603669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af27773810278e35d95eec99e9fb0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cdd80a917f0d46e11779d40b085d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf45a933aaf5449b498054a9342d96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1096cc572bfc9f15acfed95652ac2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f25775e149f9e24b3abe099a63b42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695724b3761ced91bf1c8625b98d0909675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c075c597b56ce7a119ad5139d182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dd44d9db91e0eddab73594652af6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab6f0f000a72cadd1db6e8ee623f62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3971a9406af18778c76bf53666b00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f99c852215021102cc332443f80b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e9d936d55973f3756444645de58e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd137c281843323da5caee810ae14c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327eb5e7f6c0e7d8750eeb039e9103ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db241c318106ea6e6975853d7d2d98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2ef1ed577ff8ebe78bce880de15f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf98dc1688dbf4fd472c82d92939b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088f68b42d9d8559476618cb0c21f3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b74588108a4cd9630cc4f6f83ee18b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e39b942186b0e47d3c2341bc1442aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c76c9cb1296289fbc3cf39b7ceca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23f3bf73180f793fc76b33059cff6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940aeb8a80d4eed38e905658e3a54a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f324a278288a572cbdda4057b305e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a3e7ce121afe15369982f480c128b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb772c4b187e8e0c858bad2468d1580695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e016c9c1bbc4bb08b6400fbb110c97e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d883be7ad0be479171eae0181bd49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cedc7bfe2d10bbed27abdde4cc8016698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e67febcc5ce073c395ba36783c24d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fce7725227d8e53636b488836bb547700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae92a1f5401a8dedfa9d2bfa9be54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c45ff24bb315f02910d80fcc9ef556702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddff42633127b302a49eab36cb3037703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7717bf67ec7ff87a09cd1f1372e5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088703a2ba4ede67915e4a88817c540705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b86932c5bb29549370385d2b55098706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c376333df3d58716801e8fd22df282707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88145ff6c5e245cb91e4a41a419080a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15564eadbdf01fe456b5da6e58f97e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24d05af2c067929b5aaf9d0ff7b46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c669469142cd04361d9613476bd58c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b05d179a88cb246a61c5e587637c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca5c261d8b4eb6550452bb8798f0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f55aebafe843bba28f7016fa12ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddaee45be6062da784f83cc5ad66b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0273040417df8d4620aecf37792ea8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a6a39ec8891cd3a1a8c1c7a630e8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979afdd7e1281db3f8d5ecabfeb705ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5393e646e5c66ee7780fcd44c1ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66cd050f41e5b2ad8c29f129185922720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5dde7978c0a7a3255d615825f754721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00ffcb67cf857753dde02f3e916348722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d70acbee8376764b9463be017e87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50512d432060a0b0bedc8b0350d4cd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fcd98635a398ce080f1d53709d1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d7131f462eaedb736942774969842726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763970534e2bcdcf397dae05b86f970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364bf181e9e792f3f220ba2a895df1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123152843250e080263c20a01ecf67d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df445c7b6ee0be5b609466480385d3af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962008b8194ee0f0496a51e9a6b82279731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44a04242e5569f62a606111462a81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86bfcf92eaa01883ba83fa3db83df6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf5bee86611f50cb4e39a02ef581f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3170a29229c1871a6cbf9862e37a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f33feabb44c0478ee8a8746563a821736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ab467a6decf249625c34339d9dc74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a3c4cbe34e4d6a2ed4d0b07e6651738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a31ef562cb5e39321f23e1e8098da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f83a350215863c5ef17416bedfa8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c8405c0adc770060e81ef0f5455c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948443a356e60b9f818c615357528d47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e3387803f0ea7767bbb86e53876d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2086b706d86ea6a6ae47690e5ca6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a864d092363e08b0a068f3ca2468407745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad279378657237cfa6296db2c8237746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8ab1c9aa7362c6bff2f0daf95722747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fccd61c7d48205c3264dd3a09e1b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34620c4b5d8d3da5caf17009a8f6eca4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54dbde7449b08ac267ec76297b2804750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be507f64c7a55b9002d04da8ba92aef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b2c6a45903a723f30deb298d8bb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e0fb4bc1d406959f7e6a04f01d544753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf16995e43482c0cf8bb7a5558e1b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699b3005dc373e50e509e91fa0f8cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8772e083bea7e9346a8654acfca587756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce2d29de5c330055d6385edd99f0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0759fb0b218df35a736638d76d7daf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d1473a41120f84a810b320833cae759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59010e567442a8b9ea6377a6311b1be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f03f8da3cd18827dc6a86cf950e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5b4a9fbd82aa0b153535f06f0c0683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a0846ec45eb6ceccbd092702f32204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb5f563d81ddb2ddccbb56cd21ee8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72999e0e70592e4d11e7a61b7ce8ae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2babae28821a74a85f492e43b32b3877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ee9bb5ddae398514f9e3c5ceeb56b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a64e3e5945b29bf099a52901acee2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e252ad787d331decfd961199c3b1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bc1060125dc3ac7b05b436625f1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2372793a194bbb7c8a497526b4bbe012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479104920bf7ffc4c84517b10b3f25313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c91af785490b3094dc66f9b91f63314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0b5754c450ade543c75c5370c7a8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ced5ceecca8d271cd7235babb2d0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c388c0a6f41867d043b0d06d6cf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88671ea316523363962b91c787436d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef88de1e28f9d2771db8d762da321e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5218a813c72d6254900a559bc76020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d309c9c3e9c37b4f564f207b4ec3f7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735b0b1592491445c74ef95b550e24f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e1d722e46d03806acf28f8f66816223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bb8466e05b77b1cb1811620964c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9a797d2ee77f825942591278276fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d6ccd6f4dfa0b5d6faa3bcafa593926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774830b46df4d84a19d4b3cd161d7e4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce64dcabbcea4a59fa2e9cfb621e9cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37f090147001da1413fee3c14b9b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71c40caedbd8ecf87a022dabb625630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7e41715b0e366ff77f03a09c602531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1bc638a860683708bfd55ff54763932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338d6336f7d5baaf38b0569aeb967433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafffedf226003ac829aae0602d775c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374daa45866662b88fd29b53d7c50a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4253cd7f5c42bf89f5b20b91256d9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2623d18f42270c6c7c4783e2e4bb90137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e1a891f3eb763ad11f45b88736cdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee423e08a075ec5cf0403139ea1e689339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aff290928a05a823ff6992f59747b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a6a0167dc5ce6e2a09e9cc73961241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6270c7adaa1dc60930fa056a010142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0254c2239e7504dbe8833568de6f6f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ae2ecf8806be80123fea7d6898c7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724a4a6728d9b6fa70d8d0a292714f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b4d67b5f6e5dbf683fde8a63209db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7823235b26593436c429861f0b5dd4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19974a0c0d0c0bb03c3e000e1f71621648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ccf432fb2be395248bf5e03a6f94a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f87592402b8103c69de015ff527650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138de9ce043c7a0ea8c575008f5f1a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5948548ecf029bdf91d32fc01d53cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580306bdbff2f21c307489bb58688a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f550e524139524757e3448cd85ab2ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db195d78197c3a77f5bcf58dc8d64955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cbd92238b74b2e2ea88b4165460756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819473ef98926f9252da2747f2567cb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821efa34e62b789dba66f36e5428d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2b062bba4f4fc7dc95ec82136950259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616c1cd6e40aa680841338e3ac2f66760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b70320e850894ae665056d95880761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aff72dd895ce4f7bdee0c83af4b9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b57faf93d79bbbe23f0aa216d8db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b3df9af0170256e2115552db0a33164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c2d51efd0a542200412578b2c045c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dcc98a3371534f89afe10f2eaeb1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eba8bd551e5f3dbadd47a2b7f49ada67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bb52515a8e68e83e06910bd95938668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b36fea67026b4889cb291938cac0ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bcf471cf2fc8fef418f8325cd26f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ab45c09f4886a6e952b09f2cb4bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6109337abb61a8f43b7ac109dd9c3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4215ee434a458c88304220e0af9b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc7c1c61568aae7c4fd596ba008ed474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aad7e9ea4f91338fd44f25d41628e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb2406b58f3418debcaeeda505f1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c56283fdd8cdc7c119a012518063377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6873fdafbf76dd9b010da95b594b4c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef808062c6260c3d791438bd8998bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c63ebba6e8b0a82da69e5ed6e7113a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8aec16bb6d7daa5fc95070bc2546981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58a830ce225612d9f4d2b68b994ca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164137dd14cf69727590b960035118983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd2426836b49ae845cc1108f61cd2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d3de3fb915b84d0b2ebf1ed85e88385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a295c3155f8a80ac7825c99b6c45fae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047cdadf74b62a47838da8cb85e4e1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822d8039fbdc602c75bb958a627767088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90355bd8a844e0bbdadbcc7a0bc3bc7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8180926d91479c0bdbf00b70cda5d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a7aa7e3cae10e27dd47334842046091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ab994009099b1b6303ef101e847292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdbd545f28ae37c61f79a48b24d33f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa23cced390dabca8a5eb199ccb10894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76197a8a08682831348637fe0da2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8ae710060ebcc2d2f1738c78da60c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb04894097cc36db07105548330daeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ea5ca239f5f0f3431989865f0d2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43577019a58ff5a76a138ceee5df099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd328c1962ee72a84d45fe5ef3338100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013808531d103a0c864b0b2d43d41b02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83138dc28c65ce9b86cd61068ced09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1154b6887d8ef7e6c5f1470092f5a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b817efe50f360727bd86d382c5db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b11954e15cfd553374a9db08625222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9209ec73893519c105f70f4602d0f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbdd82f2e40ac99f2ac61f7a45dbf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912687080025fcc30483cb9fa44033b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c64439aef7adf6428cda4315c6f23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ec64f9d5ccab97eb68056b0142239110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bba1d12e5612c2be95dedcb79169c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaffb3e81cf79969a6f5f07475b91ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc65f000b981ec2e8fd3247ca873bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52ee71013dd0983f1721535cf9598114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc1e5e9104eb28d4df5a57acd36460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4881f3303f7ad66eab42872e034bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21f6f74ded204f8ed4e5d538f0c967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b710d66d1b70bce59def164ad3c5f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc7e39659bb07cb97ee9c7e23c5df9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068e5a7a86fa2d0ad51857c2775ebf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62fc2b68d46c09c5f7bfa2b4b40842121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fdacf88aa0d5558b3a31f0f95cad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31f22939683548b41b7914bbf64630123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858fe5aa920ca9811a423b12456c25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47c32feedca0b8bedda81d448ed1ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693fa82889f3d057bbce226c26e0efc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a741cff204a6ae422cd46879274dd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78900b407978c764dac3bba439288df6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e33c67205b31f31cd58d535fe3422e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa8154d28ed1b7cd6accade0f44278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6ba5056a28038522c20d25ba60235131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81769b8da6e0ecd210b2e9c092d47230132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc990c60bc5368d83585f4c53235a59a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484be1f0cd879f30c49b7de69c16adb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5540156bd912fef87371c0e779562ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ba676310490eca40163600ae332e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61ff83707a38b31ad205d40f7196d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c729bb38d6ad78f83bcef601704ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9159c5f6b805acd62c8ce1e712e94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b062ba9f3046e559903a092f938cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e43fb7e6aaa21835d659ebfa06923a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa24ec3d591fef1a51776a7c609795f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2187784fc000eaa8a8a59369991793143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f6b5087609b2bb7dfd9c9e8af2991144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d3db51c7d45b3c580ee52906fb62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc3d7a5fc3c182604384fb30aa0b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcee2c063fb2ddf75919243c24c0b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47cca54aacf86be3fc4f175dceba81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d751e52a2c36d648befe767874d4d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314b4af60e95d367970629950585648150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c9822f24a546a5e8b9fd1ace4573b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b3893123efe27a62ce5ef27d619ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f396cd6e10995b2dd8f7300e0ffc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2db43b3a170ae4ca5708f373e5ad74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3893b3bc9d2c14378583972490da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e508ae1539005d5bd5ef249f9be589156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d630cb835a674ce8551872b1c81871157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e33876d25df213a5ab3fdb677856a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51aa8b53a6757144111b38e3ad3b7b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e8a8730c5ba3bf1bd1b21c5bd9aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48010e60edc0c322b7b81dde9c60a6da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319851e4b3342027caf5ab7cc1afbc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494714517cc65704c5a8dd16d6edc52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd288326a4a53d889249ac0405a1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb48e6e6da017c6b842382ca3a2ec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f7e4065ba95598cf248b2771f001d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b98b3e8490efd121f2028294bc95ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57c30da1fe4138354256a9bf273b4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017c677f114cfaec7b4dea6a15bcb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba156c53391ce804b090eba2f2085170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ece8b021d06c5400342f1dfce2541c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e336926d24f560eb99bc4121601bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b32cce24aa7defefe411122e2bbdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887a84bae4b53d81b2d0e674f34620b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673fb7a38bd1303464d8d90c478791e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de8103840038f1b51ee6513e2501c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29a35e58004f5bb0e3adb71ac7e5ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3959bc451735af6af2ea4faf8ae16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d641f53eeec8cfccad990298761e91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c235e3b39cf72ede7879da055df2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d87281a76d761faddb4803f768684181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b505160ca3d0d2228e09c6ec0d15817182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5607f674748b3afd5b64ba89e257bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182197287c01d973753542b3ad274dc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51dd7aee9275573af7af8d2665ef5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbeef099cdb6b8fb9814ff3ee9925f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b332bca292a10a7a74c8f909fe166d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea89219adf05e5435974cd5c4db0b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf049ea28eca79f7a6abb964cf0255189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233162d9040909860954ce22654584ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d74f46c7350cf78087fabe30a296d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203144e4d50b8d14d33d5a6b8ef2ce69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e8e3f1dc171f6ff6f605812e928f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92379ed9f78c5cd0374a7584ded0e27d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311d036932c3c711058f5c4d6b1af2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707542cb92ed7cac8a1b460163d0e3df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235cc3f88d90446ca75571430065129197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4849b2ff8b470c69f0a9d22dad8d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de6123e65ec6aa85bc74d93c64353d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f3f14fb94093c775a112bb14ea218200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041324fc76503ebbe0cd18eeece20f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344dc11b6ff350d2b986e558352650202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fac8a0ecf894662ac5a652e9a1d74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc48ea09d03a07b78baa2fa82f5e170204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3fba6fa0d2ddc9d8fbf7f046cf4c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33802537742ebd24c983193c4a4de1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19947f78ffc95dacb9fc9cb302bb3e9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b8bc51b9f3312c54ec82834466ebe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c907ae6b9ff5051cc2f1c2d291d250209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c3fcc9b6303110e49caa01364818210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3c75cf6b9e1c172aa90bb6d0c013f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec144fd0e207ca550d4765b088074b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9af9652eda3ab4468ca0ecb3b6c085213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b643a5f54b3775061a5fcfac10b57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e96ac29a701dc665e0d4a9535c8ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb4231a7750fec0c5f8ef4502426e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d279062cecfffe1ced4c70569d5c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ef2170d4a8f363ce16a91631dea51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c38118d488f6a5a5ccdb7d8253aae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69369ef9d51b21e01b101d6e71a6fe2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1006908fabd8ec1fa6475ba35a0de6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e5922d8cbac3b20605ad483557ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9d4b187d584a4ee1d5f06d40f7812223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e78117d176f626c7b998ca7d87f6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c2c9ab2b1a07b45a274d579fd417225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48f3fd9f4f20be0ced1b1178cc4f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3fb048af644aa821ab325c42fd7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ed9fa7aa4ba6e48d2160a84f71d48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f7fee3bb5bbd4daf0ca80d36276df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428b0c22fba7de88950dc3bd2947e52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd351c133e5c5db2bf7637574399573c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abde64508ce11318cce6cd151cd9223232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064fd13b7b646b70f060a78c5fbf745233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1fa26537601e638de38357e11552234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14314220cc4719d33d5f655fbf4b431d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59bb843425e1b37ebfb7d64c745f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73db4ac46b841d2b48ee835148e716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87953985d6aba7af421d98f62aa65837238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e110dcf2e1b98f481ebc26f433983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfeff6a9c529f17a964afa5ea8683b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904918cc1ea2f164eb66f4cbc249b16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba2b6f69d52fa6da1efaaeac95a521242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c13fe57d7a8a8446c7df52810adf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe646f843f2eacead5210d7e9ae9123244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b33823d9ea2d0bcf43ceef8a63c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d41d8397344f62daae6201944a86bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3b02da579413458d86bb59d3f51c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0fca2390bb986fac2e5f94117dd26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ffecbf0312a6c9e7f344dde4d4b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086186af6408375c9b5dab1b5b05094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0394b42615488d30c6773a2c02504251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46f8cf726233254d880eea1be2fc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ac3eb60ee0f267787a20545b68c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7772d2a79f0e6257bd16d358f3fe5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8365cd36d1ac36061996880808a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbbb2e392e9515059839da73f3e1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5ab8b312c4c0d8adeb9a93096a96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a2e6a39c576c5bafbe18523c3a4d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a3637da29fbfc988d397e5aecc4c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae5812748fba4a61b2dca4e80e6c41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e22fe8e3ed89d8fd70e41d90cb8380261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8c35b25dbfc8a48585ffd927081de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296a6b3ca6bc8e687e4bc39488528dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38255c2d6237e4c442eb062a0b7ee7d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d78a1aae5fe97797fb09ddb3e37a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f7ba2c6632ec149ef969eca318395266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afeb6950e87045b1264b939da4a229267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c33b478f6bece08ff2ea6058d9eca5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768078569da918aba9216285b24c5d02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e7e4d805416a98592f409f590f25270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317cecd367d6fa93b4b90b9dee6f43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accbd0e93334af82949640d8de00ff1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8c6cfcf4dfef6fda1e8310ad75ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e571dc74605c0b3b29c400dc579ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1bb4dadb349f361c22a271308fe43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c22bdcdaadce9c6271f28fc56717f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf207672e1835ed95d381889b641604277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea1d28c5721f15ca974853b6f81ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9263dc4942ce330a6e8b26377cc63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4388ba1b7a64b52826a2f8e31f539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e576b9c5d1fd7744083a6ed7d8d111f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8fb729fb9024a6a16d0d3a67ad84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e886efd53d996dee75f82b376d91351283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b4c695d675c347183a6922a252c4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d3381c0ee9b8d371d2a099e255da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0480569314c701674ad7bb21ffb8ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7df9eca97884e70f04f6c4905ac17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c81911d630811ef5773f42dc0c88b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0ca1b5d346ec89736e1c6eb3065fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7ead5d5f60621e6f2a49b58d05810290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5566931892ab5b4f95c328ffd2b98e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878534c4b8362e8f81aa6467c022225d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333412cee97d28cd494d7ac24d2dad6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ed0f13ec586fc70da8e5f713160f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e75b7335937436ed579a63aed65a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd82c4bff41d0920ec6da018f45b28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774de2ec7f883c693d83d4da2e30569297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822305434e2c738a033a1b59ccb662298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46305f81d4c593e959e5184a67e4f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfce525105f9befa8abba56b848cb65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c03edd82d869a5979dd2efeb83c9b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74cfd3759424b5a87111a46a31c61b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e6da633d23aa1a9dd017f48df34f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ecd85f2ab786c866c1e4540e93e7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a5ff25a52308c7af2592c7c9eddf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127105503c7956447ad8e5e3c17b480c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6726eae5ddc25865981991804b31c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ec45877a63c470605223e774a216308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdc29b68fde84eb1fd82ac7414fb20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b67d18ffebe9652d3c1ef0157b12f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee899cb049b1c21688dad46ee5cfcc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ec75b7d643db1877547cd3b3ad3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddb91cfedccf46e9bbada733a7fbce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91916ec21e649649041fae6f48ead53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdcdd1eb4a2badd0b3f05d8474894b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e6fcd06a49cd5fa21adf94bd3f12c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff528a3cd4c715f3ee46d4e8f110eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139f107ac18224f47a16da45e9fb13a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd708cf458fc94626562b07f9d3e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cc7aa6e7a4c2229cb86a8e03f4be7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523025d045b5c17f9b26758639634c86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf764f5fea14e0d1ea5abef6fa0e6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d576bd1d31148e11f82253e3afbf9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efbf3e8d6413750a7327ad9256b6ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e457b56a56a3aa261063d7f82e0cfa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7774c87cb044bf8c85818c3e07b2f80326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f2e01c66bfda7dbd4ab6ed80dc6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154760ca7287a14592bba320974e5c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53293107f3c198a025fe6c88c2d2ada5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36b7498a84435d595ffffa5ccc7ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd76d83992ed128f0ff3c9905a992b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e3bacf074345fdfbb2aafd4d6d017332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9d60e33dafdc234f3afce4be49e04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf1dab84cbcca7a2d1a23111d20f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301207d02d4963ad901e4c555307ebad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56612aae1081bbd5cee0c69fd25df6b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ac0a5043c3644d1b1d8334b32cd43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c179b3b855935bba0654e7f669d186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b181bcc81d9b80baf55df35268832b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f4d287c97451dea802fd8f81816d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f40ff670db5f1fda0e0c56c1fd5784341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3ca5eb3e3f1a1876afd71cbee76ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbacd3f56b9fe40ea4d394af0ab9494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5d3fffc6a0fc2846924e4476edc9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d47f7588d0839bb86fdc86b8a226345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84fa409772d874b9cb5877401ba73b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485399bdc11adffd57025ff262c5ca6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665e163755eaf5c2f99002878f15f96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3a83310d4d729d3aeafbf2754d48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c142f79032f01a30dc2530c4ffe96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1f0b5a32fcc3405efb9b6c4f712cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e632d5e86d89f8472b2c95f4ccfd4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb128a52d82502a3e20f2decda810353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9190e6776a56141335fd8fe0eb1a71f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5013e1658864fc479dede521ee4b155355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8588aa1e1388942dc25ea0f8dc336b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c7ab32795951676549f902528ce25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f53dfdc6c1514f1c7e8a21b71645358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc8519ccc8ef4cc9c35651a5c420d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d1ac981705bb542a59a1aed3f9d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ffeb1e4940a3262d95ab105f4e116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2185c7c9179a665336f89352e016362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9b338e69ebbebe1b139a07cef4c4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d94516b312e59da59207398083caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f4bbc18ac5685214dc8a546ffc400365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e807668dbc34bc0507cab90a5dc19a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da2e9e9245af11a0ea1d29d0d994da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef2f223a400ec351182155e31c32c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ec45aff965280af2e321b80ce0f55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd85091d02b76d4ad7e22d5a3f5d25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6887cba8e7da1984c2e9caf8e159a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97f53e32cd88335be5b8a34641b0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3a987b4dc9e4c3615f51bb14b7e2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bdafed2f741b7b10684e34fcce61c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de587a9184638a9e9d86d21425033a66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68805e600d367793c015164c24a8a1c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae573106b7616e9c79609b8e964403377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c250e1ff64468e68151dee876cb82c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8310776ebfb46654f0565253bb99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeac989ab069be3b38b63aa380ab6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac2d49ffb88036ea37041bf5144fcd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca7ae1f2286a496363e08c1dddd649382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a9b98cb1f7e9e9f05ba258b53810383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0df453042892a0f66cbe5d08d938a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af799e1c2c18c12b04348a356a058385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14016b71621ea699012ef5b0e2077263386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99de6f713afde57b2036f9185b6207387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf5957a74a727347d44e2585ee2dca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e541629a02799c81ae7de51cc506b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbf0c1bcd62854871432929ed00157390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bff813307586a330d617305a1b0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee9f33929d13d68d2b2f61ade3262392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59e858ad6c46fd7dc1b06c90ea326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5fdc594ef66fc70a4d8fe829e06ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc71431e2bf7e47c4b827ff1a9086395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc68a4525939ab447bcd330d396b20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c77afa3b1f3de6ee0a7886a382cb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eba4a398023343f08707575a1c6a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcaa7bade4eae0df9a9b776f481f10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a2c4db89efcedfe24edf5e57d645400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634e2e861a4b8d1812e1b413605e976401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2e32054f9e67678016467954d85fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d70e1c10e6fcd387806dc1d92c2c88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aabdb351bec123e9b0ad183d5ac9d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a6bad3d44da2b750ecfa6193ebfb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b900d92dea1714306a46d9571c8d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436f14bd26fa89f5629d9378257e6b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666dd373c20a10e80c44dec01fb2ace408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844addb7da97838434b03e9c0d1d06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba0c7381bf35d4edcc06151187a1df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d9083d8857e111dabc58405268628411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ab9319e412d59ea0a1a5c5ff7cf57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abcc67d178a9bb68499c5aa6d0904413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b224a93b3d50220010e2a2d2bdac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8a3bef97dd0ef7dda8bd3c173841415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ba2d6abd0a34f0c0c6d789bdb343f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3172bc4e8907c39387f2cebd09640417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215364e6edea9805582f70b57803ad1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74df7625637433aef839bfd9a04018419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1131a4c8e311037a85dfdd658625b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ae1fe6287b98994fd81841a75732421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7043628d9cddb68beae6f26cf0411422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594d328571f08a89cad06986fcf514423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba07d2019a5fa99f4c8591e90e439424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bededccd2e7b0ae972cb1e36e0b9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c24e9ae02e00970398a16f423ff92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b684c6871a391f87408767213caf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cdc646d9dbdb0998bd73d51dd6e8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a53fdd664ced1d7b23d25409bc0cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a8e011e8a623ede753ebdfae58a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd702df524930854203618c8b8ce70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3e57d0eb33af17b1adbd4d3b3c33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ff569b30680867cfee0ad76bbd11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed763f7793c92a8f2c2ac5fbd6d2ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96adb7fc97f7ea48d9af10d0258a4e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae2072c726e050f8bc5f6c7ad160d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6af077b7af66397800e236e71826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d68d9bc952d4b7be88118d150c5c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f9bfab503059effb7e96017cd2e0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c0bb40f851398b1c59ef2ffb3ff4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b23b81db9dcad84ec3fb7071cb54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38535c3efed11939251f0db4101aec7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3cb0ef9e0ec2d6087386125925f82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820026499675ad2a11fd8070b67c5da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31988ecf3b2ea1b2f74aa5668e353702445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560dc2dd7cec4037d464c694d05e8cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de097b0b1e6e897ce8c74c443cfde5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c2a37bf15aaf6d1ca92cdab3133cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25733064aa46650ccc5479fca545c59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f6bff3be2749a6ab4c268e4265cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f0e913ab18fcdbbb32b2a3eb9065c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cde5f4baec9a5264463b151ab2e047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a62215ffd58f5bb94b6c101b2393d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d499fa41d88496a6551bf81e78b05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657ba32f74c37f7e13d80c0221d3a6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621a8e6252a3f306b9249fe1659eeb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d293b4d6a386a1fe1725364f4db5b66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392aae761edc01a24d67a4227c32eb06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438acc65ba780bc93c71be1e4fc248c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d05cf918a40e7e9fe0ec2828cc6ed6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b61e9b0a3b4c8f73752f069d9705f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ebc688d69421f3f80fb52581cc96462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e487cab4032083c564d9f5ba4926a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6bf82b2a315c658e3c544575b30d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaf51144332e76e0b6d1dd601456ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bab74a0a4fdadb66052257e50c578466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c4bd542fcabc620b67c85f7be1fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab23b6960c6ed001f6cbf066a4690d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299667e01c63c2ac7634fef4a41d2e4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd2fbd56d2404c22ae08c3bf013364470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5eb57430011dc5e7544cb525a513a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b0ffa1983278ffa5ff3e98837c9e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13f8e09f31b76a1b095a8b0f85aca2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070f26383e89b97339f3e6aebec9a24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1edcf71d219fc2afa69ef4f2afc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe8e1e4cf146b4177389f5740586f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07333655db784e8cf7344de218d4d6fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d936b674e4575535b732da6177714d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb0d7b624fe4ab0195613161cd93b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e6d4efe93b8a29ccad2c5b724c9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469339d9df1398c58dfff798b5a26db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d8ff3b79f48f568d6469dc6e1d54e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608870dd4b60db4fe2b0ab53ef790e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e882428bd097d763cb3d6e177e04eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c002f530d79229575724c1be1ed6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb186772b1fdcf5145e70ae9473754486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e851ae0405fb75bcee792f583473487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4a9baec715004be839bd77d413bf0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4268cffb6ba3fc0d52a66df9e0f3aa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e1434b0a9b23884fea99826547b0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef0d764533cdad1c6400b8f8f8d6b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b287c37159512796f91f361601a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd75a0a89b8ed43825593bdae2434493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae177bd711084c412547fbac1e8d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d76500b16caffc905bf146124811c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94408ffb9f6fc4a195584c9735c59a4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec83be844785f07151f4e393042c35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46bdbbbcee4a233d57ff80e1f4f645498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba906a43a268fb780d5b0958b9b645499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69294d33cb6f8abff230e213e001f37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b38ba783d86e8039f0c4085c2c6559501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a161ecb92e8212827cd4cf2d7deb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5b6cc39d1c595948de9514bc66f42503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7e6388aaeeb72d45dba79f7bc5d18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeece84c333398e31e7507b8afabaca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72599b1ca044477a864891f3a5c1c0f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6a43586a07083af76800ebf6764f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3498909d8fe9c64d5a5aa3c50f966b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d0275eacdc7fd7564781b47f6a723509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956cf183caae2d34d3d24dc6239a827510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414da80ea2951452eff730e42eaae85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4779b5aebb50dc4af36876442bc93f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3a0f07df9d5213c557f13d3b8d102513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d0d2a1fb65198625767fe9a5daac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e29b05510833fd13087ef039dabed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e6e7d6ada474d21d743bb520a94e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6897fcfac1ea3f23509dc1978b90e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca227861fe1397a3b4405a5fc25bb68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790280b140ec4f16b0c6c7903bf59611519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6328dbaa38eb5e6c39921fb5e3b60fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a986fc8424a741e9aa7c3a600fa5532521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472032407ecbf7d7bcef82eda55e9a7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bc7cb796f091cbc0fa40d6624120d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f007fa8f6d4d57694d9e21d90826af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a95428c1f9b132f2789fa30da92742525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bb4bbe66ae9656aae13a872401e59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c072738ba01a263f457798b2f8449527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d971a866028c6623ea860b24196d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0803dda51de90842834493fa4c7680529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acdca4fcdd0294f375ec48ae09033530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b3629ae0b4be315c923a43681ac68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293f0cc713a0a659df7f531742c159532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fbccd74bb12105065ecfe446eb263533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32068a29664947d17df692cb465b2c87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33a0d80e2b50ce35de93f079723b91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d3c66c17bc248fd400306d0eaff26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9fc39e97ffa39422af2a72e4c96ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8539ca8f7697044effa02fa8ae7cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6e13822f0762e17ff88300fe40361539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798445cf43432231e8d4abb9c5f3ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d93634b476c7f88574776f53e88d8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7e814851fad99572d241da211d84c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5754759b66b9bdeb2194a955fce102543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984aa4d6fd20678bf6fc66d29bd47a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc3e97720c53681cd1d6106aa36e0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743522bcb62c530bd2d69f83e19c05c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eaed8f890487c43647e48f7f3ff46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85024acf7df15fe1b9f466167cfe6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b125bcb0cd7ae9c60851f6450af8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a636e72589f32664f6ab839027c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef4b2378e6e1de79832c40efa61ee1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7917ed81722edc47265d023bc8699552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ce385cd1ce21cef3c93de3bbb9ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d47cddd77c64a4fbc29dd65f4698554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc47f78d5a9542017890078ae8443555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dea767db044a6c878047c96fbdec8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cfa0e69bb6494c4c0867c69aa2bb4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf198f4c3917ea6dcdcc7301a57444b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d2073f7934cf4e84071ccad4fd788559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0675fa1ebf9170c9605285a79b84560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81680ad83afce48a988836bd806f0609561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461b267e718f8254daf7f431ae1a9d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e1c965bac80e501627b4d0d57710563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e55cda0c6a76195956184c5595f1e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9266d535bd386d566d779ad140120565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb7181933345bf37130a23381941d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe95cc67bec423a59ee1465d79f98b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2493d188aa2ff09eddc59bee3735b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceffff9d06c912061d7d2b0dd32d8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db73cee17de8200691ad21bcd51566570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22063975dc74a8a4a013402e0836023b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b96f156d014cb13c3882607e2563572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58dd529425021c0e0b83b04ad99b2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fb02d5acfd5f9818e2d122cc04821574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1434a9caa3c1daf6d5ca28d943c73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e3c47aa7b9ff174e68ca18606ce7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7f10b4e5c0f4cf5d45771610f458577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e8c5ac6bfa375b27ad373d64d5208578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad84c17ed59a5f69504cc6cb76c382579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0bcefab904a3f5218d4a2456bc1e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b5097af04f4babed0e00d2f63c7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60671d60200f02918dcc698fec64e5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5419a72d386f1e1e4a473621815b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c6c2e94b8bea1d57481c8a48d105584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ae710d69016460872e62974835e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737cea399b7ae2b8adcb187040002c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf2afd8c6da95f65b8da4601fab785587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccd2434b91621d6c7647fe7e6efe9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1d59cf00cf025f6c9f449935a363d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d524133a4cdbe5d98d1580c00fec87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481950a9449a903c46ae73ac07847eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6236a029e0820b693f6a03f8a13bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19977c63c135c2fb0d795a03cac3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba302326d6006ff5787c799cde7dcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca18989db35ecf56d3054a3067ea683595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c6b8b7351cfa92fc1b2a2353f5c43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b90fafaa059fdbfe1fc6d2f5ac4d07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14360e4fef1f12662fc8188300663980598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49b0c2b4c51bd1063cc0d882f4df43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9256e7bad5f6d12a1d8d84319ea1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce006f2b90140090c301eb30b2232cd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf57178aeacbbb3fb4d37e9d71785bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071decd8270dc0a8fefbb21c03bf6624603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56726d2647361fa72dbf8b772a183ccc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3b10b59352b4eab4320f6b8a893ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b41976d309019310578e8ac31154b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f2f355d55b75190df22a330c0fc4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b3a6a0941da6062c75bdd1465c98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d622f9db12614e415b00bab6f1ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce84f41cb3795def4327b09a8379bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd3e204526fbed5832253d26e38ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa0a6460167ac0f72bf3c625b63f73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a31d966ab8dc3f9903b30a4a0660e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc322472c33f1504204cb6714f3a727614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4896c895ba769a17d9b11db2b4d7b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2826eeaf930d6e11e18afc3da9d72f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d2fd6dcccef1021ab06d71f79f35b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad486ea8eb3d809e0b2850526723c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6314a48d4ce6ff7d417538fcc82c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f846037f7f6926d40f721774c8be74620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cac015be29d89e61ed360672022d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149293c5a60ec3cd9000e71fa881dac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40259e75cee227116b00570d0d30bd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40cc6f4ccc5e29d5d7dd0d2c7dafe8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5828e2d27ac5f67e4e09930cf3f22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a72055b5b85586bcc0fe91dcc5dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040ce9cf0f6927cdc424da30ec32345627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30214a0c33e06038817591ca59a161b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be53bf735a0855060e23ea917604cef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2730aace53c37e94568bc2bd31561630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b660b39293ef2c7526eababee21f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52097e8611e0d04c9f43599df5c4ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264efc1e3441e9c1d2b8a09c99469e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e2fbfbc6321f5339d4203e205e692634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ce1c805692a3bf341366f43fb36f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d30373a5ce8a7ce48a941a5534a6f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3122f524f45e5add20691ba5e98642637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337864294a9752aefdd35cd6ce1b78638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2529f1821312b1b79aa77b2a5ccd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777169f3db7e0d42bf86f7b7dee0df62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbcbae8d299b36686cd7f1eb8a3e2b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c78794f9eeedbd489aa0c1a109ee1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2582b43e933f1d8521b93b3b8ffd32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626102ae8e887b378a64dc7618d1960644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae00ea9a4c5b618e3001d830b96e7eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7c431bf4511add3d7161902d9267646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c04523447c00745284beb6e2623ab2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200626158bba5b97c5d92af67630d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75592e49e5c03b7d5fc48e6137b72649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4168588621d511e1f4dc81f2fa4419d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d7f0b0b65def54a5e619caab859d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bebb4778a227bf1a8d1a06d841ba6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb83feec646890bd727929e985e054653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2dc5d334f647c558556a9dce76d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993e206ed2dfdb15846fede12b1a315655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96107a0739127c668630fa00f2b9f15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d85f4ebcf76cfdcddee75fe51ddff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1c14f5e304f75cfe9b103e053d00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1245742ad67a2f2858cd1019c2fd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88fe2de20d83fd52bedc98eb98fa85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1aaa55c271b41ae59fd2a28d5c4a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a552db4d2674a45a2665f5f5ed961d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460b21eefd276ee0450d6a221cf5bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b72392c81d5b0616989c28c822c385664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ba92fbee876a21b079c28957732dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797d7f27ff674a8cd89caecbb8350b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3fac2d1084e26cbe5468db40741be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35ede99af5ed8813731b6b810a1d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c284e6d46a01b0f9b9b363761e78c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d01b9e73aa1c236de1fa343ee27c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca51c2b49339d336be0b0d420fb34b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e459f42924d2340fa2a83b8601e0d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24356fc20ae3ec3b02fdf250780b3be8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c14ffeda84f1aa79c641f9c65ff96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bee4d6c963966eb8014284165953c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba01938525b3eca786eed8f2f453d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094232ca30bace561936f2764a582573677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387122f3ccb8c2887865ec1ebfb1177c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db64e0a8144c98cb97fabae432abc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7339a5044d8d66bf8c0dc1f12d214680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d030dfe7f2ec71b8311cb54aeb18dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b0ef146174f1200fc3e4f4b970d6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8a10d953bb0682df901efa748cb78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e66141e1586b10dfda2d93d089ce4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b50978acbbd0aacb11b8b2c058aa6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35a6af7924b60f26ef2a803ad7d34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91863e491469e575b777985473ed1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660daa80615f723497b28de722d980e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026100bdff216828a2301ec0dbf916e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d17823f16dbfa8887f55917ba98a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a376736af30ec111b9c90c31616d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce08736c0c5b8e66100acec3df62de9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26075ac5cb1278d7198d644965bdc216693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d488d4cac5de2a73b710e10a20a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35643e35a4ff220eba4d3879881d903695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5de290734bb6210e02e48bedbb58cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3205d955ac3c4e187f36ab7a437f219697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3592836a7cff38dcf9663a68d5cce6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c135380a14a335be179a95aad933699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce54c3f18d69aca43b398af34d96318700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3324c8087e1bbcf7bfed1af5825f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0474992e06157535e4e292045475e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067540d7d82dff834d8c0a58a0866f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e466c0b284d334c6d03ec1591b92b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5ebee2bbe0e6987a8cbbffb850285705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe540878da2b2dd7ae1c4ad7838d904706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b4e7a313f8e48d26d69835f4cf52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aae75a7c32a3ddaccf78f356e4414708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0bc6f6f6c19be9176e84301d54d22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd862331c40d602ee8d8d7c559134e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ce56a8563b0d51a7cb9ffc32bc837711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0759bf92bdb569775fcbe08beea14d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56159b781b2d1f7b413d61432e9159d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ac5147ea4d6437958048c1767f7cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ce58d5e7f894b3108f1dfc1dbc66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ae2997a57c33cf42ade3705088edc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0246b85bf320ad8a3a393945d40213717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba4957532669479b36aa04d7b2029718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c0748a6330a4f3dd7139aeaaf076719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02391f3cfe9b66e3ee0fd972e17b68c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49930be75f45aa00c5b23633ef61c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2498f9c01d965f1592492ace3bfbb9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016781f5c521f916c15883cf74b28921723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1f9dd5f6530f7f2e44ca619227c6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea15c5217ead4c08d3937c7df3c964725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4615abf5367c14716b474488e40c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487a7ce038353c351518226e5fcb925727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b32d69a2711daf3ea87d1edb251a0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9043e1d4d35ef460991ff82a4eec622729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4238464d326213ef8d2866b68a734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a6a92c37cdf8c25595372a504990731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d510aa030c9f366c39afdae4fb9e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b43f4c95879af441493dae510f4f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a210d651d707d91b0c59a273924f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123b3d03092fed03cf5657cf2535acd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea156bf90a1b5760104db803b5d5f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c218f7e24141b21b99c39759c876a4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba9ec5478ba4208545b279e6733e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba9b7bfaf4e36eab855bf71af353b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb82226e92223b166c5421ea260f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa418940f33d0757c8897a6669236741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7274aa000d605e178eff356a091f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24dc0945621e7333dd55c79d7d9142743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5ebb9a23fb9fff3766e7e0cbe8ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e227799383e6256d0aecbfa2992c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e06a10a94d54fd6bc9d61bd8eddf7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b903f0d6499562756c9b7ee5329ecb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa85e5a54895c14c5619d56e2a6169748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86851bd8ad1d6e9ba27c81dafa4de80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668334bca4553c8a2b4f9fbcea10957d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f1de9336716a5ded1bf5f5a236982751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409bed8e018d3f798a4b72d00e70822752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb1fa783628dfe7af2fb8faed4835a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c992045002816890ddf666f4a1365754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd2e44d03486d0b5ed2f3aeb913987755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7216b278c7fc04481b742df2c04d92f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b66b5b4c2cc16cd8db7b0e926501757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71919d5e61b0e75c68422be4b6a9aaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bbf8aed41f5fab8e08d5ee84443f4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>