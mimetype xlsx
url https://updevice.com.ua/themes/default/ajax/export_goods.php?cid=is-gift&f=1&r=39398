--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca37e284a951fd2b1f97a809b562f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd6412c135196ee0668d2b4b6866e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6c3f82f8e5e5b7489267d0ac6a28b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69ca932decc21d371b613653e299f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4048f5a3dfa87d146f3285822fc5cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562d28aa85f04b4400769d888087456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f602e04ad5506d20910f944891286c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f701dde62c50e1d9e5171570b0617338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1bb35fe244c7f3da8bed40f241529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c1a9e068e9b6f1c890e0eba85861610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9ec87c794e5ebf02df550d9eb4b9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee786ec32abe09e74eeccf9e36749b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddab89ff04e5a8e6870af72d17a1ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7bd54658f1d54baf02c3a0eb9f27914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfb0861de8f258f20b320dea0cf6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df876cbb26b22b1edcdfa8f8a4719616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce4085e5893f554daad4dab829c9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735387c4cb924ee6813c09df0f1d9c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a11090feb19bd74af1a3b73cf8b0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a2624013ff8e5b836e299745b04a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6159e0da104ceefe97a6c89ca61bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa8d52bd59471fdb0a96bb55fa401f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9201d09323ebfb429ce7ba2cb50126623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3cc05dec15a489088660e1d2bc78724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b4fb4a76b9f69b90c66f6889fb9c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749bdef70add9066e455c140bc17fcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd53c241fd61b72d593e372d6619e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8161fb866b82f4a56da79c873cbda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21b7ef12cd1a095fc2f6939e7242129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa59bf891c123306b28551a937f0c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6374cc23af2fcfe1a2402275d0634c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca76fdc4c3d6842afef7c3934e9cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246025e0c14164e4ff5b21ac3f0e79ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4058f3a848f46cb6eb4b748a5a9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592d3b3ef329c98809e4c240f23ed0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddcd8ca1cffd605740256f2bc963036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff446ad9477073141704c26d96773037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a16d1d90fc255983dd1fa7d0b1d8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4849358e4aaff29824e27e1bee732f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90041afba03d70c0098c9570944da640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa27633b6b06fd6bb589e5a5d8ccf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12ab5fa399aeeec575530474ad9b9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b541302a44142f39c0fb7b5682eb3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888e6f02694e005bac7d248baede7d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac529ba9243374d2dbd3e2f06b92345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbcd066bd00cf04880aa016a21dd0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22900e479e037036fb61f839aa2d156647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaee54f5078ad83481b9bf5eab4e8dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31efa8c73173bde042edd384b1902949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e593bc9ea755b5e9806c9653721c22750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2142ad45679808d84589e6d90f02251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df7b142d5a4f17381c428fbc47efa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e754275564b2cf0993c33d4945fd8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46884b05cbde10eecfc0a616b8aaa7da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef7e8851eb047d554b630df22f0c5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8830ee061054a51adc5cc5b5b6892b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84a6b62a39e3f7d1ee36e6989f86857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271351d76443cae510c35465208e87158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be18b0bbd6e28991a3a9d5d615e24959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6603d5a740122988d6c860d75151de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f720fbf7d9c8360667b8b1b45ddcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3359291af2de5fc795e00305a05ec7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210bce2267130cf9579ac717f11aff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdc56be2682f6006f325665ed000d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6bee761e9a848a868b1192c6dd50565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdb45873b331ebeaccf3385c42c3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a68304a993d1a313a25461260895267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2d7b7967ba1050b79978daeefab6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85d6e45d4f765d09ff610c8675014769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa66e6c111a907685bdcf1f9541ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a8b2faca5af4c46f570984c51c62471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b755ef38742ec6aff250763cd26781772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d2c95bece42c89cac0ed7e0f20cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9dca30da0dae9a35a2f1f839ea74974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a16002ef754b3b01f8a43560f9ca775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc00d48eddae9140361660abafc04d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeda321d35bff096393b95da6c8c5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad44e948b7b9ca61bd129749ee71178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749698c1557ce4ac0d2bec38d2e264a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef65bff282985093b15cfd5b6fdeb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7631f146cc03266faee6d0b6024eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef8609b2c6cba8168ed3c62c335c8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab6eb4db7771779bc104d8f62859ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323a3f12b8d371734fa223c997c9b5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eaf275aae614e438097a4c853ae7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566d9de2671a3802ea489bbacf3f4d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead608fde350180fc493e5766f9868a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189366ad8a4142fb408711f8883962088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be32b495356ce4575b1f2176a0fd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428fd710b61d420dc055c8750bf044290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63a526cb0b3b821c5b31949cd9f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11025474699066a882a6334443825e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed9b626015b0808462382f68c90c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a10c3daf8af31cf3eb49315fa5c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4abf9d51c597ade4498f8979a51d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a2c9547c0c9f88bdbcad0a7fd61dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae654da9c0adf5fdd8b3dc909950997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac309de973a01e2fd1982f973797af698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed12b23b392cb92c52ef7d980267a4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242905e07dfbbc939f436d313ec6969100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd8bb5e6de14f8903a6a2d979b60b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee9dfd495f2802b1b5a459e5256c13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435a219c0dbcf626eb2bbefed55d2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b86597bf02e232d379fa76acb583104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e891fb5c2033facd2795fd3556b4d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81127af743d97a4b6372a55e50b3d705106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac307fc4b424d9d2fa89d1b0609aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee928014e5b2da7d4954908d5592c4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397e6c3f2edd2e4d3273758d624013109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b338da71ef4202af6af16ed972a6117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd2d14144292304e8bc923b85698f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12170516b35edd2ced11ebabde1c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d90b5445e0f609dfe88540eafd80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574c12cdc9cfb2c6ed3d968292e7a8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe936d256e098ff7bc5a4cbfc480b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad216ac0342304ce0fa2dcb493b0ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27a55113889c90b4c4a208ba9fe57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f92b8ad8843e8c6077ad48657e65c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdefc4a216fa7452e08ad1c41635fc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c0775881e8cdf4660902af44937b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b90c488e2ace6578cc9ae8965efa7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0390e14dfcafe5c3b544ac28937947122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead072916d95d9ded5c87a2e50422b53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad442e0c4010211b6ab3bd4523e516a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd82263d3d7dcb5b87137fd107cfc2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eefa16a41574d57a11931f2396a9d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c74984f0be12b45615cbe30f6481f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d048b8aabe3b2d364fd35a93f39178128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b8186f1eeddbca013ece22d07c52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c6d3822b6f1af43e51034d3f04e6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088842d310569cdca84ef313f9b96f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ecd602c9f6b358dca808b0bd330f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9841807e5246b229b6a34f83fc5946133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcec87a74451786a443643e9d0e8824134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7715b671b1a0f0bf485feaf7821b0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad43b2e2f51fdd6e31f0ba339d1993f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1c9c64d025776c19a0ccec7cbccf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4f1c1c367dae747879ffb2a81656b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b9a7ce76738c0275c973b82faad7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d65c79538c4d5cc87136ae597777d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4084ec6e7d77aa80bf3edc4b850892141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287108494eac84d1ad08c08a4396203d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a05417d09cd709fb65fe67d18d833143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922b8258630477a15097bd0def2e038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855dd7d6cde8964bfa317621790c67a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdeee0c9f2da86af98fc89e3a8c157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44f866097209f189d1acc45cf1b8dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e98330b0d6c3f6eb3193c2052ac41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728c9b4ed2484955c423143750682b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719460f63b7df380f9de8c83e8c96c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08802762c7c77eefdb1853ab67f87e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f23c0aa287cfcb585dbd381391bb15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc980bc1e9971d50a9a98fce0d46e2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb5b52d7faedee897ef18e7b28102154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb0be33500724b9194d7328caf50a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f638c6599b86207ec4dc3d5ae132156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5a1f411ddb46e79b30232223efa14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba1396761584738555f80706cb0f74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341fe387055e9d8f40f1b5f98b2c79f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532461b4c13dd958e8dab1a98920f31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bee2048967d0514fd50c3b55b65740161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a3f14b8d503f6c01c38f095b1451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665cdbf15d2745b015ae79865f9c4f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fc163fc614e30066a51b6c0ca8535164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab30e9ad10b74cc1b5853e8a3717ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914ab33f8c3452521be0b8452ad945f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b53c7bb6356058604b2ad095a014167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84249a4f727b38860e3774feae77375168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203c8a721cf72168d2bd76d29b4536d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ea0303002878df5a8863d6b1ba30f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc18cf8e6b76a68204fc9cc4e42df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbcca333383c6f963f3a5a68bb142a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5542376313bf603bfd843bf58fa7c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f182a880c3f5f8ffe2418d4841943174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086566824d0b5540e55a3006a2fb5afa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab18d6b9638185d07e08c31200b787176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108ba2812fbd0fcaf3457177534faa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5750bba19b1b0440bade66c3b0829178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193e74c60413f4f085f84fdf8618b64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371df0d85160cdca57eb7723d97445a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f95aa70ed115abc26c18e07bb7e09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b23230ef2208acb919677d32f4704182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dde82a85a6fad3778fb2ab4e87963183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedb70b8df3561202cce87dbffcb3f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf1f5c3a67f4e88de0f96f71cd495f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a16ed5c24564704b47dff116d401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56407cc9a2a9f1ff5d6b1f598e938a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb080cd42ae81c495a50b481e0ded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ba6f1949ee46ae23f45b8f94f0c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6da343fd2630c4d1e5d7d5c05142190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb0782edbc83b020f1fc3d5a58a053191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab939b21956bc9d6f2a7876a1f36241192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd79f4fbc143c705d236b40f9887e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01a98d5ffbc04d28e922621a733365194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f76ba3d9a9966550a4b5ff665e495195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbbe298e01b4a97d6df744462da599196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41793652cf491afb6ebc70b6c3c14ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544c3d583dcacd952744d1a5bd62796198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040282c27507cf051fee58f6b1d35a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4016199723da1c2585d308170a4046200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eccec56043f5596ac6cb06a807a3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5609149f83813f95d8cdcdee1aa37a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ee9be37c44cea112227bd1637fba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b17ccde0f0e2324587f287a2862ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a628f605b1d83976354760f791a20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd2ba468d5a98a60730ef8982c217b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76cc68f7036aa182fcef2e503e4f8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435e9b667b5def61ac542264254bd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e2fe487386e591bde6f9fa46f30b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6ef5e3afed723d2ab30540b88dfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190649ff775ecc2b8d5cb8f5afb62bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaa9c95f662339139ea62b336a5d54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7738d00947fc01776fb2c9ec169d82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc047b9c2022060895123857ecfe701214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391d4ea99e019f7d47de68182d991e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2860b3700ef16f1690aa0d0d4ddce1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2f9c51ed8561051ffb037f8fee8ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac4e7485097521dd2424b211c9250218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00520d772cb80b2bf22090178fca9b33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ab3b1fe0db582581a74108c07b26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f4ef0880f9cd6f13706509483bd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373063b5198517bf3bc3a0355673af5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1d24f2f3ec3ef6fbc645ed42dafce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c08f40d2aad99523f3fe4428b0494224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2dc0f1459802a676a186927014961225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce832e56a5290bcf4a5e57f8c71e01d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ac5f11629c57b366597a2e0d12de7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786a87339b94aca1926fee2d01a72cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7edd50f37b731545e11518c275986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65711688fbe68e4ac66f067d42ba386230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2881c09430deffac2afea1feff451ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1ba1cc68771fb780346a01229da89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb33313e94eb8118eb0ff3df5c1ca4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40310955f1aadddb70ec28d6adeb3389234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6776a8ad5f426759d30215a7f5d710235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd058b64674c9955b8a498106402e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e88106c7850162acffbb1861c09113237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9624f639b3f1ec6459455f6e3f03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52499b69190380f2281afbba7fdf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727be273ea59e417e68b42df471080240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a620a0d7e3c3b8415fe8da94a550c60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc655f2ef28ae902aed2cd5be87fb53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d489283d81815c33dfea6f404a263243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a640c281c8a03dc04c056074f323d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d1d4771205de05ffdf0bbf42f652245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50681561dd8806392f2b65c89e2e5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120906d6eb25795363ff082661844b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a677148fcabe77560f30a9ea7235a94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee287192b26985b369ef0345bffb6022249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ce93ec491ac30ccc9a90ab88a5a74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce64a633165ee31dc885e892d31bee8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca915037577d821c3d077880bb936e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da4d68fbdad916987b1e17d0117c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253acc4c40f66d944735d1f3461c9ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf079964043d5728b81e16a15cab62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a2e23c49a4f7b6411cbbdec93b926256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4f846a03d3a0b4d37f422e2b18da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d09a67cf15793bb387a4e28e32051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ba4ca6eb9f566ebba3f42c9f64e4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148ebd226b897f6168e438a730bf2e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894f232292c549df70e2e21a6393b7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8c66d6285faf85f0cc0151b85ef9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ef19802a5040f8fd28ba0395fcb08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e272cc89f4e7af1e1889bdfcc1bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa642b7519a8f33c7ab85583ab04e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51b6a3d997c96d1a19b2e47b44b84b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba4cf2e355e0b69ce7c40503ca580a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e0104b09ec8443ebb9fa9424e2890268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bc6e81df5b1113a6b5294c8104ae7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90119b054c4b6a07510804952b814995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db7e9a07b98bedcdf522168481209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0bac2c3094f8643406a76101f3952272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4a52618e35c692cacb1bbf90c6856273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28973ab7cebfbf4e69b39865efa58cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def951f6808bdeb56206eba73ce7716275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e963576ffa25886c239a8728d6905d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e80a3bfb5d95e2c64f2026321d6aa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecef75725dfb01cd42d2bbbd03289b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16a59d22263ea7b285bfcbb2dbd5ce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a2f156dd420e315f0fdd338df97ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247405a8684e2eefc85ded2632d4cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77130ceda3bde5b7fd730172560e1af7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ad7ea20465478f614cdfc533bc21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a49ebfd10d4cb459821d7886ee82e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9d07f333b9c674bd6186c5cd94545285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2596b94a49ba9d8b00a7b42b3c4c6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9194691bdd9d92600f347c34326b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db8641cacba38d864af58b00fdf46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa2954ec371150ca3633cce232a5ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ea0d6c652682e8f00afece7b5b18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c84a6b283130290645d3ef38f07de6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92fda77d7d61797c7b0cb862026e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321d8815842397a227d77f70ff37f49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9983bc8c471b42bd1a62eff6d6642294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219422b1f042c1377019d15e400692e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0977b76ee538db961b92c39770068296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd46e5fc1034bc31932c1e69ee8f00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98e7ccf34ea18039ea8148cceaba1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28575aa977f6cff55fd2ab6b607cec51299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca850d5db2e57308ecac66d7e0d6b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99076047dd2b0c53a074684e7e4bc0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbf9bba4c766fa4ff50914e9e9795c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7dc9f37894f1a951ba7fc04676bba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7b2bd252075dd15567569c48af1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b61dbc5c3c4d7066e9e830dc53be8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754a323d038ff75480309fb62a70817306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d8d8d7cb38fa2d83fef5183d1f0b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143c19c48f2b41ac1086fedb11f0da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcb69af2a5acd142821d2958441519309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc3f5eca1f45107ee2dc9c4a1cef82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa7ca10912f641c6045d87aa72c386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badced1229cccbe71b4b921cc50bad1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c00d01dc5b2a572b65ca956ec5d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd61f1fb14bd00d6f31b43cdf2843a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2e641877ab5738bdc507effa166d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac0fe1ea30281b300251d4659733cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3abb2a73f3e8a4ff9c3c8a209b7255317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e6d529387c652e787259c57195406318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2348d09fc45b9f60ded3cbd4ea2b16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918453a11bfc23bdab318d51949f1090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adb705546b452aa00f07f03bdfd616321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ff53b3831477367dc9ac6274ef00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471328474e0f3491431aa56d101ecf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330bb54174c3c4e11cb21317607f053324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dc6ce92a422d50373a07da6e127ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42639e6d340faaa0c9200cd00da1489e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e99d9ec4d4d1f21a1353e952a64178327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf6e462501650d7e45821eddbae710328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e473b611cb1c73393ac932f94fb23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa344b786c6c2ebd39ec103aa2ca44c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9506e59ccc4fa1bf488e521c0fd48331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd698789bf0ccd79681124c6da7f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefa3121e7925f6dfccf6514c429078333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b15432f2021f69406826064922344334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a621a06a02c3994698e419b8ede92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cb6753899603bae3547ff313faba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4344352eadfda2edec1cf6c0c4294e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642f5ea5aba846370172358ac8ac93c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c755dd778631709d24402caa72b5b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ca84d9ced4d565783fba47b35182340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90de0f824c4987fc59cf8dada425b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94a46fb6d57a78ccaac9151063b466342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb66240c3915248eba544e9d9faf37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6602ec317bbf31e0e6320d71aa096f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d13bcaa5020edb7633e3928b9cc9f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f9f2ca3b0f32034b570866f989e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f2f97619b40902f79d24ee56f1761347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac93e758ad400984d6a063a9284c820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3692864b893174af76212f8e7548aea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff76cf80c300aeb5fb50b017876ddb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43846d00aa3daec2af82a05f42565b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb3141ed6851c25a02e47e22610342352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb04e3ea31c60e0a17c48293049a9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabbd5287cc7804cf05bed9733af5a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0587d3c23e605d77f988d6198dbad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab62229c0633bde329ef13ed0d36033356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342310c26a1f85d619b425c23f63449357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f4eb5a308bb757ca742f671408af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431da6fca8179a735533b9d03820f9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f432b8fe08ade3297ea521e878fcd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4293380cf85a2fa5a099bb50c430adc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929934f746d18e577d41aba6c56be0b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0b89b30a452a4c16ba1b6a8e26978363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fe743b48810f72ced8b9ff016fc3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e3a7e21c6f9d3f99ae2e15506d8e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60e1a00e2b135b6acc9f9c06dd2907366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2b8e0db4480474714d89b3533ab14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdde137a9986d9e8f073277f02a7ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d0358071537ff6737d4a16acc06d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ec3d5c197e4a1c726e5800212ba4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e5376d0d835d05fd402610799e6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19882e96b2658501f4147b0a12c9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10a761ea29ceccc3192033d05af73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32609cadb5c801ca93a348195873ff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34639db9694e66f0d2f9bc433f617694375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c986cc7485ab279532eabb8570b1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff2ef763e16410c750de1309aff30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54905bb90c6c7a42a2634bcea9e49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56331111cf30e50ea8ce45440241ca42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0794ef29a51622a8a7ae3fb5b2597380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2e900c89f07aa1842bd7beb50c827381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb02e6ae428549a044f26c7d7389db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239523698ec64f6ee5ffa7b02ea046a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b758fe88d30845efdfdca8b559a067b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ab245fcfc6790ce3efa0fd1144f30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37219c38724ac9c440fab88d794922dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8096eadba240ee2d868f55bb391d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214e01b29b99d2c15a87430d4eb623388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c7008cf590d5c69825e69ee75e8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637ec68b744197b1a148938a383182c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b623075ea5c1e9af9999d46ec0d69f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6186103455bd110361e240a39ffea32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c13ddb76d34551a6fb0b5a5fc7d21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0126a7b39e8e15646b2e1f4dd5f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11900122d74d2346426c49bfaeef9b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1664bdc3f4486c72aaf95549aa61236396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e563719b9232fb76448b05cae359e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abec4cad94be100268844105bfefc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4925bec61b25751452ea3c56f7c80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df52ff1e15969e90b1692be90026dac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ac4482bd4bfd1387e9918142f31d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeca06afcaa34799b443c9441c09d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dffd0923ffb2f84d1ea4f828af920403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc6f70c80b2aaaabd072c941cc2bb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25c00f8ba4c42b910b9874da0f20d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1507fa3b3043fb08d72fc61552610406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247e71bd73a815459bae61b7e7ee032407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e9fc719a514cd5b7534aa472244d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeefdaba864f6e69f29c38952bd95a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543940da9750c499479bf46c33bce3c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a9fe52e7e0be6bb4b0dd319ed3d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54e3baee857612a40cbef6d9c642c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf4c73a77168af20d555d7c64b859413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96a6def86bfc8a7f854e726c00faa4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef33e869e6b8c6ac31eba57ac0a47cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c47c1ac539457b1eb662daaf68df05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4bc78755189a3c1215cc8199d372c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e22511b38ba7a0e36770b776fb7c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c23d5e2fcd9179736c9e470e64e5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12fa149d21d4f4c6671b2a80f03fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042ad636c62f8c22104f2a12c27040421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a70838254c29f86e5f69e4b9924a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bcd6b8d9d6aebd05c23bbb6372e4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af34534082e1987a7b1569d98183115424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609227e2f4cd8d636dfb88f158f1c16b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0339cbcb39a40943ecefed9b1d215426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0503dbd287431a966f4282f13eff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d793124b27fda172fc717b4485bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea51370d26c187813ec03e77e0fb27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c2fcc9534d95fa9eb131383b2ebe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a14c271827141f170f229c85b7dbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9645e9c0cff9ea1625a0f08223f34e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622056d8d0b8fa9ddbc9816b98bb38f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13ec82bce4aeee23da3ac53aed0e56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d932e09aeabd94ea9636634ef4eb940435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d39a747ba636077521d0bf1f41a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1e637762b5f8b2a773a6899072a67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd6966307d7c10a690d2f9f87204b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2d158dff5c4e0e9b47bd7fcf6e5ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eacfff70564f8a6cd8c5fc4a5243f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1de5523fb5378e9fd5b69e91aa7e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558abc64679a44c27099c570113ad6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8035d31e5a2f3de1fb501dbedfe83f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5d4412131341c942b738bf0d57985444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a650ea2b29313042e775a23f798b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077ee0ccbeb9b8245ca42f0418552fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5280a0753642c38575d4834ba063ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ff30dae1c57c127be4c677609d3d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44408bfecdf62a4ba8fb1ea6e540752449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44415bc81c12d5cbc83b0fce16a5d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e3e9fc029fd6c1ea8c5094751ac83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63153df6c04d14adffe446d3d43db76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95bf52b5244cb30565bb5f2750a804453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6b9038f021b5355a0fe618421998454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be5646b30d7fe236c579c0252ee2d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad354cc5001d81ba8407f752a622972456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508445320bcdf02a281e2da79d7838a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152e1663859aed7c1b2fc3c91f2b11e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ccabaf71a5b355a30a6dedd6c6364459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fc8bf99dc472d721a1e41e3eb3555460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2768f7166558c48559ea69b748c1cf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd75bb77df8a24eb9d043518b65a70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae7f15a6951ed7a30ee01650db0a45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03d93b4b628c1eb036b12f73110bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaffc05feedd01721bddcd6d6247ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782222d9ffc28b04f2fee4fb312be43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746ceec526167160c81fcf52e8170a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596cf251bc62f3674fee2a5384262b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825399dcfc89d44261f7723e3515bf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb882dd95fd49be498b5998b4c5dce21470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b3d397e4ca87560ab48ac9346b04b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf622dcdbb60a7e5478565719b35f42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796da97afcb6e10a23e3a3c70ceeca94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf089b5ec13d48c63c3bed78dc415474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1ec5a16a2e3474aed47ac3616026475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784be7caf3e4c67992c58b3e345694b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfdadcd5e5af10cc95215b88ce9b8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf170c39e46b1131c3867590c856f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1a324818f920a8f3cfc65350fd285479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913af90bf15a0eb91324110094c9f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa933b02da9f37789090b75c4d6b1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609811be9d7a1a66abdf6aba96817621482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436f8833921b8236942cd412e758473483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec7c129bfc8c5406d27cd3aebb6a55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdbdac1b0ad2f2ca1cbe985c8a2967485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76712dd1728077d6573b65c51d4f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cda3f327ea370e465953e3a5f640db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6ba2ee2343ef3654a9eca1617e6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5a04f3ab198bb072f0bced741b314489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0338311e8169b4fc551e1382f645fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0da5f4fec47a324d1a6b773e9b772491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e8c45ea42bc77f8407a25a65bf37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119d20526aec109ad0fa760a83e9fdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94d4d64fded470b065a8dd4e5d5f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf37d88758092f8e48289acdd32e0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acfbc9178ca87d9252d46878b0de92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e69d471b643e7d2b3b9a5684dcd4b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ccc1031e52ab06abbf1d9b003577b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3492cf6e47598795ad598b737155499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fd1964a76ef0d6520fc79511dba07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d64f3e559e9ea02c98489da4ba663501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2421f28a3e9e550f6aa574f714ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaaf87b99a48fb4711c7e399d6e627503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0023e3a5db5c7a3786a4dab17dfab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e2893bc9563bec22d0e4af591fc07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2b9e1d7d7c7f31ab2351ab674265506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f113f25464d670c5c56c9d2e73cab78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f6bfd775aae8086b6e5e5562f0482508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485358a4937bf16dbcf5d993f51cab51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f8ffd4352681dbbbd0c07551ed22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f846ba42072d424f0f8fc8b6bcd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b708fd78fe1f3d1f5e34e80669db7d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eeeaae1d7f3ea915c6038fef7cad6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45409a6f6b2af3a64ad2eb4db37a183514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f13db6271f948ff76551e155bb63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a5a0739d0655347bfd8d568e9487516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d7bdd2b894190115e52ee3b4dadc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8102c9b2c708f5bf1a16f6c67f25c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb9fdd3e097d3038e9ac2b09cdcf3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d73d60b8ff3fd89308a94707c51ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab8c3d9efb933d38a814382d1b5eea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690ddd2b3587704cc4b61a805cc90d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f0a646deea95c481353c280235411523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1752879324182862edf28871082a4a8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1095403e2712ece0197c47af7d93b03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d8a7f9cbd98dba35229d322ac4d4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977d23471af39959263ad2194d8db1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad942a8f20d4cb2c9ba0c8e6254dd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4207d0a105f1d15a8b28c39465a3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754360da16b587bf475b531e9fd6fb1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504caa46ed460c2527086b07f9acd598531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e68f6e3f1ed7d0ad7d0edd924738c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b649ca7096a5b33a8fafc212b1afc90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0107731f1fcbcd80e276a22c6f730c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7b78f1082205c9cb3e200c2888fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53550a9052a9af15e078913c28f24d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aeb300186cd221e8a2f9c1c4c6d18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97fef9c7b84b238af25d33892d21c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbff6e7615e74f4e90200c23bc9eee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15b51a098b874f769518e5202717ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5dcba9a1b777fd7becefc6d2438df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e36163e9cb083c01bbf1036da72e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4230eb9a2006552300337ab9182fe0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc2150c69e4f14e417fb9a1008818544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782d2c3ba050f814116c434f3149dfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c63e602d3c22399be172df2e1c2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc265a7f4cd12f1ecf0af0f646cfee8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17944d9ad10719ad9822f0813543676e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209850bdced7aeb18cdb53b938233d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd61e57e93c75f201146871dbf9ebed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213a72723fe6d497b2249b318bc825d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be2080a8b019668e857d6de341ee25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75aa61a971e4f091a56bd26b032c78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219fd2638fcad07d99c6d8ad4180774554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c3f461690336e63dcdf0f49e4e0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280ca3b08bfddf7febe547094f7adbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b836135fcf1cc2c9f93032e9c168e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fac2f142013c21f286b43500e57ccc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768008e25578ec2a6158e809c968ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b8df0d4c43e02f608c58ca32d70d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72cad3f03f189dbf2614cf1069f71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd4c3e05feaa17795ce1d69bd453b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788491abe8addf26f22ae73fe14916f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f88bfcb5c1c64aba31659f340799c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b06123cc6a883a7dd4f77c97f7b97f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d65d0aaf400011e8d06de8d934181566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1d1ceb47b65c41abc4fe759ea355567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50442b037a9268b2bb213c0246586ddc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb516377cc67f37828541300e293c327569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f9d254be1d4833dfb3aa46499b462570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f8253cd0d66674beb07bcb5a8400e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e341793040bebdd57720f467ed13307572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c18231c230b0ce3d29f66af0ada1d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3e05cebd0b778d238787864b7a221574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb847ab0b36ed7353abe5b26f45662575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d670615e6af83a6df5243c58adbe3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55cf9146c945a3fdcb716e1d081cd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecfbe819a6f4aa99ed995fa700cba1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b4b37bb6ea5dad6561921c086ae67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76b4b1c93b51f3c271d300bcfdfdc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d322602d963b64509fad3dccdb1db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e16b6b4006f694c47233c20a8746582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b7a7e85d7ae8c298c2e04b1c4596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9558249f97f4b52e69f1cc36c188c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eacd904cf39292406f3c985ca7aca6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b2376fa6d4e540496dda321f305ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f127b25f6b14ab24fcae1455f6ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a756b1d9eacc4e72e7d81a576b8da8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989591d72c9b270ba954347f9cb4dabf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99acf074d6b32754dd7ea575b908a84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41595a8c9cc9b92f191a0fb4a7a0f750591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc7d19a23240c1a2258faf9394052592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987df0325e7dead1689a3d86ac685a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd50556da5af19e7a8e1a34b806a99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202d7d8a56a98ab14fdfe79a7021a8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8de6d5a22c8df1d9a3649bfbc01f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb22b3adf5ecd7744db60cf560efe0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c739cb2b02b2b4f54a93098edc3df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bbed3c4d003aa6dd4c1aa3bfb0c7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cf4e49ef393f182fe99a0c6838cd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16675d0909e0c6db45287c5f7eed934601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c6566d51e490a4fd6cba83812de0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298274eb2be9c3802998585893fa2c19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb38c997fc032c9195224b318724a00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc159d164015539474b2f452a0d36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e50c71e98ed885467cd78b88a57a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e55bbe2890ac2c52d623ac145b3b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f8da36ee6931ffe0fcb935a384f1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e810b3140f391f63dee13c845c9e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3555685fec0167017aab44c51f66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c837d009b6999e5ded1c5a317a3f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622299b18c32c952b39f3da59375903612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c3e39574b85009baa815ccef4579b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e377bf191243e92e3d24a264827276614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497077c6b2fdc349227975ae868b13ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f0a06ec86c4855cbc55b7fa1c728616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3751cc145e5540ab73b002bcbaa2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483247efc700962f5fe0085245ef56c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5647737b67532c384de95073bd57713619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70de41006bcdd7e7b51886d9808a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1551e8a7bf7e75d130103f69f3dd649621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf909fbd8ce376e2ccd3963ab91b21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73292dfb8b7815a8f79567e8cd8782b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a467b234e0c222e9f381424bf9f5b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b1edde7a0572262716c1a39280e63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cc6938b75ece31f37bf844fae3c89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abf721572e5a3c40be65c7ab49fa80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3dab5ab53c327ad3e228af96af2bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6ab902dbff2311e2ca8a61ca7cb18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87de007914d6ff92b0cace5582eaebc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d0c0869aeae5ad8c116dfd54b1a33631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e672da4b7c83553f50d74693fd7fc2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d313ccdd72aa2e57bd9c41c64beaac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579b44eeff2c3a93d1015eb3a3f63c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf1fd519a2b119b909192a69f4aec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb73333a8e6d4807f2590b670b928d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4507b122ee517895f271821fb9eb70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9d130aa15c89d055014ea1e3ad5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29121599c6f6abb57b29649360bfbeb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d1eb03264116e02a789dc30a90fb6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343fa89bb62ee5c8da71739b11a8602641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb6d693781e3a58e5a36c0b0025dc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70640e87b785f11dd19cd643441c32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aacacea8353c87e3009292c22f28a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf03654e3b89b54d05ede070672b5d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1d9ce76c1737205407c84f6268277646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378d0df32bb58f24edba3f1a883621647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada9521234a96078e086df1e01a1b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712ca7f67c0a1b3af26e23fa2dbeca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ca13b08dbfebc00d5bc759faecc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18466ac9bdab903d42579387849b731c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8bcfd2773ae96a4be638e52c12c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0b8cbeb788a188396d1785c83693653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0008f3e5951907e4a541a056eee88bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ae13a9442a7a1a87dfeda9f3e51c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b1a1b604ccf578e18c1bb1ab082b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5afd753784bc70fb76bd3d58baefdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f3cb4cc1eb3e12cc3e0c2b604609b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b104f9c14e27e560e1336b3bf1664659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece942b886ade9350a671a396b96642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac116dd5392a246ee021974f68891947661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5343d21af95efc024fd9826b7507d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbabd865f75160e2c63d4ccdaac4fb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182d8df9688dd976438d06ff55ee7ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a81d5e8b8072b5f14a613e692221665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5713586b16f5cfe8897dcbe3276ee03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5889e465a3ad2bb92e395a67bf0572667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319800c51e35dec154a348b9f06295668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53014f3cc985159e69191dd8c3fb5c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642f8d7bd6108a3cd143764b1717ecd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532450a43a57a7ac3d2455fda9d8833671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42d8a6fc460d19c4bdfd8f25335c91672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809471a7af1e6f15bd3d56e4b1ae5516673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae47aa2e714f2d0d88d3e0eddfecbfd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206779ff47e561afc8ad699d7e797369675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89088c4774462353a02d57239b8188676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4ccd4dbf4093092f2ad198a8d46f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55a1a64f813f6cc9a78d199e41634678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728d0d1adf1eb811f3f7db6f3efb08679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb2e05f583aa9ea0741784acd74448680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd518544dbb49c54a13abdd7ecc2b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d7691fd8275318344ed5e297bee29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f4de96b2d1437b33067331e3ddce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85750f0fa4dfd87dc516ab7478589caf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88982c1ece5eb04297ffea319b2d2472685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071903f7c9311d36af7c0f6f14bb4bd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a38a2bbf8de7c9d5ba7a62ff60f586687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c68ae9ba870b6f4c8bb3ce234a12d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186147442eb80b38f596cfe43e9f63a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b717563633962b8342b03c8a96e363e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157a62ecc9ba5008952ba8032de7cdd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec33a1a9e4f148236cab825bce55497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ecee9754992728384e412cfbfbdd1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7b2d7f0bc45ebeb1add1b71b6083b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b432a9ea8931467dd637c66c4706695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90085cd84a8759dc5d655609658615d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fca9b9ff07e4353547e526f61fd9d9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645369fbefacd32efd63db0424a238698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fee50cd9f9a73a48ad074a64eccff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc650336156d2ccd3ecdce0e600e4d36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cce11764d2d6d67a28a939009b5fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eaa24f0961902c78db8747216ef60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf722df5940708e08bfc0e2dd0fadaf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac41d29e2676f5c809dc31b5db39bbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9772c69ce41d51a85d485230a84ecee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a97748d9d22acf1184b04f93749b6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e8ff669b4fefe94d1eb901f1f88de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f41ba5f51f0245b4ccf074eb58e1cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f721b995c70284de68b3909a453803b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6462235cd711d05a29344021e04851f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af01915fd69858dfd57b3973b0bcf30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787586f238c9ad2e693dc7a6cb9cee65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e00ee4e9725597868e1ffa6fce997713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04fadec37c40d1899a876f01910206714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f6469b3e0351236ecfcf253055798715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711f8ca9e340e1e5749e18c9bab57e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a459f594584cc1e7cb92bdeba32b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c616145d5d08fd62229b87979174ecd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99074ed698132a7486e4f55f8fa136719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51284b13aee9d2040948ad7240bf86e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99baff9854d66c8925472b690d86318721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81109ebe8fc79e490dec6e4e05d3d9a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7737543c4834fa0cb1e9ddb412547723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ee66bbd407d4b279d36203d368e4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c53cd39713be5b13ca7ef97ec9af13725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f0c683327f23f495ffb0bd8a0c7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41956face05ebca50788962339c998f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d4423204e1adeae36f4d53a7d94ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc49370f6c9105f1c4926e76ad67f5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0aad067a4dcc4328be8ff8a6f78c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e0283e31442c516955c8037709e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b128fbc32ec6c77952273074d85a96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f0b53a28ce37153f4cba464c93637733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027fcfe7774b6dc9f2dc2c3ba8125c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e8f9d38063251c95e17cb22bb621735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209adeccd94a4a32d440da9112e0211736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790158d147c37118eb9f4ce887e2e6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aab0351d44922ea0214705913ef4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54698294be7a4cb9ae38a64ce65f1019739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1588ed64ed1119ebdab00cfc64cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554ee96be52683dd631fa632e5711b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad9a6c723d3469fe0864f581e3e70a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c18b9c48ef8a68fa81b75b74268d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97adbe7c160aba279f853729ea2f33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29caac89736918588840b47fdb13e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514540e87894aa67d1273e4b8802f75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d6ced93a878331a420ff4398bc639747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d3e18bd4083040cdaa6633f101ba8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5938c356d32cd2e00992877a3b5c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a601954b0615bcda649b84b5ad601750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fde0321fe43dbe2b52b1c3a0ab68a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e51df1b85570fda94e8de002da758752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e75e61af4dd0ce3af6265bb51eb95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc821921d00f1f0d34b4892b58b6d7c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f89656f7f48b2f477ec9b2f86d28f6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2eba62a830afd3653b3f4d967c537756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d5c56f74de2d2b8b386670555b8b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9166aba758dfbd0d5f2ea34b9991758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d482ad4b4b25f0aa11c292f29ad62759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7caaa91db2802640c5cfd25c9e2e091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcabfa65495238b8e80b60e48f8e56c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308afca7d350073fa3f8a1594f69cf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b3b215adab04a22dc61809c8634f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30af6bc5edbe4258cbce5dc2fa59d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604480ba9bc29fee82518ad1571171c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f55cafbd4cb9276a7c006623f72c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6291079ff7a29be9f0da0fa8732528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a9cef46c949b0824639353a7d69a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02940b22d224080ef3916cf66723b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098420b4dfa14290bb60f8fec37bc9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aca65e69dceb00bd63547d9cb2afc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf82c6455198a5738655418e94357a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04df398a42e898ea76bc7dfef2353a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67f46a6176bf2a35b15777dfe5eaa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc9621198626cdf8b1692493cfaf6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0e6d9af1a3b184445ae7977463d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d85a5429ecfdebeba9cf7330a8aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b8dfb028e0098873a278fc47f78719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa2da30ce38a101dcb462ce5032a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df680c1df250a17711e2ea356d35c5df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd7afc91561274e3d889ff850c2c7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15db13b0ffdb27c40db56d0aa58f90d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6497e2d76502db720be89e3262b3b9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e751b5449518df8b92dff8192b68e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689ae4e9e96d55076592324a9c85d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc85d6f497919069e9297d6d6737827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb01d0f37fb22db5557603bb18b30928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6296d831dc19dfc7c1342e98e0e76129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494c3482c8a27dcf00e56b0c24be37630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5819cdef65e933016a99e218100830b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cd764cb624f9f60d91303528c081032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3a7d98405e78e23f2c0600fd687c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06222f22df56e3e11974e01063399b9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc027ebab386ef9e664e5f440454e3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d493395c3fbd4cf63735b5d1c6a75bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90377df07cecbc2a72c4dac559eff99237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786bcc74209887aeeebd01cded14aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb6a6ae25e0d9214811e3adc30df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34846cbfa97ea02952e5ee264529286840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e4e6822805063f0071c20ea2f3efe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c0a0f30f2bd5d9591d2deae91af5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f859b2967a82051ba8276d502836c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec59b34ca82615bee8638228daeaa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7d06280fb3c08a487590c2cf7035245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12665965a773358d330182874a9e557346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9189dfc55eb283f1c930adf1870a9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b1b9297ce6aae174d6273dad5ff5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9531c1f9209b5c4d971643c0a253d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40274390788805c04c3a5f6dcddec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb8edc4445d0d8e49afb53236b54c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030bd7210534ee482c03365fa5bc61b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78f1212cd089cf0a7e83880d7d970e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c20e814f1a2141f0cbbcb36ac5e88e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82059fa0e167c715196fc49554eadde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97d375e8dd0d82b017d4bf36385ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd2863d4dd55ea00159ff5e3a8a8cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7eb0ef79f10de5f40d03de655d93558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12b075c6b739221a36439e480c4d0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3efd0445b07c13cc5675ed499a713c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdd492e187bc6414b1e1fc7e6b6d9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6505213d907d24fa20da617ccadfdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d055d62ad4be3f788117d14cd919e8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7c90dca43adde966644a183154c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f707f235ebed6814d9fbe17c04b42f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213869e4b7bfe6b8c9a965b80f0a71366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8dc1b1bffce68f9c549caa97ae2e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac716a833fc2464f2837c40013e97d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bc11f6f8a8f1e78f538b219bab73369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219e1f19c611a04b391ef121867f09b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc1697b54febc82d53f4b0fa576acf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a82b9a2051d4b899117cec253346472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955dda0d44fc6e1767454abb99c3ad573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab7e6f7cfbfdf780a37e6cee48c0674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05aecc02f6a7268b3e520bfc04b59d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4ac734ad6ef09244e70ef5c4528376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf715298e5f582d78dbf70d9f18e3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7461511d88710746ade95c644a3c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b31f9a52427844f94733ff1d193cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54090b6dd41e0b60063977178886a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0476dafd39fb63f72af67cbdb362e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c12a74009f0a4d6829d94d2c2ebed882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5462fa036e444f8d932c89aeaf391383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e115fdab420e2c865491cb8fb4b1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e702722a5f8e5a1e9960e246c412385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea36d9a905f34056c7204c5f61838886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8598f6b2819fbdc6a6a1fd9bbc61a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdaf2f23185542308231ae8da723e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e051d004f02d6510e48e9ad8e180ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682524f5b9311285c0c95854262b4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b46558e97907f2a6237247edc2d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363234c97d5ea8875bc1effd4aee788892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5d402d91a4ea9d49db70bdbba2c7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33994add3e5125fafaf6903f7175a4ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8e6f601c1aea1573dfa68ddb3e1ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692bd97bf54b4d94e28ce539eab480796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff5360a5bddc1750a8624168ddce297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f730edfc4263f63012af2ed96a72a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac787703870ff8bb9dc551af085d7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a347f9dda76203c8a11c45643808a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e9f10e1dad543b04fca9e4e974dbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65d21f5ced753c6b6ed8221423a505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53be01d331ad16813fde734f45399103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015f8e5b0fc2bc1d865b722cbd0b6c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d779b56551ee4c7ab3d2a35ddbc10d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa6a7ca80ccb37c7173c773572a5b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caba588dd9e69d4ca41bc428112fb62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2faa0920ec1175aa00ebd607117ecf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524f081c0dfd9a83c0309ded53c1fc8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb61a7791c6b8e0703c99c7de14e4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008dc172fc3789316f5debd28be952b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07e113760174379ec7162517d16fe1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78b75057fc2af79e95a32e281a484113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd71a370507c47f82dd73e8857b968114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a205a8bcae13e7552e7bed2f55ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb695f7eae5f1e8cae591a1439e66101116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca048ab8ec1dd6ebb7d301d8fd9be5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c88346fe431467226aefdfba21a7b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05580fb04ac0bf2b72f80601ff8639f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfccdc6f31a67eb0549a043d95d70c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa209f180b56c23ba0985ffee2c6a3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee404e026ef2515d5f10f6dd052b820122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d646a6a3254983a93887a514dc2c0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a156fa8922e5ede8bcc4afcae2394eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a877e707958e5a3cff60363e4c74fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522f7dbdf5350684a50d74196449433126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddd04be423375b0cb149d24aef7a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd849e3d82b3701f9d959e2cd4d2308128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95de6376ab2d774baa4dadd8bca5bbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add76a52c91c0e7a679731d783ea750130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da20881ad4ed7d89293f717e062cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5038a35cf2dc7b285dbf2069d3779132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1455f1f5146a5022221b810b3b29532133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d3b1f328b95d70a97f51f586db927134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab1b8f610d269b933a1c256f209b84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1c5edabc00b02e6da2f6290269dd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5731682bbe4e8a6b3837ac828a980137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c31d3138a791f7640da663b8a7ec81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62233439fff40f60ac967a62c228025b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a456a6ea041b906379db29fb45bf0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4eedeb0767d53fced0c026c010d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b4c09d9a2839cc1a56c765d4e2d18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17478fb32554d056a5222d030c575aff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276d1b5cb16439b437f8f5c28f231b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e4571e5a582541c0ca9b46349aa7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d84800b01e8e83014eb10c6123f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49663882bf6d627fcca47494c35409c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29bcb7e91113720a8446ed60b23bd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d5f71718ad4458712870e2cab9ed1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6072f444a8ce415cdfb28c1730ffaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e5e3083a39a3ba38532b8d6dc8db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b81d1c526a8f5c4c5d6fa2c8a388aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a46e0bdbb66adc1cc0aab3c400039153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba3834c5a1c53b748a9af41ca30e5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc80c495f988381987765cb160e9d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa787eec614e3ddd313d9b8ba9a0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34e9297ff167a03e484d5083eb0867157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d0136d9c63f897175a57cbad4e828158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba36f5225fd2eb2327d0ea60bfb81a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61071c3376ee51349c936bc914b09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84f4d6b47a629eb3c30047ef9b61ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621870040516a6e98b18a6d6815ee891162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b3c8a965d7de690affc9c575752a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dd2ca40c02c5e741cec9c952f2cd9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25356a64f417611922665a8ba658d09b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1734ed27e7484b96fef7df2c1690166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf5c7f0b77b33fa0ab7596d3e7daa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a693a45bde4e7dc797f8034cbff704168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79dad7b04d6623b408e9347112aab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504bfa4d371518d93d0d57769fe100a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cb8c19348583bcc505617e544aa0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61b560f9169cf6e8c7ac525567d7ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edd1da1a0a1336c65679592c469821173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3a5c1f06f6e9d92dfe50f9e6ab246174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bd38bad66617cd76608343b8e7a90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d604f496bf848eee9a8ba7b68d2f5d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e02810cabc05bd79e8251505f7bfc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277ec638ec696ddb4f88d5038ddab0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a31e0a1eed6838eea6c609e0087c0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aa1f5c1d424fc8636ed14cd80d32b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846b50b9f34b996f86d87840ab15720181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3fafaa187af647415f7062cff14e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95716f7ff090965606cfc1325d6c7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce51220b1dd1919f0dcfaaf71dd84b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df770f90f999b700f1dc9ce424a2e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d481a393344d2eafcbfed37c990286186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb861d78832338232c857e69fdde9f66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05250de780395fc2bd25b1691a2eb3e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa7b034b5846fd2db9b77bae084a96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9480c3813983e1e63d9392e62f345d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957066c2c8522102b2b9710e0e3f2d23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c600fb4fa80fe1218c64c7fdcc48e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5177b8a69122ada4d09bf0b685962e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57126b37b3d853fe6b8b06ba44637947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020382a6bc86f53eb49c1f7c01abcfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38be611ab5ada637ccb6da1f5ba886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9fa7425e720899e385a17c11c9ca9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91b7d880b2c1e2c1b5b179c6d163b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94949240f9063c5632882bce2b3c1df9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e4c6d5b035cb608c35c378e6ddb19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37cf2aa2fd50da70792114620eac38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fc1175c0747a90def19af2711cd31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0176f1d905bf12ed37841cf0f9c59f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba9c4de4837a847450a90d50477cfd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498121d339e87e918d11b6881474e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603882cc97bfb5dc3ee7b13fb6f90d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970885ccadcd6873a5e96df7e07f65d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42eb800b8a88e2fffe8b3d0af73c084208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac686f3ebdd87265e7055c1082478209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683281986c405b3ff8ac3ee10401eca7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ab7e57dce31a8b083ae17a6b1587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85e1dc1af33921bfbb69bd0647040212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b0960bd404220e111e886154840e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f48f5cf1eae629ea4c64ff124d111214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c967fe946acdfcac776f726e10e0f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfac2283fd6e461c8cf3877ed46593216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b556eca52bccb5a8e5b1711a13f6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5403650089b3109ba8b5b70b74d04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b0b2dfaa177656bede03a69336ec0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c04430eb3686f5d06ada49bb530f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72950a2d317a4a41e1931b28c9c8c85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfcc7e3ab3f5c10a8b477f1e6d7f58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133d169b51c0f4f9e42c829c1bc880f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cbfda31184689f8e9fc3a5462db95224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34ac0a1bd82daccbd2264839d7210225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4234409927b3d507d13ab12b97c01a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435e4c89aaad21495190830c390e587227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aff4230e3ff49d42cd4006420c769228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d2912bcdab0b21e4d5a35af27b3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3e58b46467a799926d383832de1c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ad696772c016c19bcd1c42a0487b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158199f542690d3368f5a18a5983a57a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edb9ae73527db2fb19e63453d8df69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86548290b63c2e884d00846617e5dfbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec21f86101c5de65e02a164e8b624f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca8575a07c45c67de568ce1bba724236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc55440a9719cc8fc1b048d2e96987237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99fa94b7f199df0063b47994c8d82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d0206b8ef7c8becc4192424c83e13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f302776cbba5905be01472b4164503240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316e630c46a66c67862b4e34d73014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917830ad4b8b8521aa195cf27b12df6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2e24e55d093ced7f8094b8ae9e0a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f29724ec68188c83bb17abda45e958244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d08d7913896a681b978b2d357799f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a99f619a67c631a08c04842bbcab8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc9981aa2b25aeb2f1e81b108062d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe45bf56fa8202dc1b99b5ddfdbba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751be05f8737f6385579faaf576f134249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06254dbcdb63a1b0ce00ad4d8140394c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9354a74b57c9323b69f829654f7f1d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f58add63f22ad30d2d09000382c07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932d771ab3d491d3db6ca74e22cfe2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0d915b06fb49f230fb64e864c71be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d2e78a78fa929038ec9c735e378b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c652bb4b3fdea4670ae213052227d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903fa3ac28216fb89f804c8c2ed1db1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3eb1bf6347f703b39b65f4c0fcc47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce8b15b2f15fef7ce0289cdb471e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8156c642dd6f1edf6984ea5fa3845c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b4c2e64630a39613d154c1dcdf1f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f5ac377dc1f0478551a7b6bd78a0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795dcfdddc04ee9eccc72f76e48476d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d749cdf5f4cd28863abc3dd41a3d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e04919805a054d51f099f6b2af1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd219792f27fc0f3a150e836679efaaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15096b73c3f31fde9b097e7b2edb33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd50ad615b201f37698727e3010b4e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8afd3e59c40d7b3ff89d61c239fe2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfea9546617f80ec42fef1a5e04df93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2e2162caa416d11f9d634a53ef11e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a62d76348d2633747047504d2fba01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9128e44d33eaed9d76556e30bc002273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef246bde9e6d683f2d9c54524a838274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414316e1fe2591bd1b983fdea74824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1671991667d1c4269ee3290a34c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c8166b7e2e49a68595e67559c7f99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4e0a80f8afa0f203174d43ad48d1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4f9337e27378c9ccfe48cb84a2414279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad431a986fcad9e8dbbdffd9a964bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bced8f0b7b6213764c363b21c23f921281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87cf1aed086caae823abe15b8baa78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a31b872be05c9ce1beabd8203172283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca226c6d7d3d6c91193e742ae34a47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b96f5cdf5ff80f9dd3e846026ade27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dd8a1b8c20e75f2c262e7b89442c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344003a8e2fd7dc37eb236707a6b5ada287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250527ab3679d04e0cb22a4fb260a76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce5d47fd9ca9c4a3065e9fcbd7c5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb087423317a017e5e21a32621caa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477cbf9626bf08f310cbcdfcb0b0ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b2e6527bca17a5ca2d75bc0900f5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e7a8c7566701b5845b6f4211d4071293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef987479b295f236f0cbac85e083d57e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b170ee7b07fd2f4cda8148f9ef5e8ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a47a624b53cd19b846a339ea1cbb5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad20efb78f663fab362454d7fb32c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f50e79a89e75853d33b49d546780e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d72b3249c9d0871e76a37c760f81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ebfea92858d48dbd7939e29f7752300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf33ed9e95ea0b5567d7c58264d048301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3f5f4ccd85fb7ea1098982d967d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a885762d35c5cd2ed09b0d1fbd54c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1bcfc9732538783e2629da285dfa9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e16e58d6220606a4c5c67761eff48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720f8ed51b6328efa04b7c387a1b542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d0ae18ec36abc393d747efbafd0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581479e5a90bb3119444d7f05d7762c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971cc93216d1433936066cec3af6259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463fc9a791b609aede8e20500b1722a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b3838c7528619d2e74bb0ebcb45f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b507a11b6704ee2e73fde1af0c71c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646b111ec7213b970934a01c19154f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f12761d77b717428905ceda612bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062feae822b1c0a3636628c6e7e06e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3d2d897f055abddccc1f665298a25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51472630d41711433702f71feb711ca9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d644386a996cdf7647fcf88dfc42794318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707529dd65e3c950814c3a7ec41d1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc8c49b2d16f759f52696a4f6701d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b1ad1557c327e3cdd63ae08dc857321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250ef2f4d1ee799b72971f6959d2df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa5f67fa7a148bd80e680af92bbab0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb84717f6fd00c3f3fe4b187b8480dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b91f6cd07f1c77209c89babda0299325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790773d830576a6e65b90bae8bce4e11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ec4f1db1b8f219927456c5aac8890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372d77699ab2dd948ec1cd6cf93450328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb05169b3da200b34118aaa9f9346cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30f37b83df2da7f0d66d988d20e70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca424cb26a35c0b77fb8fa9df513e70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfdb953b92b6fb396e66c6ba24fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26bf6c0f0d1ad6395a3cd7d2ae9e81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068abd55991a12cd8c5f3f74baba9be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369cbabef236bf3d0d504ed0e08b13c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86932974400e132d8d81806482e1a255336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04430cffed5e6c39b814850562c811d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8fbc10a546ffc3aa52e8e37616259338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ca3eb46e971e02fd7e25d3a4cfbd5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9d147b723c743c7d25040188cedc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8e881f06da9e0e000dc2e344a37a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64fd967a33314959fb76a6e9a874db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd9431c0c7f43d9d110c8ab9e10cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199c7eac985a11ee1060f786724bd40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9fac2237db576253711741a88c44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ef020823f1a3c6607389dc31a2dc0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880805cd335239e16e6739770be3100347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f427db05a5a7ca28a0733c5ae06d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38ec9acebf5f6a651ee741e600883a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de365c1de8b73bb251d9edcaad00b0bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5b0d4a27b472d3b371201e2d20534351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff87efabd64872aafe8ffa30a0a53a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfee62d232cd12b5d9bf1d134c0207e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1b60798f44d6a1a775f76183cf371354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2f47267dd02438176e057088e7c54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60116c5a609991c7a71bd5260a3942d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc02160b82c10b312f4e0e9f74d43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868abd112b2956181f2d235022aeb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39c892c6df831924dd28f74aac8a78359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a4a1e6c60c01b7d90c70a99ecac9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84817c0661eeb217a476366a14b8554361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8623db316bf726273acf0c722d19a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc4dfffdf71a455ba85c2b29ad401363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babfd65cdeb4dbbebfa409043140db3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32295e2aba6de1a9c0b04d8f47d132365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec0c5f55751fbdac778e5967d6f74f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e94943c5787b6063feea5f735d622367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b69ba9f4bae0669099f5081ead72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba013f74bdcf551f9d6ea820d2b4f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dabe50ec1e013f29b379a7cc04756370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9f729ca7b36f7c38fddd0064e5ce9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c4dfd9425ffce1c4ead7353311a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8f4ae04f3049cbd532420a31661da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f159939e60c0176cbb94952ac3d90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae62b59746a9fb47e319ce7bacaacbd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9bc19bdde4cf5489127c5d45a92f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a70e2e1863de3d8f9852abfba08a51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470051c9be5e00a51738d526bcf925378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e76ec2c0f6f75386263d870915e94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f36faff990dc942bdce511c45ec48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea726563922ddf12c6b7ab9c75e486a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a26b8ee1d1520dab850a8691e5eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9bcadc5d76465e73a7dd0a18fca0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041a95cac6594515fa0bf0a8c983bc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050a5dd45e0e539cd38aafa7492ca6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938471111debbe85f1a09ae0200d0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870cbc80e77ca0edffc2a44109c99db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b51b7474e8baf0136509cfc7cc6ddc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f63875f30ca732ad72e82f6cfe17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00f26030c0f4cb5b626966917ccf93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3cc89a7eab5895e378c6424ee29d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80289d497f00943b86a5f218af9bac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146bf7cc1737ba5fb338866f54e623c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b74af3ffeeeff5c2e18784d8eac2c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f2dfb762e1868ce875ac627af488395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c54678bb7e9b7c4c05e271c2aacfe8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e30aef5415a926817bc955b49e7cfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904ac454f24a3f36314a4397f71eaa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f3098d91e7365cfac00d5e24bc0ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4e832705b0088828ff0bf54f175e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a55663107f33b24fc6df824d4ea8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fa3815b29edc10ccb0bb92d9e68c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52086de8bf4b7645c8fc0715086606403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1265c0db923bc375c20c463673f41ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4aaf78f349f3698bb7195e3259a71405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c3e9bdacadb0a949f6c2fe5c2309406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac441eac38f4d8ead13f1a9024b204407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94b2a483a67ae1b20ef934bfaf11c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3377787bfab7a885252f42e0883dd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f5560237e032801c3d451fc82453e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c35e01c5ffed434cc5cca29c3f5599411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ae14073cfba66aab1427a7570b923412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050a75b433f6e1cd481b9755405e755413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f568a9a949578eaad8675580cf8bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383577c31f156de5ce46dccff8957d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07abf61cc32d4022df510619531217c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0065de1d29c76370b1378f93f9894cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef794a4a95c136afff8f6dffe11938418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5654a8adc685ed42de2c435f4237c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bcadb72b864a88c6c4f5e544b96b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732375fd332bace28e22f1a707faabf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75368f56de615605c5d70a9309d92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c76c1e6ec3ba3d806f0120e12f4eeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffd00d37f0ad7f0b7260e8ac6cd87b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfbaec449d7ab6c0606b38d48cd2ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc069535361868907495f8588f7891b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0b28de0f44cf96dd7b8c166875e81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c30fa0b8f877f23383f86cb3b6ebe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd239b2440b0711a82eebf91123a9575429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd23dc5fa463e651df56c8d65b38f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ef9819ca1667f2dc24540d087b59c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd577ee755c51694b42b424470b1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812860cc5494fbe79f0c9db8e5066ffb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c349de28d30d1a4685622b55480d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47571be187e04bba762b1e0991283f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d6b9e8d342abd9e7626e7a3703d3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640c47f7c184dc02ba90def0bd463e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63866108a14269cd1f0eef7fee6aee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe9a33ba2127b35ccc7659ed215094439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106ee69a5a43025c3222505c099f426440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce932f1847cca3663d33e39063b2ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8b4ea24f903d16ef8240695ef0cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f06c27dc1b4c9685150becdf961fdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1caec798791653dbf2fd24bca39a4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fb77cc5a973ec29d5c9229f44158445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390bb70bdc59c1cfaa2ffa23ab8329446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b65051664f1bd0c493c5e1b0eeae0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ba62e0ffeed4f83bcbf55b70f7cfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ffa077bfb4ca9af26c869103cdb4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bf953dade9bb1ccae1ee381ca79ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b71ac0b25a8922c49d6e9b3b164f5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502be849441bcb002a4cd78d14866fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298aee3deeb42fd094fcdc213f38462453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c0eb245559956bcbdefb3cd02ee7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67e7cac7afc24809edc6b762136f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a21700aac53ad18243216057e76c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de50322c424e40ead54d42aeedd92ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7faa86e4b9373d04bd73c148ba7c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b521b7380da791ae9af50ffccbc9bc2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89177ff1547deb79a820e3c24e2ea341460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566348f3c613e5a6faa3670e94b60d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2414ce4b5b84862591f1b911d81d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8ae35dc244fb7260d6b0c99452eb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86a1bc2c23523d6feed4157b8430db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc26d7d893442d80ba19a31b5b801a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a5d18da0ac6bba7ea4bd8aa39735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cedde29f8ff201de9af01a67db06b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0fa53f8036fb5a87fa3bfa93e5888468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7027fe2c476f608ef73668bc24d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9ff7ca12984632cfebad458bbeb7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a130f2b954995194ad5d644799fad06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785d7c0ba1dbb1bb4cec0e7dcff106b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51785ee5fa29b060df335cb6db0a3dab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c333b7f1496fd81ed9b5911da031631474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75095688b1c8a14c185a1e863317b8fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75b9ea2d1d33af8f39363dab547d89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc68134d5b0d1d53e4c3489900291477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575be114bd271b1891ee7a9a3db1e5e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91b6e5b5afb624219bdd0a49171f29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d38bcdc2c103e73a0761b0bf7ddf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63deb7c4a517b677caf2f902b6d91c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109536ef0254bc5ae47d43e197483b70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31d2ed1c25cb869a8e3902e06df4b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d8639a3526912389eda13ac36897484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f04b5c220c5bdc2c82bbc3ef70a66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd95c2f5cc2ab0edbc0dbc4bf4ecda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e4bf75c4494de352aaedbd745dca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02773a7e399e9926052d2c7996b8485f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127b83b49fb0352163db936731e422489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a9ab0825e32a13e383b6ccaa8720490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79975793f0236104926dafb13e077b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e97767abdf573777b53843cb499d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372a2e5cbff5dfcac8f246d5618c5de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593995552838b62b17dcbdb1d925e2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776982f17bd913136804a2296d7dd23b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3715bd75e5b988a93bfd45ab1c9c868496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e87d7b44d7f6c7e64c2b13cb1c1129497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265881e67c2a0ab8e214e0ec36d6d804498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08740164dd7218190a8e9eddc79c33a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b64fd6292ae58e5579141b32a9305500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee218aee9deff2dc6fe447e53a5aad0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a77c2f71c8a3e1bd6ffc2c23819d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439f14a3a41fb21935816f3d5d9a87d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a391b5c50aea7c835aad0e83e20e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e2757fad9f8a9aee6ee1165ea5f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63e7d2e2f2fd28ae09081e8bcec211506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df635adb3c5d94ffdf5ba88c262c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac95e353590c8034e1446ca2fe679b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76d747bead8ab58747a43d3fb381a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8d296bcdfea824f74b048b8204c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e09612bee6392fe7757074e3d5b7d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6942628034c3cc43bd593bbddde62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee5b63692403a5e851dbe27fecb73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c17946b3d66984ef8923fa7c5d6f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb355a41d3c3dc586ceaeb71c63c229515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9129ff7e935fd4ce5a8efbe913ff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663c9614065c3d2088d647efd7706e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f10a35c1b410d2e325c6e62ea9d527518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7e736e8e0f519d1baf9876c90dae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47641f5db04d11035e0bc930772377b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1861cd97328522374f5600869563521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cf16b85698ca1e6f7d1d3faee12bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057142da61ec904b93f21c63b295a2a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd31ba92a12f0651b6126b519c19799524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f67c7d8de54f084433398592e8e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cf4e6fb9ccd07b695140fe715751526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab12d011fb5dabdfd50f3a7c653e90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c80507dab8f757e33692082f6dd1f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd0e9ba5006c26c8ad72439c04a014529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce65c8b98f36ea21cf7318cdcb0b5ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955e912e13829a70a908ec9cdf56bc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d39ea31c54c865ff562f645810b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d4cef2491bc26cdffb0cf59619d1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952cd56630e1c4d8d5cba32ca964f6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66090d8fad0a5165564833734c1d8ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5c9a1944d58ee1859d09dcadc570e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6e8fdc3f3916652c1f3410f2b150c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50151741656f230ce855efe6a32bbe7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b11731e8f85a7039b04cc1563e394539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09763af02124899e3cb105eb4f71412540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536672c146a02f463773224ecf3f9d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec177c507a86823b2abb9477fee4b53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fcdac508157f5334d34525bb71c84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a1b5dc0825f97eeba4739929eb3e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279bad20a2ded50a1be77b7c149f5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2943598fcdb59d6d65f8ab125a6181546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2723305764803d71bc6e95431df62ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05a67af2a70d9e3522d230b32fdeb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253c18c139b3e546e1e91d1c9bd8934549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc75a9ae33f334bd8476c4bcdd83755550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dc2fc6e733544a8669d2738f4dec8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82a4a42bb1846cbb551c43024c165552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b7e1efce351c8608b07f938c64a32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e38ff1311818475d99f36a715918554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a33a09c4eff48bad27649273c253c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281467cb6dd0bcee5c7e0722f721920e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312314217eb0a123dd4ae38b2095c7ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b11c0e3fa4f2c2c9da8dd8851f290558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d74b6aa34131c1eb72db78e4d5775559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c79efdd7248d337e36584563cb9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dfbc5f1987a038b54647e5f9b953f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f770fceb567c74114cc99ee2271fea7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7c9d3a5f7348e626c425f9f9fc4f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab5320f7140e776ad1f3b06ed148d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff995d506402e94ccac3e81af841bbfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a927156c0baa07af6da0755c1bd109566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672569a841eeb296abd48248b5e6ff9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661549f2e2f542b58474323d77740fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab845197650e56bb2fdd3619e2d75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8492b70ee4c5892bf5f3ad3fd6cca85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498014383e1551b0cf6b9f6328bc7bca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4bb2b7229ae5b3361355f04bd215572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf4a241fb241fb08b155b5da51b853573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4a01113fe6a26c1d3c858ad3ac2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f92157aa794ec1bfa0b397fb93881575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f57efb3fd611cffcc31376d9d5e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40aec22a8c9ae4913fee0756d617f6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639817dbe0a37892c2b5f05c5ae3bd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3a54f0a7426060734b5d0c005a827579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96c3ad4d6d4f9cbd22680bfb20692f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931d974adc907299dad4e1fdc2ea996581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d167a743cb3b40427faf9841602fce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3c1075ef55e3ec73fb11bbdb7b017583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccda315fee08988b7e0d9cc1207802d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85531b3a18bda6b63a346b5041827449585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0660754395a77835e27fbc78aab2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760de664990860b631834f78e05fc6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdfa51e2f0132f05aa77ed3403cb4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35161fb10cb28e477f0547f932172fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c53bbbadeb72b51d2cd5e46180ea2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dd4a33be8f4af1309170eb93b0738591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d338988ba400a6d86b28c2b213728f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46353ee981c8bf8eea9097faf66ea40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a17d09c91069763b67b492563d6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797a5e0efb5abffc037de87400cb725595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8b4d9e336302a4d827549f391d5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b47e4114f50092c54f12cd54ff4fae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f60182086bc2ca7d723dcdb5d5ae8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be89f9dd1bed1f05e58f2b1f85b9ad9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af4ec56ad575af9e74004ec8a341c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d5281570d3b50bb0bd6cbc40fcac1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47c096e567209a9d333584633974c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0b499134d772ccd9e1a4cb0188f8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ac848d5d7590625200a5eb1d9a9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5043bb6972e6cd27783d3c6fd73c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7552d9f3195c41692d36ad0d07772fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c3cc1ce0b2272d33b807b8f738cea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f75ee9bac2c2884040c76a248ee4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea70d955b893dcc2672b52c3835ffa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae67a90d9440f6c3ee515564b6cd3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4c2dd4a392c8d096b7a4154d9c81b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ac5fc323c1e7c4110f44d1383cfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7abfcae37b96380b399512dc26bda7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682bc53d8936de647ee876f04cd229614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c403f6078c757e9021bf733e82842d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ba940695b580c728ebd8e3120b209616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930bb4f755721c0a65fc3126e6313e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae6a401f6d15975b0860d3f646e639618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c336fdad7fc2d53b93351acab7cd14d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d8ca8483612ccc3fef2ca4a58509b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7683b9df04b77cc0b5fc56f0c6259b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe075aa15aea5c3dbb056f0d1d4bde622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f21d9b500f3c94b046c54928beb59623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef328aaaf45ab190071a31bb2a38dfd1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d7d1d067aa60da2978afbe1c68d67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35a0d58ed9859b9b1a31d24e82833626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775382210aad5c0d0237d64321bab204627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c10a64334aa0c394dad84c4496176e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802e43c528ed61fa53dea75fb4c2ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef042649ccb2543983d1ef1b679fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f0e71eaf176bdc5295f7414de30d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59891c4594b492390f09064d1e1251ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78e7d6217bf7e690a1ca78c158b14a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c96334cadeab9ee0173dc1ce66ed85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd667c0efe993352557698f978d9fac6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afd950d3da00a7794dd6ae3bf4b076636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc364b0c21fae324bb7b90902d775fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577471c0e59683ab0e7637cd66c5b6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1600d50079c4193f8d8ecdf9e96e39b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e747e3e25b6c0eb5547ff690a494fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09779e63a169a010c0fce48760168dd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862511111dff102bc541aa45cc574d62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf50a76010fe47b23dbefbe76ddf3c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c739a92819cf1d3cfe8cee219a73bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5209acd2c7c808fc5ac11cfd8fdf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c2908bfb756d10b9a855815e689ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810467399ce14631fb5a7198dc6a820647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439307623ccf2d270eb6f2c29f6c3092648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b2889622eda99d3f13b79b07cdf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee8353444db306ab7a038564f7ff79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd7d72479e648b3d5b63f2405d674651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2828ea500cacfb1ee8be443aaf030652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3219adf4c8d436eace99e48d5f03d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a98714c6348952182acab81f1fd5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc863fe96f216a87e4d8b105dbced92e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17526be3245be043d03ae862d9f937656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327c8c59de36c46c8e9b71a54437df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905e0e578bf80e7b4a67908ad4bbc86658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2504239b43ecf0f5b69f4cfbbca3fa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785978f46bbbdf17fd48725cefd68d10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b52b0ed1b8376e03ca8171bdce2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d439f9f66561683369fc378362c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe4c965f2dddb4a45bc86ea12beb6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c510a47516c37c795d4d95b11ecf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277d7f5960c248a5da5a607dfd53d1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8909e1cb0d93817081318d179068c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cc9e2f08714d8a19a2542f8e7986f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edebead3d330d0c3dfb7f99d5f5b603668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde1cefc35af96650a0b95a4cc5f5e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857efe3a27329f8b24e004f40dc141670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ade4f630bb8ba2b2cec4260cb8ead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704301236dc5d18e951e58bc418a4b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d15787cf00f4ac1f8a157040d29aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab02637be259399cf3c99f075d86b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c8f8c6896c16eb513eb519eff06b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206905b76d82fcdda78d8629a40443f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e437ed95c69aa4845491f96e84acb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955d6b581d2f1c825de40685ad8624f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a04a61a10e5d3dbb21f61108d641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2456c6cb24bc89336b3f457905fe512680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa5e7d5e02ff8efb53df6e703a9a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e78c33ab76c5c1a168f8f33e7117a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d77b0eda50d4fe10b8c752d5f52e70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178ee5e7e7596ac3843ffdf5e73fa27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfda2b130396a3b93b3dffbbb3f056685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31d60e45f8a2e155ca847e17946775686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19781deaf27f91af64fae5faf319e7de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff98ba674244d8ba7c087c40a6038b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1384da97d2e8a62e71a0271432b7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95704b87fbeb034ce68ca3645d050402690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e368582500fec154e138e77d9bfb95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb2eed93ccc939c1b5dd1634f992e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d0555866f135df0a7d87362eb17d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4de1fb94b0a14443a76fb201f5c258694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d1e46466d976361449a7089e95ecb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e236c3be73310ddb6cb28124d35ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033291bafa5a56458e49e2a04b4fa8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21154fdb192fb04f3474189ca40fecd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02b3c52af03507e42432e53b91ebf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac846f0bc71e68fc7eef30aaca9052700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c99a25aeaf6116f570dcfe109d656701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5261b21a6b4e4f370177c1ba3486da5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c0b743fcee250cc6aa0ed01210bc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ec10ddc0b5aab8f1257643de3aaaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529890ae48c227b44196323ff2bedb64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59590a438b0aa7d6e3340089a43d64cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed48e925cd5b4125cd2d9b7dd34195707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2dc8ddd8a06c8b33c7195298b8c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a352a744c6bd2f37b91f1493c71be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b1407451da897bfa98609f951504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50c961f524d6bb95a6fd5d779ce72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9aedee82eb07e892d917268b16da3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf31a23d5c4397b01641a33b382c9d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472555237551b8f4e6c38df55c06b51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa8b63596b4d5338d5cc225b8dd690715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476c92cd5813a578deee7243b2f63ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd353af9ab107098c37c569894df8f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31971bf66c450e63bbe447a8e88ad6e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e1e4725f993a014def1ecadf85057719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4f728a33809458b462eceb4258543720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580beee4308bf3118e8fa56d8998328721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71f26641197f43e7c6a947e56b9568722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b223db8d4c34936d04044577622937723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56ad0c693e8f93a8d4214e03559653724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d40396e93583c915596b28dfc38861725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310d0aebc795d10d1144a2437ef82a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4b52b52ad6a09dabdb3a798495f7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921fb962aed267c710dd0ef90f30726728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc1a992a020cf3466479f15019063729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fea019b7e1c0512280432ae87c602730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97010720df921791b70786042126d07e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52287356b7d13deb67ef76cfd7b78d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b186a1152daa07183e922b37aa3635733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286e882fb9ac8a31234e086a70f2ae8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a028c1ebc2b13cf60aee7fcf0a351735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafedff924daadf06bfe13da50efa3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c67da69b6b6d99f33afcd642d3f86c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a13a448b99dc581b75e523d964d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9769515a4abe8584b9604cbc9dd5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6239bf391a3271f9e64c623b1fd6c4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183eeb856fe3d2af71516b839cded82741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8e447e36a23a32fb25813d190f23f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280b58e5b41c8e84a424f4d7bf3b0c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a417e6ee8df88f789fcbe3362f63b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2ed3989aff26aefc050c83aed9f43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc523b688d4f5251219a9989fbcd6f96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c8e6534f2bbf7eec96eda72fa957c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df5241a58949e0b22d0799d9218b8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b912a79c59ab4c3be163b4fc149c90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95958ea82552155ed7b745b1e0c3c98a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d9b229ae73fc2298d2783a432a6e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c80d9e1732ed9bbbf29adebf81c610752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f9ba3c3f82a8b7dc122d93ff829f9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>