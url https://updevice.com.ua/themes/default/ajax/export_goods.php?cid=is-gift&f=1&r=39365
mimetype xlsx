--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa031c47433b71f5c40c133975dccd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409bdd853b8231e208ce96803932fdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7a98131b3d61a2b5bffd6a97649c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea168d6eb371a0b838975058b7f61024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d49e1ae96eef7243b540cca345ae355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0696f992a70c15225e2f5d5cc4f42e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6231e9dcc216b4ed1347f3bd6c1fcae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6ed16fb5cc19b7dce11a5a1cecce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cd09505f2b5b11f69041fb1a236139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf054383170feb1c9231709ddd36e1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeabc3d0bda882be23790ef6748bd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f1f31d02594a6186cdec7c64d0bc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc9bfc95b43f19cce2d0c1d5d279113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12aec6540a0b7669b0d2adacb0ad9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce521571abac19e628d90e176c2da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef22388e0f633c436405a950546f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0686232f12111146b9466a0e9c22e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8499097810f90161db96cd238d66918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb435e6b22b2288780fb1d01213c4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51d33268ac1b007310496765e5aa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a1e8b4d69e0c9d71a8233570bb07121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22112e6288bcdd3bdbe709e464ab44e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c110042f25321b48db47c2067f92f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faab54896bdd452029c4ad8a0d9ef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf0deae09f2ee6ea343fcc5881abc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c0cb8c230d8213ad719ab033afbf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c19e29bc73bd4a764d29903da401e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f60775a1b7cc1e9b71906a6fbc61c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f35fb4d823a908b4d58b7854195929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a590423319ea96c1e3a4404064d86c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3c070551e29cdf319bb950459a9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc52162784233107a78f62f6115abcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c09f28309bf134a811d0976842a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ce54c50b57ec6d964810124874fb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039224e967f0af38570f0dbdfd2bee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3ebdf2671ff39c4d8a3391d7fc5bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd281d117b73a60b8fb31ef7232c17e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda63975d56b2b4d95a0e4b635e49d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ea4277c6ead4773219b86f8d2af9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632be5c4f2aa4a9ace72062be4fb30440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93621161e43650160c6528be7c1df07541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1c55995d8f5fd6c79697b5e774c1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f6a3a786781ce27be078fefbc796943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786fa07df63ac54c1ef0db1bd17785744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3cab3279442e1e238434a57b17ffd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fd57f23eaf4955905ba51330bf57c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc4256d0aa8dc8d4bebe891c9a06747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705711987cbe4bb4d7afe9f98906ec1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc09b3f6de63e5d1c57d7ae0ba41149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b253e7bba8ae06816f49c3d93dcdb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8941a333c232337fbd9589dcc9e61851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77cefddca8cbc8d869e1440313e92c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858da9988e437827dccf974a5cde6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd2be01448dbbaf268e16f0c3ad06654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe1549fd312e443d502512917b4fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ed0ed2cc5b1127d4d533fe4970ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227f2a771178be140fd5d020e3b6d8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb8380fc501287aa31f6749a22629058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c1aa11b359724c88f8280895931c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bed1be628552f22e5af6570555ead60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e763f0df5360fd519d0a7a9ab548d1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314e9bec0d74efbe4901abcb304b8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c03a56fe3dfa64d85c0affd1cef3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59b1a77a5ddfbe5685090eb5a83d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5f6208f5d1ec0e43bea071ad48b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5373c4d827bf839a648abf70794d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3fda6d88fa909ef0555178d4e7ca167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab14b079e59d831c4928a9ff4eabbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffe8eb315c996c4a9fffeba8869cf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963bef1b8bc229f4eacace8e3bb25f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca45238811d7347d06483f4ec4f4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240384b35acf928d9fe8a23ef86db7a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c8d40f260f42b13f3f1bad14158173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2acc8455b3d28fba689dce145684574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98708cbccc220a5974aaeea4a72de9fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf629ecce8d0b07fc84078ee799775e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5fc215a52454153cded229c1787b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d5255cb53c47ded8b91b39fe0707378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8012c77ba16861315e3dd614d411d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af254bbc6ff70f85bb2f6290ecb2fa0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a3529afe14e13dd43c843800d3ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411257be914acfe988cacf1de72aed082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5493f905a6d213b165f4ada4b53b2b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a4ee0426b49122fe54f962858a2eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499190f76e42485aecc38ba7be3390485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d0678c8f531fd4ce9e157b4cd1e3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71bfff6009d984dc924b1fd9caf2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22cc6be2cddd6a61175dbb360df6a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f3785d8e392ee0bb865373c6aa3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70451fbb1c677220e74ba3fcc530f25190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7fe106aeaa610c65da1755e37c9cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d0a80f1d4eb573cb585b7fa7f95392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb542096e7ad68eb9a39fd91cdf009793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fcec894b0db2dc2fede24add0dfaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e5b899dbe803d1d1d06109c9e4b4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf4e6bceac3ab6a3e9678f8c456d2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94126a8a68998de4ebb8efbe214d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472c0cd429cf0714676427b7ae2048598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc8917b8faa1f2681f90653cfb48a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a3150009e97684e536b75234abb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00020f64f89772f0967013058825e1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f233f32a7462c0f27e1d3b84764a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e933d3d73f7467059154c2fa7c32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715d58e6f5e113997c456af1425351c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed61b5f3bc767bf1be9d16dd56eee0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9083d52f8942828191b13896d99af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d71aaccfd111c59971028d0b491e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af181e329dc824ba6769deb84da44a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce2301bcb53c5a28a5608f34b8d825109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0a2438e674261699ed8d1a154e9c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88780cad8bb4582a116599e102298a9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1228409ba57931337725663d6ffa64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238540d92d2d3f8144596d239df938113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a667d9c81e70c81035029b9387d7f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d562ec869facd84e7292d33c4ed89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126e711a475d22b31e143d0a1ab5928116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fd2d4b187750af04bdf2fc85b04b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916b1b21b40687796a02800af5039fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784e66f1fb04da3609629204a464c2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b6f7e0cd41024fd42bf5feec40bd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb599d105a7139ef5ee6888c01efd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf864873603220ae99e48ab1ddc7cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aff15c7994c0af2d9f28fc8befbefc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8485c41b1da9d5cc199cc10385586a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaef3ea4f7b4695956875583aeed705125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3b3abc8ecbd448c2df2ee2d8e45b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab4762957e2bd8de9f5fe6c8c32a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b185c6efb7df64a9ca3c42cd5d138a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1495f7604e0f22b0f5defccd24acad2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26534988cd206a2d80fb827927497ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988fddc244258b075720f455b5fe0e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec227007c15a044577d2b6347afb6d7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7367469f75a02c41ab6ac23bc822e1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166802e1339a5edf8105f875aa1f0f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d31fd70dc05a92f56c50a7c770bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba66bc1358f8344366e6a02a9244f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b72bdb71f93c2e7012d321ba3bfed5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afee6902b6a07071c9ff8b01624b41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea99c783d52225ebe8d20048fb6237139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78e1e395b1d9f8cf066627f6bd2aaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60737e31a223821002de870f42f8f2dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e696f5ffa666d52c2c476002049598c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c233fff54d57853ad8c9ccb5ae7eed5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868304d0aadb49cdeca622e5e59a1df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52411b8f87e1552d9b839f0ecb57e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277900085f1ab836a42cff74ab08dbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385c088731c83f84d6a1b6d903bf05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90444d9c018b1694abe58ce36a10fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c44678949ae6e131153a8588c5bad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2462acc254a7aa4d7c1887063933de9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b8a9912d67caf7fbf80feebfcbbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cde99010abf9e60ae85a66c0e18d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb39dd05eb9ef222162b4754cdceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0627e207f195acbd27e4f3c09058bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4063521f8e580163beadc146273e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a051d3145268dc8f17fc473167cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d5e9a153b84b1d54e0b5195842d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee8202f3d7266765ef67ec8c8c7a78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f823ee4f9c5e7976ded9626d9ed0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e1f2d09564ec6b5e930160e8ae308160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af05530d14592baf04a713ee502aec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fb57451b6b5a5a3c2cac611fead10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8f89e6103711e23f632bab6223a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98842d28b68dc667550398a9de10a27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66f846bd15e1452d49191e66a9ef5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a9e1eb15498d6c1f6b45bcdc864a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82309c880d2700548704ffb9c44d0242167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241a532dc8d9e99f6e516f58bae1f83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321644522d3442f2087dfe6e54dd78a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c265ba64494408da1ec7986eb3a04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70e5840dca32de8723a3b856021548171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d5d0d88d75837fab23d98e2ad292d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2202002fd69b8f172ed7e562ff5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcbd86f86af79651c4d54a025e8f71174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6faec03dd81a4202758d22d769117e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe117b52792caa90b15988bf3944cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff810c6d4ba7bd789fde86cbe55997d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28107fc467fa1b0ed127e4a488a3d46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947335c72c43c6a49396affa9e2a8792179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabca0496663cd7b5d75cec4fab1a0bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006c4a07aaa5f8100a8132521c5b5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254141e851782b79c1810b2e6014ac8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c737e1a82c981b019bfc14e0ddb02e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590850cda2aeb3a976ca49e2158d7b37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f8702a09c1c019d7ba179c87294d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c9a2aabe31eae2b21e6adf05ead76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc11229ba0d1353ccd9047faac0258c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19563209daf3fdf1dc34d1d6a8536f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51d536998a3c6c63bd3fcdc2c914a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da838c56d7f05704eee86c7d57119190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56327e3bbd1805add7fad7dba07ade53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe401887a10af8772da09a61decd54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b673ee63d89666abb0eb15dcdab90a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234e70a4971de8df405d3576b52526194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf218391383a2134378f6b2a0363105195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f04e2fc10790acf40638a85d33e2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ad1e89de7851b4df63dc3a0e3a574197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314b71272ec50e3a673e8bcbc07bb5f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dad0ef2f95c03fbc48c71a30ab047c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0e24a96e5609175a33805e0113da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739222b58b629f51314bcac78581b13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecf41d0628f94300011ba75579dee9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e583b7537db721bee8d3ff3e238b462203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc15cbf2d55e3c8ee4d111e6b7edb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662eef8e061323d565f9ed0a14b9830205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c898c02237eb9b312596023ba80a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d71c320d9947b00f338123c8e404207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f1e4c7acf163bf3de6fb9844849e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf05a3f3a5c3c889e3a9781e0450b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616c447c1d825b2a29f3c2c75230e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ccd52626902706fde8ad4983587d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315793d6b9ae2f5bd65c8264691e03c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41aeb02e711a80cf2626ccc0770106213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e01b3410bdc847e9eab409effc81a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64601f1eae2922bfc573204d1238c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f0885a190c7aa8f5bc98a6b842d00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d842d32cc120dab4ab89267f062a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670437c8b1617523e96442ff6f72561218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec2e0345caad597c9c020e9375710219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6c0e9908a67661c9f90a56695719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618bd08df7442be7a99cb92865dbd80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4801d002f96aba04055077c4f35c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c75175a704c375bc7a817dd38f2e83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e125680a85d6c19d7e4a99f845781224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd5d9a70fd928d270fbb94aef2f0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbf70ebca0ae54f4c16f10d63d2f39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094606d63bc5bc7ee3ca4ca8ceab3cec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bca72673620e48b65d0cc9239d7904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e13b38d9ac3f00bfcea8c0ad79fb97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11017c131b4af9d2b69be4f2052e665a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc74de969dc82fbd9d4e2c917e311231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966992b56456a8983dcd7f43c903975232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb45dd88226b53b382b7029b955317233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b43710420dee5a80284c8a1bfb60fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e593fbc95f44ae700512ab6ba07292b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570810f7ddd2149181d45183dd072b5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4d7381f94919bfe18812e0c239ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ee7de44148f48c407443a4fd3fa36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ff87ec9c7a8155251dc698c7a7e5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f2a6e1043c6015520dd8968a03e27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd5fb12c0d4c991ce325760f26851241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48bb25784428692ca0d8ea9f60f50a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d94d993b3aa346fb69afb60cf8151243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7193b79c406bcb6c130049c357649244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e329c52764de07f2e7b0d94e6a114bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db02bd21509646c02c3e2b543c1b00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa4d74d4a2f925fac5b7c421628f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a76d163cd149657caec1376d2d8b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1915edd17cf6b4f484b7800223be4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51e350745fcc33b3849f8ecf577d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe697c0640a3e4345b6d59f5f711e97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e473058b8416aaf8886a930917ff8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c9f698caa78f9e2f3fc1790c74cad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42737f989eb55b51657598636dcf6835254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6f4e7784b9caf3c798542910515a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef357e0532d5c86867ac061c54e154256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e15b344350ee58b8ce259345c70404257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e4630ce004fba177160a234b0c4be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b058606501de81cf839210cbca130b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe36b92bf94a2cb4270795c32bcae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03677b1e80a0e6185ecc93acbacab2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b345e017bd4a3aaf035fbc57108cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999961d18e952ba6003acc3aef263fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bf04d395a59b051d20a8ffc7ec3f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3db4844a9b529c9ed2ce44b629c16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574acd8b35dc97a0abb6bf2773994d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c78dbfdd38e00551b079c0a2c214e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e187048437c4afbb9e78bfbe73ef82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8024cf40495cf2012e971810e797354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d9c061a767be687be65d9c9b6e31f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9b4876d2fb1911547a61b3797f1cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b19de7de5164648305ab1707e885d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dade80d8b4887f14b76202b90bd680273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb9d5eaf3a690784e3a56453f6105274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00ffb68702eb005be68af0f77e2179275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f90b1862e3fbe330ebe99fe371ef4f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad02113a368712c5c59b913d636661c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69868aa4c3097b8f1c5a1cabee94a53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428552bdd542cbc3e5dea53237bc401e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d97c4b61bb18653ecaaf41e3325e82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4eb9e40a306b72bd2d1542993ab8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabec6935eb49ac7c86273b371c49f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f06cb4272192edc982980c7ddd3a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741573454f5fe31ebd612930c552bcbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2fd868440b62b0406728525473960285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885d7d5d99f418e2f522d12a3b90fa1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf43bb11abc3a43ea82bb2a224aa8c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfea31903e07a0c6ca5b36a208ceb8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f038cb9d9737e8f55f9152d0a545289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb260f61b204f1364ad223547de301ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28222f789400dc0fb84df4d003b86a2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d283622f74ba61149fbeabd4ab69ba4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4646aa64828e1f42dbd8568e0eec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b9a1237e78adc5af6aedc6f5eae69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c69bc3b57e1bbd2e022fdba5ae832295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66371b2ed97b80860b622ce2f269cc46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dafa53fcc5cc56400f4956fd281289297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47602b032d408265649f25918b284f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c783d4a37c56a3feb6329e8464468299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849a022d2aa7b4081f5c3a9db235bb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6876f5660a928ed39e5b4e5e66621301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051eb7cda45dbee84022a7b08ba24f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344eb44491e2b35c5eaa8dc312f713d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea1057ec5d3cb32868acc02112b72d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb09c39368d65f7a2ae237540214781305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c0681a76a680cc632fcf6ecc1f05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74594f27fbf147f3017924f971187307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dd84771221a3d610afd9004006c90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e85917980bb5b33ce28ce909484d0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b72e25a93b8f261cd9d2d0683f4f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10eeaa8f4b238f6fb58b590eba5641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c16fbbc5bcb654854304a7034bdc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c6b0cb9ae50d387ce0b607e3ec10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35cbffb0df4982f6b2577cf05a84cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94c8ff1358818eb6df764f7ac23c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44c03b19a7c14be8f10190ca56d81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575059bef00bc2718f9f11b76c4596c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427d5ece641002a3dc03bafb5a2f831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b65586cc01f4835ee217a3620134b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b15a588f5ad657e1ae0d964271fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352311b5acbe6a995aa57473ab0da01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a68c2f66b1527a298fde0a3ea0e9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae86551167c67b672ccecd9d90ef55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6c19fedd7654995e2adfb63571fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0b2617c8f8c0bf8b92ba192fc36b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a800442a80c221440bbdef594c1b09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfcd2007c011f5afcafd139879567b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982064a66566331602ceb70555c4433328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002f5ce7af3198f208a7d4c179e73d9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e23ad45d29063c6166b7a913cebc9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e0775aa4ff9040fa4b0bb2e7dae79331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93492ff89810ab193d35e74114f07fc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5803ab772aa35860f2ecf27868c7e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f77cdd3c93054a0cc906e1c5b8c1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d33c666981e32acb867cd2073b43ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fdf2693646a0231ae1b0f3ac7b961336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324c9dcee61582e63805693ea9d438337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6456f5f808560bc6637207fd6dc111338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df74a27d2d4ed1605d2c06d76e26a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6690c00ce155819396cf08629bd43e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63deba48db76ef8d65c5ae73d44f6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd9ed31f5b2ea2179ef6ad35f82875342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a305ccd8ff899f47a220eb2318c998343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7d732b3041a9170bb99f2983d427344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b335a825a39107b7d13363bf01a88ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8da95410e74536b46fc68361502271346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132c1ccfd9f1a1e1130370da07eaeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56047f8f0fc3f29d36702ea08d581cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624565eb3954d691b79ebb9764a9729349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17ae68c6e3512314bebf987b5a23c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4183576e9608521ed6d1833189bce28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560128d6341a85d932f20ef49fef7c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13025bb4a1406cec54f018e1f94cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c73d4b8e1030b52607bad3ad4ede0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c761537707ec131cd7d854609f522355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5db03278378eeff72b98aa0743f4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b916dfc8cb8205159ac28207ced83f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafccc2fbd800cbabf73a6cf7f9994c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7fe7d336bfbad7ceae8f209cdbee5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75469ea1d049d11796bb8f04aea97613360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0312ade444007327b66b374a7206152361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745276dea4012fa5462af0624bec360362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec229c9ff460ccdea0a72d342f0d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c918093b0138ddfe0b20750db319d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dc3b81007a5deb61941123ca41f38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3348c69f9ba6a0182451573161fa00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61aa1086994b77284fbdd187cadbe0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc655bccfea70b2f1497f72779c01f7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815efc4a3a877c6d003c8795e0eb87c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cdbfd3aa5aedd7443f30fd8ea08c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9344ba6eaa85824fe0be31512e632371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc531abb5162a5b41127f98a1e2cba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbc6cd7d610b91def6967faac4078373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f35de4414e25cd25bc3ae56cfaf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2310be810349284e56836c30a890375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553beda02965ff63fd34e0978679719376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229b3ab13f897f9217b6e3aa729e874377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff914a14a9ae05720001457dc2b5cca0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ae1fd1cbc3229095fa9699bdf6d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0b10eb436ebcb41ee3c0cabff9983380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd79872d929532da4a88d8f28d444e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eecacbdcb30f7fc492735cf1f3a5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6954a31f95fe78f721c5e5e241dd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5b6d97b891412c79dbab60771a2d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7957cfcbf17cde7441cdfeb80546eac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58b724a1e767b5f7531bd43e2f613386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec945e7ba85e3ea9f7b33534ccfed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da176e8620dea3e3696229365af53d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb7abf2e5c693db39311726c93beed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6e4d263fcca95547ae3d8d753a93b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f941c95c7a4d1beaacbd40581acf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3b921d690bb6c00ca736f049ed0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3951528252f27e7210370eaf20ba2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d0590ab1406e84d76785e2746494e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15d60d0b15f487051e2c3429ee286c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac3baf2ee986c4d7dc7c8b7ada117396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7373d34b582e943d892225e0b3a179397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ca8bea84f1d8ea2b2b2cf7e1ae89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e10c89ae9eccc3ffd674566a858c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948647875762a5150f13cd74a95594400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccb431438d9502cce9164d62cacd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e7660451a6768431968609aa4c18e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc99c5b2478ef90c4994cf833f710dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f969b25439a936fb1e1e2e3e547349404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9061939a01cbd05954b40ec010b59a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5819871ecfc1e8ac93614ba465b458406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7103d77d3b404795aae8809e032ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3b30b71fd80f676c4e8a616b66ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c494940bcfdf1d640b9ed31ef79a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dc4830ce58d9d9a9013cc35ed7d09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395678dad9ebfa77d2b9f66ff241c7c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07fa265114018f24a818bdbcfb09da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0d6b1cc2810e34255369bde58e32c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139700c32480ef0993336ff40cc39b64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc56debb5b8de79eb15d67b3f4a30c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38956ae0a8c4da9b3260026fd54691ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e722d8a6f2824e6b76fdcfdc0cbf3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a23cf178acb6deaf1b26128d131d14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff0dde0d56c3782a4fd768d4dfb9c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ad6ee36e39737c43ad4f874e481aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d15bf4cce405586c3b0862a2c8863421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99e8679f93c183771a344bed6d100422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1df27c33ac782e24179723564781e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2aa8099047d0276e32cc180698fba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b3949894f0d8bbf822c0840dfa62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226e35f5c6ded644e15a8a8da909d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e247b3c23e8a4fc7312d1eaf8623427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fac937d106b536c8032b862bdd7d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a304f352fb396184bd4413909d6c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fb093b30c155de66f027934003a6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22917d804a2c8244fa4360bc21be17aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bd909d5a611805ab3a3a8e742a49f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec50f004cbd4d6a54f8d52756e1021a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f104a419649b865488cf96b9c1a3a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb1bb56bd1cf90572dcfd3f22c43dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843b668bf048d24298403f3eb12275436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc7d4fdf7f3d7a1cfff7f402bb8847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a49b57a966fba6eefc77c9ba5524af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c274665e916afe4ddc19484433763e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744bae50266e77fcf6ced439b9015f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459628c3609daa413fbdb736e3219403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1beb433e1bccdaceddd0608a0e88ce3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e7058737da7b73f1e697c13cfab91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ad1d7580dd0c4ee57cbb8f07b87ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1d08999f246cf118dae7179aae62b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee14d6dc2d4b5761a8d7a5c46ce04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42235c096da5def7155929c15bf95447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80132f6747e580bf6303b2c85cc68e68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0c92d2c9355a8063a594a4902057449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79cb9534cff1951336b6d64e72150450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278033109364daa239f7dc55a835f722451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e189a2643aecfae1b21ea0f227a51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fac186330d84357ca29176e4cf662453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b36420d8c05c5dca695e5e9e3747cd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23058d8dad02da8efafe6c56e860cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82967bf15ffd25e6df303f4d7554055d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a4fcf2dd1f733596ed4ff443b15d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eb8a6efed5e1e3d7339e328093b7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b536b037f0f77e231707da3928a90c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1631be581ea62cfa70eb63c2bd4fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653456ab78f01802f8f6a674b27a30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22aa587d41ed30661424b659f00d53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90059181ee1516b47012489a24feab14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb05a723a3fca376099b95fa018698464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090186f946412bccf6817a79c07648465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a61049e93b1d7c0e40c2247c85c74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30956cf7cd901318c9103f4976389861467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc8e786429e16ccf2ecf98f896902f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c174069c83f5aea3422aaf3cafc46b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e1011bb473f5e105688d8f447376470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872872990c7d4200eef254afd725680471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a268674b53c47a844dcc6aa05265a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79b479adda8c412876e602490434f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fd8bf199a7ba1874441f344246df4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524dfd4e646bbbcf45251e42a2fa5d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a81b269403449199e40b84d863f47d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade82fbd99872a64fab55098c5fe19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efad42d9f87b8bf71ad43a56b70b0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503064c71a3cfb3098a1b5558c02e940479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419df011b050037539cc8b5cf5731291480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38168e3ba801c2b8bd10351e4a20c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6522d4db03d25fb70eda145686b957482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea576092d93c9646ebf329dd99c4c18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a43c557c74ee3e57a1b068d908d72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a8f18832a940f143b9d2e4d47a11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f72638f03eac269d73a8d68d08262d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0eaa2ce57ebaa0dfa9d47a39633e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bda6daf4020627caf428c22d27948488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8787cbc92121ed7429375e661a02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ae09ce862eabfa75f443e5f57f5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1acb372200f897202eb3cc37f0ab15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd1e5ddf323137d485e7659a06481492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5f3cfd088fe9b1b6382e404002b3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031d818c2a4e265547d11bb7bdfa02a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a729c4f25e4d13747067cde29ca21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1bd070f11d7592bb48fd5a168c8b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe5bc7dcfefe9fb33fea0de4c9741497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219669e0e2f0e82c3d5442492fef2ef1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9db6ef870a66a00e19b008588028f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d72013e7fe4c8d336d54b54a1ee34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0be676b04fe344ccde3ce6c82eaa77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11700ce7eba1a2980775ed21bb598502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7177896b2399f1a89c97f89db20bc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40eefc9271235d99c4ee3af2e73e82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250f4934e7e2155c53d683ff1631bdc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d779824841b64063da8c4d818c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f72dfeb347c71360bb9cb226ca350507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1365d22e5f64a398f2238a244d1807508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60225934a27240650545d8108593d39509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdf6009ea6c7ada27a84cfb5ae5ae3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9fe9bceb9f091f0ba975bc5435cf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fb2acc3261f50323beb53c9b45c5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be14d1caede74497421651c09f1111513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4630b716e458cda5bee56d7bd711514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef32c50bf93c76fbffe9b7640c7fb0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d982138f8fd20ad080c62167a1d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b766ceed31f67555303993f4875a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fa634f4ced404bdfa25afed6e9d6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e54e2e8a6f70b012e2ee38346471519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dc9121b3f79a142c03c4f0168e108520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1708199f0685bea226cac7fd53e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa5f037e47bf836425dd98cac0e0ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996990e44ce01190262e92aa0aad313523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec58bef33c62dc8ed7bd93a356e8f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c65191a04815bf4dcda508b4774f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923ca476de3560b4d4d8715aa3f5bdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192d455399fc5e04c101809bb06029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1857602f97c6e737e69d9d20b2f7963528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6592ecad261056d06c65267a200ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22dcbbea0a0317ee27e5043fd95ca19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954206a3e10cbb13fcd28543dfc428531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0fefbf31f5c7f64dbab259e7f682f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4566fbcb5f785c03719ff5fc2afd576533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09a17ce1330a93d33784c78fefb4c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62373dcaf4caf5717ab9abebe8dace94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc08924ea9f2e091b99878c3b999775536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa79656cb8a41e1b6e70c8ec41e68f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42a5ed8377c688acdecbf5cef967d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fbc38efe9be02e046ff1fd5e706d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39046feb965e4ff3cf14186ed1372df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d08679ec26064719b3c8ab1f4bbc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1760c2391cb8bfe527bf1a9a4f1e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022aea2a7035c10bd3cb06c65af799543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf2b8ccf0f42306e794cb550f80157544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94906e8a84e7acf644a24102d64dc5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ba911a85266a1dbb88248dd03358e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114bdd8e99e4b23368ba51c4d849b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eeb85543050f49d32777dd0d0f3534548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228721b298a0947fbedb06b241bb5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55945f106b475675c052b4f975572d09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58cfd79fad127cdf3e2706bb87aab2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc401d8b6643e9a5599286191ad2e95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efe801f71b6a149612dc41d9b99a11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38319b400cb21391e5fe8104c78c80b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1479f503e043a3f3c6e9958cc9eceba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a20919a1f58e4802c9dd8ee9e87c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d610397e61d8df227ab34faf9022d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e1913fc32b2fd735efd4b45b5a632558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fcc8b317aabd5c026508de26b8753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b3d518550065bf79e440c7321caf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a563f3c06af8da6077bfd61284c1048561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64f5941218b0b899322af3d64c81d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0325f8178b151d05efe2d1a9ce52b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dfdc4d0bedf2534c4670cb073c31c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bab848f98073d88ff04931a5d0985c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b943cabda9505f5ec38ca1c1553c61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b31238fc8d0b32242b52365c3618a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d64a7cfc6e47dfec3f835503a36d58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a658db731d0be1f2e493f3e670df5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7031442c540dc550a3dd2f7ec38dbe6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231c038ba142311f8ed86d55e1180f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82419c7845a62009e22564a1cc0c8b56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab7d4e6b0e1e4ffaf0c806806621b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a35091569cc8eaff04f03f3864cb1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea7ef074f35119f4ab8342cdf87ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48654dde9878e3a660f863b5a965a13d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f95976b6f00db9fea7fd5c51dff0af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2366d32d6385bb204ad034054b9ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972b3bb2dcdc45e2422cadaf18e9a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d23cd6ad775c6e145794d68f201e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec672a8387824a4640b83ca8e8b39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410782edeb4824c220b448205033482d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bf39724cac61f3f8b6127b6c39fbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd4ff4c509a10c1cdd93cf3c162927584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43908ae2250cdfecc955fe3919fba2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5572d40b8b71bd134af078bd1ad99b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aa00f811ef95a036e3f6eb11392a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568a30446fa59951b5ec20074c91e85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c755d18e4413899a05a2f2a47a37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab76dc67b9ab14c0ce68f7b8e40140a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac5b39746061f774568f4f268d85dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c150d87d816e0a01db300909b2bc5d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc769c49f3c75866e115caeed1e41e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5d44d14e9527cf0103c56b8e105eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba26225974f1d591f17fd3115370341595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8da27e40d6d1c2a323990a31d02da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f35fd473192e2e06e2bc776fc388e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ae8f10d9fbf7353d9b477f49eeb6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314833366e56ca1c0d7a8d87569ed995599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2b4a21f43a3a6192a3c4ddbfb64b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6deb4bc26714a8ab96f280431b128601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09075754da74d8364dc8cba0168d76b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eee3a40692795987779a0025d5d81e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031319fb4e81650f872099d92c9f8e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db20160fe377e96505302bb20be3ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71620ad1fb70d2e7b8fbd1a081e02a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca2d5dcce74cb656e6bcd51611ee1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90373bc1b178b23fc5222ef5bee10bf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c51f5fd6cef204eab5273b95058b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba2a274c7ca813a5a5de4ed18a7e1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1894c299f7d841b9221afd1fddeae2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1903c104a21f62821961decfa94ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395aa4edb5583ecb8239e846f046e66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679360f6c21750601467c9a17e440f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7042dc9bf0bb38c04293ca37e2c7b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88062e81dbf5ae72420612e05f000866616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b339b8fdc44c546e258a3a84e3526617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea83506e9623e54bce2b35bed0ae59a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c399e7b63ab897a1692fa481bc83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140404a5f05621069ed7631118f8e57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4a961b3e08f576516ca0e8fb8bc07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f56c826fa4148b45760686450e422b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25625b2f1655f3d4ad7cb870847303623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf52b7ce4ad795979d1ee852d612ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5d79729eadd4a6acfe7cca8d059d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d41c719ef2246421432a6bc2b3c50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1606881cd450b61734374574edf4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90750d7326142e9d924d54732524d525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee3eae39b7f85cc9d2f93475d4097629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c943ebb135281c369d3b92d35ccea0f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe92db6daf78435445f9aaba8faec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10398095a2e63e017b6ce04a7fbfd10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796100563efaba4bfbf4718afc64213633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba6e708bc9f3a95bf83d59e84ba422634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc24e3614fd493f2e687e9b56f14ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa876091192fcfd003cad3d76be00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c996250d62dd0b63e7aad84ce823637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecebc8651753688e934480c5075fb87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9629bd9586db0e9527f8a7e54f022f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8109fa52e498c282fd6556f20efe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa6c65cd78228643f7a2e86db05bbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614a8848000abb39eab091bf54d3d2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa291230ce269f947f454fcdc1d451b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3414128c45ad156900d7d9de11bf57644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f197fb59512c3f93946f3c10659b60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c486e8360f05b5780a949285ccfbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08016a23a7523116e58948fb3835f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e5164ea451921ee09e70fcd7a075648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1793ba7ed94333deb0cf42b9f0006649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14aea59fde3028767c7debf5b588f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadf4acf20e657f86a5016435072415651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9439f257c1ed2dcc7c51e7218204e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e1ae9e3d2d79efa19898c41709fa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50bb3c096c1702ed78bda21c8bb576654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b46472a509d63a240983e2bcc330655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a5d6e5affbb042b6ff515e5c4cc68656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6109abb27bfaaa69da738b6ad97bd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84e1817151e4db84987861f0c5bd28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b6c2d3676ebc4bb19093cb450f84d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666d7d4b66678ca7dcad8c9db06945660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb087b0f8588105d11f59f1ca63057661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba89ba71c94a659358e8d24f69e78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d427742698777ae672176a331d0e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c374d9f22662e46900bd8625adc6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b0996817c033ff5f7973f7128d5ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7734e0214313a25cf12c9c5633356666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a4794d6087aa036ce94b6b7ce7471667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3745f9af68419a1382186ac353d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c455de715e6e151ae049a35b520ba89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601980dbb7e13ee434fd2b3f64ffd76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061fbc199124f413d6f8fe17c6a99ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb642c581559943451a0696ff8fdd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2b97c8426ab6b95252ffd5dc0503673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa88ce794b1f0c61f4db3cfebb054674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351bc1fad8ca657474eda837a6795a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98414c1aa8045cfdc4e6733d5aef255676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef3d81c77ed88c4c1dc49e7dd2c68b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a6cf43430b32954f16e7c5ee97dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93b10962fb23e4e8c8884f08b1f4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f510b3fce612c03249b093c7d92ff68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b97fa72210bd1ae73eba6ffcd71cdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a2eb128fd2fe10d70424b70d66f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256560b0f80efe73355e6e7a6ff2fc1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7d9e13f1998133b034a46a776217d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd2adb3933941d436a36c040f95248685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467baca1227a24ca98e5939ce1d0b539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0edc50ae7f76c30aa97b2b161b49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fb1f6aedba63ad649827ea8d98bb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c49de910f244b615a4a94c96c5c50689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0255c8e188de7b495229dde80601690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9857ced189bc0fbe6ef82feac4001691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e40eb159b6ab70f0ffce79807ca09a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416768e41e42d818e80f7939e6f0a45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4c009bef5b6df32aa00e0540ff6a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b14b82c5aa340a28031646f20e7d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e323d47a818aa6c677715b7e144ab5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d79456a991076d9cdc052f3fe76cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf377c3d6b922c46be85e2b476c41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195099615f7a461c3ad4cb2969ff3488699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280870a68f60836300254732885e001700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71e6b42248b004a0b4bb070203bf04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a39e07e532d58684535f8a7352fa52702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37bdbc428eb0320fe0b2ca99dedf91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789bce81b9b1b13d9d0dc8e4a2350b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ab50b1d27e0e9a662d18036a61da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a728a7a06c6dc1686c5d17d8eb0b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab69570fb979a007188995ad59862707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e34927d146bb416a4e0090eab6f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc1edf8e11191cd95847d89224a36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f28a8b9529fef744157101e074e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdbca3c089c268f400cae63181674c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e553dda10afac296c80dfe8e7aa96712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fac8592e7462679d89563dd22e978713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe193d00f648eb39c8ea16b4bdc16f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044acc57070cb2af953d5d691406cd4c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5125233d2bae34f813fdfb169095e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad14c63a1c648662f2f36c94e36901717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837231556896515480824ad10be689718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428aff99148445bd274909473bb879719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f32ad7911959e31d76e3ff0820487720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc611c6dcbbb5e0d157a86428b90bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb28af27d8eb8eeaf44b83b4072c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a5659d9922cee551effd30bf92e0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece42ab2cef81fae93f25e8e14216fa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09a60c7926c13f15b5e0691c71cba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1c02d54adb68c02d34a9f8883b3c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08e94b8feb589ec3be1ed0d1fff104727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9bae0ac6139667758f9403d75f0f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874758117f6214f27590cfb46e5f47f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11b792e35605786bb90427f95e6b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be33eb10a167cd9e32b2ead9df3e9b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c1879a8e5b5f6712022948195da8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3bb9c9da8f55658262411f746ebe4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acf94ed8e0a5609034e7e3dd28a598734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969313fdae7327a3435f249898d7ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97526f7272c8768b114ceb266f396baf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e4c0a56483a7c9a4a4d3a7ed16837737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ed028aee3014d18fb8387eba66aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def701d030a6c072a115cd68ff0c8bb4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb22e1b98c3de41c1df3be4fd31a70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04217ea5d60b5ed6d6b7a3cece48778741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9834a40c33686cd599f3278e61548742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a689e17dd03aead0960927d415817743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e2561488358aba426e872bb2b7325744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f0b8d7e4f29b018b7a2615762186745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e027e561eeee4238c2f4ea7b9694d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001072e70c6fabfe7fc5259f82581e4d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e672d97c626fcf60730b9b2c0621ffe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8ab48c075e1b39eb3a0e3204a8c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420d8cb9dad8822724ec4c4f6e01966750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f711d140f487789757858c8558dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eedf44dac2108aaf6140d4323a99a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb73ca19b44f4cc31677c7cca87704753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a78a16cb33ca2d2b31cd03613a0138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c62c6f665a20f0789522a49aae306755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2341302451f55c8062c55299f5396756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2c9404862318a9ff3b8a5e85320cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18ed9682dfb797cb27bd41d9b3538758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ae77eb1501b2fa5d6d401b79c7d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b6d905ffdca3f926b6ec1b52009491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86535daf93c88168d0b215bf73e247292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d78bd189b42b27b1c6619b65ce3a6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e801acf57580ffab3e096365e378cf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85541bfc9ccceda08d69a15ed338b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2ff2e41b5106a3a98988f44e457e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cb2de32796f86f03918e061cf24247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c13777abe85474233b37898218eab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f3a665814a7adbe1edcad5826c539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f46ad8655217345c1386b6316f6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6237e7194c048d7f4189af937f0034c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cad02d35653c7917402160477f06ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60fed8f46edf2216455deed8c72dbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77636233fef54a5c6bbdb94fe20f64c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f580263daac406a96b09e27beee906515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e95e53a626ae3860cb46f0e09be71516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe3047f25bb0a54d719ae1c7cf0bbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c9180fcc3c584b9294e618d44129b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc0af03c27d64411ab226a0f8915119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12f5ce56d111d5c65335252d83bd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697044b234a8ea836a8c8b073863ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ddf8ec26a00f432664c9032a01f6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55d3a05f181fa3693b3cf9da0c8a0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b6c84108e8d8cf26b2381bc7eba1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025e7102fd99c1769c1d7bb92ded5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef39b1e5f947dc26c9409c6c10e7ac226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9b494c62bfec46f3442537046df527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8970689269e205e47f82dd8fef46b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33ab3c323167d374059fb1227a22729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f9ddc9192051592e332ef8ef0494230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a824b8e0370f010ed924198e488a2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5dc2ba18fdbb9c57223fcf828432a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3495599b087fef32d2bb071c61f6aff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd8e917b341fe333d9e45d6447e63434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf38a502042c257a4cd13179d20f1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339de64314f2019a3fec55562794b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f157662f8eed68fd15996ad3f7e74537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bcdc072ccce25ec288116ca0eb51438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c561c023f93ced082af05326b2ac64139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ee16147b217670a5345f4e0841c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea872d8f76f05d8166db35017c896141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b524e053fb41f150e5a2f9346e1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda9ddc77c306d64afffb928d4a0e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45e579623c60286cb0db187b472b2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46d248f0be6d25d957b5cb6c23e43845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc49acb07b426e27037874047c215b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3da8a1caffbb87d844e516715bf8d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95b0b814d86a794686ff7c8d8983f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3ab27c033e71c8014ede61113794c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e784b9e62d1feb541e90a873819df050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e584a5d15c2431512480643e57cb2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b2528cda7128b5b220e86fda10ae852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a994b89562038b3fe3d4ff5082a50653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241964c365f281313e0ee6d81325204d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14700936c9480fc37be82fdfbaeec03c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6b5187cd8eced2bc61710e32e91b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43576e4f86c1791cd6273a931dd898957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a5ef26da4d844413cd980b239019f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9a075a6acda2601c12905a58b49a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604b12de05a9ec02c7940a9ff94769260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acbee5fcd4e6846959c5bf3447675c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869d798f0fac012f995f76c9313ab662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f4c17c52e055796cb66f45dfcd0ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e414dd180171cbd87c13a9579ba25d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e1a9352f7b25d1a13e2b85b0aefd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a948e78743d70765be7ca88581bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e62b0816a23fda5bb964ce8f515267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8470bfbc9825b67fe7fa82db26291af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b81e37d8fbbaf98b6d45ecdf074fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206c944256499f7886cc707e581e9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b1d012c3868a32652339ead79c6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b78c64089ed1d04b5f4b64a31747b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d3fff2132ba9e18a87215786295f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050b7834550a4d8d1b3f69ce10a227674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78caa005f8b71a1e31cdbb0e08c1c8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204508b44848c3968f96c40007c7c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593adaf6739ac849a193c2750249308777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a1122035d3a075359189faf9fa0178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd49d7f918acf1c5603c12fc5835379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c01a37439a87ff757372e83dc662ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a3fa5cd6fb382de2fff4ac4b9e26481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedffe8905c8cd075bf5d2f38797e9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5494f4df1e098ecf20f92279e05f8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3a52fec47e1c021c3cffa17b417f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdefcd9675791d332a2ae02c5d65b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e9df08c20b2d6fa6df398051a54386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926f6522ba28094b57010010bd4064b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b74ea56371c1e955b9409f79b31e6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005807bb4b64b89f28acce6ae98d125689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c922f87d062d2fe97d5521c1196b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d523f5728b34e910fc4e0cab85c12b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a9a1d0127c9e93615221d1a83ec292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee347f68c6b3816af00055968669dff093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd09e879ec89bf54b181117f4653e2694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6d12f43b3abb3ed617f47ee44c1a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8aa58d3c0bc9a32c541898240d28296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c41040136acc736330d6908f16cb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c7371d7db5279c6d333b39092d3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e16cfabffd46906b1a5ecea296ff599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71997e76d9583ecefc54512335e3f598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b543ca04a991b0b90ca390b8979f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f1e0b6e80f4af804fe30f84c71a95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a461f8ee19fe2733318c98e9ebf56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf4223b47c634649f3edcb3aa474e9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0363a0c06631d4db0acf0b4a60c0b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f06846e4ca589d4f1236f12bc8d38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb3ec9b0d65d0cb0c44078a623970f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0f13236917c5c54db44fa3fa9835108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dd1835791bb54adfef8eeee4df9ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89da010d1a392f4e1b53f73ce8fc728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ce2470064dd025fbfa282962f131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ccc751ed2e2eb707aea939be817d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f4e262842f7a11d7eb1f126bef43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e2f5fcf3d1729145da967e572dd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e265c529a4e2eaf31f0357694414910115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a28faac1ec7a2b9225e7610a7db23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44342b90ad115e85f6b563e091790f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f711b057e68d2f35288fbdd624bc09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df01c8fff7f14973a724c85f5b8be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5869d01ef6af32c5b52a09a627809ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6d05d73968ed85536a54f5ffd378121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8c7bf25b52bad085f550b1e15768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81b358fbb048f0e636c92ff16ba623123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e1b189a0f935b8c75dd32b3518190124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11aa0f6c233307661de0b766e3d66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff1f70a27fdc2fc87790321bbeecdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175c47c91cc845a0e5be10cbef79b50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6845ff52e82a2604c5e5dcbf375f85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ccb4734e6a110dc3f0ac126e6fda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f27fe4407e7d707676206b130f72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220051e5a383b001835c55e390b769131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cffc24080fca3e7020bf0801930a10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd4e10bf1b2af9308ab72e86d21d50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148a340c6518eb82dd953c75259f924134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5755e355cf3a316996759f88b3986135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548dbdf3b5649a7945508d85017c05c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a65ff3a216bade80e8505ff6308b7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ea2b4032161fc6151f5c65336e7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f5a9557d1b5572213f31599bee7a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cef0dfc5b83e1c73c9f2f52f0f9d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b733ec37ddfb5f37826e056f308ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c28666a1539b42cade780573dd67e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc84e4291bca3474f3a0133fd493088143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6cd39b07e4fdd267da692cdf9ff0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66f08d307195c1a9a439dac27d404145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d234be6af708dcbbd845de3f05e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788104e2eb567d2c90bc017134cbda8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741285f11bc3a967c789e8cfa94538b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62904b80f908acb3ac1fff8f0edc4eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239ed92ddad8bcd6e406cfb66c6a78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c6c782f48711f6ffa6424e5d50127151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd9f4fc961c7eb111ccdb4d4d48d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4e2a7929609ef7b855f90839135cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6385ad0d9e67b147ef498a56a5a74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7543bdcb09d2563275b695ddf0e7471155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f28163ece97c1e37e845cb0eb2c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7df373decfd8ee5b1e285c7ec46504157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bce62953af746e2868461b5dafda73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dddbad127ea69b3f04c4d4cd18b55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3dbab26816c5ae70922fa3b589d86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d913272a7a7561e6a54eeef4d7f79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f45d6f19c53094fce8a627a7852287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ae733871fe5a5844ef162648c039f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846edc9a9f90882d6386e6e7aa726c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb06c361e38f2621f903f14a34a6896165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be30327872d73d7231c38bc6588548166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d1ee168c2e932917dd0091f66a417167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d296bdd51fee5b5ee2771e4c0c6162d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8525dccdfd83822908b91ddc88eec6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450f13980d8099a01d77c32e438d9f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d6c30e285147f32760a8b5cfcf6f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a70314d2310d1e83532d7c48b246d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaea1334bdbb48960416423fd513027173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd508aeb035cec9416e5b59dfd956c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b33f1cc37529780b1c50be56b0beb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f4c03861ec97f2554f923e31767c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cff8a75bf13c612ec7be1779934ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02794b0016d1195c93fce7da69607a03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8139fc4b9e77da0c318964c422e774179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa1cb2c91777da53627a871bf6c611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e901631220d46a6f57e76c94b8960a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fcfb2b200b9eb8ee9095c7010e2e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740649307f78b6ad1a3d2ee7ea10664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba61887f2bbc6df9d352a0f48af9a2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792c37067940d1734f62fcde6354e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873bc430f530416f71cb7bca279acb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533899884a523c0898fc2dc978a0a833187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1033da9d402d51f561112d67b5942188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e093d0a5b7278f8a4bcf5fe8de5be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bf2fb62c0ea6d1cb5721dda792bd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a14a1fedd698af41252bb6c90b26ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78396098145df19e350f03873d794935192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c261a965e98236934bd8948bd5740193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dd149ba7288572d732346fe27082e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc24f4677418a1bd8c723c2704d3f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15777acea023c439f15d8091d30784196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb92b29f5fc3af0c7bf82e6441ca26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80c86dd56881861a724ac070eca54a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2e42e97730cec2b48cf1edc56e2cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996a70c3081019fe2591af876a7b72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3d31300c0a817b19768234610f536201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b48f2765c194b5118eee075bf8177e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cc64632e8ac76885bbd17958fdbd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb01c89573b010b843744426490a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888d77bd12889475fba62b3ecca4da4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ba7472092298bfc1edabdda74073d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541d597d8c7f2e6829a8a8a8b88af38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080673b194edce163df57b09cf22153a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ea5c7551e1f028c065d6758ae627209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62af9b4e81dbaeead4b6fbcf4710a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c97c50798ce2e2d63fcbaf8e35200211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dbe972d24c005ba9b676d704ac5f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed3630009874a05e59eb0aa171e49f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbaaa352c02e2cad8e0a7574daf5d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c938714a3e80a69580f01cb55efd53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebf1e11811e0c6de1bcc647d32be53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562eebdaa96241dea731f6a66668c0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063399ac77d848aaf1b92a4fe963919d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f78a44180fe033d66bad27a1ebe5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81109a92f8d8fd94c1875611f41065f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe057d3112668a6f4da6f62d036e16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0afd070596b414ba8e6aca7cc0c92e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98abda083910000c1b3245ff9eb533223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77e458f93fe54306b5d1f67382efa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f181f47e0ebf4ed34bd32700c9e9e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a68d1b13295e1b98fe945f556ee23c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810257dcf6c970c5bd656adebcf1c2a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af946c7b901abdafa13cc7ddb468be3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125e280f0839e5de736b8be0190ca0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5aeb2a398b6af7f9172b6bb678ad2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37229ca5f33c1393d7d279e1fcb16a53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4d403dca5da8707010d1e4b4e188232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780370f4e6f6e9da8fb5e6662952aab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec172b3dfbc414c7a191f94c47b6462a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0629ce63f3ce26dce1c099b5a24cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd166b0577b78e78755dcadc72060236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877571970bfd61e2f9ee24f10b066396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7578e14aba013ac3f4e65999fe8794238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae6277857218dd5622067eb7ae372239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f4afe69fd0b9813b5d432bec842e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db55d6b67011a19f636489bc0129726241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27da6b114e5ae01e546ce1ca6853b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97635ebe022f0a742f13060eaf70c014243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43874300bb8bd9d6687b3b7b82771f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3848bbae459d65c2ee33d2f07fc3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d8422b0e78d38b6a5b40ef4a95358246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3442e6ba38b6279c38f524204705247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4312dcb3810dcb7c9639629d49b899248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac513f8d77ea162a8624d516db12710249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa235d67746e1c4187b2f94ee554b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4d5ed6d9bf63f70d78d6d77044f11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce8f94b24ad2af076b5baab0784c96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db207838afd0b2d741747fd01b3dca04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e117edf660c888d6e31f3232ae686d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1343c1c5dad325f9a24133cdedc5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4d9bcc74ec53292a50c226976b71256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580ab206b54dd8692a121ccc0c7773257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2388db06b918a274265a6bed55a67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c43f3c600d8b544b9009df5829773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09523ed8bc452e7fafbcf0a6f0b3c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9b4ea65163446e936ac3de43f1d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ba8a4ae6de3738b021c8d00cb5e39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b1305d724ade7d03f56724d6a06eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21726f88311197c636d927d599ae824264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64aa07f50ec9800e243f61c1c30bf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb148260cbc4ebd136071f156b219ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901970b609873734f29b0da8a71955267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69205b4b2db8b436412f60454b9b06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d339747a4beb4c75b336c7657c0757a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31754be5302a3c80a8cd960a86784d4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaad7d13d946ebd484dab9fe4664ece271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967e2cb92e3cac45a6092a11b05ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0291ac61cd3b9ee8ee2a7e1589783273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c7cc45953430a643110c9372f6d16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf71f1e270d19a170617928e1a631275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67e8211e4ca5e0112e4e72b81bd97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09917e58c4e6a3ce917752c3d8e7dde5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7509495c75ba242e93bea87c7832d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a870396bdf27c710ee4757c3bd2404279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55e662d009936cad674668838682a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc71370bacf943c8b304bbf8774b8bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a07a84d0d46b087e36465d3312737282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f0b693929da24c1597364f6341e61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b2313dd9bfb1986abf46d676914f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964813d32a6f331f853f9a1112b3bd7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa4a7123d74bbca84bd6a0b7026746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e52b0048fc04110fa5269aa8f79103287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0306e015f917bb1d79d7ce1ed96182a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c5a6a34856fa98df55c14649a1f9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9fc5fc410e44a37e19c3dd621b29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afba44f0393cb827a134fb21e1e7c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3fda61bb7197b94de6c34ef193d71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c369040e10d11eb77f47f0e75259225293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca00db8d10a130ec4e05e67dc4bed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bdc18bf72e9b7222c251af565f56a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e9194000b1154197ea79202d33d7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99773843358a13e2fbc1eedbb87b7525297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec9ecdc5639dafb1c10da65c8dc6a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6cace42e7a9d1df586bf0ee2ef05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d0b1827ba70b8dd1b1030f8802add300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45aacc81c2d4b78d497045b0e4c3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c25f64a437c39c7452ee0a5b04d59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd19a9ceb49bcfb36a1594861ca72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc967ddae8374c58ab0b914c7ad7a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a309eeda9e6463f0030414b0bd2f23c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a690e6ab101dfac1012df07c9396a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32521d71cb7dcb1dbb848226521ffa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152673882e5d2ea7657037c790ff97a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8845367b3e7c7f284df03fb2263b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75fed962cf8bd4c5c3a56f36e23af2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fecd07d13478603d81f41e911927e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fcf4c4f4f1d587b47f0a403919ede312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939e176995df4ea303e3edb679ae6f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99714259217743cabdd4d1982d3d83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4400f3048fe219a1d3e8930d4568c71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ae1a3e07732b89069e00954fae08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34682e3ed93af26824c1079ce215b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c43d83190d7d90cf684b72780c67b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc695151f5211a7a608c3953fd272d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ccefd75239f3613caf06a9a81465b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f92d6c4380d54f68d59b2f777794d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16676a9250121687c642fea1583dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c195d229ea934de86f9f713f055cca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3428cdefe564b5b6cae02e5576d7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321370d51ec34c56bb759689ec10a47f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496b8a326866ad248e34002a25f1842326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e29a3a3d2ca36ce7e118e2105270cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16d2b7b96c7e0c57f282acd72adaef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac24a2cd7a491d1b5d7aac525ac9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd27bc1a6ce3fe2dc939e632b4d0ea3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78756683547f0e6602f9dbe2ce7c270c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348e9f4dc79510fa450afad76c47617332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa2cb47b7fbc3c5b02851d0cf2f71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e0b61e665cf0607c76ce5eda258f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7ce0e38b03131f2b814dd35677777335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83069392d75236e83b9642eea493d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a244167680cd938219fe646365d4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b26318496855fa772ef8b6146ac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b49d124977942db1ac20e77c03543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b2e45043920671803b50460896668340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977399034e477f089c7e3e62d61b33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555d9a9f212ea60fa0cb39c7ec1a84b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4aa5fab73ee0ca2f8f11deb72b3c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e9d437cf9604d122f48b12dace9ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bf687192d2b65169155f06fa19cd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d8c1c0cafa0ddb906cdd02074d89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb076d6c35b3d9975569ada756900a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314e24d06a41c577289ad9d33aa046d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded78290836ca8711800f38c04bffb6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695987f28a4b3a547798b75d6dcc2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87c4ad5a89db7802ff5f9070e98e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806304ba8838c376c1b1401149853ae7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13679e79522ca99b14d47851ebf48f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81376ad1f8e3186368ff8a8cbbcff0ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c8ad8a4778a6c0820d36667285530355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7936089aee7bacbafece1d034e65320356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e49242cd7991e8c1052271757f5e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71750ec1b88e69f15590905587e4ebc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35757b8ae79581ad44a93c18fd1da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207283aafa69b09a77a34036c703968360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee2fc8bb2ab3ed15228531a4f1b7f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222f769f11e54585b8133f4a1b0af16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb415850a45ebe2d6f24c759d457561a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1c6492053d03f1601daa8da36d4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69a516184a9e87f9945c13dcbe7741365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dd15c9ad9a052f67813887dfa2699366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633662e460c6fccafca8468283b83f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b92cb45634ba8b66b2722c7e39a26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e485fe4883253221f6aa84c6bfd0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cfe04eb9815543c2940bce8e00ed7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c9cff1436101521f6b81ea674f2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2052a10dfd915da56c118798f8c8bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291807df1ccd777d256311140eb1218373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d9f0e1c458835ed1490f87a2e288374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a1714c257fa4da21a5649b78d915375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4abea8a56ece0402ea3ac21253307376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b46d960f1926ac268dd60ebde1142377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0facffb13a2d836401a8e2c3fec7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b989b5e81627333c75e1992c5a15a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af29bfdadba0cdacf72ac22beedbb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2762a9493f6539570b6ec67dad93637381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4058962a4fa615e6ad2a95972b40c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb1c66c7ebc84a872f11e3aab4f41e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aad925bc5173670b609abfac04f215384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6be4337a9a02c85c68e8441c6fbdcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9fb7cfea7ccb81ff3d3cedd20e9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61815c57d1e9cf1ab0b9bf7b65b4bb9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f735b6bdbeb1c7de470136060442388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145710875ba74f10b04dc72564937b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7802ffe3f3ef859518a39035b8521f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e8b4615d004aa5c47718c692a25bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b11dbe412586247e67214293542d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db973914e0fd9ef077f7da54f9d303a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54432bbe3bfab2366ac79f0b77c0108d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a407b8bb01d35fbe88510cfd497399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45601981e402f85ec06b42e3d5e94554396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075dfcf9e4f3c3d929ea38ed9f3fcbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61201a951ef8d198a73fd06e09bbcfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039a083cd81d5fde07565425aec0d45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1431b841510afd003b80f004fdbd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a908063d7346a07ace58b827b6383401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f5701ac00a3dcc2f7c5698a7a176402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c3a7f2a2017a3b14a1c578baa89f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6abaf16d365c6d1fb0cb6709affc03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d46e8baac048b94137d7384e6b137405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3a073b00c1eadcfc5946123f4a5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e8980c28b6ff571c612fc44e8060407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f3052e3f22ebbbbf7d1e58fb7572408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf59c410c880db36ad21c03eea5257409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad78a0e37e795c2163577b5bf1643410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5b96d3485890be3320d5a948d2cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e98b752f1f0f3791de0b1a41e4fc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff5681eb3398b3db692dc7b1a18212413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c22873bae477f74428e6f25df6825f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acef40e7322a7783abdbe4a9e57eb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade54ce371eb1984550f6d9694c3e3b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922f639523f738d91cde32e22a42156417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac9772f5cf0de8f98159d31821565e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873063b5e29d6d4a953efce85a34a58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a23626124c03cdbc10257c85e238420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e1e4f9e8e7818934997002223e87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6507a4df3cdb7c50be55f7aea30a0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59584c403f9032921ccb37e7c55f28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a586697e06aea6c60a80f0f8da132c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407246fc5d177dec8d9a1d31266133f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54108730dffb9dddc303d3842a70749426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73190e73ad69b2d8663fa4b45fa79671427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e26fd8fccb40c896be3f2fa2716c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e694687c290dc0decfb583c9657bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e96b58b1a3293d4d441c486eb38d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5df622d7734c9b2387ef4b7a86458431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e99b10f00bc5f180fd1aa46d7a14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab222b5c39ad139e5c105f478cd9fce9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde6f8b988dd156d6fedbf81e037a09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e11cc116d5503c751fc7d5c6aa2fc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9554de990113a4024dddfe79a229436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945ff39270e761b6745d8d4b9c4ebb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35375148b86b1e865233238e2a8df22b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a485cd6d7db511dea79bae04a56566439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5399cec85770910f66554e541904ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ca8815cbbbe804430db99fd3f9648441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b4d1dd14e369608057f4b9d267351442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e35673ee48d6b04a28151126ea10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660279d2fd2d7bed3cfa778e54ed6c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d2f78316f0dfcced87a1c2c096dfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872433e37e4acf5f0e3ba978b49de16446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b140ae2fd3fcff569fee2b574173e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb1bd3f870fd99e0c601de3dce3647448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52982b3e612299c7191ba3dbbc5579449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149b3904d57a02a3fbc8ad1826157c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b52f541a8ce6a8042c01dae00ee738451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2458cb2e20b176f91ae156347381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef49fc515ef7c76571892787c62fcd9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2956e87ae6f43dc8181ee08b9b6839f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ba42296656b23128cf3933c5b354f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebbd2d6bf386ed10d64d5cc93f18b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d351d36d32d688124d61532ad7fc50c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef3c12bbedf5acff5622cc51c09efb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b09b02bdce058159e3b2ad780cda03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37302c29e7085f8c81ca29f8beb8cf3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539b8f2bc62cbc6ae5a8201b6c22f87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892185bcff4f1169f84d8c975c47eee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879fdcbb4d435efcf134e7a48693048463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ca78ed05e01d0622887bfab06acc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433d69e50f50b67da9ced320dc1f06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f237cd346581f7da8850c116ee36173466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a839fb55b78786c94b7d695d5151bed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9284b558f95cd687c0efb5d253b2ee9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84064a25cbe4633733f6790117bead6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6f4944b383055cb0bcb1cfd321d1d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c6bcfe5b3b86b6e6b864032e9821471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd47aabad96ceb7263d4bfa6200fa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1cf38f9d4a2ca494cced8ffc2015d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361e84deac330b100a65831f7c32f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3701b67c2be1592a9da5d2137b95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f477013165062d61db639cadd561a32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcacc5b8ba76cddb8eacad038a53a50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef826620470d67e034800db8cca843478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b062258922068486743b363668630479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea29827f5ba9adc8bacafc7464bda5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f88260ea8dd38e48b62ef847ee01fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca855aaa83d785172f66cc7074f3273482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490eb634b480ad48da3e533ed5ea415483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189777d2a82cfbf1af9cea5b14ae844d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f6cfeb8f9470864071ab37a8aaa8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02d5764e2679af9b95b0d9ec2b9f88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d68fcdcbef11fbb5e540931c836496487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed29081c06eca6e500f45ccd85a999d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c47ce2b297de9e8aa01f999898ecfc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc702e123701d933e656f4316c70a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f2b659b044a234bdaded1058d2722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab99410418c173e35a29a27d42f9692492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fbd7d307145c8c25d4288b61a34e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdbd346206d28b52ce3d9025114797494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32206d0e2b8df79bb71f52465b0a09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49255e8ec8e71651721dd80ef0dd21e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e53a7b055ae1a29bfc28784496bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002d01676d0f77b948ae766ed3b36e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b7f8d811bcecea7a254fdbb624173499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abb6986c6418803f5d20dc7f375462500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd22d0dbe03e740c9d99b764803a83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20037ae8c4588dd7bc97d1f2d011be4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60dff696da1fa75857405910ae62be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc6bd57a6ac75e80d94fe73a88dd01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e256aaf6c6481c52632735c0a8e32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6598d9a575570292d90b285919287a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1cd98194c41dbd40c6757e9d32c20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da2ac9dbbfe6bffdc9aac0144049ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b8c7cbe21ca3d9770fbe597bcb1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73209f29f06e419147e672f32ffc3b4a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e47a7f1a1c2766d14ea22e4d4be7a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b57dfce10164652e4701db216e5f46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a342002304c5bc90f6cb5209bdaa15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4ed5f815ad47b3fb5d22cb9180d35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9abe1582fc5d7259734cc54c56b554515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee70d2b526e92f9dfb4e0b66152bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c311f52fbff34b46bb5569e4ce72c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a35d84392880829ee7353e9f95415d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08e0da56531fdfd224831bc0cdb91d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb74f4f6d774753e00d16b15718947e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab5330bb4fc32009acbb9e94aa0ff6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ddb9e2330a8db2fc7614fdf680c83522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d52ff47f7f3106df6c8c09f71ac2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0196383cc155b58e57685b1fcec49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88160576612a1996612db0351aef911a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5df804c039c1077797ed754447ba9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a21d421adfc67b85f1361a25b210527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f49d9ea86a885cffc3a5118e3b16b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392e741ca7b3f1efff1db29fed2e478529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0e3c9221ca1112a37040f440d6b51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9f53af077d23e86b8c38a16fc882531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed3f081cde1c86ac87ab6e92b15ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f254354bbbbdd497fe30ddfa1a2a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a051ad20eb7072ca3d7eb8897604534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc07edb87c68f7a5eb99e06025493535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88232113d0b1940833375b6eb4ed22f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c50ec27b6fa965c821fba298dcd8c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705dffae8cc9d70aaedfc5b04642849538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c860d7506cb812ac51d8794c3537373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c9c9ac6c97112d32b8c6ab9419b2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628037a32289df1fcacfbddcecb0ab4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306441184901200a38f9c75fa695c7e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e521177dcd99e2963d0f4098fa56f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70031e8fe8a2e14bd498509a128ecd13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc733cf846711151b3ad2e30d6675545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe51e492185f0731e3ad0e548c133546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadec94818561530b9a0d6d2d347cc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cea9c3552edd301422b6c6599edd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb16c71c30cb85ccd4f1c1dc19722549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1047e1e35faa16dccf53568cdf5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f7dbba626785bb0db5122bc83233d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c0a8d322c44394846798c7cdc22c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8960b9d8caaf53decd201e904272d9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5fe1fdb9879be0a5f851bbe0ff3d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b443c50556f068958c8740db88f77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce882582843b8a527a1a1ce4001b6dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d4876ded4bcf677f8927cfbf1a034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0079bac3cfc56686bae69ef6f869737558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fc81e14137c143cc4560ec989a78f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4816ff9e74b57a89a25fe962032f53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e72ea8b02bc89bf5a75332608f4942561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac89c34ff134fa5547f7f2dce4ac4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eebed78c7ce734a87d0875691f6d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a14f2d8ce40f1be552be3cdad3fd43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dbbe3b293b800cfe12379e483795b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fc5b673854c138f51772d35d5646566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5574359e4fb2d2e4fee85369d4f50b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db117ea68e2f0eb670d117ac6287f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eecf4c7d83fe5af36dd15186efb9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670998dc46935c4913b864e03f1fb490570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b207ebca487d2edb37387769ff8da93571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af066aa872a17e62f71688621497065572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe0b38e7fef914bb7020c0e49a7ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8d1f4ce6d943c0c31746b756d0314574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522b971618eb2e93678a06fa52a15a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705881f3ab18f656c33e15031d8bd3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a928a39a196263d78654a81e8bada54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81828f9a259abadd338c2adacc97d3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee437821f08a49eaccf109bf07db68b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a01f20efd6b43aefcfd1336d0818580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9cdfe52a8e946f9862d593fe16093581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8383de99780dcb423399c1612173582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a7fae24fffe68bc1896c916753ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c355e68cb5c138103cd0bf030d84ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595fc4b92014d44d945e8ac0fddc724585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc962e17729230de904048a382c5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a66cc5f23f15248076784c7ad4861587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee279f633c710a9af7721f0593320a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c026d8b2f818be051f7bfac632ba0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b334192dbe0be612896bde88a040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625169e6487c570ea6570e00119b6fb9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62ae24f22a9a4de6c4440ea9ad3db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0e7cc53511065bae977fbebeda9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954538e0b0384e1dc50395893548746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713375c57622fe77f4b89e12831f92e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ce2ce0adaf636baabbc5dd0ca22d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee2c0edf7e449f6e00d11951388891597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be933f6f319004a491d773d4b321824598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3941271973771f717fecbacf0d4ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2646b8fe86da210d1f51e502a0377600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da58d01d01d14402d3f3651f7c267601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae685adbeef6332a314ce02b45f5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c15afa33d98061fed455db61f5a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf8647b1925b73e34dcb9cca9c705b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ad3704c6c169db33a1c49348f9c83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884dc2bb13e9f51762ccc4176ef161606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84051a04c0a111bcaf0368c1a2b06a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d899589f01c38162194bfa237cba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d556daf6e65a3e58de085ab569bf70b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05d9ad19bcf20d0f0394da81c99cdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f98c7368eddbd38779158fc928f991611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8322367cc33af207c401852e57cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de838b6180b897da3dc8bfa8bea363613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddda8d004700605e2201cc324059f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db781c0019f1d79dc7f42604f19935b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5d5766afcdb1592599a9e89b6210616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82400d1099fd313cb864da363ae5809617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094932d5e644f84da0854600f21be4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af7f98fe2d978c8aa3dd1f8311e838619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483e9dc5d7e4603262e92b35ec0ab43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0519036382f2033757a77e2ddfac4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a5bc6c9e001687e4f5bf7f22bb6ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a404d39a5428a098a285cf9f5a1d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d764626cd61aef5f84eac7cf2e36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b74064d5dcaa455cee7f00d24f5dd0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d999e8e1439ad8cdb6d1dbd66d99b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043344b1adc1c9ecd628a9d31a70734627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9d6cdea441a618ac4faae932900a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d38f34b5d4db06a593de31841e87b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad2029892879732fbe01f83904ddce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead324f019cc804a13e8de1c60a5d4db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d5a8340f939c2ae9a1fe635b7249632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c6064de201fa7fe912ba490a32a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddf75edd4fab11739d2f63d4913f7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ac10ed5f480a2383efb8a892c2bf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973b066c82a029e9818cf738c0fdfb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d071864ab1989da5f22d514d74e10a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7391c149e0888311a58d4cf1a15b18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce70fcb9dfe3b8509594c1981a7433639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361495de104a9f521eede10e177f516a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719049f25582db746dcf4ecfbf1799b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379e3d4b2a82ed1af31677ddc9481e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9be9e08bff0785b84b951c4d2a6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7df18118d043edfe8e3f2d079328f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6c26d51f68ddd7a8b771456f1f23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa803b30d61ae6a05ac79e3efd23096646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eace5b28899a4e6dfbc7d96f9b7674647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef425a92b8c335bb927d8fbf745ff8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a203c9a07a958d0f970c735a88c59e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d387ecfc018daa55c9a3afe471c1500650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a516be828e080930a65db73b1e65d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6792c6dfc0998032e75eaa4591e714652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874fa8bae43d477f09a1d26a0fa7a05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713cf9eb1f4105c38eb4b7771ed5c42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00a4f3a5987d205eee052463c9109655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f3c12213d2eaea32c97c4672cf1eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efa178bf091f8474a066704ae93250657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff8ae3eaf972e07c9130e5d0583c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48054e9b9f7aa76b047550c9a96ef408659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591d886e4536ced330f68dd36859940660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f9dcfdcd8b4b125c847fad5f42265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852679cd455f62c0c577c13608bb4dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c9d4c245c7e00cf1320d371d854b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a548531ba6866ca4737452cc5a87e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96e3e7849491af93cf764c117690d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7cf0731b96a29b2c6f50110c1ffa9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea3c231b0966814c47fb34646620f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55099d35bb78d5d06d3f9726c324d1e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d074c1636b5653745a900b115633cfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa3c9a4dec4d1dfaac981c6e664e4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bcf8b78734ce13f47bf72f2d87a6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0689d2242c842be779a1bff36159672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513d0f558f86fbcde8cd9a64f80c2cf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91e30b6aeebffd9bc4eb08e77862c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5560f8f8d77e21d04ee137da9106b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7e194c3040ffcf9aaeabc89ea3e55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda2c5ffe859c9e7f9a2c470819f7d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e61393c5cc0bdd228c5e83ceedef2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd36876692a10637d80a64854a93ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67388b0391e05ccc8fb9111301281680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802559a866e800c611f5a2e452d66d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf658a90938fee000e26fa9ece257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ecd9c1d4401f544caf25aa9e2ea67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c9dd17f7631c71fafcd930dc0f84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3710481123fd42d368101f3b18ea97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e5a34b88ca510f55ca2c7e4b39c47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e86de5704878d9309b638493f42f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f00ae8ec44e29602b74ada6dab7479688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc913a617374ae2176acfd054f0e8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6d92ee73e278c2329103c096a4ad7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea4df863e3c0b6df3f6bdd8eb030e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944499e7e75cc73c36f6627d81246c4b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f44bcdfc2383a8b8463e44d0774cd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0ef13dc712d68aae48457b45a50ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd8a06873460fcc108771f25929167695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8578d90b989347ad5200207c4ae084696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66698790b3dfbe9eef0fe86f69cb3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844caa70e60ea81ce089540ec8b50698698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abcbec1d8140251cef71faa3f8d5a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c47a760261e20c0b5f02d443270e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb518840fa4dc846bed283b2edbdf28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5b43810f910e2c45e741ca319b537702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55779271b12f2f3a644f41afaa9748fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf176195d0268a4eb08910422ee27b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b493064964623bc8cf7179b8759455e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ea45803528ea7e2b93622090b502706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fc9c503918efa4a61a214424bae37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb3c3d38a8d11ffafba3434fd2dc9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472f6359dd3aa514b078e46be2fb505709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9b9580d5c764ebd55ce6b7b2b6a90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd148a95dd68947eb96fb61876ea9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a1e6bb2d9283b52beb39e3dfe8e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b3b27d07cae57c57d7c381fcd409713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f79bf192eef90ca24595b101b2a9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c9e4d3d57939ccbd09ca099bc743f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659e9630ac6c1f4338635e5391568d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bad0405af059a84893ac9385fd7ba3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ba4ff151a2eb93eab4cea016c2d77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3400c8f8d0d989e0319ef87750b9dc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf9587dca22e47a3b0aca1eeaf4cae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841707609f69f3ec8bb09775c3988823721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b74f4081748f5f5e475c79540b4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab7a1061feab8f6f485d06d6983d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2ec396eadbfb6b00be2e1f44f2c9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08227d9d563242b310992ab854bf5bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851f3ab7c19567e77d1df5b16f9302726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61442e2bd84c31d826d0428f8988798727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef82dccd4f27c1c0dd060952fcaa089728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b4bd6cc5b3904e58274dd8796a66e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f6a7dd162c3af18300f9cee805d7b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf1b3e7c9a9c9d119e3f5f5e60b06b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858b3190bcb14979d383772d2eb999e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48ce2464541eef35d0bb3ecae74ca8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43a9d350b3c49689a832bd2a6151d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067598b6cb86a6709116821bf0c62e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3322f42ce846edfd27980e7c0c120736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02abdc3db47ec0ed962a717c894fed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86efeee85f325e43c81e90803cf4e39738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffada6256bc1fe3959d47a13efd8ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c7180ea105d1402084d10ea5b2be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a29cc7a472724cce9eae52efc7e0d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab223803484b8fa395f3eb782132380d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ba3d2be02edfd3c931aae4b63d21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50470d819aaa6b19a0116c08147aee9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385a7f62245119ac80705d5632301e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d867ba9687a326b170fc2e6373cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5374fef93dd8fbd29b24a2cc854b89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41826cab0388673fecf18326d2e0d7aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77717e06d7e2bcce0a325ca444cc2467749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19230bc685693f3834c180a252a583750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5aed91c81a0901cede44d5aac06011751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fc7f89e2c7988eef1fbb99c1fea9f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2c6ba3aea7dd2c3d6b74b28f40f3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf091ff18f1d3a9b71fc574a81f685754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeef48cfd14d6e80fc51243586255d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90482ea103f555d178ebd4dc42030d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0b53c5b7398d6501778edc7d8dfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0024f426de9b13c9c4caae42d0a2c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364ab26f5c21674d51226e523174439759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>