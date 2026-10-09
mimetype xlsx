--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38764d3b1b13c3d4372a292836417071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58411a801d5d9c4b3350bda4f909bea82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f2005cc1af5080b86d5a5a2e285033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bcd4f366d6566f009995a0e418f1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef173438bc76a3a814f160bf44a1425a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8825939ecd606720e2b76a02b0ab56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3d4cee11e0514ff6567870b940b087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409448673622744767df0d64f7eb449a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc72fb3e0cc1ba10814a183366b6719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca660120a9dcbea9b29f2176f33f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b04ac4828f64b59c1b3fc41057500b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec4743aed59b85619baba5016aa2b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b594d6bd47fbaaf4c532d8c38cbf9813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79540c534992132e6969f8aea58236f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d606fc1c133c305af38881706f9828915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39fc3b0eefca52143317ca9482f8cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f245cb941f47d1c2779492646beff2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944291bc1386f3112e70f5bd99c088818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22c4ffa92d8aa19706f74b33351cd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c4c1e9502682d69ff9ddba8c131120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd156ce93845eeff1409a7726ddd1b9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a503098ef33be05c2c56ac696216d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006074719359f78b88c4f8be352b3e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7112ed4c616bc93d073be9bf323e3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe39d2f83349f92e1727478e938b5025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b9b4df0808f8346a85ddf07b82fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8336801f7ae6d83fc5d2e73c7cb2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c474ffc5197bc6cbe8f2bdff36d9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913d74c9b927c22a2eb5b14fd2026d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c04c1234e8c037cb79b683df131b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291969c1a38ffaf12fdcb9e11bfe97631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2d89a0494a1198815382dd54780e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a0b0381fa8a593c5c0c79a9f8470333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572444d90aaa684143c98765373f7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e55f51a43ddad0dfe47d6c9f286c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18263db661b3a5dd6047f4e506f86336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2399b6dc8ad5255560ed73871462d7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe1e5842c95ea1dfd72cc34ccd12d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e11727cb3748ab019ddf4d0660ec139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c21a14b2f2043e67f898070dd67e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ff0138fb0a88cb12cc22d7d60f1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625492381a8e75f56720994fd4101342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611381eb27ad65d0c8270ce578b38daf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a361f89e1ef5895e7c89f3055599844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a2f8bd4e5b369e3d8543b752082e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87a5fbcbe71169aa9976ac48b8fb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db04471463bf8456a6d149df9fbe4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b374ff16e6d19e3231ba395968f722e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db838d74d18b57f4571beb63cd2c6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161081402ca14dc267c557dd2424166150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3cf6309507e552f00da40c3be507251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487499278df5d513fdc55c51e4ee1e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc722ba07de6f2b45805cbaa1857f24253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839411baef20a49ae689f4392d45fc0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd8f2f8576c44d3a3c24ae0904f47255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafab34482fc4a0e4dbc1da125ff082456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9830be62efde3d095cd3b830a2c1e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526230fe0aef845343265698e46143558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996dc4cfacb26c7b7b70f9d229d7f7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bff74d8fa2757d786c65a43de7c1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370636ddc111bbcec48fee785176f1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535e0a8bd9fc8e5f07fa342ac5ae10462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26033be62eb3878c27b77ddfadd016163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743746b8f136e5da1869a696ac9373064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bab4f6329de7a56f40f35ba0f83f9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892769e05c5f24ef87c8fe23b25f6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa5f6e1fe91ddc2bf0f932ffa750dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb576d1bc57918cff5d5f58b73b89768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a6f4e12699a5c103882a9973fe18a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22c1b04dcf67a754e3aff22e3a85e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00e88400381f20ad9a4519967ff8d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccec26b72bcfcac7dab9f42d4b454272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6648ec2940edaefb3485f2249ebed1473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10490b59ebf5e22bd75aad2d9e742d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3d2d6be024ddcf9e403435a4f021a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b338a74091d3ae72b14770ec4330b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9b9edf4b29a20948ef5ac1a4163b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e3585cb1d86213f8971b1f304927b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4ec127f31f43589846c59d46d7b5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad656426a24f4551eab778f10a3da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b75507ba1d18c81e6be735909233c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4a0b0dbd766df46d32354f562de5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d44f98aa12e8ae4ef8ddc1ba9445b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c7708da3b1a0844242657c7441aa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2148b68e823e4a5141059f0617cd42f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab45b00dab7ebd8c7c257097fb6794086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f9226d2ee3883896f0837295c5c4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612442b0d97a7f62422c05508104d5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ce6934aaea156884ebfe3b66367f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff3fe1c7fcbe449e70e59eb62323a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d00c6d214c2d9eb7aa6025ced3d01191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3410d8562917cc0ec173d64b3a3825292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2350f809c020af6d1497d895195d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f17ce47ee74953e66d15c9e06dd4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098565c7e6a08103233c92dffa5519095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f69c421f986d55e15a023fc091f0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f0f773a4dd58dc76e2e38fb509db797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda97f20e181ee8c3bfcf8ebfeefc0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6045a6d73bbc7ae0e0874d12d4923499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4790932ac0d43b0f0a1003765b692100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c507fc576334b8ae9decc4692e2cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeb0e60d5d2f6edbc6e82d6a2aa688102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c63a2b732f23bfc7d6e285cd69f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d0438257d72ab39304a859cfeddda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15b1cc2a30509f149ce5aeb26769b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8204de591f7fec5fea6036c0e7d5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db03da768fd82467f10f6a8e721a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149ad54ca33e36432f37095ad48b09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b10f9d8c69e3b25c723151f6b232109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a5d7cf09a5bbaaafb6a1dd408421110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66625dfdf06cd6b006e446779a76da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2205293d1f97e85b869b8ba4d2d76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355018eddd4e570664168de9ce8340113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e804fa3004d052f553efe85fe4ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b6df84a1b282b3a35f800cca3f8ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0adfe3ef486cf62133c7e2777d6344116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f907368de2dff1a1c86e32c49562ee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5721bb48fae31246c2ad79e8046962118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48df9d4c1a7ace277a1bd1eb183e61e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac92968a7eb8316d4c9809b438b8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339c3e103835d7beb640d0937aa323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb80521e80f8026faadd9766f8062f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae612377c3b9ab5c8d2155bba162cb37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7365406cef1f5717d02fb7889b11db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf84cce233d421727c50dfacf0052125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1e6bcd245b7b084da5a68dd390875126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801215c6dfe182b4721fc0dd5fee05f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df13819a1285e8e5f42e76c58b5e661128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c3c22081bb891853828ffb45bf85b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca4ae55b2134229550e5346fbfec29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2e2c42be07471154186b45b333883131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb1d6c5d5a35c42d434c72714413dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d0259fe7d839651009e0ab47ed94c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8262ee95e06727f2ba0e78cc7a10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ecc58f3b36b26d9d1b036f52c2863135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bfb3274610a475833f9bb8529643f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eaec74cb6eeab6fbc4ee30983133d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b78bf5bcdd494ce08ac5d489c861fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8205325c89044fe94bb469577a8c11e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0d9cd79e3a153f5f1f5be128f63f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67f34f23dba7ec43d94e31126ec8a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02304f8079b5e2be6068ab56fb142f92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b2ba4f52788438cb21ad8cc88e2f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a93a2a0d3c59af9c061b5ceb4cd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944b86b831e918b37a952c629031e0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e1a0c51b3b2f0cf00a7a170e9be53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eb825573ef7562b718d7bbd6f898c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956b3d24451a43469710d012109fd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695f49be1b1741c425655398e1a929149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0813e4e7ac1ac5f22c1c25db194c653150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3eb82812b4b3560bba2eccf1f75a1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9044bc8fd9794404bd8924453e588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cba5e5f54a0301e0c1a517883a926153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef462c2ad4ecb843d7e256f7967cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce17ebec848a1e95d5f03938fecdf9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c2c43de817909ec7effc4b455120156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa7f42039223f4ded830bef8e87550157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719e1705359f99f94cdf3b506956f68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba645fe340758c73e62a734e030191e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf246d617ee52d904320fcc132077d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e60d05128587377521e36744e28cd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b500f078cb47e69845a87e33bb6a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04283567604aa2e63a93a72e40782e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3bfaed84dd5f7c69b41a6525925b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37025ee7004b370a79e87e2742e67281165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966afa0c9aaebc59cd4360648875150166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefc347a25498972c7417447cb929f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a18deb7c43006e3ec55574db2faa5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcba46a87728b2761d4ea5c3d9bbac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3fa271dce6c300ef904ff07c2cb1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642cef5c25f26199d9e3bd6cdea8183171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcca1b41f4270bbe3df88b4b96801d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab055b0f9441bafd768a514c7b9f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fe2a091d67d6c9ca5137e100a1ead174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92308a1cb2a77419b806d837d96259175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c6ea778eae00ee570d80e7afedc5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847e0dd20bc747ea67873e83414bee4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4c0407a8450b8e72aaf207d3a8f7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e0d29e93e5138028f941057c0efb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44390e491398f060a7f44a71f5020a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851ecf34caeb801b5734583b86f53a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451b3d11d42d93f003675731de668fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a2544026e4b73dca1f3f14a4b7981183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e2a68df9f6757de995b5a14bb5711184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebf4bba42dce93429e5d1d3680d4d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a654bb37d33ddf9e64e77eeeb98820c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01b1cd9c4ca2ad5d3bcbb8ac38e9dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a36febbcf6ef30a0c5b5f209326e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031370294b9722350311bcc6336bc514189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09090b50161fd405ac9fc88bc8106d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb828951b94b90e660c2ec07a49073f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e376b23235c5ae20b3919c5c1e5fa33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999583937c12c7220dd91a0882ad987193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb85b4b31e31cf08439272fc1272f7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d5863f72df41c188dac4892cd230a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f77575f8321cfb6f036baa9ec7dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf097b5d818863c682f5db998aec9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c94bec469f5e462db3e797306fe94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7a1c9adb7cc9f6fe242534c6154b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39f8b0c57e69ee6e019951c672857200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655364590e07a3006de5bf4153c0a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f766dca0bb8f513f73409411d714202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f5c4f9d8eaf90264082cfe0fbcf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb30caf43e6341d1bae8eff983c1af6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db403f495952ee78ad47c9367791ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de1a7c160cbeac01dfe91d2c77f01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcbf4e81b6d1fa1abe471f523ad66e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde72672b5276da346a7f02f166cc5b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29edfb9d686fefcd092284ed951a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6379659055d78ed8778f515f49e3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53680f2c52dc5d0a92fd98faa41d844211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b8f39e80de8e0d7e698746fbabff3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f0b512d6768ff1e57ae21e647779d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f653febe693375f13583a2b1f3e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be71acc5803c5f13e7e98b0a98e2c62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176de5708b066cc1ce24ecd184658e20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834d52996c1dcfa2b179cdb18daebb2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411aeeee470935e833337512a08c9761218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086883eaf8deb97ccbfbe4bbff9f901d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e9fcf0dbf04fdace25f895d2ddb66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103b5fcf2db45b012fef8a46988f31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3562ad080ba2145be51bf0b49426b81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c68104c46640d9a12d87da7b0c6b59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03f0715043a439a0b1be2b7b35d21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e1ee70e936b8282784329a1ccbbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c002fcb81e55902de01c3767e4091a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8073faba3a33206f55fdfcec1e04a58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529005d6a336e51d25178325e4f6b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466efab9d7c2c7b852ffc219d51c183f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02594ca2ebf938e571f913a073c60777230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07518c4c810ff2f44b38f56133c5dd5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4cf09f7cd75d38b5c0f7cef8ea561232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52810971ffd5c97014339e05f51052233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed9d174d22fbbba2aed4958dd0709d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a689940c48f1952f16d18f262a188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea8fbc858604a53c6279e3188db46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7cd746e50076cbb681d4b3080bec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9320b7e2bc137a7f2f81e26d1bb82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1398ce431c2fae349094be5865335239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6cf81d619e445a0fc9508de7c4a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fff402bb9ebdca68d2569470ae08e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028fc1b2f9b2c11c6be38b3d8e36973242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06f4785db2cc5f952e149409ca6e12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5416298d909d3175ca8650fd80ee5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f2994fdef248278ca761c3b5f5546245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a7a59978c3483f1ed3d74c50b9782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e3123dccbac4e2a889a58e3bcfe0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec04d3c7734721408842cd4da9f24d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce16f29e3626c981c5c408e0141d19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516f98878b0c6b30c558d89f27305d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c0847984dcc8461430ae96ed33f30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b5b4c79e0134d0be333beebf8b61d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20208aeb168bcb1f7c02a531855eafae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f92b88e1598a7473f2ff5c041a693254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19740ea95752448d153fa3729a5891f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f4fe97344d79eff6517495f61d25b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c1bbc793e191b9eaeb7ca23b116b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b29db1971d3e768affab93e21ef689258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867594ace309c9ef3c6569235706b0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd470080df99008061322ce6f332e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0995d49f6a12555867809a081da63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c129380214d1ef5748781c169460fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2431920b3bd80a6cd0ec5d7d755e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b34555d5d749eec0c25d1d793f7fb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391688e672fe8c29591648408b1310e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53812fb229c95627bbe81269776e3afe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721cd5c24ae564bafaf8e9a79dc6299267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7440a17a30bbb5b18ece1597570df1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a7c7a308fe10c3edd2985d9697cad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825272e6afea44e9bec86351c68e34a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb659a5a39829874a2e800b99bbe7d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b18002b4cc15726defdfafc0bfbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc14f08e4ca475757e9b9b01c1756c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc074b4fbc8a7f5ae9d16105d5443b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545634f48ff9a60121c104d54481750275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a8cab13a17cb8b15bf5aa02c9eae7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21587fe410018998ee9450d2348a2637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30e1ce3d7e6277b95049e22f38469d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5189d3a3aae8447d5d8d795875d353279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ab4a0076772d80c13a2a30ac9c27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a228f773fb97f81b740852e785c60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019e53758f65e875141d6021d86679d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885be08b8db1bed7d9503a4d380c96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b723e516c88b96cf927b13169234cf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900a2a9cadb067ca79e4d0142af6cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c934ff3470481871f9b083125ca5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7fabc57fcf92061aad9ab2b0e7cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f8e82b7786582bbe93c625c7ae71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dd7ad9fea2805f332aa026fa565b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ea574742af75ed2801ff72ea76968290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331726531487d4bf52c8109b379efa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de3a44d4ea170659f1a8e0caa64b4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf252b6864b1c0cc22c4032f73ba44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf3ef4b9cb155172cf8aa0bbc0b737294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68672f3d673d26a6a5b65d206bcf3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119989c3ebaeacb47256709ec47ec8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76cf48eba7773353a0f45cb8ab877a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f149f5c2f7ccfa67c361da9c9358298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ed9bebc02c5ff0beb821be009e263299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43baad419ce9e3222ad9670dc766e307300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983eadb4ff1c244e238ff08d3b44ac4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198b3aaa073c8684388e4dcf708495302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac7ac2622adb6c9b7e3db1ce586b43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064fc76bc9f80e439449d4dba5d7f10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73d28293e0105eaddc02b7f36489f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53e2f9c3986670f11c541666504cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28852bb63ffa3043139efa630e5a771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9d04a68ed011be8b16b5194cb513d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b3b23b71d92e8316e86510384d6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877779b333471a47ac28d8b644783e87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32c67b7c1120838aaa533d193c3a81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3924a75d13e7d90fdd5aa06632a299312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de81478a30f34f3717c6cb5ef9e457313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a6cb98c2a5d0a2a042de2a7cb139d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340956ddf9e7c657ecadd90eea676c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502be3444e5565507db986dc6472d0e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26d79820afa23d83ab2662ba8351db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec221e9f4991be6d631f37d02888391318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087b9a65825a1da358fea03445f262319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b2f44b856c28d5c4ea0f44f4e2b2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057eebba6c9914e4c25ef558a82a291321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8aae54a06772d52f2201ed7b782598322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c903141e3ecfd62a4b681ace77d186d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f98f123ec71134c0322234971c42d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6898be42097090719d6e8dfa9a497fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a32a306857a39ed505f32b72f2470326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d539e80f11f551b95fc25241e663da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75352565d3f023ebc55d88007559fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4670d35f5163fd648e73c5b482764329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb601b85316406cdb484ff49b54680d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22727e0e07713ad235e8d3c95653f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab35901b8b9a60ee01b01f3c92c3d96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555edb6e9c3f9e3e678c6132cd239e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8412f2e841d87650d1ccdaea8a66c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c227db1de9bece54150c3c5257a7cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90438f599f3c5f644501e793086c19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc021c3f9119e09cbd634775eb9b839337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461de22a8f4719668088c7f7ab5a87e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36854157c9ed269b49b31ef634e469339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6429c169ab812241788d3630814e0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c80d04b020cfb003be961085f1e23e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b4544afb43b8dabf4ace436ec8e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06888970889ad63eada4a924a98dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaea9e0129ff7a5ece652f575517ffa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215695305e70be073a6ef246446d817345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6d52631bd8d9407f20eaa65443e3c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcbee392629c61a4b736144ade2fa8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18fcc26d4c348cb5621a1db79a031348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b2c1a4ea37bd76f05d631487ce2ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9f3b246b483d2f1ca15caff09c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee07a37547d1f42c6b384f3b528181351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18518346beb0c68e00e24da546e9ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035d4621a3dfe4b800824b39673018353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d362954154df1e6fdb552a3391b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfba462006c75eaaf7a67f5c9aa60b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96528779a0a59612acda8c5742e6d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8402c10d3c00478442bf32d323c7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be761afade76729540b90381e7ecfa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2e9eccfe77f871d5d8490ffe2020359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f83ff943ad0aeb751ff700245bc2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e68d9e889f85543425c8e06197907361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d15cfe271a169007817de8e8a3784b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce9a3aa6c89c295f5b683bd853f93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f61428ffffc58666d359aba1f00a8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2e8110e2cc80ba7e85d32f541f79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef77382c8a44d69c0c3b4335119e00f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d9e30a6b80c9b8beb3486bf74c4b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab93cf712ee030220663e7d5964d767368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eff32fc319c8de898a68bfc394a89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149822a13901ab839b1297b925338b95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b38a83aff1d7a82df44e1935910483371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b2d0432344b0f2dba82f01a01c1d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a488f46b92dc00372002d6a51719bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363702b4cdb4be62d7d395e6bcae7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630f9b25d9a794eff1b0545a6ef3de8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c6f98341732fb67ddbd1f134023f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321f540a2fd5f9cbb4210eb2b634bee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ed8e79b8da92fe4f9ee06c33a4c91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481a46b8ca58784036328cb4345f85f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c71448764fcc194f74876933daedf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b0867010e249b71292f2f82ed49b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6bdff5d1f0fe139a8e7985edf4c8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ff3c09964c36507bf579af7178c6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b702359d6692eec940fc10bdade6e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb26034807156027eddcff62deb04ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434b8660572c2f4ab472ae4d35d1650386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd844e7ab2e4da9baf24a3abb6076fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea751cfffc8c825c96b99d140f6225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ccea430a12fde2c70769c89ff038b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d9cbcdc456099b7bc68a72d0325e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cee94e7abec1068f27f78aba167ee4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f983a0fd12ed6f2c75da8c1674c4be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e74f3a8381a8fe9919d9538f239e7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89712cd4a3a629c84fcad89650d422394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede15c2e7f7ea5d93fe6fcc89de9d940395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a832cf6c444ec62c75b17e0ee39a88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a2d4cab80055d466a94d5c756d98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b4e4e854287ab4858bd6183e7a9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836e4600691fda40162109d8ec8228f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cabe24700bb92e66afa700c779ba47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691cc80b7cf296f2cc1c6a8b826a62d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d43d183057df0db3c4a8e4b702acc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8238a2bde8efcaf6fa7b1c25e624403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b158b35ffe9d9953cc9754e2584ede404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c489c4683c3ca64c82acedf2a8e0f8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeacbb32bf9444721289f2b031cac5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba3ce20c8d20ff76b1ac3980e04bdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc28cebc27fe14b3e8b6d8c4b93129408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cfb076804221f03c1eb026c14f596409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7806db25ba5904f5fd58d31601bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819d134d345d319be1b60d797db251d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bfeb4984c8f39dbb5c13ad7e4faa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6552dde5176adb4a561567aa5a45c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aceb08467f2402128f5119ef6dd1cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08d647a610ca7ca42df8a9b75cb9e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4445b1ba11e2dffa6ec5a3cc9abb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1a9b1e2c9f3b3a61f5d195b930a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101ab9645b7a1f9620acecae465861f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938a0a6110816a5ce493b253a32ce64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d67e235431938a84f86e1da0b22b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceafc5696382809b27a3e5bd7461de2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c63ad11ce73a0d5feb847cd0763e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e2978a228402b988bd722a5b5b71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95dc267e322e6ab087a4db2a5f6f00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a2ecf4d22f8614b287f3ead59a9bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60ae4c1cbed591ac4f041bddc4a2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcac57a89a388c309ffb155dbcb33e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5936ab827c038eb74a02cc614daf93e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce8a4e50d969ffeebdfccf4b392fea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809d3bd7097e274663979d2f39bc1fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541144337629036286fb28e76c69a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121b473a0eb891e54de06ea930f7c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b56a9dd5e9919bcbc55f37c78c04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d510ed7efc8b897221a99fe5cdd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf78f082593a3407176eeb9722bafea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded6da52d947a49c4100713b71dc2ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd301b373fb51ac03f875ae1123ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f9273add66f36ad65e34880c3d278438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754076b1f8ae82af0f1a9f245e63776439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025572202236e4cc2827e307fc968f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b9eed8017f7366b431bedbc90e34441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d100e59e37d25c013a4c2936bae22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd75e509462c0caa536ebba831e2d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178488e5f7976df79f35ae3ade91017444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eac012c5f4cb15ee346a8a3e9d5dfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78253715581e334191e0e98716465d29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a03ae0f9c78eb95734195383ff8fcf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4e8c0e459024e6823e013978481b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2850667753507469f3e23e4c9dc9f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395cb79f81b2286a7f425eb406cdcfc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a8b197aaa67724df9d54cbd526fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f372dc15ec9f150e3b7cce69865f04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2addd08baedb7fe689bb7c4d810d0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff699623d2501bd7d81cbc9e5a6bc84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d946abd64ec2cb2564c3affafc5a653455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff380dc172a93c70d9d7670729f0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ad85ef9a96816bfce98b025bcdcc0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9616741373b3434e0700d9b5806f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c23426039c2314f0d5a191451e4c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419ed65f3261d63a140b65d2fe68e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd34dea3de822ff394fead98431902c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a545a1ae1134235f6cbc1cb6817899462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e1c05598af9b281022c839250170463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e13ffb2e4a7faa39e67ddc971ca30a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58aaabe017a7689b4e42b8f9dc9f0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eee04a52a7c863e281ad2905a6e8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d38bd5f5f0e5867fe798f485b1f661467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901cec5fe36d13ff363f52af9bb716c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc222cc16b8785acf64ca84485a97e54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6ebaf4886430b8efc3283140a68b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce4dadb8167d833681fdcaba05cb2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676a6d39b541404c42c304977026bad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd77ce179a1acb8721afddcd5658ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5254bd1b89e35ad7ce87a8d5373b827474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a08502b6339c34e5c1e11fdf74b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1568f78351952cf17cb35af40b2df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0099d27c6efd2f9fa82e74446d75e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b02ea5d276842f5b8971cec735e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bef8f9f82ad702c75d335b2723111479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a9b18ec547e0534a2f044a9194e35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f336417770806db2201a4cc55a852481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dd441b8687cf6429bb480489dfa17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc5894a630f093aa734bae8d483e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf69ffee441d623b7e63f243c24751484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc65f562e44a814a32f87fa19a7436485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848985ce7a92562068103cade5725d81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a65001607ee2095d6e2069c25071be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f119c33ab81a8b97d5ca0834566517a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c8acdccbce2aaa99f4dec56c72d0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de77340dfa2abd59f131c5a09a5456490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75048b5fa052a66cc0539a6f8c490815491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96055312146b772a5c5af8fff8794d37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf326d8340cebc30634a68bdfe52169493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562899a283e0629b400e61a4258d18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfefc7516c8f9a927e882d189b13878495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9185b2e4e9d4935d4c2bcf76d8000496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ee74261086eb4079d065642ea2d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3055eea5c5352dbc9b1d0b88dd63c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b671036c80fa5bb1c2cb698df8e01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db42069a46ecc8e47b93ad91393596500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710e7e9b152da8e66d65283e3dbee8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc4b50fc58b12c70d942f8667f1b2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fcf0831a63e774be39bfc4fc22413503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96723ebeb8e432378b84f612971f12bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176b236f6f5ac3d28bb62f1811cc0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c55762c8ea805042a39250f83d908506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff76c9212517a0e6048c445a86658e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e051d9bfa3447da6e8aa69077e8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273319e339575d30754f9685cf951210509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f7f8897594de99a5cfca7a9c0005510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c3de5c13bd552925a3adce8b2a277511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620cf0e8b5dabc8d09dcf7175aa5409512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6195fc9dd4d87e392a9b85320537046513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8eb0b4fa7fdc2fd98d55e442c4987514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44939a68dec39bf0d5c7457eddeb46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f4026a68e7f38422a27d137d0750516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ba06611006f0ff8c9d56f5b96505517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7fb6fbacd6d132464b12e1e7d4d33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30f9914864ecb40e27e643b6511da3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0039371000b0b1c42f32269080dc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68cfd11c55a5bee84b868c55f72fe6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be602bc77d890d1163a6e40f4ef0dd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084d063e7f44191983a8b386af35fc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ced186111ca4731c4bca2003c8a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba2e7b69004df75284d39c24bd850525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb5b51713181930343e53294bbba9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d365e0df1763eb02164b0d433f62e62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95855a998713b1b36269b18497b30617528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a1454381ce017b14ef138a4adf773529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14ae3c803ba6c39d2f9a2fd34f0185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d52ba7b24d36e96c5161ea2624f40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb658103389928f1979a5acfac8f1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7abcda117a6e46a9b0f821b26556c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f109fb206456dd390afb15e95d878534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b5a4c4dfcf461d3cb0df9d6aaf0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668dbdd587488d95d1a84c51355c0e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f5a831f914fadf427389df679f4b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0525fc18c7752df322284029b44e02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725973b02b58328840ac993746b0dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdeb8a2f93a4640856d6fdea3ab466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5afb5714a740cb7c57c45d449149ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2003c78fa22d57bffcbb05f4e413cbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cebdf72f3ab1771322f64c944c997543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f1d60254c4a581318fef815a7d2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0126bbbf6ae4da63c3fe5f365f6964545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dee620e46b62f40c119c50fab1229546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d225af33078d2b1b69f6214cd4158d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73963a4f37cf9709c18298c8d4749e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e074bcc784f59678d57b94f2bc1d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc11d683f313e285345e028b4421a21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034a50b19030ee4aa4fc79205fd5ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45861d67938fbc900da0ced10a8542552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73f7e62abd78e82d41c0ecc10e5888553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1b5bd3fc5f6e5497b513e4c41fc39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1611bfc0f616fc7a677febce2e9820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beca9f8e1cca480943997fa8ea9538c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9903dbf97ed96ee109f3fdb5028f533557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71fc6ee3603677245b3bd33b980bbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7261152ea43d11605c8517d0bd087559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3b9c15f3e3c2dbb5f2d1c4afd3798560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a393b72fc3e049bf65009eff6e9eb2d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d404adf4af4afb4e747f7fb68765e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1fdec14d6a3bf32183fd97537fe25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fffa57565f0812a16ec541a2c6f845564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac64e452a764c09cfe4618b28ce519565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aa219a13632cf99c14275beb78e7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cf60a782457b47f3ee5c3a16c389b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1515297fa1a96052b49746ed37ba5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933350b726d5cee25b8472d8f252071e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca758c9275e90c7e6c3cb7f6feb71482570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787887fa0fc0d1b6d4d64f6f88ad768571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287420d0ecf7cd7728ee56833532afc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3bc3b48e6935c9b4392bf594f83ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685d98880da8a6cc5d8a43a367685a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1c37d7dcccb49a43592ad4424a887575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838276a93247cb96a18bb2a9f37d7cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7cb818e6938d0e74cf90651b45f00577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840708495ad3c43891b5e62828a79d56578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d59e21d06645aafef07b8cc1896eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72cbb7663328b98595cfafa8f7dab7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394c6976b45319dd361a48bb94bb47f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff221279ee170113ac16f46385fd7f81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0705e27b7916a61c7f3c11516ff1f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa08e5f4862adb2eaef4a4abbf9e43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048d734bc461c91cf1bf1d0ecd56917585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98866699e81061f7c80a7e7f38af07eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491f19379c5b11044c5d1e9fd884a2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63dcb8c6626a9e2d56370981c5212588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff8c1f9852698f98a76e324a616770589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c474fbdba856ee13b8b203acfe2682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440aebc09b50c045b5aba69e72ad2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c66e68b30a63b8f9e5781dfc22961592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9b75caaf97fdda81a57046a40dce3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ef9c9202944b4f8df8236a6541222594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e87d8cb1f4617a08490979f52189a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6c84014a809e3de04d3c480dc336596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a331f50ed8a9de2214f02efca10ab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616dc1751a7bf48f96a18bfb3f245a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa96b89a7ec01c4bc25714be1e2b58e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee85376be5c803d1f786ae18573eee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212948ba8ce8b349db0280ce1e47e66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6712398b75f68a4a5082744c695a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914bffe62cb93e64a0eef6db075da6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f570ee30e6213f5c48f710db521ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795135b56a8d19c23274a716bda8587605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8b7a1caef38ecc6a424ce31a875d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183df74cd1a54a5c5039a0f9e66521607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bba707722c853bc7edd261cc4c4ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d12cfcccfed3ee17105dd7907192a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cdc3e2b297f20b5dcfaa89c11fd14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16f6b9adf75ff0175826b5a824a1c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d55c565067c643004a73e7369f8e2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869068844b910a09c04bd27a3a4fe62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867033f473a8e9848cf97070447ee9d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb204c6ebb8c171e1e2e4a98c81371615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231b49c1f4970c8fc46374df8dcbfe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4ec868f1787c06129ecb888618414617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d51975d633b8330b0aa5cbd6c94ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c461ac7f5a111ca15744a0b1f82f52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c123ad59dd371a8930fde901fdd0237620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ce8cd60788d094ac95e496a1c1911621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335cfba0280a2f3f21f22062dbc4020622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f678179941512dfcc24abca3ed9271623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe3c6970d00a20e63cfebc4878b38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ff5fd200b3f0a7aa810e15b64bb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5844103a3aeb4aab48296699bd2a82626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833db3d8499a8369807c02021a89e23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d134a6455d864ea1fc044fdcf1424628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf5cf4d72fc6b97ea44b3f8225d7f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5965e875e8710e9d5251994a13a637630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c5c685edbb45ba61c415c5397496f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cb0baa52e05bbd4113f3a661511ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56af66ace5bc82c5131eaea88f25f45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126161d3dd11b2b12b1ea9c2a1241f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1128dd2193634c7f163d832bc04bf99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc1b0c3f2129bfd206d342bd8ddd05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ae6874644d80124c8a2901c78ef65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf0e3a879c31f18c9eac6ce625d58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a33369afa32b10ef1cb54e69b22f33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581942efe65d2ca5d1f966b41591086640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e550e45bf24853c7534c73e8b03fe6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12089505f675bd2ed81265e311ae598e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98808e67770d00036a64b29d2b47cae1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593937320ff40ca098eeb7050c587c7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c161297a574effacdcc5208dd491fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07afa6d6ed7b42a64d466c95adb7fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68845ac09e00bdcef190fd88676db11e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f538e2785c204dbc6b3b3a958bdd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4340a412923201701fbfb4eb7d2cdd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9d5c7a0a1bc3c5c30e11216151c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61a88f21e1211eabda7e0c22982bbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269c976bf58ddd9ee282150bff7fb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631330905cb0951d749e3c527d1625653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac972e91f7c845e8dc3b79250f49970654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190a298b1df0f1dd381eb7cf1e0932655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611a46a5065db12ec419865c1003cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb6c0f8bcc7bbc24296f66a7264ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2238131d2bacd7e6e95bbad9999a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7ee6b495f17de6ad68d802a33e832659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293dfa6deb0f8b08a95201881229ab5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb1a9cfb861b1068f14732775b4db8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcb62088ffb7aeba2fbcdd5c8d52dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c02dbddf96ffae0eba70d741282996663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43debe088f423a3174ec3e37a3776a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76cbca7652a9a12752593320929d44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe30b1a5e73435a90d2f2f859be2e31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbac82c5c26ad4cc3ed5b0e11a1359667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da44e9fa180af47c80e306e699112c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb4db22d358407be87be2575b0a93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596a9647823c16992247948a7156a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e00273926654c81f14667b7625a2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea3f39399a8b79244e18035a15dd12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6361aa5b49bd1d8b5f0103811fb25f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90102249581394bcd3e0b3c1ec76f98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c959c4edb4a0f29d8b2e373e1c80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fbd1efd9a5f342a7bead105687c32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927df0fb2ca893cdcdd8958453be50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed8694e55099f1a57d36cdf54648c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b2837aadd3b59e82caa7fe6fead1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa6eb36ada911719d6db6e6cc86aef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a31000ef212e04c61d248fba795dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26163380db1f20087e8fddec509b94682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862562b8349ffc88a9387d57e3b3c355683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b6cbdb947872e590941d3238c5664684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63f84b78048d1207fceb9a686ca5b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb675ae3d9bea30d8ee2c1f73b66ebc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335698f7ea1e8798a8801a63deab538d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f1dcdbd5a40cdb107d6b947ecb36f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fade65414463e80c0f5837f950dca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551063868dbf6c4a08e5df09cd2d8d3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec220ca02ebf9e2759f03d75d12c9784691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03da1579fd3bbce4ee36c35ffeae50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a611520b8aa521770d8b0928f032759693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28fd26e76777677b26fc64ede0cc5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc1b89aa4501dec7547a63c3e64bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ff44d5eb2f3608601b873a56f6ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ced0a5956379d22a09f0a6c7ffe75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5eb4ea71d182a137858de2f811d69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87ce55981d91c68693e7149da76948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9ea5de1c61eae4f7d3e2c91b30a4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216da1dee694660172d79b306cf5d6c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b77bf26203476941b2689e47d1fd0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a09c396fa78f176a9a9a21a88b76e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8040d2776a9681e6a0855c341b8a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de1ec87fe956c968657e130e54e0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d55d2d2d0ef85880190d673080c730706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3ba3867dba66390d63859b2b5c411707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf7631dfbb56c3e8b064b3ac53007a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b2fbb217877abb7de3427ffc3c678709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eab507906f7ebaf54aa5d7c7a72299710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4563f26d8e528e499800f30a52ba2b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025d571c7881a973044486234fcfcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f36cb9e1ad7d03967e4274171fd48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901621f94c00b226a8d3a9b19821255714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84ef2e0a66fcb341a36ad792f3267c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1be8e864b561b1502d0c92d1d3cd9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0934466e6a049ac2b61112ff5dd0d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c2be773ca1a75f28e3187ff3d07f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37a36d0dad33bf28d1f2666677a08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74995dc35ac25361fd1c28d8e2897308720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482193c37ff66fcf920cf6205a3c5f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e72aa6ea16ab5d3b4a718407bd4eb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a6e479a1b1e2412f3ee74d97517f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7564c0d1ae56e7b63def874a6da7a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6384a0f4c78b796116d3a0e8377694725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5ab8d786866fb1c027b1626fcda87726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82f5d533034d2c35af18ef4fc1729f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17679a42f76fb2c71333d7730b51445e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b78547ff06947778c3feb794edbdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e299c3e6414b8f5c20e2ab97c2846730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b796618ff079cab6198bdf3a75b8a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1355bdf1b5fc77518df9780db94c239732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fcb2796bf93426daa955d5f6c8866733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213f2b591a1867baa49d2f73f44634b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294d08e138d070513906896ec87f536735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e643eca69a306734734801e63889736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e850f4e7b66b95c9e7911481e0082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6676421d9ef9d6c6afdc5248f8c3ec6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ca985d2d3720ef10ad2ef32b9ff43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4164daa6f824ff8124e025063cd2732740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208696b638bcdb1f73120ca3333f3ac9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7077a19eca1e5b44afce6d9695c5c9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4d16f8ca7b80b2983f92ca191c67b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a3198c79d61c466d07872774e9c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b010cbdc7291aff7a1df75a78e07e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d7217ececd6f3f515342d771a3da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72ce97aeede1d5c5ef7146702266eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c811caa4d7e8cfd574a9a716b9ec26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1dcd3c360691c3cd62d427960bad0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b25f3625ffda353ed9e62ee3c8ae5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7a4248817e01f9a1e2b45ec37940751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6520fe195f32f84d2f236176c29188752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdba01f9df71bb423116383b96dd62753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f8c2499318c15e7841af727554bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a159cefbb330e6b1f829f327f0c22d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90424daa8c78e621427803652f3ed9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666524bafe21d5d0c3ec0dac73c3180757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bf3ad1e15a97b9ed25b4c2b44026758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb5f1b27b36a270cf68a9d4f60aef4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3ba34ed17842c965a287b6aef330c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f325bff6f7652ef0a2aaaa2a899ffbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318bfdceda1caa02f8327509e83f41d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3a197d9c2113440e4670a1938ed64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801abfa52d12297ab05603fa53622385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44713fb7efdf93cfebaa381ae3390cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922be24ac8ce595b3a12b1e4bdcb5d2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d19f4f652403e032819caa7c8ec958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854883c11ab4a5283330702e5559cfc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd920cfa0ad39b5d541398b6e7104c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e404f088ac0b649d82a8b78cc4373111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282b9cad746bd9d8a4f3f3664e362b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a30a46518e84be0e67c36ef1a5af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67963fa504a5b7c9c67d73bbdb9b7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84645d7c42d24f94db886ba66265e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f3d50ec8adedeeff5bf4357c3f2ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee13f4fe827473a28ba2e2192f9791f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb4fec1c9c21b115dee70648bb1fee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf2a2e5d8f8d5cc7c1c87b1e3790a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de3667b8498dbb2fa68e04d3decbf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f45fc01f48886d1cf7c9323f5155e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba3fe64591640749660d5c7f0b00222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6417f930c3fc18b7d989b4cebe0ff7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27be807129d5eeb2ff41ce6fbf772a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a98fefab99b391159f8b3d94902b9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cab636c124952ad71ea1d55aa052826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58173d474cb49ae711be86d5de6402bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5383506376a5da1eae46eb73e4ce828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2506f400e939d19247fce7d5bc7edb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea2ad231a777059222ea6465a60c5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89fecf95e0ff65a57a3940843bd8c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e69c3de24a41ddbc68fcfe8c3122632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0ef93f4d4a3c211a383394ec24d2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73a25e8080f2a21236997b11d2e9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d254ac3a0e31b029866bacf3e54ebc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47147555433f2ccbdb407aa935c0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc025b1ba8cb1ebc27d22f41772eb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2eafea4664619c28ed7133495783138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d273c64391492f264ee77c6853a37139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85a1e2c2e76e88f98b457b7fbfd26540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c87d900aa206d076c5fd233e6fd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da508d9f10bf7a4c3b20915390a05542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbe75c6c8a303ad7ad549b6468ca3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c7ae2ccf84b9f18c90f62e2d9a8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398bcb14c541da1f1b6815343a5fc9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22285aa8f59826d479a96b776afb930f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732f2241e9ba6c60df365d0e9f7cea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2ea59c6535387e0e563d5b53f8ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ba8ab801323e3f01cac0607cd87c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5cebdd832068b44b474c0c5cf719050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361985fdf4c89e37db930d954fac3d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2937c60486fa0fdec3dd77433ecb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588bed14b4552d696bf38e6834025c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832031d00cf5c11505f141f80cee5a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb61670831c144c344419cab7a2a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb05b3fb1f5d78bc3cddb8dcf79f4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e4dd358deaa5b355f096b3902a7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae71a314f6b3d93147d36f2c7ea54f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa21b1ee5e5bc361dc78fb431faf459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66e0c99f2cd896e6c15ecd6e6bb9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4db34e887a80f0d7ddb03d833469d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cdf03ba27764662ddf7e7465b9e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe048e8cc996502440051235bb693bd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75028a343570e35312d967d45ebdd27364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeceabf072bd1af389355b71c843e0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a676eef198b3c729931a70ae574366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ac8e9c1e5b6309fe6f964d4148f9467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab1c4c06522ea19adf0d307c700f1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9df7e042816e9e8179d5187972d49969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d4049c03d26d8ffdae92776718b9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7b178966519d082a01717a6e44da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89154fd895742894395d350cde41988272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eb0de930a2332dfdd28a65064af0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbb44a151f8f36550d2f164cf4ed2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e455bc532f8b9b7421eb97d4b061075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065498341e8bc55c750487acd5343ac176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464f1b57e1611964f1ce3d184bb87477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3bec0f60756ce4252f9572aae4f2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544daf36902ef3abf0fe674d0d5bcbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23e5b2407cc7c5d1bbed2335464ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6efcf63132988a9c81137a82a840281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6a3b6fcb1d1b2241479b1e8e4d1f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032e53871761461ffe23939341a17b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60516d55e7b85146e59e2e09d3ef8c6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88205d49e0521531d47939bd69fc1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f200e00be656b1eeb7b4af9ef372ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1afbdb54de6278b6835c705e2fe8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8af128903338c7fb9bbda8c3400bd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7923e80b5c57c56d71d558a2d7af1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec22b6da368799dfa2b55841d00e90d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef757d032aadc45092f3bb7e910f05d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb678342ff204f242e9d8f8f5706058792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d49c5c709e18d6a08fb377a9cb332b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1b5657cd2e766c37ad3082fce124694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737f2779da2bcc974fd0256484a2cc895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730458fd355f720f0a5ae276107473196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b79896ff1f9ded40f41914614e5fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fbe97b59089e98d0dc9edc0955ae798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb93f992f0a1f8c12acae6077f1be4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe392b209ba54c597a69ebbfddd2556100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4631f723dd24463766c962ae0525b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9214088e9a3d23352b4517e1be66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c9aa93fe67ef1ac1abba72b3c891c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003319e0dc22cb96b34678800f0a09d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfaa327be3a13b3a8e9b717bf79d477105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c460e3aff730113f0e9f5f458123b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e610114e33ca3c7889b2e2ebb6c5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e2b8331e6ce0b92c69ca2d230238108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f62a2243c8ab109f4dc9625eb0b09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c87970229ab22c1d6cf066281c35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd306ef719a3142fad013d671fe0869b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1053a08f81d2ab163a5c73202494f7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c68ca602a5d80bf660e52edf0e12b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1203d7ebd9cd1d7852ea0f5d16a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84501357e4d8a33738403384279837115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fdd1a60c9f5cc54dcd13e88e29d32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa844a42524d2a0024fec0585c318b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d0f35094b5acaac1eb4288290685b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ab15c663ddb2f9a2992d78cfe9abf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a62de92c8ae01ae081cf8ef53b08e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5491abb52f26fe6735c226c43e5915121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf15a9d638fb787663964ddb89a76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f43d4a6331e6c0c92cdca346374dc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340e57122a8af3f0a18de6e4a2db03a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3316020fa24a1e0d2753080f619f1aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a333a74bbbb7c39b40e5d271d339b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597d065e6faaeed40940879a3dc3817127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664663a51cb7e7fa361755f12a80aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f040a43d7de7ef6e0729767a7e4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38e821b80004170896807bdb65bf6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e949f100d3a51a75839960039340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f904f04e8c7e58e44e0c84d2831d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c80495a7a0109450929ed0cac19e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10f6aff274161b0b7b46ef2b700a41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712775913550ed606a2d92b5cb98cfeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db91ef4de278592222c1f19f02f54b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182bdcfc856fc527172b8d9ecfe481137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d24cee0f1e34d87917532da79dedaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1011543a5e0ee08d5ac656aecb981139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf41f422da7bd76da82dd7380827caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeda741fc6d10048f5dfb34b8abedd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23a07e9f3605ce7b6253cf9a5691a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd227643415b2c834be5e746ae2e2f70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d356b3a3eb6ca9d4e85c1f92bf31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cd16fc7289b1353321482dfb4821d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07962890903d9ce37ed12f56cf9bc9de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343463fe59da9ee69af1273578c771a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6502f524cdaab2dec334117ef00a0cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21631776abf600f466f5470086532f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681bac13c86cc2b818119b15c770755150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080806b832b25c861dd5461c5a73a20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8de962d8ed969f6a5b4470d97677152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d97ea1fba0702ec54ae14c3183f3fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff4fc9f2e07c084bb7c02b9d27da97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389993e6f80fb99d3a428db72f3be74c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efa8e2a22da37094b67ae247a76643156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2a2352492c79489f0bb8ac245d71a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8fd27794ca6c110e5cf3b12e7a9b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036449ba063ba7c2331e3a4f08a7fd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886df65cf13e5befad16fe6fc06a194a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be332f2c9190b085b2aac6a442d7c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92b501c8276e72bf1041db57bc42bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334cf7666b3d8521cd6833184c25f75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272f7e169474b77f2c76c65d498737f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49906cfb8753abf8649fbc54a58062a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7baf4b25a8b9bf39fb139e02ffa74b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed911a996a751007184f6be62bc560167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ed9436a39cbf7897a8cbdc318511168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14585ffab18f9f4a2cd82bd9537931169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621338fc966efbaf0a7e70af71cba532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e43446f59acdd032a913c34912cddc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb9a5b607faa6941bf6b0fff36165c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d7a2a55f4f4f57249cb46bcd59a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a24fe3db4369a2b0cb571d57509baa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e886a0bd911f3fab88829532e716b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0b6c300d3af28ca1a481c3211384f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358d4afe8ccf9f68add9085afce2b43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518503a9d641db14c9eebce37428d1f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a3cb433d7c314b24bdb4ea765a2eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433f76905b902f4916094f42f7af65a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54ef6e8a56c76fd8ddc67e771a6a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0513cfe15c3920a288d53df3427d0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ca94132a9d8162861d962ee63eb5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb8e0325e8c091855c903ee324b295184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc477a5375d94d0761a0ecc3fb7f2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051320ce88b87d18c833306904c010c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf14fb92b99239ed59d495dcfe9d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b912c63a2a5661ce9e278561bb6b7e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835fb28f2fee865fdb8f758d4411493189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9d0bdbec16833fc160965abcbbd3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0998b773871faf4705d6e0b9c4b7ffd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aade4968845f53040933f603284ed8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f413c76cf456dcf25db727ed35015f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1944bc45fa4acf9b084cc4cf4ce8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f33a288481f989236106fa9e7f5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999f9f4e3286929c8e0d2ab96407d07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510b0f0c0e6d2daa13d50b5cad45537197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f4ec4728735229758b629d6d9e1fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2315c7f851f24d76922b315e75e25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce67a9202005c69c206c337f3c9f3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c685934a5544fbb4cfa60683b1cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099937295c67301699de73481c58605202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38c74fd3106910ede79b6783b7db4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c73ad3b6272a8143dc14ba10d965e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e76647729db3fe6815a34b51866673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3f0359c800c85332e3e61dd72fd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf4593429f4dec53029eb67026322207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63b7caebd7835f52f12cf10ca3c88d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1cd078a68306f135c16559129ddd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e72da4b467e3e59e11cd86350d23a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6d209f99d42d8c58fab1978eafcb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f99931be81e355b5c649af30d52c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e750d4085f05f3510c720adda8fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a647a005c8bfb80579c57767852274214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db0ab650e93e497a42c6593c10013215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da581a459092048a5e7c9d21163cf7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1ae88f9d6a9ea2eb73bd75d71b64e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a3447af513a6feafba20ee231e523218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3260251379881fe0a727b3c937e07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e303a84acbe7fcc07421e32cd37157d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c5c9375937b1caf9b1b7fdbfd4ae0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101f99825d2f6b8be627a88cf9912e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5b8f039561da3e36dc0f704004f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cbe278bcb1242140a647081088de7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f86b9a02987ec2feb0178f9a8d1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d941227257ec3e4276e72390f7c788226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887834b2b3b5385a4e03ea38e8ab522227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ff7b0a086cb210b6b5f67e793fcf4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df0f25bcf033da1663dedd0862231229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b33537f96d2805f8d4ff5ffe3043a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422aa325c0cdb39def50c176b15a4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368893b3a4a4fc8f0af052f5fb022f87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e5f8e4f0b201467e3dbd5e811ca9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2d0b5a92acce04a016e0f0fdae3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0204a2b3a2e4a5c54d3f1d720c9d7fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac226631188bc22ee57dc4eb786e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb4a31fed7f8da3a6f14a935b13eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85ac583b64302fe522e8a708263c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb0bc128f280c29e006344e669e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0f37fb45cce5f96c44f686fa61440240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9474aec01090daee91ce962b35553d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef8aab43b3156ad3925218c60da07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3953fc8a894bfe4eef0ca934f00dbe4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d89dd0d866a9e6e0c8ce0fb765dd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441665ca78755320be7b8bd991b6271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f41955fd0bc25a205eb967de81b9de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1307996bd980594429bf009f79d85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0848f16ff356b98b1ebcfbfa7855248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5961879e09b421ffe36b3c4baf208a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86630e4ded6781ffedd737fc24b2d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982b5d1e3e81cdd11c70b90159ad3e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debedf6e47593b9709bbfadd25ed8c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563175e926a792dbeca67e848d44e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4332b7d38d888c68ad6cf202da597d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7d6900d9ae46bb33486f1c3cc716255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299c8161ba617eb8d26cd7cd6200f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fc545fa3bc1ba71d636ef70510dcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc330abdfe5a3602bdd3c37bb0c4e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616a35a26b46ee63914d517560ba3af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c4fa1e295ae0fb1afce2d7a2ca64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df6e02267a9586beaea1f45247b4c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a1b5190c86a10f17e04c2bd29e261262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80005cfce5a90e09f2044023be3b1bfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88c6e35da12bd833f730aed505ba11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aefa4c20210137f5c23a7d7dd8554265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9accd8378d7a2cac7086cd4f67f67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087d831157651b0ad6f6d8634b36c1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc765a77b1a0454df4150a6189363f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab30d21839dd70a525d2d1e6d78f700269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231200467b92f8f50fd53c9508c5847270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e12542afd8784c86f850d5413f314d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537a46937d6e8db82517d0f5e416e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65c8a96a5945eb2ea319e2ab6e4e72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633545386d66861e2976db91801ede1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ba44dc2bd5bc0df423ef55115967d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f576cd07751ae160cb7254dcba051c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fd0872604616ab88ccee86eb6fed8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d56efd40e7eafefc271d4a0506244f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b1996f6f76a24088d7d2f4066a78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7035c4469dc2d669c1ad2d67e592d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22180289ed2c8b812051ac2d672fb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e400ad8e82fe3fc26f77d165ea406d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ab383a0a3d393a40305a577ea884283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989abeb252797f1e83d7f71d6850d762284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db2a5a99e2a45d75b04f3564d9622285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7718bd137598a8174092fc183bf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2b2847c36dcace2fee06f900728d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf01320f29ce109ded7b4545b71744e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3bfd9abfe863f6e6ab03648be5a24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072608dd9ef076f7eb2ba8838fddb83e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c11dd2372e3dc805bac32095a3703b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd80cb9fc4691fa17c88f6d26933f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d9124c749311103aaa2ee0db9fa32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19066f3da1407dba8825f494e20d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83716816b17ec09d6d1b629dcdbc4e6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e311968a28ee82a1d5584ff8c24bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39191326cd921274a498c062a613832297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd09a87a705b8e9a3116cc845cccb02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3991fcf403b04bb7d4060cd2fedc27b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2969225828dd38731fb7aceba4e60e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a92ffcd786f02f4c7d5d954ddbf96e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3aecfe38a01134f3ef07ccdf1b18c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7297cc91cb01469d40266d01e30f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc4f09fca7ba5d5358bfac4d39cda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f22be72ec223752f0e2d0664473a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f5fd37a8a9894fad15f6b3dc9e3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604654e36a1125b315aa4ffeb5f83e32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92a86da03630de5f26751900d5090308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7fd90c3100bf0d7d0cee267b9e41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39c93b9fa3d37c2e57f617b038722b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800dc08563660989f6fd09c7a7c4947311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a5cd263f6e6890ddd289c4a6a1bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144950e60ef0d851c0afa1fc19da16fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cd6f4ca6e9d731f4cba6fe1c4ae1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d258bc22b99e0d27b719b7f68816d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff266b80cf197b41345e46624ec3e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695d85b26d219bb21862546e128393317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2390965a0613317e2d3b0d695d9fd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27aab087a76328d957671a77d87b9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56520fe69f0d2aff6e63d4c9180574320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2211612a90ee56be5d1cb3345ced321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff032c75b477b58a1879d39429acf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5fc7b181bebcb1d7d8453cbc4c704323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade62abc5ac1e487d76a5c99c783fd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898617de50ba25d398632ae67073c710325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d7ddd098eaf3540fe4c1b04de9a99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2905abad92784e313325379bd4e619327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1b5baee48fb2990f264b006c74c24328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f673e8067d74bd241ac0434b82aecce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f44856b2cc020077a5f779d1b17b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154810e73a6f285e63bd24709a82e457331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1efb5f146ba0d2567755a76ef2623332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb46e2aee02a6a32e9896b99d8dc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a90c085be1361f4de8a30dcb46520334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da0ceead7e3429c5d45c112602bbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ff8e5c838c6dd5b64b00c1eb6e6ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d38f398ed30f04653e64d48f6ea74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aeb159abee3261169858b5c01117a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6396466d5385962893f8602bc5763339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464468fcf9dc94670106e0ba40e897b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537f28c50a29fdd687d7242e2d277fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a8f99c286850bc498eb9117ee0683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85c154fb505d88bf8d44c013dc1455343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79bbbe0d7d9a7e701bba72953b3be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d04985dae1c676553083c0ed98a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f901c13c9bb6ce210bc4c309845c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de427854225efcff8debd9c02c0de62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec594360955a1e227540c5b11e8e8e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77d03eacf2511f8f4868ee81892fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c21610f8df7bd8167aa3bdfa6af743350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1529c8b432d1baab0b0de678eba4fdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cfcc3c3710c1e390e7d4d44b3334d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b78155d760f05470c815b695ec6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07938af4ef8d0a85f4a22d491dcd2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81fdc9f63889f661e3da196f91044e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c9f9d2474744c0fabd80e9046a599356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef4af8e2d32fd6e22c5450b4ee4647357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf0d1097a82d34e87f95097bae90d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1120896ffab34828a7c7642dcca77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b45b9c2dff35f806cbb7783831285360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014bd32fb6a6c39ac842906f75dd8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5de783bece6898578f2851f21375d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ac234312122032dd1f62b4a69e90a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c0fa2c84d357554dba6af734803de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee3d5904d4700f45b0f24f533562e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b4b92a298f26bbe6c91b13f9df7b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcad4ba52f5177d2670391edb41beb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1104053ebd5c67819611c4a8dfb66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd98db0c5a51ecf4d5a17a69ca10ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6cdae34ac714d6cb6540e42eb76be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327362852da0d54c5e41739d5dbfc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342801a85dd37d89b760a400fa4daf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f3158ad1005bdb4a9895db092738c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f881848feb9a0765fb4b4f96dcac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf888a0d373f0d70767a2f107d837d84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677e9273da6ad58f58a08bf19c7f7a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9f3f8e2628a4e8a62539082c19756377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303604277ec690c0c9c27bba75bbe7d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6033568d55ebe1ce7f59ce9ac67f563379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f90cd678b7c9cb4d8b5da2b7d930b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a63a7bc618a0d9746e46fe46c456381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa468e11f2ffa98393a53b1f1bdbad7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a2588da0fb4d7460c5b5318d607f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe565d73b51c612463583235ae9ac7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff1e79c1a31f60ac19771d919a798c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151988c5c837a644a4ce5bcf4671b1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67656fb514d3300eb3ff8aaaa956cd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf8afe86425613fe1efa440b6bad6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0f56db6093268be780afdfdc9f612389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b40fc19e948c95bda60ce63b4c360a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b7aa0f831cd1ba094dd2ddde5083391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f366aefb5faf2a484b8a3952c4826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e93bf946157318cd5896bf1fd55c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e6fa9508621a19cf0639e5db6e0e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df831e95f4e6657e5b972b516a045bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf935f93892ae73f96466d0fcb86e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a23e36589ca6a57ed8689efa49abf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaccfc87e6dd058152f20305243c1e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ed70a9bddc648bf82fb2dd66f4684399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721318db4ff43a7aafb30db2ed80c78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854006a59d18a779a82bae2a89c667d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebab2f62032b922f7b228226f4455a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcc5202225269e941bafc5e5d618b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aace94efa203f998332b36e283294c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef900814bc27a98b76bea5cb5738ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005ad65f9145ec7b2ed07b1ce7cbd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33552d3013f787e429c621e6b2b92220407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e04561a5385052abcd68719082abc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d040b78afbaa8e8c7011fbb65b946409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322da73fc36500bc151a3093bcc382410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a8dcfa242bd0139e8d57422dd049411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d2aa0d08ebb83326fd5fc3e95818412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3801fc9c96bc658e241522bff2eeda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728e24968f05843d07a11f8af3f166f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219529ddd26cd510956deff5b691708415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748b4f6f4d99cfe9b7de2d2888ca74f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d89017a0dc3f98859bc5912b0d59c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d4ecf75e452e95dc78aef2c8f5a0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184824d46da5f69d45d565318e251a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb238214d65781a53e5060fb5cf64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a222cb89173d6b9a5420118aa1f6e71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9500bbf65fb77db6bb01dff4cb450422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb780727803225593049e6ae7f5b0d94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3458cd17ffe71e13a9fd0b311dd47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7b1c636a1c965d990a5599ac5ca1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866b0b8535afcecb78a905912ce4a07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc4039ee7c744ecbd2a684a3393221427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9663b2f75b4e10aeb0e4abe426e584428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893347eb0c730dcd1d0ab132a8adbbec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f383a4295de122fd3c44166122e732430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c6e1f657f0be0ab819db63dc5e972431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388fae5495177a92ca32e13ff5a1793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c649c129d66de91545b52d45fa5bc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f28414ed71239a4a2c90659b0268434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222225263346e5fa82195bccaf638f02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8c9633ec56e729a91781516bfd1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed76d37e0e4b008d8ffccba7c56a806437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af357692cf7270749f55ee6aed27a28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e02dbcc2b44ea339771d318f9e90a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c3c35f57ca44bb6e86931a563e08d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e30283d445c8917718ea0921f3f6cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53722e83cafe90275d919b189cce6e43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f78069cf72dc3565ab8338cb2993a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a074f26a8ab9f984e40c15fddeffc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a722bf92e1b4db8a69131824e7000445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e12d31e03793d8965baea8a653db7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351228822115a52819580137cbe5702447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb10caaa675c8629d87c4852fe84e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fdcd1da8c180aa1e4a67d72a84a39449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7daea275ee52b9eb1ae6414ad6489450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301bbcbae2fa37211919bbd017a53e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc96bb7409c6070889e4ce395e426452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf2ef0e3b35f8a22fa458afa379f7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b280024255b7c4c57a1e55f0e4515ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c966f82ccf7298b9d960197ba879455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c27effb7eb340413db4d6223c08aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7b03263ec8abcc06a76c8f3dfc1db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274528792f1798e224e71ae3567a1e38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2981c0749977a5d900472447210ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd1d5d0964a493633ec9b4906e90ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1590a0e3e32d05ff35cd46508c90fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4401f342fb4e7107e38ae5a93c3401462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74618472e6dcf29c618c0608b3c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168af71d414227e57b7ff31c867ed1c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4963b25b665d76c6996ba9eded67d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2fb147bf31212349d3da375036b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0133110184cfa48ebef847d2d4ee5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002a310359be45d93092e372c14da4b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400fc01d6040e1a0416911bd906dd55469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfeca50275acc3843cf8e1c4d3fbc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc2b07595864b1c65cd36b74ad3a9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbcfacec16eae046541fb604828799472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c609c53396cad1102153767ed3824473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d6bcf155c5e08b2a154bf3ef126f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ce40925d1df168e852cb06b9257e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb8e9ecb15f093a955c63dcdc4ac3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ec4ca4e7d3c82ad9cf34685a4263477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b1aa00686d06b45e1d84f840e862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1e4bebe47026bd8d5fb2ad7e20ce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121389e0f1e3f0eb26999fd4daf168f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12310a25f5891d51f3624b161fc443f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a0e7ee8fb542969a4bc6d746b371482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8150b44581a11244183fc007e777b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8a68801ca0f616819c86f1a88dbd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f3502e4222ce2b218a85e75cca76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e434d81d0267a1e14fddc6cf9e228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad37fe2709ac7e507858310c57674ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce5090d5b602c44a9666c422ea2727488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14fa804fbb4eb44aae4634c6e85e62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f40d7846d6c4010b08600aa41f069a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98715b1bdf340897cdee3d10d9f1f2de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef86b59b8a032814e83b9f32a99dbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a985f0ace2fd9bf0ab0387968156e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb8a5114738a4da97d47463e74494494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796493c7622ca16bf6e733747daa64da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b125cee86cfd116d813618e25a17c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50732a6585bfadb6ce39262e43e2ca7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700568c7ac56c9ebd9257e573e375a84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586ffdff3f384d479ff349338568d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbc81867bc7b6e0227f3ddae329528500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e42a6372732372f61abbfcc60fe25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad45dc5b77d4a6db93a025c2e6889a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28737e3202a3cf281327595446f09904503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068dbb6a78cc327cfea46bc5e08f6f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327af328a35d0ca578ffb2275c11463f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a62bcf90a91c6ecac057360b1be3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70749c3ed17f9e5ba93d3f8f39cff515507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c7fa54787cbef68ecd5d7b2cd900e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7cf43771068002117d225217824a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88261c49715d1f7c62d1c161bc0f0c48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed462fe900b8fdd4cf4685791796df7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bbf87ceb8f8b11eacf58cdc888a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f44151208e119d081efdf89cdbf2b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa944d0c718e017cb3490d851b954b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18169bdec83fe355fdf99b03833b2315515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddd19bccb840900b493c8ef582e3f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0dea44e17cdaf07920a9713bfd86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ba0f4aeb76ddc3a35856ae02c88ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc359d3ce1e695375cca451af188b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92ef61d4f2a9cb979610ce4ef75309520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e511ccb4a9b0f9e9734f2e3719db6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3f03b5122c717b1b31bcc2d0c8b96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780e392d4b665c56e2fa55af77c0d1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc46c87c0b2586f5d9720b35b14017524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2af04b4745ce732b3b74b22e96003525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8420c657f9ec942b4cb67f25126a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c58897afd03c7a6fc5c03e99b7e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903bc53ae368b6be4dc10d06b04b102528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692a86267772b53c17ea4ebde1d99f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c992969391a527e2d04864d45d907530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1599fb5a3cc807a9aa9c18b7fb2b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa861f57654af41c13fc0115d1a321532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40866806d2164d67b51655784c1b17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9987438866757a104bc7593d2caf4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a96a3c880a626c65b83639d7c0a95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b33dc5d1f1924b09a61727dc4c01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6779f11f70aac361259b4d6acd2588537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632af2544650b9d6bf15c973ea09e44b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dc30fcae329badff76f3c52ac8ae3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e7648e93463ca52c1b0c8f71aa9e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00f135b9d9f7eb1ed8de9d23985f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33bce11b8c5e8ae96fd1b40c7a697b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92caebbb85325787a802d04b63ef20c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be7470f50d22ecb1d7259184a2540c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae90bcc94c0c23c2d07798647211e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b5f2a4e3e8e12b8e6a05a4c157459546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12907fd05254e712ebf623eeae05b6ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a9a7f5fe2929d8bfab4b97e9840a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d69bd35679db99de23c89f779d4d86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe57b4cbc9e6e78a4aa1effc3498ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc0d63818dce1be3caafbf95e98f6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87d4c1cd882d306ad643f4479daa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3ddae1341c0bd01d25c68ef1cfb1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4f5cea6a9390a06b7a77ca51085c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3e241331b03cb0c2feb89685a7cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a098ef145d31e58e1136cb7fb899f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a992490a0d35d383f7fedd68e1f25d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8191e69d9ba4bec5a29efcb82f748558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ebe17a944bdc09c10968e952e0df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b582c61e9450051fd37019f2d6f3aa7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ef8f4db48da53f0a0719996a30184561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b22722cdcf1ceaa8901c6e3f6ed7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f377c5fcffbbd771fc671dc30aa4ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e98982743d0af58b2fa74dad3a05564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f9b7278681dade7467b3c0caecea1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f47697b19e3b8d10133d2c0982581566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c99dc8058043a74baf481d1130ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4dfb9bb72de7bce8aa659da0dabeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557296aac034bb80e707d072076f4e52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851889604604b101c5956d81f4cbde5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9226eaff80b505b41bf91dc155ab09c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce207238e45ddff9aa3048c545b90565572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954cdd1b9df42e28219806e5b081363573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33214af9a42d2b86433fd5b6455c505574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bfdebdc60cd9df136f690daf7367b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2114008d9e733ca2a2196a4039559576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd87bdd1b2960b42ed8770f0cff9f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05237d7623f3ccf84610a5cf1289bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db411a8da0c183c45e2026589854c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aec6f6b62e5e83c49c4c2eace0ea3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabb17581972a16dcdd39b846036204581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bd5ccaf053eb58285560adbf4b0ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688d9bee460eec74ac83abeec59b29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a944e92a1d7c97ec33a154f724f71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04587fc3205686e0dc14b4aab1116c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560e8355f046ad05ce68a3b1d10c195586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f136e81fe24bc05ca4cd460c23c8c5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9c1750a947e596c957293c9f9cb2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4869898fc8ef38bc65755aad87e28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0deb7941ead30e2d90479f24072dd2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19662934c86d1cc6beb9671d974be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee19a3fa31c9b8b43947ebb6bdfeb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52606db084fb0d2bee5af5e13739075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09384e163b50d79635dab9dacada7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307938d3cbaa8104e6e4f032e910a8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d56575a8a92d752c7dab03149e19e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d999eed4af493c2ca8cf6782c2dd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21844a7febf08186d532cc4eb21fd26e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1fed91bce2eefad6c713f6a8b6042599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc66b733acc2e33695a9d67799098600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32df7e1a6ed0436152235dfe87a9f73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e298f170dabb2a4ee62f38d6b179602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91a953328dd16581abbf390e538d90603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c6da86c9cf065878d30907a6bce22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf4c2095ebc3135bc6ef7cff702c7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b232abc4f55ecef3e75a289cdd968606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0161f6621c46d9ada1ebd34e12f2f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850ec25c8adb4ce541f6632b006193608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527926bce760c8106ad0262351128d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b79865ef0daefc62666694b66402610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33083238fbe3c2f8407216a1ce6c10a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8326dfad2209db0888a6c318ede1e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e965bcc7b30b3eae5a7c151a00eb84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bd1ac7532b6f88f764000b154249d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872a1181831e457f0b2992475f54e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea9ab57ae3cd0987f371f36de18a71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2e9f26e312c5ad1c958e4c9f938ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999a17e09ee5f0db619771d5fae10e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500639597cbc13bae438054f38998da5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3bc71c63ef7580ad7df866ff18d3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1410f00d59300f0839cb6926c092d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e488869326d7301572802340d7e8448622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f1607988cc8785b789bc60be10574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230b9f7f7fb949adb3c85dfd2dec76f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c18029a2072b5370c4b93772bb23a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b155e19994efee6b5edcf3da5c1601626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820ab9c1ecba9bf3c5c10496a83f78f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a3d62e22c080e26429a14ed817bc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7092fc12fb5b68670dd43190d11d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38c8047791ad0a4016aa13aaffd8d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0f8ba8357fae20ea26a349f53f611631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430772d8d97ee3d62ef52a840576146c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e869b5a1a71f6a4391326c52a4ecb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd31541159184ec0bd6388de7b065634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42021c3ea01a6b65ee90ebfaa5723d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87153adffe49a0b1e19f5b99df0b14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9c20d32cea7e4c8cdc9235e6d6b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f33033b82d4b327d1055dd1bd22844638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d48fa63e4600b87d455051eb4bd4ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca750a133c17c50359e45a3180b3f46c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c3a086cda15017fc03724b34a0899641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8c87f81e460ab08a467d71ff2a65a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c512d2314e27d882c39e4ec6cf7e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e144fbce7c69464e9b06c81864ddcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277351f65128b7ac4b709183568025645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33516fd2fde88629ff9238e4eb69a327646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f1c7fa9f6b6e669ae7196ccd4e9c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedb556734cf856ee77048e76ebe123648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b537c4aa04afde90c14e9cb7df71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8c9f0b329320d3ec6c75cdb39b371650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d54b0d0199a715028c82f8e81e8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ec85ec77533509f463cfbd757e905652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa834a47acb7c322af3150281f37e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa448cca390333143d904cfe596025654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31941060955490e27892fb47f47a44c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e04a478457678f6684e2bc6653627656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f9f3ccec969f0c1db1e807205b585657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f3b63c9c94785a9e12143a0dd661e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b97786be11bc660543a325821cf0ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844ad00a93e8b637cabeaa9cca4481660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a105ab265fc2cd7e53d3763ca75b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a1fc99fd576ad2f09492882003b4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f60c7590a2c648987568cff1de8f7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df07d1524ddaddcae6aced546f99d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d2dc0c55ce2982d217f216d37a4e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f54c7f265b489856d0f0fbee219199666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7d84624d4671f601cb04ca89bd8a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9844b6aeedaca82ca6682527e427cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad1a13a8dd2951ed23d27f13b314e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a60a9b1842d121f41dc2348111e1c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ba9dbde32b81733cb0a312c25c72671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fdc8a5a977f26abd7c8ccfb82476a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3663579e00a93f96fdd0a8f8e9ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c0e1d220e2874483a857ceb26770674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639086c164eec4d866c12bb122f0deba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8cbacc32588b4ca588596b2c17f03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3207083e6714665db3f7aec711ed84677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa634a4a25acae112543a351b1150a93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf49ee9531007e7aecafb0bf8576b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fcea4233da4c19d1995089d342d7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4238b7259ad54d55f140b5f33e9d69a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110ecf445fa86a41294b608566c0beb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265095d256bb119d8442f3b45c0be8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235137dd88d6ed6391704d295c405ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7203f6d73ea9421e6be95f6c35e602685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586826aabcf05fb431d032b01edf15e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468acd0c58adb3ac0e22fd367b76184687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3c2db81cf9792ba0cefb9cb688ec8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d69e16d0baec1147d47ded2f3bb377689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232df0dd4b03dd018f0bf6db51a3329690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad085fd81d1b04822e2dc8dd9b4ee3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8360bd33830eff19af11c345e2720692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b8d6b0b5e4ba79221b80bc370abc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a100c717cf7e7896dd9cd955b4fdc4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bbed2051a8ed8264bbeb5c7417551695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f57568bcd8f3f093672fed52dbe21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f9033d60600d09d0ac1f4aa826ced697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f02bd16720148b68d3dac4612575698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea40e5e05d0f40f70af5479c8f6bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3269aa2dd3042acd62c8856b0b5a2f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2adaaaee3728d4f1cb3070e62942af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967272862c75fef5fad9b89c4a8711a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f5a41bcc3d400b0980b765120522703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f18a957de4785d5b3ee7ebf24cbc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e611abb4fe37f58b83a5dc22a00c155705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10a106f271642f83ec287d49b271b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a816e476c02b75d0e267a36f4861bd2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01741ab6e7901ba6304f244cab0dff44708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c7bb4e9a42d806469d85ae491f79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87ff5d08ac21b19c1a41e586bae49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f17589b5c5ce11c8ae5fb35b4677b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218523a8411d58ddc3e78e2db055d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3f231a67b127a453711905dd4dc84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a00ecb776f90686661963f06fd9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381bd0a7983f09dbd70469ecd04595715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb606d6c9e0e5acdbe3b2fcf8763c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee39e7918497e552e6eb5e71c8e66e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062de200c0ec003781eae039680c1c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7795f6d827eee87cea821e6063ab9cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921208d6f3a7860dfffa110a6877ab2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab1935e33dee5b978a490297dee2ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d937a51bcd37c9b3bcb62f408615f84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75fe31e5e0ed558b49209f3db1f98d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84325873c15219fc728d34875fa0673724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68a3e4dee13b26a47b645b14ae33d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ae2ccd238b0b150882217128076a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc18916b3f6cb5194b075bc2e80231727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473129aa1d7f7518d719cdf32a4b66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdaf483def86034e11ca21ef28ca69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e34b73d624efd26540f41844319ddd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692f0a4a080d65dd43c76b9ca3fe418731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a51f246723de89556d56f498489e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549b937957ba990fa645aad49251587733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e44e3a455f45574788b3732fc5f2a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff9eb118fdd3c57530f46101939429735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492bec82bc5a491c5daaff536ff4ce5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb823c4261855aaa44c5fc02fdb9905737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c26f6a40ec277f1704c87a1a729f5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a218d120d395138c966b44476f773b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67d1c3540f8604f9db393186029d8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e753bc861d02b23304ed1aa4dac3a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989c8b7437eb184cf8a638a13fecc87742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d4c7e868d10b8d379f05deb630f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb393849c244e6b06fef8fd0309dfc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec54834c615929dab436469a0eeb9f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a1ec7636734cd9e1dbd72fbf2bd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038b3cdb5317ef8a97a1118eec9a522747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd011083988c01c687fe3705bc5eeda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773b95b63fa8813e6ca1007920e2c08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e73927a2de78f04ea3800e499a19e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d03edf4ef1fd13bce159b2b43bcc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f831b2c04fe2551c9879a152d00ccb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fed16de05b2ed5f37822c75b7bc6f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fa25956efe21b210f41402f4a06c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc315e94dc7dedb9fee829d1fae68b0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393644f66cae95692029e4d3b94d38f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099dc107c54696e156a2084a83fb861757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44a6112ce21c9aa0c8bd92d84e3591758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135fb2dc5b47269566a496bb6bcc80d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>