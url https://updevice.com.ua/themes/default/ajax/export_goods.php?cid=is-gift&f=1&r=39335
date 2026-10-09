--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33aaba6aabdffd8c14969da57f7bcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f7e087c2f7cb99c43f39de9f14cf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bf9668ed6a6e76b3a0d9cb82799db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af777e0e45d2f451f939443272499fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf774464a8a6b60f1e454a6ff5a97095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974318110da6f86cb5d484b1cdd4d786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc9b671a5741150d87578ca5e9c44e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674adf65340107728152e2ccf10a2fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dba82695737ab51689662814a2ae59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3422d70b5bc271c2263447cafca3f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b145c3f00bfb5a7326faf00e418bee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b580d1b2ea9481b937a9af096e559d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552728d821876360a807b255b4c1b6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48903d4d8645f576fc94c62df4ee1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8845217d4c6349632639c48f62b4a8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270d0f5b297645b0563af5ebcbe908816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f1083ccf406fef272642ed3a74b5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9612bf1c7dcde3ffab263cde3cb39718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a146f885bfd418b81c49e0f634794f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b3059e9033adbccbfa95b26c121520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c26a6a5a7ea20babedc722bf0405fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5af0d6bf936b48dc9086e634b96f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798537eb6b156c83698fb8481332c59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa09a3f80c7eed97726e2541598d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39512d7508fbd944f4d6baf5d801fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de675a76796ef731ee1a432a826debd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19957ac6cae78fb369dcd9de108978427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e241f069bc59bf72c817211ad254f2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db18ca2bd58b605c542f8ceb3b97f6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c0a1876c33785ffd9d69471e160230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da46cad093ea52e76767d583da3d6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c2d6eea54af5c5bd40c35741ff9f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2408dccd44aea4e490451ca2f76e72e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0a6d5833c80efee65b48eff1591734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3f2f13e1c6df975551b0f918ab56d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cbf226fd9687e41fbecec3ef7e57b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2088e3b6ecca9eebe97555b6502a0b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28719f4f2454bca61264062d2ec467da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9274d13921849b7555e97bc6996739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11eecee227975d5b8580dd88d6d6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470149a9e15a5fb46bd841a3a15d1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92302267508c23d20f0b573b23ed9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047fd189efb74dbd1dd7dac877b07143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f938814e1d0f2ee725dc04c783bc34144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1738e97faeed9bdc25d677beaa14cbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20a4ad91ae99a632232aa5a5cfc86a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97522c32c3fea7b2476bc2536defb9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bde08dfc916b931ed9a7f0ac6239f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33c81185f0f9727d5dddd04089124d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b50c3ffa5b8b5772363703588d65cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b84b0a4701009a37fdcd271150e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6fd74845a263626e364bcbbc279ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8745df34205bf813dcacb3c3e9e175553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb987882e9b92c86628f900e731786c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232a32daae7678443b07c6c4cc7df1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91426ae1afe93ebee2855892dabe678b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da2d7343b04ce5764d70ccf5ad4fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb109d083ffb015ba77ae93840e4604558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c938c2aec91ae44010daa56e21e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4f940faeffba693b23bff6a0effff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227201a440e1080d7226dc74b6f09de961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593df5c4ff3113cd37c31716345099962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8c51e624b5605ba4f76f19e2bff963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc058a50ca55491a76a7ddc564e086164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e953562b6949175d49b0b36352978ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f5c4a247b66d3e91673f48890158566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a792a7462ca0b9b9ef50cd89091a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634aaf6bf05cc5ba34bb82376f774a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabfdfc4fb9884bc6eceecbab5df02b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085735a86f937769f161df36970bb5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8229be45f2f6e0e7a89d248c2edcaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9e629c19fec74901527cf1913db7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a504dad4a311c3aecb902625f341973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82114f3057897461302dd129a581f26074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546161335616899ea768014b8162d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59145bd55266466e123ad51c476f684676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25d2e424b0f7a00f8a4ccee0452da977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a41d4e2d39d98f01930ca734d97a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60df79bc7739e88b176e110f95bae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3277bd55d21cb3801f2e68766232780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebcb8e256a3002dadd7569167bd2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5c10699c3720a449e51ec7d2114782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eefb68316b88baaa9721f40de8f66283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8906590289a7f58d66526c5b31bec8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b31f00b2e06452bb1ec2dd6eae70f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d288137f87324fb9452d418d5ce35286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d0c4060d9046cd90973e973aa1f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06054259de091a99a7aba69209adc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c8c9f10594150c0690c42f320a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed18f730aa8d40a57ebe6802472bf2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdb60098ffb8cfa922d2220dab17ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c871937e40f5256bc6db583c974f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05d2979c2b4a9e55a05516f35d904093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544994cb597c3d93b3fd28c27d67be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc6e02ba44465e7993d719ce50c3df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4532af74b93a1cb99d69999d0f2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d7cf37d190728d86e15f4fb3e1c1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85583897167234b623c03f24d5f8ab998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94101900137ac19dbe44b046855a853d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814c484f9046e642a5a762143f1f4e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5873542a671c5f49a348343cf60255101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d619925fb34f5af14c9540f92ff3ba5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5126b14a2b77df1d9f9ddb4d94892103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc8f1c555106801a5d617adcf397ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e61adfd31a578f714a02ee8fb098c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078763e3bdfb5ffa482ba996cbefbb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca541e2a6c653857278a7edae1c585107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff93d0f311ed11a60dcd76e3f03a020108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34e3898737e56e0ed0af4de4237531109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c467fe4aa103630983973d699a28f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c1440d344e5c78aafc65e49be8171111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dff90ddc547f00ec243062e671c8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcf10d5c4a8cffbdea8768f3b4b8c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218acbd414547c33c84cf1d677d19fea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab1b7ec5b9609e16f1136105466c8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db79656b16d72370ec5e6c03238ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06220d99cb77c1880df867108b3629cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee92f3126841f622713da6712bbcffe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd70cb97c04bed5966288779372c7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a5da9153675be9d856a835b490185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1344eae4c5295c241a72b69748fe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355bdac0b787363097616c73b731a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf17752b12579c98c658df269e7f8dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233816aa1a486190a259ec0acf89783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d78dd9d6e48b4cce1ccbb17f489b6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54829d2a9ce04b2e41198855f6a0d46d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5eef43b92b11bed3942bf0c97a98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40fec9d2a17af7b0b680e5109aa172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048274bdc0e466f8d9111026ee443c42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdaacfb2912fc03a504aff6c31f052130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016c850b560df58ac221d3abbc61588131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f33c5a73eec25aeea7d96142e23a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4dc723cb365e3fcb63cb55813376133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8f9db045d03f320e2e6180936d1da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d233436c593ec62f9540996fb89f78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89528ac8e21c7537c4451d13f3f075b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cbb20f9d6aadf7f6850cce92bf1b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850599e8bb67cf3afa98762c8fab54ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6193810d1a0ac75ee836e7199e1dae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3cd6f0c50c39ed364b8575d5411f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a559f2c600568f77d969af6f34e2b8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270b1848b9494e5080157afef3b9ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad2c8af04865bac2d1fd97fbeffca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6bed23475cf242075a948063ba91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5702deccc8fb4014a6a6ca51f9b22e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846423f3e0a90d82f7f4876f17d7b33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134385cdc7da9d913ddf87aecb308040147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e534e8bb01df321e3159e6b94222148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683ad47b917df1b3564fc4f390b564149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e7c093a954c84cc6505353198b3cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3fd33ab41c8013a8be25998578620151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec4c2b8c4b0a4f06928e8c0cf0d5ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f3854d65de9e479918a0d570e69c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd14568995b68be3167d049a2d5b356154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52858a58e10b086d7fea41dfe6210b14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cfb7eff5eb8539a239d972706b11e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe481352ef124761147cc129d57a92e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5044eb2b3c2d1dcbc240f402efe8e41158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be7a6063bc4e2ed7c094822b41e61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bbe89cedf8e93c2c6c6e3734b5119160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbee139c69e34e3c53d3399add7c49f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d507579b7a1cac0a6bcf13df2fa23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de078d8d7ac5785d94df0eedb860e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204e8b9b2e9846b3291acfc785610d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d700692693a4081c8de5a0e32361b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc2ea5cc7bb749ea6d87c832e29ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2079681e9d087d348bb5ac2195ee8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0145740dfb11b814e3d22e42bc9be16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075e56a08b7206a8757f782a6a9ae3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc772afaf6ec39283cf04f8454067170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575224c4f35ce9947a365af09172782f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d748b649a8205897bcfccc8d651b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12898064565cdb6eab3b3399f2634bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569da494347fde681c6fcf531ce361a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb74092720aa07efbf94b9bcfe1714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279639952539be2060e4dacd508df67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bed30cfd25a9a464256e4e59a00f11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637db2cd8cd2a824f546b1df5d11c32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b859471587d994e77d7fb6252768179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8e42647487ffc989667e3e338ade180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa4840c74e5ef24079be4e12de32f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b14eb1484c50ff90f37bcc25acf88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc85f7110a19fa572b8aa2742c7e874183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377ba74133c0a588f7e221240725da4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11763b3525e41031db2b9ee68615b24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a15c2951bcb666dbf10d3beaddab9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc519983b55c2a2f6012c59da0be32f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf43e09cf51332f416f2cc5e3407b4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279522cf63ec00cf1db5e4b3a17770a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4455d63c6e1478051338f624ca03fc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dcdc67842a3f0496cdea055560681191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9495becac2e427b4f149a4857320192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc144c84cc9099b0a2d49b65dfbda0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a60b89a95b5a11041617b7f128e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62926888101d339c75bbc9fe047985195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7c709f006822f5fca2f0ea68dd89d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1453b87df564b245b2f213cb9ef7c30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8ed75eba12e80010513661d059429198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66930c95661041654b2dbb2f59bdd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d2f520669aae6fda520b55a6d12e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34aa682fe76dbc8537e8b5420950e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1b9ac91ce1a195657eb0bf27c7b03202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bef4ea67df28dccf4ec0674ebecba7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95500d1e2e82e0c685d9ed7ba0c66fb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d696aa9d2ac27f6330e05bb590fe5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250f9bb46b3246d020c17336e1cd57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f2539494c680eb8d072fb65c9adb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c7fa1bd7f499eee044ae6e3aab1ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc15149a4f94c462a39710710d287209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ef1eabcd5721c9b67727c20b7edec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c9f570cf6ac711836af725981178211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ded046913d4687208a26c85d1cb22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aed2882bab68124a48b45bfa259c31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae019845d7dece787052b8ff0f5c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f3ae60819052a23c6aaa3b506474e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc721164be0acee748fd7e66d8500a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161125a74ffaba093ad0a56e1dbf36cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe313460d67d227eba643528fa6201b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c7dade60f27fc3fc1affe676f9ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c3339916508a1d26fb00459d4b5a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf6aeec0a9422d1616f8351dacda48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8446f68b406b02562d885453d6790d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d11e4839a43623ff9da4d770150a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eed7d2c0d32700eae6aea1287c2fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3d2e237dc63b540153645f7139bf4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085d4da24a7c3b7597e7e3043b5243226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70367815f7d48daece17997b83e8641227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd84340c88c944021c423ae9b43cd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605912765876a213ce156de5cb91fb5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb1225204f13c3a3e707df49a15c0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f01374f96a5af4b11552be78220d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7fce611a4cd9f5d37a3501ecf51fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa0ad9acea42dff919dd0263562f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ab6fb8d801b45dc412228d65a1543234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845156d40e95801fca9cad271518394d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a99114abeb6ced01e7c573f22fb09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c31ffdff6e69408a905a9027a6e4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35477fbc23882addadf404af661a74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ac6e54fba89ca1243d0e5c6381f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7a5cb3e7b957fbe0a809a20439256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d932d2ab5bca83d36c69d04a428d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8340641156e54729708945961f9e03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cebdc9f4260102a4b252b79c5d196243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360f92dbf7aef6bfe6597f66e23891244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d10ae6d4f8c618b5e470e3a924d0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679fd1890e9c273876db3babdea64b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4ad9a75ad455e323087919489405247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a621ce6df97997935894a2c9f4c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036fd4ead043bf6d1ce1ce07496495c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da95cc5c71b2cf05ca7239aa517fce2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bf81bb3cb1dd7b3bff9a97c39fd78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217bbc22829986189528071d05f20c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd77d98758f6153321335a29f4d0fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955e1a153bdc51745217341e48a6bb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854917ff76ea436ca01af8237078817255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22968bdb8ae526acd505ca482d5065ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39333b7ba619f0bfde57a16ebb01e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f09abc735e1f43fdec57fe20ea39c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd6516e82a0a74077c78db32b79299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47b651bbfa1f5ab09f4c8993f3b32b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2725d97c8cd253dbb2b66db58ed34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0c74d0f77cce5f88889e3690b9df8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cbe90425a8b6c659e616cbc7ca482263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1298de40712f68f0f0a03a9b798b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf0a1f0cee339dd5985121e73fb32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4166e016e4bd9aea0a127712318e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096902bc7d8450bf32f9610e7020db4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8c9def7f107f31f1dcb65bce2654d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe28742bf2206b476279d0b8eb9ba6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d831e7b87f3208a1a06280c00a367270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe443a10d8036da2eae34d9867536f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c33f018b319272ea6d81ff1f99e90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c89af4892bca187cac25636afe30a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc9b70d3cdc8da61beff9433644843274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe88c4963c0f7697df5a0cc8bed6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccedbfc50f9ebd103217bca1a9206d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f6166e23ef36e5f72ff203d50851277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b014aa2d4237462f1c28170098113bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c8d462b51dd6915b25c8c1a58fe5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375224ab71e486faec77ed823f9750e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a5c300d78ceff42ed8bb325d16b33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c45cd0dceb3522764c3fb42bb245ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddb7caf840a790cf7474faddcadce9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04da5e3c893b8293f0d59d4a6e0f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b120141c210c663a1a4cb0e6bcff4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdb51bb3aeeca839cd5128b9a431e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035df4926c394a4fa92e54c02d3102b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc58465d21b27f4afb311c4c863ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4b3ac7fd7a10bec251bc0fdf768af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd83f832845fc1bf64f8878d005c28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69616d9de4ad0025c3f3f80fb775c28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1625f4da92a8b38c84969358b392a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcfbaa06de2ab27668fb2571abdb0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2f66857ad1007ca9547c40cc554e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664f98b6240d8f863796114028c4765295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cb222e33e0a1c9c90a7d2c66ae060296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff20e211b2047e0928bc632567375297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c9990df740307b92ff211c59b29b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68ddbbb060de50db5d23b00258e949299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0db4be9b9dc664c84985d682aa932300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8808d9211f98760704b915c72421f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d1e2a63c061e3659f7c6908d29b27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9a494f50ef68643d7ed5035083e45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea976e730a72e111978b20e36e6585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4addf3c75190385cbe23271bf0b9820305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a034a56c18ed767aa86249653355536306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbf17d75f8fe2dcec9f896763b5dc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23240dc77202997d75c096f9cd4d4871308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda59383c4eaa5e435c068ab43305a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f4b7a227c267e4b6ecde15a84ecc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec1c6022c386e5fe39a595b364009311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee70117450af60bf72ea552f07b8ad9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da807bfeb5eea3fea7e4113016f1050313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68f01163fc7c28da7bec825e30f66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4523e4875db20d03eb5a331e2276c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169bbd60c3cdd0121b287ebcbf6adee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11978a750e480e383cd75f72a1795ab9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee97aabfc382853be3ab02b0045b4c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8af07b0ba3df4fd5dd73a3a2cdcb12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29524c088636b10f47deb59224663da1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18351f31afde88ce2b6a0c5f907849321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c8788e38fad7e83653ebb33cdb22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2581359844eb30ed3b2f081a93ec7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6778d8815c27061ea16a1a2d405be9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abcddb1f2ec158c981cbb71a90825d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16ff2c72c5c69f94ba68e51e6f0fe4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff44757125201df96eabd65d214262327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9852999e0b04837efba7f7379b1b470328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4417e11ac4b7a7e93cc5a3f60ee9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec148df5d4647084759acdc66d04961f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01c341ab84024b79da05893aaf883331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4273dcffce4483e1436a02a523ad1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1432e7381d0d9e31c9631408f258333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33967f74b07ee6953d848d64c286659d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94f1c38d933361c94a56fc4bbcbbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e7af373652ea35eee7cf00c5584c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162477d7e31c71cc0df158280cf386b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd3a50a221edb47b10b71e930e12c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951c561420587516fafe2978ba36e67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2621cd63175c2bf02a8df23f4da642340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b6fcc349c7547eb554f8bf2b1e6d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e871c4b321a7c7bdb96177816c77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd197d1bb169ac0585c4cab4f9a723343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7e109e7d7890cff87bb460b863bd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18660194f26a92b95fbade4d097c953345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c3685e8b234657be3766fc5d19af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a74072354945020b896fe53bf49f59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53c284c162fbfbe20e298ad9be9a62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328ada8f9898797332230739b89a14e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805578ccdff34eff1ee9d075d71262350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f62eee57fd2309048994aa2261f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c33e0573785bbbc04dff3ff42fad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3dabb05446e27bf6ff784fa47e03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4fbae845c740caedf0a1e507ceb52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39169a0f11259cc64a0b09c12bdcbe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3826d065085ac67b81bef7fd10432356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd1963110438d0e86fb67ec89267a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfaa38b453111a15b4e2766496ea3a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68ee77bfd8a3a7fe1c8839d593f111359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809e4ea2ad3fb884acc9a90a69a226360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856712f532c6c5f2f2544b302d9d31db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c75e5f4465b0d7c4da539f15fc567362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd4fd0f8d8fb63f378d60aa242d29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353806915539907d856a6c036d6ff3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be834c4369d47493c6137eff4a319f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9e9ad4fa81dddb2786d9395e1f80f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf78a479c5a57777e6a31e2da9dd03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5b38e038331b585009d290f526af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b484119a013f189e963f57f0c463084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c0bf6b8a0b891f2a85edca5ce65b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2ad1986d65b192db4a969c520e1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25096e442c3a9a60775a3ba498fa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed67550768f30c3519d63da27a2e22e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d02f00bd8964ba8793be569c2f62a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b1d75da662c4998b81339373fa17d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66ba1978401d8dfc131e0af2337e70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687aa1cde94405e7e12ea870747657377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda95b344a7f8d4cf427eb9e1aa9a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fbcccfa89214fee2eae696d730498379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8c1e54e2fa39902bd2fa7b1c93d59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f27e96899a0276d6ebfbd296e78d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee29fd6f294121834ee69b316e40c5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991dbf8bea02f680c72df377d2084f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bbdc4f09ec403af1eef695bb5242f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1528ccee88f5af9bb36b4a76568b9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa574b8cdcfb4f3000b334aae55fef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85c405d494823142c101cbc6df954387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c1a85dcd29f775065011f77645299388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3b947e3c49de5d8f5b3049cefb2aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b424ad1ae05c9078189f66fd02f4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82516990e31fffcd1ee67311558c821391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c9c28590d42af49557b1fcd49f959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38118820bc86473e75e7c9a65a86a2f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e2afc66b42f124095f34b5a3cf572394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cfb8c6a5ae157bb9db7a18fa92199395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a807b4a5c38b685d83cafbf38fded396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84848c244465ec36453015f446623ecd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548c4efcd582c226501111440eea22e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ac4ad2012814a4e9bf5fe12afee82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26bee524e21aca790dbdf348e5dfed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763076ac031b7a4a3452b226e15a76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb299ddcb1c8551d98ecf5cd324a83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6e4920463c29bce239a267ce361a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fffb8f44e1cef786e9cc820fe9d12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efcdd81193c67d37a2a20cfe44d229405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d084435cd3a4aa9d90404e5479955406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07609710645187a61d23d9e2949b14c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fca021665a77be904c556c8e0d7829408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e082ca54d28e82d99899da1e55bf7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb6a27ecadf08675731869c5e4f1c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875a93f2dd34293f9670be264e9b3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9079f8208566055ca429583bf36bb6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059861fa6f4894f7a4a3257488615f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91035f4f7856782664b546447ae2f738414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6701bf0b704669270a431bde7e7556415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593f6bf990e1e287b17e25944755a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4904b9c266f6d78627d94f8b452c150417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328709a6dd0bf9a2afeca75f9b1139d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff73bef2a8823eb58e8a35ac7504d5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eeded63faa03842caa5c0cd19742b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d4c039fa8cf7ec12d1816ec574e12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b700b7517d83a614f90201f3ea2be2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd53f8ce2026828f9b0e9ab988c037423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d941e9b4839d1bfe9ed9907cdaaf42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7dcd45973fc2bb8a5d778a9e74d1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b3fad79a2b3cb3ceb698ffd9f7ae0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e8372de0e8877c2666f805f0d3d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c685d0648d03b199061f929131bcdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8a68c9d6762f05b1b47faa62f778429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea35a882a7c875774afa4b29abb4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497110f7907b087ce096947d4528016d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb577fb9c3495fc77ee6012945c7240432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39235ea138e10627f52aaff63a22d5c0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40082758972a27c3b36b359447a354f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e92ff78509bc745e6df0e55b1ff3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28731fcfd1b947d19bf681954f76d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813023cb08b305db525bdbc9bbde7934437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae47b26b00f019b4799f7b2c9845aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd10a1f7760ac8ebabcde3af2a4ac9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c341fbf358f2480581326e50c684b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c2552e81f144ec1cdaeef284957a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8dfab1114e44a592b6bd0421018e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b48a324059555ae3389971ca3aa7e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44945e5e881c77689c2b6c15d97f22f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df643858bda7564abc4bc7e77728af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52076733acfd469f3ebee195202750d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28361ba145e12782310111d4dc28a55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701812acb57d008bfbba459bfeb05bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411d5a6e3373965dd9756a31030b3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7da8ec5d36fb1a2f5e8b7334308f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfa2205bb082e02d59c0c269cd5ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca0b6baed7244a18b9a044ab585f08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99704b83176bc7a1b5830b737f2012c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86370db14b543fa12e0f0c333f3fafdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a1e0d9dd465007fdc8e37707d346455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf88c627664af497a1d962d985885f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251458c65b187599ef66aba34b083a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe2c5fa307d54bb3c0b4572d95120c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36606c9c46d335f79ed513c9cacbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9957232d20dfd2033c1c5d2cc0b46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59b1930fd9f41870a993945e4e00e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36716bb9f4d58a60a0c6b90b3571a610462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f214a8ece1f91efc60bc794ac365bc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbf9ba2c85ed4b59f96516928c1300464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9024424b082dd66d72f3f9b310d8782465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00652d814dfbd22c1e3958dbb0a8c00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed187e5a5d86a3580536065d5c80bc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd31d27c912f8e3a0ae7b3f01e47c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4657a2dc05dbe310a3e0fd69dfcdd7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913057265fe64fe5505f3954c10eb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139cb83ec36c9a9e0d33968b4fc50fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199163421047ea30414159b9e3179573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02238614884346052c42d6ce06164c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17ae58166d0e6b580a55345242d960474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f45a872a71796cd4793d7491d861f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39e8eeb6f0d86eb0bf5b984b0164ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51fbefbc0b7bcb2ea6380929cf47b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1c093aa322806fab99b236a0a908f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82472df2686af03c735ba1fa89e3382479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f7a2443fc8ef280a0bb201025c1fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c67608d8dd66d4bca2e2042f7fb9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c1ee53ee14ac1528a8474fb9c6caf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36bd4421b7df65d6cc240a998ab43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22268f90fddff2aaaf3fd3af20cc61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f54d18b55094f9f299457ba8b1c94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29090d99b75642ac920c603a1ad3cac9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a35cd06dfb60e7a7dd940050458de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c35cc11c2917b2cfbc278816b9dc7a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff90fe3c13cfc6a2976830172aa227489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf33559e197dd182e088fb703282b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5c480ccc31ffb9b8d1f1feaacf5ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1408d3801fb23ee0c230603c44c301492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41828e9e9eb78a44c49ca77a2a028c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d81a731c08d2f18f26b764a4d18f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd44757d14b4eb76e6bdab3c5dcdd70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b1381045754202f6356a1cc15316496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3f73f96d2b918dee634b3ff5c46a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c7248879b65dd4a62072e16e75abf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013424c3c87caab53c1b917ecbfc433499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a182383167fd3001ec5d0a8fd5987500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd920b4ebf3b742197b1d6dd0a8f688501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601806a1bf88d4d98824e9db970a43e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564435429895c2676465995b0b156b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfce1e513acfd6a9ff6c62188b0dd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17459aca34ab40f3b8a8ba9382128f6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaef2a44e5d01c65133e0898d3619c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5857bbddecdf5371ac7a9a699e8f230507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1b68bf1f64af9684293ec822bc48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5636e2686392e5cbe904cae90d322509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b608d32ffdf74bf5a913e091f0e50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3f8c2291ff4ec207031ec53c2398511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bcfc5099b4455a43807a2dc225ac1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a070879f4c046190d9f1794f85a8b6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c6c664f5d7ed853eb5b94ad8d6ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a282a396f2c820364a0723e57537da2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a73dafdcdd67a5e1baa1a23883ecb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bf256a19d3bfe0b04cd5938870ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef827d9dae524f0691cab18548c06b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51867d49f9f31e800c4943e6349480b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ce76af1743d18441ec240a48996d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26f62dd214100ab2e427838f1a1445521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8af57909ed6da0d36cc6e78e1b5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf9b7a3a85eea66e93aea1025622b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cabb7d896dcbf4f354d30251f0bee5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36adc43c72273b7c791bd79d65b0cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461236a74e8169466ea7edb64f9c5647526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b331e9b80b3663531029a330b709a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228054a2e1f0271c178e65f4b64d478528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95edbf07ef412433365e10d9818084529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85a81a3ddae0e71414c8561379868b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11a34f3249b9b820f567061d119526531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a4fcfb09892f9a52bdbea9442d16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef1deaf12b0cd5087ca7baf7d11e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f927eb8ac0308fda7257d261adbb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def6f32b6237a833e58c4ef038b9a66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc3f3187d28fcb63c1394537acbdd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17e7d961edb4488b2c183e555ce05f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374886faabefc60d4c9da43f0e939adc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f104f658b8c1a81b2414284819af62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644454abf5cb68fe16cf6063686c1829540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb32b263b59b81d8537329c60d38524541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc47757159a8b953abb1dc6eefd209542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceedd1b05f422aa5b2693c84dd4e182543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba651e43ebd9783212bfdd1cbeb56f50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc034beccfd1f89cfcff7a8e5f49d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00474ca5fd16ba60098bb94958b73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dd16c7b18c3f4054755574944715f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c308849bccbed6416c0154484d57669548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5fe000bad7a313949123290ede157549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28052432164f4b8adc86b95cac10d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab97ca6e6fd23d5b60f7b706978642551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec2dd849b421a81b5a416b154de266552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2d487dfa09ce439c083ed88fa044d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bea49dbfc34499f263ed778aa471b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d613b3e21018e998183b4ee9ec656555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034b0fd5e6aa4ecdb8fe08425e3cd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d001d3d7a694f45aab60f34af2a95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1aca571cddef0b3647c6a7b696715558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2973c4fe8c06922afccdeca6f2766559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded0cff46117a9c4cde1f16fd88de9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f571200fa5d076d6308707456823e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf0b9e78bb0b19952c29c745894ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc87a7834d5af333ea5ee016255e8ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed77d84f7bc7811e920794c471019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23d8772b003313b563527c58a430fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047022bf31017106c3c080d454d1b21f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c72b609d7e6ebf152b30c5e8d66c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb37c504ef33bc000b05a3f58854274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a9b8b45f3626484dab9a6e9df774569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af759d83f9f28d5f63edf5f91922a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e422d6949bcf4036fd797ba4bb52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a419745ba1d93aa0c89db08c627d66a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd7fccdda47c558bce00a23a47e10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688306764c59382503d1c330bd2a0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442940d3a5af973407526132deaefdab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a0a7b7adad7b44763026dd7c44e6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c7f6d642793c4ffbbe46685924e13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81a1d125538657c112638bd08d07f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566f340e8f90b3b7c091b778fef729c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3444c532bab5c58df44c4cf8eb2bdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80015e7e6b92a9b929f0654a2bbf8e54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92617cf404d45b67d6df72bd964febff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cbb564cde0bf5b752cd41718aeb20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2c2919b603cb79e52727d63a1310584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1452fb811d0ba5c9704c407a938c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd8216b6fbacc89393aedfb9024f71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584d32875d61b3d69edae51784f29b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f5f36c0de9545fa444daa78ab748c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228a0df6f7d5cede56a83731caec0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9b29933553c4d988b6a2366cb1b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7fa7e545e5be7ca94c7eb6d2cca83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40a576dd1cc06ea034634efbd80cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b65e47de41f72f66a8a5ace74d8cfa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0895567cc0a31d16a03080a5044d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497d3fec5970025fb88c7c3875f59f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5651eae3cf81eb224ebb4b50bf89c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5cbe1a46c387430df9ec06aaef6d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99fec1171bb68a7e103bec32aed09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d476df0eafd04cce961ff3884c93a8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a468b360387c6599304331561c5fc47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643dea71eb83123d465a168904c7d2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083987e721f46e34f900f9000149503602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457781ee984f1b310f8c5642f82b8f52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6a2a29a663c849b0e05e072caefea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cbed3ae70ebe3754699a25ebc3a21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32311c530c0d672ba0e2e44e31251d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da039491088a37950129cb53998f766607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee807b88dcd8d6170628de072980dffd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283644995771baa432b112fa0b429012609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba56059fd6e1e348266db6a551efa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaee848328b768626579d8e0a81eae7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a3f84531d5a4eab4873837d643b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5c446dfca0bc53e0bedd12d6cf7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb7c3a906b2fb8ce7a70dd4bc35b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bba270fa90f8d8ac937aa92a6181c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ba4587c81b3e0a693b8d51449749d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24fbacd55d3006f9beb928f09c49d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b521f3063e264b770cf28d1217236a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65313c21d5e6ba495ef0116668ea8829619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b431f5e4e326908cf9b0ca15b200b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d92f3cacda63d5be973b85cb2ba34621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47448931db08e6d5cbbb847ff3e543622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a348533318d6ac02a0dfc2b9986c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af773e850378f352c669e48ee559799624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bba8a28c7875a4d9ceb7a195305213625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad895e05ed198199f1a25ecab58148626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768a09f283a67be611bb5c20abe81e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a4aceea9d01a9008349cc92f7ff32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517b073a2d459d1f69ca350d0b0a6d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad287c301ca73af78b0c8d8e1c2bcfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a0918b5d7a9b4219e6eeaa5703821631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfecff75aaf71d4765f8a42969a0cb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0217f813877106a05101855c0013be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34ef50b97aa71027c314d0fdc29f48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c7a78c1b4e5f341bf1401f2c5707d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f91bfcdc46b670ad64c7ddd172ceb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038c0cf678257e45069034d9f5125e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f5a501e0d2a93773deea379f9fbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee23f1bebb4359044adb1a61078510639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f96971e86fcccfc00caeeffdc60b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cdf97d9b310180f1783994555c5f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb8e329d9aa53a734fecb9b815fdad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff943302eb5d279b65c509a268c6a21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166334f8dcb4adbc1da7c9ec0e5d2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3eb5f4fc29ed975aa0bab9437b5f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538257c6f19e11815110d6a0e5a613646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef34e94e472292af274cad2dec1278647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1651d2e2a50501efe7e8e0524d2d18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a95b6e5a83e84ee93aa7c8302ee14649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cffd75c3d7a7d5d5181c1d4a149dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e179b3fd12d4e98643d7bb2697331b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fd0abaa9ea0e0f4afa4f77cacb00d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b438e469387ec739a4abfc0a097c20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5273b7e8b2c4a29d33ed2037a700057654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33e68bd27373260ffce6524fb3472655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19686ddf40f21422596f1ecface2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e08570b272be1435bae44fb589e61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17a54595151dc86866b382fa08cf6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4d9cee7d35377a4a56b0445b46c5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482be523467205f73d58a88f5ecfcbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b93e5d9ec4d0375efd17161f9b4ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c31fea9c6d7ab21a49b8407fa67460662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b9ef536e95754737c9c356aff30dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767761ba670cadbfb36ad972b5ae9a70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e7ad66428a41d8d37ddfd558434a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fc3f24618c054c047e05f059b389666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c243795b73f55c7135dba320162c77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2ef5570294c05fe1acc1938f82505668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a260a20af95a998fc0b4445652e6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57305136dd30427538f26e099f09b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018aff6118677c202fc397fdfd1c388671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a172e3daa27cd67bbd1461e7ac0890672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01781a345a5187d27c881c7d978a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850af691cd50fa36a8559bec8f62faa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b42bded7d0eacfa3dfb9933229e8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f7e4dcfd516c4ecbad70ceef9ce3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2625bed745db2103dfbe2e5d08c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d52a79b312931dcd97f83828cf234678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51db375711c3972725dfe1e4e56be1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108f498857570cbd82d937de03a889e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813303dbf846b788de0f8cdd25d564bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ea8b45c88c5c55cce20f0ba1031e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd4efd98387ac03012b8bbc634bbf4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d15af3dbcdd3fba14fbbd8d78f9a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f82ff158268ec1610cbd95c68c17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ca5c6ac101e5de81dc5f0957d0b5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d165ab0ab2f13f3cd8a8d0ecb582e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53dfef60a62ed0b0aba8169858295688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d95292ee38decf2f04b3ed3a705d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308073f29a22901904ad451264c7ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36515a913c5a8759ce141810ac56454d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99310f98e633b0fcd4928b0acd66933e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9611ed2e6d892c447cf6980888cdf5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5fea79d773bb25817864ff508c781694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34465de8393dbd72be82fea1644990695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51837e5063f7f9ad7fc49640f8379f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c79161e31627b35e021c14a7d522f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9391f235a22c8be5bbb20d9e073456698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18959f69cc50d48523f2f86201a78a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9ecb82be00271d76037db7f4c2f73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb379bc3d9388b41ed036221c908f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e7cda0290ef1d96a69166cbb71a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e913bcba95417daa8d70aec04ed1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53440132480104361c8e75ebbbfc77d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa241fdc84f5d943b7b7baa841abd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72967f5aacbba29dc175d0917bf781706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f404a25cfb21df44aff05193791e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd149c5f6a30ab1d9be1c357f6ebd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8131c7f2f89d990f98d2c2ecdd264d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96dd8b93b5fe49cdfa1f4e5db84b2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f3728ebd1f1a602d7f707027b60db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bcb46f3deb60a97211de48c4ca53b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9340618504187e114bf2d0a71bdedb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302e4dcefb8a4769d2feeec29778ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b125fd645b74c4219cb6f869f59fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e18a9a98b3036aa3dde6d8c8e5491716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6166d57b099a92b4ae793a2a4e90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe7f3558867523774373862f0419b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b515b7fcf76a20116cfba5009d6598719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680097d09ae831ab044d1e37eb6784720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002d675e5381f160266596a7b4b4d9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61698f08f4f7a60e0c309ae84292fe3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45de16249ccebeba7353f3344189df8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06d99a9a061da1e089f59bd86cd320724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b8d3f68a27ce5b7677095793e9b6f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aeb970e0fe2e6ff6605977a60b406726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb420556834b6ad511197ac84ffc50f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08495c0d8ab71d08fe837051d33d502c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f602f6ff3406028545acf184161e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6cf55194d034027e8aa6eb710edea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916862bba4f9631704085f229465477731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840365040dfee40d6ccd11f28acb0c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279256faff3662db78675698ceef2ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bce473e03a1fe13b1cb245709e01e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f7ae388cbe98c793ff188681eeb3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28f81e3dd911f5d755cd6ad98978a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c118c0447d32caadb35a1aeed9445737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb0ae3a4582be3169e349b842987d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b554af1fa862545636b50227fa0d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b00300aea2e262e45c74fcf96dad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fbda44d66d1ca606d5f18712f942741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf1da02cac03f4b4aeab756df73d33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd21ed3acb72597c7aebd307b828bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71932244f039c1170362d8093440256f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f41a572e20e2a62148f33e7fa564f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46731563bcb80115e15cb54f7cd2ea63746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f0a8a153166c317edeb5b01ec56db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f65455803149ad3e4acc25f439433748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcf960aefc0cde620aeb1c3567761f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfce798de4a6dda7940e8196aaf4e33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67ce27192fbb48a9fd7e878c1bab02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5240c581e39121ce16b5c5c648d4af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44bef77431d08ea84a51a1bd035ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c727a0e340b4db6c7b3993e8093e3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0631b096c4d7fbb4f7fd149b32ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7b36f29fbc67eda7aa87a4a2eb4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fce912ea6e89dc5dfeb272c511c57757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f8574b5ed3f2db994a1a8770b3c1d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0830cb5d2630720da464bc230d18a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bd99d3022270ec58104cdac0088a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5384ff9e5e1d7e41748a2b7555de012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e45f30f47f466a4bfa4b25a70e003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2cde3e281935ca575ed04385e8c424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec704fa8c2054481960c26478ef61895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe569f3865f355c78f17b2171996896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b250faba0a678e16d6c2ea566b8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae059ba78c16c557974719e9d0d2407e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d54594ca3f431868398bc43696e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114b67eae5353602d7a0a7da2c7e7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408a1b7169d19867dd3495ec326a8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c48c254a0daced46880037e09f5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a4220eddf4f7c80549d63b19f34013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35563d28c46143f6959765d01d83d6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271ea6559706b0704c9030290d0116815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec275236583fb6c62cb0b1ab16419c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b640f63fb08326d30c0cce351f97d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89f1115c270ebb485c3a7e3bc679b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b235a32458fd3756b0a9aeaa7c6e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba758a69d6580dd3a2e2a27f893149f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388017ee75f04f8a44e21bdca07d49c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6efb88a342d77a7823ec7b2efc559122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed4bde1d32461e7c21c85caa8d005123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5897f71dd9ee59001a49474d8fd03724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bdab381d7e7e32d1fd8d20a1011a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7ad65c793dd7707014924f675d4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62022324d659f548b421734d6138bfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c2f5e5758d194b1bc2998a153216028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a922a584d6846af15c7a71602f31f4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f63bf80f7c3e0f29398a4d866ea630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ec075789545c219f473d319e891631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705ed21eb3f111ac58cde205b7824e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512b3c02c34ce3d8e0d8dd9660f6f6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09d55922655ac00fc0069fc24022834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf878badbd7d5e3b817c2e9aa160f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c121682bf7b63e3f0b0534f595fea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9327335de89a336d89134ff31187ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33a7ba274cf64c40f97eceddcd44738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e2cfe60279af3b43909aa20771d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737e07363a56a274d42281cde2805640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb1f2e2e4c0f4441db6b8975d116d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d153b496e21074cc09080f707fe8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305783558a36e8d3fd682156e82191c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489730ce5e94bbbd1ea67eb63987691644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b1003edfe1f6d2f2207f27142b97745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c926eff6dbdae0bf8b54043574a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa31240ac93060b28fb91414da3f5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c87da0e8ef3820bc5123936eb53d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcce6b773a09d214a6649ecf1b25b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dec9bc5e6a751f1df0bb7ab93a6a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c36199def3d158fd30f82e2918a73451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feb6915ed1bbbbb65a60d543b273ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900957a868d6e198f5e2eb9d7608d50653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e3afdbd0ada45d72f5684fb27284254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fea5f38c37e5b4a008beb16bbddbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a486ca5e4497e1e7731e2603e53b0e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deaf8b1396f02168f6d54e7968a78557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296842887ebc2e2eb99e12399f15a49058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeede97c88696d2f6a4ad6d1b4300ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd235a712167e08d0993bff76589360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d525662b138b33efca67167b4fbbfba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da571f55496b7777bd1039dba1436b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370e4360b4907d814f0df61e0f9923463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422b515e680fbd9d0b45ffe7288a19864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c347e7fef51d50f6c214750c855065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4ef51bb62a76022accbe6f0dc40cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff1214566bdae469259c3972884fd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d4c06be57798c3ed4355690abadb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126bd70ba704e324dc5bfe406baa04969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d40e8d803d5415824f3309878b76e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5569869323cbbc3c36a294f951be61671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c009a6a19ad31371a55fe8da257b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca81ec8a69f0753f6794ee69ec5de673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26e441f35134fbd52b355e8b5e4c9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567e8bf434c2067bfd80b29da408a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd38b880d3f217e991189d74e2a6cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef926dbda434f01146855a99d61c2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8204bdebd32e19dc23a73a50ace6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcd36fe2ce2d55489d130bc07ed84879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8038a779c1ff03ab01fc13b75ec12980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aed64bf9e4bf7ad799120a6e7c138281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b1bc3947f5ca44352f190ff7c7bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd26d0649baae801e1d6ab1a11c28e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19340eaf9a468183de0e69a85143aace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc52766bc50cbb8e8ae1de5702701ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0fb7d46f8d3dcf32b85a929088a3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc608b4cab4062cd54e34019877eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129686cf91d85c52bcf5340eac5e385788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06a415071a9b6420195bc2f9496c7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7740556d11d5fce2665147e0c3ef8e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86795d1a48f1ee2c007e8e5b22d00fbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a18f555e0433ec60aeab4c5f6c73492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f08a82b5930516cf89f380616d2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e805ea2a7ae988fa9e095afb29c380394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8ffa7802c4b1a1301568dbd2580b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd69ddf24b2fa39610bafd3797d25296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b002666c0f7cc89ccd7b9dc85490097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a32048b23f98b2af7d6f3924f7bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d9905b3574bbc9527825f3f17ffd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481ff0955f97493b96239851aeedcba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ba0262404bccb4b1ded9987fd4aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dadee93dd43a0229dc98060fac5d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf92369b5902aaeb1d7d7d70213d4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb76b8d047eb0191b8f6e70dad882104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860f72e910b46121857c09c6c1b41e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b4c4ff6bbc0297184ec700cf05847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5e86279c5fbefed36f8aecc1acac4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728645fa9aaac6edcb29b7dc07883da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21156159bef23eaff35596387722e9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c0e4684aa3f8c9d9924c689885e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cc64d1403e453a383908df7c7e262111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7d724ea03ec9f698e3af84043015112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f17eba681a56f910eea009c2d4e69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591581bd827c7b6a2685596b247767a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ca6f00ae05d31333abbf9fac1fff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54b3a4ea0b274840c654ee01e1f424116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76e1df379a7976857f317ceea76ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952ec1de73b35a72b20e400aa066d29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71aec3005c26e4829720c00b2785e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1c07501acaf7bfd60cfbeeba0938b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2fd62c4d9db5bf63edea8d11d7dc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5de6809011a100e07be9f54e9c192122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148c2411b39acb69e04d9de4b2b4758123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb384b7a886efb7cb93f5946af3405124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df54813b62fe59353a03a2f2b26c0b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b9de84a7bda66f1870b736b697162126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb750f25a081eda5241a2190793533b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f9e8ff43d61d185bfebd8810b2524128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f80772d4f8c8b6f2cfaecdfcc8c55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a089c266925d628f5f03757b45bf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396335cfde3d202b533b31f04b68277131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910eb98a0b34b7a0a18d37717380da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e558a0a9e863d2c30d05563307bfa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533509a5d9124be3f77618b1bf3d8411134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ed8b410301f0db322e5a1ea7d265c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75a3ab77bda0f7c87164babb485e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c374e6c73ef97461be6aca0f6216f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391511b21b5cf83bc36261da8a1047f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130d7becca096bdcdb5b6cb1ab1631139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9b9cde78df73a834465227df3663140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4944c3dc906155a5173f1ff4d8ecf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cad52a0da789458f9f863c17a3c6c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197ae9cfef2f262fb032136b4dd4796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975e39a25672925137ae9558f4ee32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23617c7475e58381d38c74b6341f60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274f13f5474934911ca292c93051ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee22513507397b006d0cc4a83e06c08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc53270eeb14064e32b615cd802c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fe41c3684396f0d8880753e4fb1fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975a2967a2d55cd48c89aa25f5e1a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25999387917ad3d74f3054a14d58b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128c521816481ed223cb0c851141164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703d528e7e1836c622b024b55c75e84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7402fd64682b0f2b8490b6c9a9336154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe5882c648921b8891e7a288eb1449155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e2a71e502ee27e4fbcbda8033c4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf41a0c57f8e053f2cca593618d6d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0948fad1c7c45dab69e70382e974f1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f429873c63db457fab786520c7cf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d0a00bd8ee6716188e583d30dcadc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518424949ee31d6a6dcaf765e238a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9ff6e16e74d39518a254d20445c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4776d6cf26987249a79e36f08ff73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9fc2f8e141c64d2647751635ba5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab6a2179aca247c727c0fe28da4ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee300638307fe6aca5cf33e520f60d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ff4db0b2dfa7346e7f8bbd31ecaee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f67e0a381ae69ff42600664a28ed9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb24e5a9d009382649fba5244e885169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dfaa4a3826a6a3b0cef045b681be3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df9ac2307a72b34f27f4350b20e7ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3171cba5fa01eeff8bf21d23672a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6199ddb750684cda3c1e82c21dc206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f6b905e6b7587a2e76996cc7524e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e44d9822b481dd4b76164b3eea130175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991f337f0f60d8ce9c738ee8911496a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36116ab6f2c01968e047b38f04f9b38b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb8fd3e8b11ce93cbb5674f577865a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b1847c3c7650df7103ffae86dc555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955536b7fc0b8f46cd7caaf65183eab0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3aa63ee5b341e51b0e0b2c65097cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c49201c8c4cf3b980bb3a0dd09f20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec9773b70a952f74758b1c3d15af70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8f47193959ea5b02293f51711dc81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39a45cf47ed485c8c51c466a7fcd04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b7e6978693fd9d14c7ff79da507b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e248c43e161576201045d55bb1d74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1612e1aa87933e7599f4842f952c66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e0b39048cdae00f803e03e6eba90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85d4aefdb8907d52b4ef76d4c14ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663ff340de30a3beb5fe552af43df2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247281ccf65ce00db95c3cfd0f8f827192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa9ea24694aefdd6c29fb8bd7e08de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66bd2d4b204951a4597a7c5c276245194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f2168af018582d0f849383adedf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7a0d53f079ddd01e70262846b186196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d500afa450cbe06c4e1c2a776ccf9dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086fae5295219bf80a99b01596fbf6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641843199adbb6911da16a4412e9d68e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7c27986e0dbe9bef9a9d2ad0831ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed40cae3fb135a9c2cb42d09d622439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48964439c547c90adcec449e4614b34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363bd9e36158c3199906babe1654ab0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb631083de7d32a59f4ad635fba2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ee84419f55152841ee1747746f6ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd6d0533ac8d952fb5dbdc16d499ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81bc01fa7a8206a16905f495fb47f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584e11f9e8c0a070c6a4b3c07f80f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf16e4a6d9a8e168c8ed4ca817ceaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f29deee4d87a888235070b750fda6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cefdf915dca8263495ca23959a9d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec5cc97e5187d2d62a86dc655e66cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41cf0d70fa902994e3b8db38cd39ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbf2228421c72f102bd8bd795c91b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cfa1ab8f001800bd037af2dff1e74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6fbee5553f75918d4951549891ec6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfda4258ce4a8c03139a5c88181b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258774d3c5bb609f6160e550667a4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0560f21458dd155da14db4beff10ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99026d02088b2edd0ff7b6db405262f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec81a54af652d6c8075cfe66e3785e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6c4bf693c2b2c6c1015d8e28b13ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1b1e6080afda122c15309d5ace712223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dd3fc666c95a9e26d0a687a310b39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff50bbe63a817c1e2336bfa48d0e46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71c7f7966fe2c2752bae63855d004226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809ec39ebe68ce7ab078af6f49133e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2597d43890a238b8d418a309b345796228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdb3b6e7c65ef3525eaac48d73febe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620256016c77ca1dcadaad39866b8e66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721eaf50a8c5b7052e44cbca68fca24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded74bbf46de2301084d9f253c931b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d90b2d5a5e0c1917666824f90ab52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70885dba373631c9667d68612fc4f512234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf56c52bb12a20c7ff595ee268e20e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00d3b733767912b8e12d5ba4149097236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b337155861bc2a23961522e434e040237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf43b8ea037e59e892bb2572ad75e81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc5865dae6c0e0544aa4d6a9aa81b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff276f5cf9fe6a330682cfa81d5fb32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f160559554653ec8e11ac4fb11b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e9d33eb4335791c7f94aab67df9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c80580c50484df9703f0f0af0feed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d1b60244667c848c3f115a1125408244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24e54d793a941fca1ff822a9d88728245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f05cf99a1b88db3382f4a3edb3e0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3489924e775229b6192112d76043b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9d377379e955a5ad98a4a9a5ac9a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e39d6f5732207136b9ef951629b7f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333733dc564aa563a67fb801e9aff90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19302f4dbd773a186a705a83c24bff6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd869d4a0b24ff650ea0e46ec9979e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f24f70190531f81ec894913a828097253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89fe00e7010028f71b9fa7eda6e606254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cd008b3007a9f1f19b9cb2ffcfb2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57059b1f3c518cd01c22221d259e74e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a285a450cc81b425a0878427fdd0441257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb51634bfe80c58c71df72bd40b4fb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3791859aca3e56e020795431e1c5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b9f827bfc15b6702d2d65956ab3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b18cea879695b1c9d18f217656073261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c958c225f5f8a38961a6c6a1036214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497c0ebfa7b0134e33e8f9336c146a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc4971c3b9b4fb7afed9d8db11a76b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbdb69625f7688823e3d58c66c4a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b7081da118cae348a45ae3b74654266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278ff905733a270fa969a50f3482bd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3203e481f52171c419322359217ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251d84f99d07d59640c281a53f9e6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e8cd5524ce5fd6db01e61abd98d2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5bcd1d3145197edbaff5c9177b94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a330a7f3cab052def1a4c40c0d9e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284957061e0cfa5ea23e470ea1ab0267273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d604747f1ba1dfd46d270e88e962b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb91e3f9dd4b0dffc934e9e3d5a33d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8adaf21ed628454d3e6e5f1e9b4c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8109b4eded7defeaf199413f20f96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462ab1d654d0bc4b9bfe84c917ac5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1aa15ed09f0664597532d1a43904279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b30390ff0c13ca44f5a593601204a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7773e6787cfd31e061720bb8cdba003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220e583f5548c2f24de1e555955adc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0475d06a1d03f8eecd3b71b669de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a1f1b192ed2a059b4a4d2296556f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec40e606725ba27bd0662f03494df35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d8dcfb9ef31d85f482309e71dd9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0cc2615425901223e88b0018b1f7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8305052ffb40d577ee7b97fcc89f7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce44438794ff6fff8dcbf29dda3334289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e5e38d7333c96f42eeaf29bc1411290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfb9864cdd6e460e8661efaaa05ad5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d1b4e9f6a8cd2ce8ed348a5f1f0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476a2a8734fce916fd24dae3a11716293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07734a169867fad7d0e59408837db31c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f89a238256c25e8ba905e22f537465295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98866d7f36bd305446cf7c06ce62712296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f6eaed7b892b502130f7bd2184265297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841cfc062f462cc75ec5369823da9ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccf3e23374dfe8b4f83171956316ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a44142674edd70eae91a5b3370559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487a70f8bb97c3077b0b9d6c131c25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edea0909bf3f7f9fe0eef71d09cfdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61858ccc9cbd0b849a0bc870a8adf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d854b1744080a18db4d87c838f7d396304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bcf7049e5079e7f0f322dfc43b11d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260f306b5c5a23a230503504e09590d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f3565fa4ebb48450e53bb2b26432307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415c5efb831e072effe6b514918dec5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e378885b99a6b02513a9a6f6a9d46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97b9fabf41a9673110b1dca126a29b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e22161030abad29e4015dfcf06ae7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273a1cc0d7e9e12d473c6f2d7508cfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5e4224ea3b66a401aa64a60b4247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328bbf647ac8c73caa4e25298f11d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5172bbbdcefe0400947462da0ea1ff5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713a88a4b6d1e4b6e4447360d59adb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b331f3977b40c04bf62331d6d192a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce381211e89d00573748d735f1618bb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86624a2d3124557af85df80ba7441d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca175c2d7433f063bc64cab1f6daa3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7738f68108f0bfdc5723b607f2b8f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162499dd49c12567168625f5afd3415322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41ba7cdf315466ae4175e192505c31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a988126309c51982d733d3edf3cc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9163fcc07011f36efc511a09465f73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb14900035a01ed7e8a9bd48be66d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5e46580b9462293320c8bef19d57327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab1fac1f9a0679d977edbbbe8edc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e0f1e6b1f5b0a986a13b98cfba56f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874938febbc01f77232d0c62396cb54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec5b3a9cac6f5d1777297350f87a5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64666f0e1f3c2215cb40abe9839b73ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e128267953d7e0cf9d355da258910b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a9aecf7ea40511fbf17dde14e57d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54f7c25b010963f08f2d335eab537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c38bd98033f513871cdccf4fd2d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043039d394661191fc9263666cc537c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb701617f522cd4277d551ef7dd176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e21c1682a80b606a53878fcd1e023339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc12b3358d52e0286aac329e51b6cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385560e3a4a7379547cfa6c8d96923ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebd4ad47a408ac654889017bf6689f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b18aa8be62d11ed117a051fcfe8a01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e6277d1ebee0d13ca60e2cd98990d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85370d23f6fc88192362ef581b400073345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcaef9feeaf3f6c763f39a37f6d0da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2265eea00e30b2649a0d62c5c7997347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670645ab028b77c7b39008303dec7a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd3ac4fde1ade2ea524209701b8aba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24748f37670a60a80a34e7edfd2a954350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3316a020476a0af54abe6307db01d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615d2beef8e5da76478c6407b20be26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a491887e0cf78cd39cb37b79a48a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588c4ad36d16fe7f04c6e20cff215a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0984f43e313afefa955c0ef4f1f41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897eefdf6566b92d25089dbfca6a1c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c796be58f55f4e7b1e5cd714f5002357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e113b04a61b72c370dbc8b594396616358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279770d4449667e5e644838b51bac04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0c14930b08b2c646084f8eed9aae9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970803491f05b40c90350583663f55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a315af08cf9d30d8d978b84632a502362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a4aad74ba53c12cfd0c5960ff1aa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7565248c6dac22b542adbdbf52298cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9bb974c16772cb099a5fb7759cccd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eef72ceccf2d4e294c127ab7a0222a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a2e1ee1972573a149edc5e1249130367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e06e1877cd0a2b4c571dcaee83c71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cb77f400d71a097bbecea364c7e76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0376d39cd768c67f5741004fdfdaa29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5396cdc0aab52d1494d51dbf8e0035371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efa59f3883f799077fc0b9b6af9809372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17965e1bf3c3a8cf7a27959f989c4334373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035e92a7347fbd2a62dc84da93bd54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678062bd95a1fc84d653efce0c5bfb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530eb6e2248cc4251f18f6f42c65fb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c999eed60fc929cd952b4cacb7aa23d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca68f8d68d5c76096cfa07e8d253687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e710139402513b55458d3db525e4c9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab62e3f227e462c8cf59e775ad82c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8333b7cf9a723b9eba4149fc01a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09587599a0c91009bb640328de578969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558c4fe199b2ee1eca62440c8d92de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c26c36b41a2f525b97d8dec4443c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3095ca028f6446132aa02f9fd9e4475385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63d4fbbae8de5835f414d247a2c930386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c72452a9e95988d10dbedf8fd2eb15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3715ff0441b38f44ee79502a283309388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f78051d101e30e7765c03ae32ea39e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fde941458589480579858cbbbb9fd1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d018204ea3b471d6537fd4b2d67c7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9723a5802f945ddc3e13aeaef10ac6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3550c15683af8692f92471886b60f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38946e2a120953fbe16a16db8507456f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471ceb56ed000437624179154a0142c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48407d97838e272dc15bd5da59541396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24587fa5f553141330ed93a64563a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c8d090e0519cb3e34bd22c7c010e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c126fe9406ee5bcf6155ba2609a685399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4499fdf25927e2b5dad29a6d5818270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe286ae6c9c911a975754e38d3fbd6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4193f9db7731e1de470ea5377cfb8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789661a0a156cb5212b07f8caa411f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9455ac7800db73dbc19a2324b09b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65adae95dd511fd78ba359982ce28b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1c0c89a95252966ca84fb44a74f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd370156a37bb7c74a02bab1ff45ba61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5658f3848fe9553e70f0269090d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c479f1a274496718c8e3405eeddba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84846170a0cd1b7512fbd367f1b016d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e9d62e9ae4b955ab01ac366affc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f021e091a55324c031b3f85da6492412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a11c6a35ffc95dd9a8d16800d9da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf584cbaf0d18971bf8c3e2aca0866414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a1a46dfdfa062f5d41f242219a3ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108581aeffaa83a1dcf26efb54259eb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ec2a77744841845f1dc14bfe6d8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25cd56105397c611ad9a15cd6ebaf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d43ced08aae6593bffd928168b5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fc49c2f63615dd69e578457f159cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0680e124c0a6109d209623abebf63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c9a6fbad7ac685ccde7a2a9a4a68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8e9fb8f0b3c74b52cf9b35fa0dd88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7ce9302a621e41afbdfbdfa37a3f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bb7a7f1647e6e99cf7ba0cd217732425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2cc769cb10cc72c4c446aecd49485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7563f7a81bfbcf3fb8e1b9e167eb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d4dc5ae32975229c59b88ad458fdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a28f2f1551e89d24466aa2b6d11c2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca84939838dfb69220c517377662af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256de5dde3185a022ca7121e7de468a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525e9df94f413c630ac9478c4836789432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c97bc710996e631a15c045eca18736433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6530ea69157382ca4db84c62064ee2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494858f80690bb1065aafa128386332435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12050b47a375b5ae39ed95f0286e5a21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c1d4b11ef1b801f7d881e34e66d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ebc4847510b188be7687396b16485438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad7c0b8ea1989a982b1c8a7b61243439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445cb17c95eea810525f4ff72d7e1b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121afe6f0805c3fd08530d8ee30da02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439023f2182b8d668d0eafe5b8eb0cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5401413ded4392cb78be2d036c6d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db754ef09f0b52df23c5f8f3709124444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045324a8a2c7407c8a7e5dc867071ba0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e458cdb6dc5fbc59e58d4ce9a894136446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0c766a659d58bfeb8c0cf40acad52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9c6b30980c20973f96738bbc06eab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586534f9eb99d3c51e133f1946fc21b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffdaa3f7a1bb7e4239b1a29f5e7a0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a609c8c6e23a10ab6660b0d83a225451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86637679a4a2690c4d32d49051072399452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fa79ce47ac2ae7ed7bb290f3e8a19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c458381a099ac34aa146577eea76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a037076b064a90bcc4964373390b08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08575ac8715404710b4e0a05efd9482d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51f71ae0e7bfa2b4f8e744906ff52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73786e73c1a1f52b1cb4896f5f282fb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098feca8d1e30dee8a54cd75992eea13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db092eaec12f93dfe6d3a285ad2fe2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bdf30630e6f1cd076c7a9b6724543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890df25efeebff0bbe505862a450fb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b02abbfbdf202814ae26dc4e8704463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8f77403a5d54f75ccdb2e66e59e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21e7353efd228c863964f288e030b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492fcb6c06c6f93d95c49d461efe27e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dfd4da7ef85fe4fd0dd1c7a8160d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c3e2f9483d20d20784947f8138c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f60c902280ce32c27831a2cead72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93edc6b4bb93bd05c878795ca95ce11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e39a1fc8bd13da19575f5f466157471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de8ffd25fb13f24dda39e62a3d24e9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8fc2c2b5cc64835d02041148fe652473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3a948f8abfb73d33f5ab50acd767474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a78ad61d7abe5d0516a467e29ddc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4d23ab7068f4f74d14f7f69f63351476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43776010ceeaabd678a7633f6e03f71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384f6f637a01f1601f239b6f4b3758f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e8ea417fc3c447eb6df22b275fec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ae4c06439c53733a53a003b5d911480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea622814860bf2b0f6be3b89c5fe2e3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a469aec8577cf98964b38787895e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a658825c8ef405838e7cf6d313be2ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e880e3340d6a94f79a0c1060d5f7c91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352b03e92ab37ce5029379195dad50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c267826b4834f13b641c8ec702940c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455cde5c30fa1840e373146d0d9ad38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f2bc63f1e43db6f455c35e780494488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6159628dc8f66ffa3c686f0c528259489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4c9bdb0b35715af9f540ad357e24f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e984b6f8c898944180a9061a6d506491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af462e37a960fdf74de6759fbb5550b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad996c7133e873b4757cfded9a70c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9293240882ddd3b7ebe4183d21e4e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d997c5db850bf0b4b9b886147d9763495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2176cb71d26ca6f318a89704c633496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411d6016c61a009253bceb2f3484e33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640cc58ca41598e9a57f7c16791168d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f33882e45b3af68e7bfb9dad8aa16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7d03491b02604c8be9eac1c31e9f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb3dbacf4f64962bab9f435685e05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3bdcd1a4bac9d86b069e63544af1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e323bcb2d90555c4a4630529ee50e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3588bf16cc3069a96c1a189e40e74c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2dbd6d5695247714bb27a6db2374c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20c81d6fe98608b07fd75a2fc6807f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639fb67c2e5dedc6fc475b08a34a10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d022e5fe9f165416facb625beffc89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787b438fa93f636c15c5b13faaf8cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874fb5fd631929282aae502dcb8e38e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3931044f4e2a24ff52e49fe24ab5b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b299490750997c07bed48cc6d63eb4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe02eb954c60b026b43e894834a26a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f9961c6108428725479f36807e2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9dc1f9d061bdb7d346e86924b8aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b79a7fd68390eecfc8a4e842870961516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571fb3f24f5187df6f6011b43447c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac668e0c712d5c1cfcd0d616ddeac69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6629b0bc2522d2706e469f7281cb21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3965b4f2498450c1676a3a6611d62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e233a0f3ed2c9c9bf42937e8362766521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd11302d8162817217f839158d81c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cb5b663be811d3bd2bc8260e81e33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc847e2a7b68f3364573e68cf83f1262524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4377474a31aa739b3c1f0ab2f994ccc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e90801c930145b0cce65073914cb44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce751699282d27086ec1b999a7bcdbbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322deb16fb59dc69bdc8e13f33db219e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17018acc51be67c3ac101507f1a174c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ffd56a040dc50c657e2c10e6cf7ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e2f8eed31ec6ca7dbfea20d0e8745531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a666a2322153f43e182fcf2c0dc580532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4e41a39dc3d16c9ff87438548662533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66edb6b0478e7fe717b476a270603e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cf2fc1e4b682e6febab63b175f844535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a64ee0b4e4a9d2982af32e9066b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f648a2a5aeeb6c50f94897f96717537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38143f3981d77c3af3eca862c0b11802538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823b4ad196be848c41fe7f5528c48e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a8bf824c355116e1798e97a58b77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc89d6f64fff1c537c6b1ded098501541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a884fcc2f0d4c01ffd916a595e79da3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa4768137acde2cab995e2fc146936543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95646d8b88a649903d40f341df2b8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141a689f63e954af6a9e7a4e6e8ce5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3709046b40932e1c1f12e57918690a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717932b736016f213e44d8eeb5ea1a44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f4271582de2a8c6f4210276b2b043548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b99c6b1e1999c6ab6623185b62b034549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee01753f959878fd68f1b0e06e26de3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c37537a22131f07c7f3c4fe1e1530b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69030e6d2129246f652c3c4d99fc836552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad62bee3de613e53c11608a071f5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08febbc33aaeae7517dbfe11c9f2e508554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8a875bd2c5033d6ded594a1119f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b8e63be4c60b6eb8896519fc3ea4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e48e5c7f68a6b0948c2236913fc74f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85651295fab67ed0ce3cefc1b075b76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb30a8b486b85ea26684d2fe027b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda3d2b323c37adbc08027c401b28e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a40d5889272d2c4a6ccc0f0b8ba385561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6929492b1aeec2a07b3959eb043e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be1993b35fcd4790257b75f2803477563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e347217e5e2a8ffdab4ac2647ff274564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ce86d8515e3684d3cca2e50c714c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd4108131b56e82383bef16e203f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793da7bd6ae430445dd7d4959e25d93f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac48f0bcec8d0f1be7853934f1c4e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b5085e401f1744930f41d58e4ab6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d49cc5604ee09516cfac3ca2baf2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd801b140ac3b10b039f19e44b15bed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7af446d98e6d76e25a7b6ac7c566c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263bf511825b91f6d03e0b71ec27f98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2136024ab3100a78054cb0debec062c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef9d6ade007fc275d55e9102f1e7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e68e864db81ec9c13a6356bd09560576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236f11480507fb43dd376d71226c4e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578d98c789772c5e0f6d5a06e12f87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae3e3a2073eedc6504282b9f5c62d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97334f7ca477acc8983bc1f28ce26c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39a408ee8ebcdd5e3220d4c1816c80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212234bd06bac71d78ae400495f5b885582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de543a7e872a9ecdf004b988830bcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8ea930727f0e42df76c8ea2a76cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f28c5b9843241ef7d636ed74eb85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccaf33cbfa4ffbd0a28df99be1b4b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b63f53f200253d1eeef8269fcba38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc5f58983a5dc663681d38c8cbeae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eababf596a2ab80a7b033d0b604fe8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee7e4249d80a62ab3c7abe8326691590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cd0729f96216b91f9d936e5470ac3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365acb33667b59f7f59ccfd11a90d70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d674a1f7af0dc2a74e57d377e7d2d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d63a0bfecab9afca1f9c8369daad3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab365e84d810906e32d0e26d5915192595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f23554d94063708a6f39298b79099596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c36576c90202c23980630750741029597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d685e351f13beb575991b7c6bf5a0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22302197359148f2befa2495079fe88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d83bcd1798916fc7054ab8172e443600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dca8ebb30aa7b8256e08ae3da9b84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5e5ac56a8da8ea4f371a6a345a62c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9721e3b50d87002a49d47a98251f63f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa92ecd6ba3c90d575a31fa2332d9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c0a426aa3eac9048ab86bc8760c6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a5c2dd036b8ff9182b0224098d627606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947046ac25573ff56af63e3b9b2efc35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc70a0cdb6d81f61734f6a425ba44d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22748204adf1e97e17d1fe4b662e9b4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4d78a99a8c69a7d2f2473843a45c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676a700d222493e9531c2eacb50ba14611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a421103a09f09e573c7469981cecb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53bf758972d896be1e876937a6c057613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ba3fb05c2d3ac9c5d0357626a5e7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46834ba6caf66f1baa5eb3ec52d401615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df33c9b233b7e6c608f542bcf4c5c99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedfe095d149bd7bcdb4c4027b6bb72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e810d2531761273ec0569e1cc213f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe04e3c423c3c5950398badd4730e89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d9c5eccf4908b2546a27f95cf2b03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950f39e552b499da9f7a5b43d022ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42f10a14eeeff423625e35579525d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336cb9c1218af60834b8fd9e07aff8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febdc7c0b5372800a3999523f7ba3a7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37de77f5b0c64f4d9c31040b1b51ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180637a72dfb4aa7840e51825dd186f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad12f5406309594be684b17f3a60d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009809e79275db763a81fba2f5a0142f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a195a6bc242b5752e59b0ad62f51e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d47a8a95edf1151c53fad0a4d5219c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387d74f02852128ddd1088c283d876631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d4c0b672d523f77d219b9c8ad26b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c75bc3d163bd5f5b4fdd4889a1b7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb0cbbca0c6de7197f519893000474634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cba593b20f7df2e73fee0c355563635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fb5734f4d37a56f978e175e8b52a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50c17d479f4ba31e5f1d08978c9b08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319226da8144338d48d8801f25f3e16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936279e3a7193944ae4fc2ed3ce70b0c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec83fbefa00edb3bdd6f04ecaa494ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf31d6f685672adaca2a1ae45fddea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18486a825baa792ef144b034ab8954642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928f3ee91468490614c538ca0697517643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac72f91cc829ea1c1efe4bfb7c06f84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fcdd812214c24c54333ed3c793f1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c58e4b945739e593af35051f764fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf52d9357748f411d367912d089f68f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904225c43de999e38ac03ab1f6620c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bbde78a66d67f600843f0fba3056e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bad9bab86522606712584a2c813e16650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71277692dcb1a5593b1126fe6d8797651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ecae1d21a65ed393d50a2761af1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152b49d46b1e0954b2ebadc5c9f7842653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa94bf76dd9531aef4035fa4f1df5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2c7f7b8180985ddff5d9d0d98456655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d2fed6f0a89a1756c9b2c42e2a346656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b69acf34b922d06e3916d0818f1c32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa3ef4f4ed00bf4cf1624a6638bd0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135672f3dd510c79f42ad3e0ce6bbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dc2ab816d61500f3cfe4461a22fc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedf1ecccb0816ad594313df28729bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500f74a56e115de02c85474cb4a75e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d880837160ee38efeb99840e4fb14b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c234a1975a90f5c98ca832578a5baf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dde8e6b108988ec2d0a6f66fa997a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d2ba071aaf2da04e2847dac5fdba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0da640915a2b409dc5bb4398966ac8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1f13a0275e680de3547c93562ce51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be15167549cba9d43c407ddb40de1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2be9127f3b29a4f07c9ee85304ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05422ac96b2cd5082108947e6c384243671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a603681cef23f08c89e05eb8e1f3d1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746fc14410433edcc8565d8c00a6fba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2def51383baeb1264113cf46e0f4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8e7c88dbb46e391fbda02b7240cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5a81c27a137747ece35296ab76afe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09dbed4d63f81c1cdbbc31ea367ee5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7d18a8a3535fce592accce2b1d9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d8dfc72f2522f0dc7c723fc024011679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17709bdb06ee8c5c586553772f15b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e3c0ecb00f68b932f2b066dda1ff2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30508239504e462eea6b851ab93e998682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590653c8b5eec72d7bb83b6d6c4932d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71977bc273259c3c9dddeb20b5f69960684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ca1da17599b3125891b514205809f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beddd385c32a4cb39bc41d8c773563686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e83dda45b7feae2aa38328cdd99713687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f615d9fc12d810afe04d95ec11e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39ba6f27a44170fa02eb626fe9d10689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93768b7060891454661bf1fdc565202c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb999fd09daa6525eb8fdd96e7991a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4197ade5bc94595f695bbe65c4364f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac76df937ab89c2d6d0264c5b6cf9c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cfdce777aee161b31b6ba006514cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46944141b613e778de92a32142af1f83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19746eeca7bc3752b8d1703968c50ab9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb72113a0539dac439f3b5faeeb02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc72f2a7e0c756abdd0be603fa90b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c683610e9cbe561752ff18033ee613699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c3354755ca2c5083bb5e76de0dd42700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51975a0539bdc08582dc48f509ac1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47bfc14c055bf56580c69f577f3a3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac215973ff569d0e58172eb8b34135703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498642dae12c9f1a92599e57c6f1309704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f9f10efc8966326e823c1164e4c26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181801c2f9b3c66674e6a7336766d46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2161e6742d84fd9b02715b8af17aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb327124dcdcc2943370a3ce2fecd8d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bbe17cfef43c6210c08cdf7815250709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdee632b417446657fa02a0d029859710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56b9bf77b570d8549810973c40ec49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393078f572b6f12827aec25ce357771712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60b19b1eb6de3e60993920fdf70c86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c6ff49f5a12b8d4a56e25c87d7423714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b6490e4a72ef5407973888bee091715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90d769fbb06708aebca7031ff78fbf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c46a47f2c8475bf3514a8a17a342c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1745c586a3a068bbc5c0511eeb8ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327ad355a976df790f301bb6a93df07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19fdf0b8f9115dc90ef252bd577a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358d7cf31bbcc283c5c81a9edf1932721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a504ae78b7cf6a0936dd7f68bf25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cba69ab4aa752d1304e4638aeb2a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ef70a05c9a95d9df3e712fa9aa30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963387612bd4c0f62adf41668daa5d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515079a724b0d29c64e4a6e598761f7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678ff606d68850b965458e839f73b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec8a85072d87dbca8c898c9f42c289728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24653260dba2af905dcf44bd9e58a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4d667a0bf5e785aac0d65f95ec98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3331ed3e6419145a8a12aa93f3cd656731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7034314b0579e76450a7f222f38de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c46348ba293c1afe8c4d7a5e4c94f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1efe5b8fc600e9c31a947a3c36da0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd091dab147b7bf9f20705303dabab8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c59cd90140f5af1dacda13c7822c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af058b7f7f7026dd3bdba0bb3f60fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a275b61bd07907fed8c2ab0c9177d1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea511613f365cddb67a7fd00b5f1ee4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7db7c7ca5a84899ed8a951bf2c729740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845b16c4499e427acf0a58026c5a89a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b656533567fb0502454f41c5e2e30742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc82f3b15b570d1d3e1f58b9e3eddf2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b532bb1070b0b588653b4969920bdce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec210fe56a6059a5f98e50b250ce3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d79b861965207ab8af6d176e10b7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3593685d42a31f0cf2d92cf0dc7ea2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5418e8c09b2061f35ba783ff500f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceba519550cb37d255bd6efeece879749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b32011bc14cee0ecc6e8f7b2d9f0e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1f8bd08c376778a9b77f47307117751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ded5785985a61cd2bcc7607080cd7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276d5e49e0cd7cc875f85284ce20dc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73711305a816c247605fbda9bd79c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b920c8e65e185f74f949e86991d883755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce775ec0d612c0d6afb4e23d6e63fc0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555473dc379d8d18fc7373848fe3747757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e145986815ccbc33c885d2bac6334e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45004053126e76201cfe73c40510b79759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>