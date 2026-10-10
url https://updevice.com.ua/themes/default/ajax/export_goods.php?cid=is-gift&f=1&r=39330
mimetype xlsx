--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a28266bb4b5820e488edddb62de91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb69dcb9bb62deaa7cf18702b7d2df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719167887baaa0e327f46ac87e2cd0633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d017c525f47883ff58d324688f9e1a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712fdb39eb9c7b3c868b3064c96e9fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f5e7ed8d13f7df0374ec534a22a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d457d00a1cb46ecc2396f9062848e537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e134a0a088d100c3622bb44eba50c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f554b1067813b6eb9923cd8d220979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80da616e2c80aa4c2e4bd18cd8ddf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df593b14dca95e60c283b67ae1a43b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3144c1143e4eefc1cb8e060f28e1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e7d62a1988633c0f1f18df0d8df313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22a77bf19c4c40ebe725233d2759c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713a94481a6710aaf208920e6bdd3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a645c27932ec5c0eb455f41d932216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f785ca7901ce3d736d85acfc8908fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d02e5c273d7d043c8f78346c5f5a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc274030f2bdd1beb914f0a17e69a70b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6951707410ab550bd5a2e481afada520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfeeb82530d158e2572442894ab4fa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708e448aeacd9fadf0044c6a076d55422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6133f9e1e6a15f5a46d9c2586d8d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab82323b8e164b05271046d3f320d3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d221f54a8638547303e7f04474e11c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a91b2414afbbda332b2c8b28c26426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7f1899d827a0d601fc5239f0b4db327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be782aae23ee27dbba2e39029d85c9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a002a252b8f19e82603c85e59c4769929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734fe3dea931f59e63fdc93ce5907030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c56456618c269dfd81ce3c08a88ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6626e518febf8e5f8fab5d690393b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbb7cd7e46f2e0f44c92cee79ada1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed77690ea2a71ee861aa5fa6474cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9953cf0fd41823cd3f6d8dd45f9e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bca296e1bd39fd1c71b5e19e35a59c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c73f77f6b6ed4ce6689544f48d86537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a03fc2037d895c5ca71002b920d4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e38b0eb272c58ca4e0a2709718d31739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325767a32219cbd7c95c69e23ee284e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb80df4daff871185615a1174ef0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c58c0ba27fa4312cef7dad8d00fb3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69349150cf236f356e8f96d3fd8a98a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4550522f126e319976f2e58f06e59a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f521f06c548efb5e9b7345018703145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfcd057252668817961927d8b9750246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefa44896dfb701411e216c3dcf268e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062499108a8f8ad6a90dc45aac168f8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036f06d909bbc0702168d68966522a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7897b17e4956e0fd16deadf03107eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738987d2fa3a82dc10a6bdfa7a1f5bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e99497abc6e86b931884d8b7d6e72652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81e464289d4df6bc88684762cc22753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bf72dd391feaf27d0127357e615b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d440ee57dcd1e00f5789483b652eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d4182829c693bccd2c2ebbdce0ebb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5996e9047e19ee6ec9ed60b29ad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ead98c4741e38d6b587577d0bc2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a732dce17e01dde00051a29668ad759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c19893a2deb9d36f60decdc14f1b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf2641474cc6ba19a4ebf8692464161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4d8122cde0a1a1ec747d0c91d482562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ceaa6725872e0e4c2f90e0d5cc99d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd1f2034ae8a4896de182577806f3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05988c816def4a08b8754bdff33b54cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d750cd2bf8d542f041fcaa3dcca2d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a48da03dc6ada7f1bf997c2415bbd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb28e61685a9cbb0da64a2e91e0227768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39502963ab93df5eb14dc3134eace1db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96e0845c66e7a1e704a5526d53105570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34faa50a5c29e0acdd73d08370560171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba42be03085d0c58c2e4a9c5a7361572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10311c09ca5f2c5091c67eca5c034e7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70b6cfc71cde32a76302047bf8973474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877bf4f13d26bcf4d4b4f73d0d2b3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43828e37a8f42f21bb7cbd6f476e3f6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915285f91d74e92652ad9345e2faa7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84b731e5cab1d4d0aa73acb7f18ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a29d0d829e6807202f57f6a22ae4f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf61c50988cdd3507a26862dd695d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ec91ddd3ef99ac0dcde50a84cf60a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365a2550260cde233b8cdf7be4f054b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c048bdb8595a3acb2b671901c4d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c80fa99ee495a1c3233ef57766ebe384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d19f18094e16252cdcad982c143e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff424509e5209bd7e7183b0f650b8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c7d6a3cc254a8325399d462929c7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cba89135b26b51e4f29be40bb551488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933e5cc823395cc120dd8077f77affc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f498e9dbcc6587de4a6a22ab1744d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb5f9ca1331429d6f155f947c8114d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99eac21a0d05a4f345fb38d9da2eb8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9de7dd14fd876e20f4ed6a14a0c1c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429365cdc8d5fe68d3b966ead4be1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfb7afccdef4ba4a53a58b4241d6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ce1fdf5570f6cf7a3da7df67b8b3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830b9112d42ff724c59bc101af86fdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960add1269b523d22f3ffaad73c583d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f3ae5240d8c9bb5e68edcd1f405599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1a339c8165d87e18a2b6318533439100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249e62a82df30b08191de8f8a6921c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278718500d102bdda23b09f2bcea038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697e5ffc6ce871dfea246360eb2b68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4b8ec7b8f1dd9d1248daf6cfcaab5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091559345bb4892c132a9b01c9d217105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c84f2c35a2fdd0cfb1d49699b304d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9b937d4f3e7157288a662a290a5af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357180e3b1866c94d5219234407db0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39246e6bce78cd02c0dd32050d30da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4634da5f9dd817e9b040b3f3c50d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d90dcafddf07121dd4767ce2735f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f816ac7688a43507eebc14c07a484112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4fbd82ceb77882d7325ae67f1ec47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422456169cf6d4f911fdd840d337da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61266641e6559daeb20acb71841aaf6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291bd1bcde9cb5817b457453f61011c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d760723e5bd5722f20aab8924efd43f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18fc2c42d23a2c93d7c605324b52db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319124399a51237dfc6412b660ce25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659500481b6afd38700d2c76566e55d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433647fdc7f51f439d546db8cdedf4a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff840e5301c68323b5b3904d002894c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614da7cb2d3b081dc064f47dd6d62f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a9825f8ef20999335010f8ad9d4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd33ce81c420a81ba52af6d5075e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e877800435d5adc9fc5085efd2d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863659b092b979ca55a4f7c680c3f7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e317676529eb4f8ec7b81ada63af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89febb33034819402691414797522b27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b415e3b6f344def3c1687b87c3b4e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff518007747fd81a4d785764ee4f4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80154bcab9ccbe1eee13098d7ec3c509132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa8162da96c989e8570ef594259e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025154d094ead13a73bc65c9c0107a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd689babfeb2af867b4befd160558fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ce6a72209a77b6f9b2c0d06b3bd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4b5f9e6620ba3538ebd4aba4cc173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daf82409f393873068b2d3e3e8dcc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c233dfc380283c0ba9654c0d95b075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8587e7da491cc3b54577505eba5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c468e2c318cd189c663edb658df4482141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d7a5cc8ac2e5dd8ada741f638ef40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17d4fe8de1624ae1a7cc2ec1e3df73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151b38bcb9cbc489a3e7ff9f86903a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e1ed883ee956d1c435ec54fd284c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d6080e54b47acaac37fe9f2a266d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf819095c83493b1576c7b3ed93ecb33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad369c31d1845027798289854f7fa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770e1815f724425886e90f9b3a2395b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2b3409cf10df977ed617ec0c795e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e5a2e1baadd31c1ae4998d7330038151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9b2b55c70dfceda6fbfc8c7f26f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb2c0e34c97be0ccb652650f02ad93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c0fb59aa2d21b7181ce76fb53500154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fc549f503f997436988fa551521b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73897b29f0f4d8b474985b1c67542b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799686d2aacea5fd14a10de056223fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6aa3fd2f5e7be127d62ff2c5cfcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b155292f5ad70b7b96e1b5bc335794159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc9fe4ad4f7c87d6433d18023ebd91160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37067f670b8e6efa8c2e87e5592f756b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911236cfecb3dc8ea0c0162aa728559162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d81a09d7680bbc9e8440689cc6d54d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454d2b1ed49c8392237b1907ba5c98c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136743e40184237410b10a44659725b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da54d4672384dbc32e69a930a94289166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30bf38c3172385bc792a55a950d93c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acecdfd241ece3ff2e57ec323fd1c40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2cc860da52bc201d70d22098cf52e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a846c289aabc14686fc05554e5062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641bdf28b9be871eb6d958772930db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a4b1110708f8490e14c1f12b8df03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c370571d34fc72d8b710942eb7e2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8decf0ceaada22403539f11eed206b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf7c88ce614e03144c6e49c71d1dd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75abb9471c3473e78288f9ff4f70d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6e2d804c6882c476fa04f7caf99b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1af6b532f4d063b1f39ad24e050c1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c8541ddafb0b35b5f2eda2df7826179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bccad6cf53f159b30df91a21ff2ee2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad89ffca04ef48625f5aa00b15f161181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5896a3d90e8f363ef05eb078e3c26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99823fd4087173d6ded15394485d85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f9c8f9851a5e02547582b5950a4cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a192a9630014bcf465c5378ceff4cb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1aef81288897cf568db4e9a745fa40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845164d2c080f7ce7750f6207198421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f82dbdd177f25f5e969dbb9aec3c9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb33ec1ed8b67c3a67499df3b74129189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbe7d0d819c1bdc68b12a163e8e6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478e680400d013651de6d3c613a4fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df7c52bee22bb3c0080339466f411e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41cf7ee3f51ad4e0f1169b4cc7fca1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573f51eaa6917b40980b19e1d8dc16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32915af2f83408760ad82924c2060b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a925a88ccec529bb6903af4afb8c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be42084686e64170c40937a578796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472811eb8aa011c9322d2c04b0b16592198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199597528c64fc85ba5290d6db562f3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd5d016636bdcaaf58c06f4fa6cdff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f1696f4a18b50c1bb1b588eef8ca4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158c38baf49c4f9e4e444c8ccd9337202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e698fe54b818bb49d7f3302478c215e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471f5b89681201d008943993b0695a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f05ddb3455d73588f470d17908236205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f70b450378f338d5c0bd73aa27cc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146d306855ea1de8423424d3c1561af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4952cfb94606aeea17c8331df99f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b3f324864025e4b8ef0976d14725209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e6e775056b0d2fe67d8510d62dea6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb86a7a389efe3547af4a49d7b7c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6f32e0bb06d77144f8a30902dd24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3f9beda388e97f5fc472863bd4f1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2664e24c268b59fad1002c414dae1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd408262e12d1c6ba19942cadc15450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac281edab8bea6b5955bd819da4cef9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b1c3f80522eeec355963d171b00db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e04aedb27c144209660d1ee33d77e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569ee8d71b2f3b29c67cdf39045375d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2af05cf1162e38f77d0cedb258e7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed640fbba08a76542d4c77ef1d7812c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5debc58f3544909bf01ed8b97bf484222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c88bdcae58579e36ba2933cb502d93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917beb7bf054ec2461b5881041be767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c21a886288b5ab743075bf66756d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad0ce450f8df1771e2f682ba9ac3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13268018d51fc421e20d1ed105b74079227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5b1b194eea7249ea010f9cca0f12c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1e1fd6440dd9f0a76743714862bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669307b1782dc4eda054865256884ce3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8d049707ff0c3d4a5810f6fc7c1bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f5055c1bee16414ba23d8da50ff82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c9e6edfaf0e137a4b8ce5ed18b88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684f3b549f07df664c92b3953440148234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a03cd155f067e31381cc3afb7c4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51244084f83517e3e8a72538af287a4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260301a1701236e42c362536cef4a212237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee06e9a9fd4349b9225f2a11109d73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e970d2f1b60e48090e7f0e7e991a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ccadd1612ac4153f91a4a1e8ce602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca953ba440d69051ac56aaf9fc230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43be032e439b88a497b9f32c80930de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac7dd54908142158a92a75c8df6fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b1f00d9f037ba84d39abaee6c3fe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf530e5fcad609f840c24e1e969fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452545273027bf463d1c7516e746e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7604bfeb06ed0f6ca136ecbb4fc49f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd6920fb529eaf4c8d71e78bd3ed7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8bee03d6b81293ffea1f4184ea49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94325981b72810d7695ef0e6100c8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d09c88457e7f9724a5550e9b93abc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f30aaed64022396a8e95dac8237d0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6fbc1b3ae594e4a36269f88f553d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e0a5ffad4624e64dba3de25147b29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08958d1c4639dbeb3026c301b3240255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf798a244f2aa1e6f073a092012a96a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3908869876bb746273b0a5b4414263257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95b50009a321e7bea64d3124f225c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fa251e0768e69c942cba41317a8e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4d23fbbcca719678e5b17deac7a89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de1c77020a150d879d54b6f919c792261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5974e6cc8943653b19f59c4c4cf60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bb137b864f6f2eb41a6cff21121d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3fa9503520cb8dbb749b74ac7cc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd3182be004831554680815295118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915641bc8e9290339409cb77bb27c190266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fecd8a820b014c84aabab576a6e7cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5034f7e3a02daaf375ddd0f7f3c7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e400c0031c5a340c3e19932db81f82a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d19b8b31c4740d2a55a176e23e2d0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd66d6f220c3bf0092a023607c8456271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c75f69224cb89623d32d3b551e20f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317732fbff13481b28a81993b6d925f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025adad7acac66d87fb592dba83eef8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bac72220de047db0f8d3b36f02fcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a2c6cf4ab6a683a5b381108495cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10785f9496a7022b058fc699054a4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d91648cc797bf1634614d97278b54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3b8b093cb4701dfb1f1fda5f0be8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c6137a64bc3e0aafc51a5f780fb1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8a2ed07309a107fa6a495acd8edde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aab9de7cc4208d08f22b3bcce0a18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffb893321063d5ac4057aabfba3b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b012ef9dd1b8f08172d55d16b423a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6b8ac0da8dc5bb21d78de2c75122f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1480005ad2b88261f9c122c5318941286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01df03724b5ab5670c83bf2926b701287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c3742db05c6d5a4dd0d48046a687b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7d4dab8e80fffd06e9587d8b6bb5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7552b5adf312f2dfc47e48d19484ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad63b3c4559b7258a0457bc0ea84f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f81349c4d735869eb13522350f82e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba895c4d05055512b04c416e0d50a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f81b4a7e2ff31e4b8e832a50fc34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4ed56f445aadfc0c9dc2f92ad084d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ab59f76b666e12602d0ff5d861d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b7da79b86c36302792a368f7a2198297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705200371bddb64c7dfb5c4734afe28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774835a5e974f245ce32787db46bba8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449fbb1fd9728f3702a716402718206300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd0700ccbc6cf65a5ae02fe2317fe3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8730d3cb870c708252e99c50d8ab32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7069bab8ed25ebe4f62e53458ff489303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3305829a0128017bb66da11522522304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7597c53f78836f4a4aa4406dba3edb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85500c33e46565317201a9264c1cb27a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee9b33d2d5f34d4f848d643570100a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5cc39c07c37ba39321ca3920f769b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a7926e2afd77243aeb637e5e5533309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad83e34aad85bd8c406f96c7b6f69ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1596e20f7694afe5c6cb23415f9e55e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0aef2034d876136a4c5c06984e6c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442fcffa1577adcb439f8a3f55e3f00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c974a63100c3a3588222cf9dc1db94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c81f89def5555f3fa753f17504a76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43548e5ccd380d63a26c39095c0b84c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a812cf4db1074d1febd0689b0209e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea6325903505f4a7786d371fc40a3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1323dac9a3601b56ee4efbb94c4f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333514afe402972387097bdc79b90220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71728e8c332fe0e8178c8071ce421321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00990281cd93e6f11548cc209dfc6401322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256887f68aa8da550f904e3e602cecc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24f58e6493e7560fca4caf572d0df3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97714ebc4844ac29b3a56b78c6875f9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56491dafe506082440634811f2c85346326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59bbb8010088956a7613d7469a8725327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479227faa92ba173911f4bd28b41897a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158abd4129801ebd63017ce4e9ac5a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3240f1c3e7ccde3ed1f98bcbfe3314330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e789d09afda04f27baa2001977e3e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212e85ab219c79cf2803bf7e2020b00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01819d91144c7d333119d4bb4b4bf7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b6944880e5c6b97910f3b11683416334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb66d6856fc8b6f88f7ae796be0beca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8169dde03c64d1c19da44473c6422336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b337084ce2257cc40cd7d3034031c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0848351e907d7e8e9d24bf33b5c40b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd81e4d1d61187fe03c63a996d0cdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bc0b5c423e3066fdf8afbdba91b0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e623e62a6fa475c0ece3f449cd6f4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040c0e5670f42113729871e01c12f7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be09ec60f4c46f47a092e0fca171c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8349b460c9832e301973e718942eb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ec02902c40c6ad288f9e7d963eef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7310ffd82b832b35328355ec8d33fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc79dee1ac812bded90c3ffe10038ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43193d9b8214016bb5ceb95042ec795348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04724f25eac8c551f2f173d88e8284c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff49239a30b14a2fdc2001bdf33388350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ac4ec283f93575c50b0d57c851bb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf1696496ce9f8371893042d069b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b662d7a529a5d7b1a72e9f880aedb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f90bbc713596de31215512b5030cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358120c6491b420f407c548e8906972355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043011ef2ceae016c199473a8dcff87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d1cadcf17063a8cd4173599fb3d30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73472dd629628d125347c8789cc71aec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce542809f919fee2bd92ce3d415210359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d313131726d8341be63e05771a9e2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ade7b081cc187b441b6f0bea4f0f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035140c6ba7db3dec0bac0dc9d9598362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd8a0d7bcbe022f72492622401594363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179018ece3c6da0e5e48c89e2cded7a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864538b40701a97b23bf4edf15f68bc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646f0ebbb7152e614672466b86af2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c137a6894dfcb51945242f409e976367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aefc3d5f7dd45c884618d3d8268d99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269cd0a78b86b6b5bb57313dcab90ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4650e3ea9dbf3e91a71a6393e25075370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3c99dfea3cb4d61b8297fb531d0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8472bbd915f61e9480e290b8f654230372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e676d92f7e36247b0d0b1657cd1b442373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eedda83e22cdc62f2d50f555905de0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dccaea39202f9562cdbc10aad7e923375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ed67f80e38dc9e245ca83e70112f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6751ad0d149c3a51ae12fd0ac1637377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa43188071fea66aa23e75a246e60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794eb66558d00b5a2c1c17c819babd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b32b473b5ecdb76e6f72344303f9f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fdb779f58ed595cf91d913a11951d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd00b3554fa1378ae7055d222bf7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9f67e05cc682744b35140b423bc26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6972c1400669d7c1e84b6d18700e3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b604aef1d5580011b6f83c857516c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f5951d3a3ff83f74e2b6a1c1b86ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b905a2b62155059a8780aa9e31f436387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc9902e1f021eff29f188f80994e4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e63139463118e184e5d5ead2962e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3002a89266a8b4716fc73dfb78cf1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785896b1c5eeef5727a0ddb87934d254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9bfd5636825bb1ea9709eb61b3aef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc1aefdad31908c30641f2c1b9efe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd79ff1f98913924cbf8e64279d93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce091a6937bf04da9a6254a5fefe94bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612237d7f630c10abc5f137fda7f7a11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda55dadcefbe47d29d945d8a8501ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd14205500d92889a4c74847679232398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a5029062a5dbb6cfb7352def5f082399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae3100764d17af272f816c4efd97f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474bb97584f430547a52387a9a6b9ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d04e62e817ecdb415a17798e55103402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ac53645f45b295c3a4c3b24b5538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10547f2904941428166c303b13e08b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84984ead8a829026531e5fde825fb630405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514622a943ae6f1ddce94a097cca0fc7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc88c6756a36d81a00a9dfb58d1f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed3188cf88497b866aea348739ae2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d012f1293d12ede5e80052a0df0bd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb539ba15fb92becb6961256173eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f4729b817144232cdfb753990d89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2486e6967f5bfe0cc7cac9c215eb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b80041425f010fd1e91b9ccf18918413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a97c2d552b177944d735e91fa09431414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5b1a4fe0cb17f34cffb74b87e1e89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ebc808e344e0cf773a5bd20049d5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5eb7e313c116fbb4c1e9d518366eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00be116c5041aeb169728b64d9674418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ff458a4b2e43a297c261069d725db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f61ef5f8ed64b84c3c13f56967148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d7a73bada1058fd75154f4893f4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4d72869c85cd331d7aa2d4cc5d2bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fd5b128cde89e1fed17fefb2a5ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8bfa392f11fadeff62de46e226bb7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a345b01fd2fe3bf2350908cd1980d89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd24c470d7cd535595ec447640fc4b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5783d770893ab65f7c5a45b94a08e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a7783822e384f3ace23d5a4959a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff48cf00ec8fa3ca49079dbd834772429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823c8441920b2907c4605e9038276a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080f39fd16d1b23840b1e8b6023714431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e192df6d52d2a387d5c58796ff0834e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5b43b961a3c47e47ca02c101387fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0102bb6bc1a6730b9449c0215ecd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe871f377cbbdcb94c9248227cf340a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ab7b400be7e1a968dad684ee48fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fda3aa07421f1a5e72318ee6baf0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6a98cf7550bb6eef7516d123fb43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d21803b292fc08aab2a12326a741439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf819e7ecd89672a9fe6dabe6a04afd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa63ed1577fd6d40ee565dfcfdb94cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c89b7f25cb01618ed1640a4a1405c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d14a734eab5dc65d2ed6894d3f71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccfca6e343efda7af499d6d9948151444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44adf2d5ecb2993dc5b746a69185a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29db6228ce8b871809d65b22e3efdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6823ec3b4f3327bdd908c51f9a0ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbaed11238eeeb54a82c5119cbe34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b2fc88c58799ade1a1bb55583a1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99478e9310dd6a77f660ccb726a871450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70dcf62d00c5f47b8e500c94796ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ff531dc2f8dad26b37df210409bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384cbb5a3d51ac50617d9dd9cd1deed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97718a2c269394e466cbdeaac785a8bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17458c8f4d910ee1a451253fb77e2e63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901e2a0353211abf262f127f1eef9c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2988b928623ece0dfc35f46dbcc320457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ae63779bd3687a5d73cb8878140ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc7d9753f661fd969a4f932502713459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b936b2d0e59756377d3b94017c6e9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2a9b2eebaa4bf661620ebc06b994b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29b4f771603842f639e7cccd54bd62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1635800b3c58f80df1a65edb1c2bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9695ed8db5a22ae84e7e422a5dbec6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f2431c94b9a6784b30e67dc3b0857465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276fcb3200198424f3956aaf3569740466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f1c1cb57d82a9a9f8f0af703f86c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812fa9ff5e2befb47dbadc028869567468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63958a468754f86405dceb246026b831469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f1d27c0d72e9fb8c85ddf8ca9124470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d5ab0e5b92a45fc3887daf9bf004471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a35c2e13bda9347d9734635c48dc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56ebcd7d792eda7f6b02e8d03c7d7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff286a3b57a9cfd7e683e34c0f5a738474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e64d8bff2348ab833fc5218c6b279b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9118f450a35b7b51414902b1866c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095f920f64da69821bbb62379a08ba8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b716e60dd1dcb2812e085ce633d4db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7c2e24983fd6e3aa544e2ef911ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224625855d6c5821d440707f351076480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca80c1cff07b398e32dcd5ddad6532481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ff20f01d259c842f7916156d310b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c68f03aa8f52c5b6a50bbdcc2244483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f3ef5f65fa7a9012d15696fb3857484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613aa53414b003c01987ddf3d041868485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b9766cda40f79bf3641ea74bed5b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557febae31a135b03053233f379fcf4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289575390f7d1637ee0e3c68214316488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16e0c5c71f530add80272e77a81e27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f599c5b3cb4d6bbd56665375cca1bac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1726063df6ddd88ae83f44cd5a11e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca627f0f7e05a7a9812a359b1a4695c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79fba3f52fc22985d5c0abc69d869493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439b55445c8a8888834e47c88df827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1e71863177af681692ea98faa21ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4767024aac470565ddc37f6635f43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c74900c20cb867d5abb587233d497497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df46aff5ba633641f7fd9cafd3f10ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa27650ccfa775e7f418e967c417e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0121156c64c92562f10645210f6531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c77ae4d8f274186830f449adc74ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3298bd3b9630e7fd5593916f6054b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe059777c00081c063816f76036b331503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b1c2e13c003aa068208ac6ceb10fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4e68323d9bb66ec406b8268b7d4e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ef20c5d5afd3de90a4a9e9b5a7b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d4968a315d5bde59ac4c173d320d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a367bdb584d9fdaf874688bbbef91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28778c6aeb484acf3d04a988bd88c853509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b504aa614d0e94a49ab4aa7a37fdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6c6df950de46a9c62df3cb50afa2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679bcd7ab418ce273ae1a5855a00992512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16677c19d7d866c088a62f87400808513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e737a1bc7a4e36268dc8dfa2e4c8b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3fcacf5c3765191f70d374618161515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268345cac6938759b0f67668ba7fdc91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f4cfe3ecfb5e9fc5665444794194517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e995fa6b20581fa6e8f8f89c350275d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd7aeae2191ff355322c80141c3a5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d524cee86f08e179624398801a2b186520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84178c4a59ed05753049d848241398f9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf91c2a5b6f97d3b4254394acc0927522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebcbd7646cb9e4744aec3ba37cd0e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac929618414b62ba23695a806cdbf0d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf48018c7406ec06a654d9f34db12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3311626976b5e721ce10addaddc9aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3fedcd6dab0c048786dba6e8d553c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e56c2f2abe2179052465d4962532c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760ab52ac56383fe859c882221e7a7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e93217a8cc1ab8164e8f9f166b1df4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b3017a577f8bc8e64e8135bce9253531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6fe6c3cec3e56b582f8970c2dd59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3f41ae50056538746bc3df5cae1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9388e696242cc2cd3cd281f47e35f4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69e6a3f0965efd7fd220b855942f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeabbed516f953cceab97e061cc2aec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4ad2078bab37be0d319e36aa0a770537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd04b7e026b6b328500393204cd3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ccff693142c93f3c347e8212c10ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f4322da81b0108539217e8e2d7358540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1d76ee8954602bb09f5ea8d295f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac52f3d33c2c7c5534ef903edd22c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b9deda288a193235e4b816f85934543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064dd44f9f8342633bbbf15fd187bdc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510742e003a60fa3829babb6fcdbaa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3ba1a0faf855e262477b500d0943546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ebbe5246b208f5522228a4073092547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7c8ae69b30f1098066f1c5e399f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd196f0833a8f921d8d28889307398549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed0dbd979dd329feeceec50cbceebc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a03d2f1c0fce17432e3c23018e867d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc5a37da1b494dc058350a59d7b796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacfdd2cc72dbdef58e3b012bf51909553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d353e3288ca6a9fe9957a2bbd5299554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abb5f8153dc58f737386c392cdf3a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454cf7621b838a2f81a98d186e99e0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60af2536baa7117a3c584a0214881cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20319b5dd745598aae4e66d175d9df0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482965ecb246b615406e4be9a8483af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99def3931e21b67ce341773d922ebc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae53ec5ff5449ba3e37f65d62ae1b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545187e2a98bcfdf5cb49e0afadc4b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c054a1586c0dd1c7ce584962fb1740563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904a0d59b92be66827e9da428e4f053564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c80a1e6f4a832f24bc7715b0e1e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac6a807de5d8970c0f0e6cda33173566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4caaaf4cb5b4936e8338816e62c08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dce7c04d46b8231c146bd85cbeb5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fe8d5ef8970f2bbb28f58f12d0112569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d49688b393dc5eb0f87d24ba54148570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9dee676858a9d2102b4ff9aad8b92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b8ac9bf408cd4b5ca603c1b0ff9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913c692c38a3523c69df4295701e67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b81c5039d569d0e4a8da2e1c5307d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dbb6d471e448f6d33f3b0521bed24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892d26edc0ff193fe3f5afa714e3b26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11840dc44feb1c5077e9c1a3951223577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32c954c9031b1876d80a1085f34f39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73b9eec8a6772788d104737f636800579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1659b97d24cdc8b66b35f317c459e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5aa59d2d36004c26e54e8d6ade3f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c3ee7b9fe74c47b053f4fb72985b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5bdc1241934a5d17a138431176bf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163c1205ed0767beb7f50618e3c2ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f625ac0d50736573b0e0d866e600585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff98c70b3863ae1887c86ba503d35f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4517101cd29496d7f28ac2d1b895f9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2c7bec6132dd85d9acd0c24e82e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa49f49a1fc9330e0183adb4c325a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594794e0fd6602a6dfc84073891a2bb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37856120657e67e62fdbfd7142bbc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d7e3dfccc04afa485b86676ccbfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e0f86ccefe13b8d9faec8009d9bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e445d578fa6cb67ee08d77368e44ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf18d36f61c661e6ee3c50eb0fe2c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb9a3ae23a92e59320427fd672d00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f6f6887d904686993a21e18bc97a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111180e8f1bf78d6f68beef00baf4b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51193ce77403b0d6bc7f750768714d2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680448a5e24d085859f72ca959d195600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9047ecdf744844bbb562d1c07beddc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccde05081a29343f5ea5664396b0344602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746103f8dfc6e6381996a7fce3dda51f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae84a292e6d8e066a2b3e6e45c8aba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307c678f218e6e48614168669dda229605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b952e630bddb33c85f9185861e30fb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d30793405d30d0c5968f215fba54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce093d1e8e84623b87679e96749b75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535678e48113af1aab833f1091deddd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4863830181f141a8dd086e665e481dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5c7db8281f2ab8e7ec928683d8a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcb45a086786f7ca93a7c17225fc4a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bb3c49578f1147d1b75888fdc62d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5c85537070537c1e243c71eb3b16e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4ee9bd3b697de79d64162159406c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ebaa73b9aa4fe00ef48b94efe0117616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bef1eaf4f3a60a9c35ddf85bbe273617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb226e2750cb95ad9148fe7e4e8b3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae711a7f535568c4d7808135c9d28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40f02fa006f36dde1c5d0c2f11d75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887750b60a874610ca41a5f786f1fa0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544be8bb6af153981ce6301671d3fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2f5ba8807f3a0a0394bb8e7ed693623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6858928e7231a4c0a39384839795f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2fd18328e9d73a94a8b44a7a14d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554bfe034f520ee3b01533bb2af2c0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133219ff4a2e02f413302afa1c512f1e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c4c1edf0f1d51dbb1e60af234e88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310f2726afbf8166ec6fd162b6a6ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde28fb9e4a820db0812e3c36df9bdb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9927c937ca0580cf5a76722a041f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c34a232188b7ee141d08eeb8a5909632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b4cd3586bffc49eab3bd167b5698633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e99c7b92d7a278f2d53f2059bb89ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454cba254500e0a1915941845d6595c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb326f911452199e924acd52c7320ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f9a37acc2d8c8681521e9ae214ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417ec36f311a4fb18ee0b21595d2d8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5d840b4632e4ae8a2852c7048bab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b40a9b995ef026ba21d47a1bd93150640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255bfa8192445c361806a8e96c8ea8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db8b991c86c4a533a818396d30454642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf23b589f8d64326c67e1b5f75c19643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63865599ec487a5d11d88ca96705454c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708303dba5a2be7d5e7ff7f973e4d35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29d013e941cc960175ed232b6339a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e890d8bd451f85c60ad711ed04c707a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f8ae272a59d3c39e6fe6527808a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abdf82fbb44867ca63b053872bd7df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb836d738fb77f9833029973780e58e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c8b5da2486434e33716ecb5c37cc4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44eac06b993ee26f209113d02aadd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29458c55a5580dafc3b811baff6707a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b061cd1a846ea317a88e4fc04ab4795654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92520920eb27549e74f265f167bd7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce516f6fd0cf08b2dd8f5a3c7c1a1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c2231d6966ee8947563ce1b3ba41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407f47be98969a0b0e14286b33bbda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e506ad443a052a3e7e2ba489fe14c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca3ab7812402fadc815511b86fda4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452acacb5866b281119e0bcd63e90e66661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace310f8a2736e502127b8145c03d09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500aaa9161595771e7735755f798f39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac293940d83d02b451160f784fb1181664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d075806d45fe7eb5ec4bc136c5d1853665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c987244df9452fa14203aebf21532666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161fc8b5ef600478548f0c4b6e3f584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b9f21ce6dadbaeea8c671269430c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921440601cb988ca9fded5330cfcae3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07484586b6dc915a223f042bd331be3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f991b2561d5bdbba37b5216e381b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da7d290db3ca63995352fa37ee22d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc18102166b0b325fbfcd93c074acd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65054b14bf342fd764bf18e7015506ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5221927e3c630c54b1e6457521d845c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f806a60245f27c839635a9b2dbf30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510036430f7d3569b2da6268968acff8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31319aed30a3c75b3afacdf85c40f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465393b59607878bc8f40f691fe85d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c477f4d51898512d4e95a5cef483d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0934be21e2e29b8c9d054509ad0116681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6564de2bd266f071f091a0ad0b45d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e4c497a563d7457220653ad09653683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961979edf7b7ff16567866c5509e52f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011084e5c365a0a7ed1682d357b603d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d874e299bea045ea22ae3c2d9450047686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f7af16ce5e49644f29847286d0d37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2a0158f54416f489cb3343f76f013688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0499eda4a4f8d4a0384675ae8b84234689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55052486ee0668635f9e2e37b5c917690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27d99edd62de05604766d1eb0c4e68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace639b7e853949375e830e2bd404a80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216c7a86be826d84c0a835431099035693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac52e8777a5a0229701e475f2eb7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31fa465b9dee84aa30f017c0c39141695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732af09e46ae8e1a4bf0eed2cdaa1f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d34e1183dc384e317599932be8d05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614323fd861b8bbf2bc6903504f760698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c6731df1e6733cf0d0e4f9a933ea9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d8d71790f40582837896e5a4c88b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb3de88c378ac0fec067e28cd66691701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c294550d2917365dee718bb066081702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14405c1cbc28c51e930f3b4a94091735703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de12d29dcd188567428b7705d0d2df0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6f9d6ffebcb5dffd232bacaaf577705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8ab58018b30445fa0998f931ca8c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c97c5505cface3a59e6a886571a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b88d1b5068eab0b3c71c4484f1bc75708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cd8a61a52c8316b312ece08efac5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eac0695a86fbf87249923998d27f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed034435f56187a5601995c78eb4bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e0239a3a831f7eea4619b8e39e75c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3ff0ac093b5c8af36a253e7ed5f5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d29ff26d1edf72a476f96ec0a2e683714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf904baaae521bff75f3ca3856f0855715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae82425dc48e235233865f877c55f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1807223cab7d66fd54d41c347fe27b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727077da3e3f068c113d6cc28e5c28de718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af098dc7c771a1ade8a7c29b60d92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908390b5aa6e7a71cb425ba9c298d82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8edbfb3de263df25a44688a0b30ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc57cc3c19ee789e2c33b9c7be65d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63249c98c7cdde3b7bf54530c22f9c2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523efe5ffdadfd790e32988bf4e4d073724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51847bcae4f528af52c501981cf828725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723f16c4b77850d092e481bb6a256e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc66b4631808af2d12c5650164b730b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09d7dd86b08b15d3fe14e7d1752ab6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99307a751809676ff82adc28ce7fdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989575dab7d5c5ebfd99731ed1c6389730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc940fe7069d6f92d8218f29679421f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee08abeca9c0d00ced897d4cf54811e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3b011aad91f1a0bf691c2b964c0e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f515437f80784a41318ad390fcacb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649868180c02a132546260863a97b4c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067811ee08ccc65a92493640ace9ea80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501490615e41d333dbd7b11f7ef2858737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b009a107399442066bbb03e4aeab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0527cabe5541a23c7867664951d7d23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0026aa71fae736548bf78af510a863740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3c15bfa8048854682ab799c1560dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7609bf92edf0e4fec5e80ceeb98c9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512385ed3c89a1f554c1b6b446522a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bc58e6616f004c7fc886b4212d33b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a70bc5a0873185473a2f50e2307c2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b492202f2720367c591cab9d1cd1d92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cbe6b0e6983c860a30f03d4b7466e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ab7ab5691e76b0b51acfd2966caff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aed66d414153def943f28e378806d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291334171f67ffbaca43e54600478c47750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee03e96c6d70c4e3dc9a21ce4066152751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2a850bb681592dc20f84be713f91b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033026ab7a6e52348e8eb20988f2f98f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57fd572a4bf9f9568e92183ee6742b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aca90c933173ff3bd54a796f830b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ccc49ca6d85a119c9fd38484a208756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f6f3c245b4f16a295ac0854c895d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666faa97dcbba5f74b6ea001cdef4ce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c4dbfe911974624b9d8029f7cabb7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7e783c03f2f551c65cf8845dfccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0879a4cf5a608a93c8ee51abca254272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d085a072d36d10c6314d3da70c9eab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fe9d0d55498acfc64bee0a002486e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83d47d2f95bd3a95d642f65a8832c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc67a6c7a576bc6ec2ee5e8ac1190c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758dd7f77e96a86b50b931d8666a9f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667148b5695b61c5374dfaa2d47c54f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a82f2dfd90d814381030f0dfd8bf5e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094daad4f6d5bee5559239996cb91c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be46e4b4169a88396a2c797ad688f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae7b534b98583a3a665b9d24219cf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a336421f9a60f3e30d032ce8846c1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6ec0bdb580fa911c5f11aca9d73b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c81a63d35f7646d68e91da2889c37e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45713fbeba2aa6e6205c03220042982816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26410c13194b88e6b5679a8e01dd68917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d076083858f639901010dc4355045d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c06639892a106432e890e9057a5f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ca33829dcc791e87bf94625a197120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f56c396c658a6a4324d6ecb84271321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03226d23b14a8f8d574a3b616e9ccda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b793c61987cfc75e6bfd7bcd5724123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8930248eef2e79a2a0e54ae7af7c1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c742ae5d655eed029c7755c3adfc7c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173d0cb2fd0434352cd9b08afbf03b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaab7190a482e9f8746ec5e1fff7de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51e467d13fe9b2c482f7a61302929228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696adfe21f3d8e9c591950641ba315d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b3875dd4e92c2a2ec08b99ed9c4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd0621da2aad6934e0a8ac23e6565631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4b681644d7a4d6f882236b2410f1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ccf43ec35c35ed0b0be569194b79333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32af0bfda1bbd7bb123a4f637e54b4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e61abae2277234a8185cf60483aed535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceb9a4198077905ab51295cbf8cf2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2dba93d7638df02ae79435922c67737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdd12d5a96f168884c242d7b03ead038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de61dfb76027843054dd32e9b6c0e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e58e3a430ef045e88c7125d424e1e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d72d507974b9385c7967a59ef26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217071aa3ef3771f8c7e6f60bc3adc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01296f7833bdce90617b4effd66ba3a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae9bcfc836aa1c501f06703650fb044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a456a5ead4706c0e98b42e7386eb845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb01760621389459e390603803b87ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c4305362c4a8b3262b7934b7026547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7daceaa1cce8ee925f19abaf75c71148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea84780509de09da1a75ce89df43649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078a070fde175fafddd9e4d1b655eca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410b36b0412e588b615aa274c79d9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54893b8f389dde95e3cb0e6ef79d87652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dc929473d0f237797df0e26f2a4aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e849795c272530b8bcc13e7e9894054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22d8cde674ca9d1a00bac33124ab8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7739b82a52a63c1e81fdf6dbb820b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026c9b8898651b92edd9bee487d30757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a408f987e3df8e73babc7593f4a791558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d9b460e990674f3f983f449e8d5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df88406513cb7c5d2f12157f4bb2c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cdeff6c2ca939d3ab5a4df5ab0b8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32977aabc43da4f2b31f82cbc0eeca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7454a4b684d013d9770a2466b21a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5199352f6fdf6716d55fea1bf4c666864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8fb402b0e27a11842787988d67a1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f41c2b99d0365e1d3c7ca5565943766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc085a75b443d5c1b2e2fdd20af8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ccb57cb67807ffeeb36dd41968b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de186fe9a011dab91b9470a2451e58f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6abb155cb42c8123e63578f61cff8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee7f55230e54e6c16f1831b244d9ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb4dab432440dfd023f8c9bb8275672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73f805244f62b71872a45c9d435a8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30494fdc96922ceaf8a2a721b5bd51b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309bf0106628bc867b22eeb60c859a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca6d0caddec5e16fd533138dc2ece976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c8ce094fcc95ea8d8270e8244e78977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c25b147d158dec9647cea27d1c04d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d2c965175fd68d293fce89835610c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c517dda90379351d6705e64500a3e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db423f2340e00ec7de6b43e946cf59c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ef9570f5f5c411dce09f3e7a325ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c9a81dde7abaf69ed8dcc7162cfe783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46798274e426c3765a9116a8f18b9b5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7f69708d128763c60299eeed2fbb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775858d213b1b418e4eb1137b23a286386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988ee3182ca8ca67b3e1556878e841887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc12bd5e94ede5bac2cbe198658db6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646eae67260149989f1b92058880da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfe3c09c4cddb111ec07fa2e1a0d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d1d765c06a55b9ddf0132253adb8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181377fe0eb70064bfbd1548a29a28e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fcdf28b5d9ca4bcf3450d18deceb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b626d4b4d8ef48f50b771d43b3aef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f45ce13300affaa97ed283e9d5c4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d233464d4204850c9073e71d871368596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793581181de6877970bddb5504d70d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598cbe5396b49e898db73485899b68598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adcd38a1e396c8ca1e9f24c5274ee499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca9a38d62f4c1f179771d931f3dfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57707b19946047984f7e5bd6a8e22fdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fec56dc0ae2a9ac75cc23e484103a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07a0b9ddc5d7291b71338048b76d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbb50c9c14f0e55215d05d17b7e2e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b761c83e551ce7a0bc78da5e84ebd4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05a59acd2d86a625c19bc4bc7ab249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3c8e7547717f3eab93f9dc03bd5e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514374c4730f2623c19109e694af96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be685d22cadfd8e0515927b7b15821109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c00984fa74a1575c3ede8649dcccc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93109e70200409cd48e0d23dde9f6180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fad4d092e82edbb0fa8d612e4088c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354533ab8e3fab215ab5d6066cd5349113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f0c1d6d4c7f884d335bd37f77536a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98d0858905443b4b054209448d1215115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a594bd7e51b628764e99ce8beeead93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf20933f04ad532057a1fa938b8d36c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b854bbafad8fda3436950f7b654869c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab27530dc844b1779f24665d98ecb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2878be8fe8495b5069075b3bff07f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20916039588ce007593224f88c64d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f6cf5bc2476ae91d4591ac35d5ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862e34db40eac76531b7ae1f94abc1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20813f0ee4e2e2eafc8dd9238829d3ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70667205381f3884b4f30517b5d416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d1b05992f204df639a72b2f8ebfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07100d255d79f8d61232c99ed89b07d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692997d42ef165a2ebd69023d0080ac7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47b475f4ccf7bf5209aeb6b71ed9e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9705c8fbf150770d61a0a77c4231323130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c8a6f362cd1d98465f3cd884875a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e672ac291c7b14ced9401841ba4a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191387c4efb9083acc57abf26c8176c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58719fbf3b9aa2f14105ab53459eec3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e6fc02fa98b7a369801f0308839c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8307ab7e52be73226f87bbd11e7ac5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd9429e713df90d89ad99184e4467c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1aaa5ef7040af9bad0c3a0844a216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a34c03538574f6039721bdf8042ab2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3d29c3115c1b923e41d7b2cecc4a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949e1b00e19ba22aabecbde8926af07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156712e4808bbb12cb6f62c6ab1d95c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f40a4eefe013d7284324a38413ff2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82fbbb76a0435c82f8a05990c40c29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298396dc2ebb1b44bfadea58d532481e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a3869ff0232a2adf40815bbd8103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10cf3ed3c87047e3f4e4f72ab7125c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29b5f67b04c0c7cc5ada1b6ca2aed0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9d513fc56b0d55501e2d8e3a197f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286350e6a1b82dcfe7635cba2063468150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598870fbe7bb558b246969feca5e888151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e65fc0ff25cb5c0e0511e20c6653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba791e1fa857a507998abaa876b6a0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a78811344245c2a204be383853fda7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534692e7fcb227af9075cb9e0912a1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9480b75296ee943dcbafbfe8159b94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba4daf87245d1708f5acf9fd4fe560157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456e045f66bbac16914c75b90ca49d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9181c122b518ecaa246e6d4b84e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0984750d108982bd1efcfcc34d1305c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275325a0993c38dafa470ddd0f40dd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907977163b477568cff89cc6a5489ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c9fcfe3c19d5039096541e945f47163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46453a1b51c6b5939c5d664efb5e80ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79cc3be6b41a908e55ce00b8b47b33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f7035bc056d692d203bd067a9b7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5fe429b7a3b6df21644c8132b735167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde864d345937e03131c7653c46b5d98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e505ceccba688a66b8082f6b3800d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90bd6a1ba6a2bab0882f971662ef45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc1676eed2da209172ea3e9f6dc0d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b191fabfec8a44291577ed43a50e11f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e923b904d0a7b532f14c89e00767cad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdd687f4415685af9bc0b675d02214174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab92ce5eaff552668bfbc6e57a351175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4626c4c0f8630613c6d177051cb212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73798c34fb1a69fdc1f1350c16a58027177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499117989fd3238e8be2137ab6ffbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa0ec198836699ea01d8f3c1725179179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5743c0636a6d2dc0d89774f9edca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb115a40fab340a863637e1984b605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581f9c20c7e1663d96f7fe1cfd051a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de030996b0a371868c4ccc7a5799c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdce1638e405eae5b764b9bdcabc9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34909c1777862a81fd7d48e0d5e955c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f97bcebdf06775d927346bee70f7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ae1a0d775b9fd43384d5aa60bff38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb4a3c26427640f81e7ef8ee04a4df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fed20ea8990bb8d4a7e88bcffbdae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416539d0697214559bf2f8b592d69fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b709ec5460ccaf8e36b476c5a5d8931191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649b1b138f0d497338f6007ef353407192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625af94705c414b7a44940c02479df5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d58a571d6669b0d7e00c3b061bc8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7abf351aad9dc26816a50666f3cfa4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa550e4a2cbccb74fe2aea2bef50854196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a381265742559a207d849901e9c02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d32d95224b8380dee802bb009dbd1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865342ede0d852f6abd5f60ceb0ae578199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97611609ea8aad44167506ffd35627200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31970e95d0385e5d80aee8344200ca60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0678251ffd85485dd001c466b8a2d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c277f7f5677cb97bbd895360fc357203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978eb9f003e6293706b47642a91fba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7ecd2f1f558eead3944a125f80022205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc39c1f2d586c844a65267afd74a39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723092254775d4dea51396a314cfc14d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4844c3df78f6ecb5c329696398c469208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721437706f8159643046e19b0d240ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44700ae1616e6f1957136b70b02bd60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751a8adb55f3906ec52a85179295f4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa19a8808686306a2aed697d1ecddd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fed33c4c909d6260f741c300dd5e48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb8c9886d083195deecd5518c67356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd6e0ce9779d0bbbc9adfd7b7b9ad0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3be9244f7a2877a2e08fe1fc0c068e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c10e9b16875c50c5b4932164a1500217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9c3bfbb4d85620f4c451186faad3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a7f0b17130599021a6ef667e4ab67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006fb37658f8b2d5fc5e4c554732c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58025781838bc37a1d68fb74e291340221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c7d0e067af3ca64c8ae4caf7b287b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d15b506438109fb7ebae56828fae93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8f3f6bd59a25d6bf2e9dabe95e19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7a7b1b97d9514d67bc4dec4d4f2e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009a729d0ac90427185151fe400751e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb3fa2aae4b7762e2565543957cd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403a18ec252ab4a9346ed6fe9361907228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e42eae0f791e7ad9e10b6e8b2c35b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64790b856b0cc554d80801a3ef3af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d47d1e14fa6cd88552337efc8e096231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e7e2444736f7a11d2673bd029284232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63718fd3cd79c3fdc0b885e2be77d13a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05465d2542a864df2d28fb82a1c8df42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0116f02a031355e67d40127204123e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08c7f047a2a3d5c711c04ff0991fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d694de723ed0d1c973f9be9061f02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99d479e090603df5965f5edd8453d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56105ffd202f7f17312a59b4031162ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1fcd0df271bae04451b8c0e1f9ac0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f58c875a711a1ca49d0a8512bd247241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5dca8768c9cbc9803146343b371e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773ab53f89d75f8fd43caad29a710aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7599b3249372f2ec33873d91e9b02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10db8aedc24969b52111bb8a7122b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f9b37bd61da42c672c3a9c4c6332246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca9a42b88b65bf4038930d6f0338b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a88c5304bb39833b360e033288f6e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0c90d7a40829a261c9b7a4a856d1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f3a6298d555f6332f38f969aba21a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e913840d2eb1ee9366366047df6fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d90fd36598494d455ed53d32f0cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b71f86ed10f012cc27a7ae126bd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5472f7941087cdfb47399c2a180b85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cee0621b79907bac1af33045a6787255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870d9b34b0888ec546e600152d4ed4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bed02103fbd710f04e936694eb8e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1fa0928424d31b2a4fe7becd6d347258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605e23cfe602b9baa53872b1983992259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5a6da57f16a772b01728c6bc053e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e60e3de08270f837d10d386b088a39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254a44ca12e1cc9da42090a05ec84ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc225165ee76cd01898d9f169a8b001263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac88b7c26b91d0c4cc7ba2a5584083264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d653e5e14e1248fb9ca52ce8fdea24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cf37b0ee2851b43c1b5b8c6fb116f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10b5caf494bd9ae7eb71bef9173d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b31d0195c6dc2af9007712af3f9ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e84569a1d20757fc085c44650b42f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1380e53390970beab865b13d05a92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c947db7e0c42fa312145e55efa0498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6509e92be954a3c1f9b9a1eb746e84c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455903b9967ebec1fc08067b18feb9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710870266cf40cc5d10087c270f7cf9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499a584fb3ea21c929e7a0d3fd42bd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0e199990d6d16a54edf977afa82e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8599f13390ef194c80b20e982bc0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb792f4e1096e45d3a0d156eca872f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cb11f301be314d14294962e747562279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a366fccaa771eaaf4faf6adf244fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415281b031518ba2b2e41e024ac4aef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f850aa2f959ed49e337bcb133635282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edd4d734c6e404d1743f46b03757dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f0c65db70c8c8a1f18d671bd0513284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71149df365e349595b75969c01d679f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8afb2e1516b125c842dc04a2eb0ab4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe469463bcb8ed555f64b650c9636fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38cbf60363094cba2d8a12f6279171288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb680e8aaaef2f1cc05816d7faf9bf0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c855b69fbacd0d163c1a47484d31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff95a6d3676b47904e28a43ac1903dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cb7c60741415f06a7328bf049d59d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4654bdcb95187abe38df78585c61f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530aed958691500e4721dd86205e928294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe728f9b63b89d20b8224e09a8fde71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ba9315381f12e225052af521e87a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e909fff9c6af26674104b5d3f29bcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f7b996d1cda4a60674e429eaed8f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9181e64f2887df6b1b48830de4344a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5754abbaeeb8a3764d32703a0d0c79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275217239ceeb8273cd3af5d36ab90e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634dc88c6fedea7fdadc0f3536d81df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be486158b8f7fc022d07a944d7e02d4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a7d5474287483a6302316a158a27a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53c11af67859b25b05b4135d80b48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3847dcc7bc301e82c445fe5446d559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f4c2967149ae0fa991cfe14f7207307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571a22f2b9f297682b64f9e1449c63f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a0a5f087dff2f62cdf7a11ec21ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28035247b15295e00e06da46d521d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc00ff2addb090175454e0e144ffd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a634f3669ec0593a51e9053407adab5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c87a1b6bc4ba83fb7bad384176ad6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97161fd2d302263fea282c71e62f5381314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e5e212499bb830a188eae70e92dbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4751f39efa97765eda972d54c5e8bc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fdedbfb400562ff011d9bf80db6ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e6e0c2b07da14c231edbfe2a74558318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec329a9273a0e09d70cc7945cf323319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ca16c17eb9fcad1dea003dac5d59f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194764de89df7abd135b922dc25b3a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c59aec3ecd64480ba5fe84b43dd55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d7dc173855f8912d0988284c0e44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fd56ae8e971393885d1326d9b84d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f37fd5042d617f3a6a2df5d0b0d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d86cb8151b234e87babc4bfb244b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bb311888f04a691cf9d3dbc6293e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1a67b65b07ab97fa89c048ddeafb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56724588606f0e4ee10a531bb51b0c8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34fd619543caa9cc380971c1b47e70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e52754d5c39078784c34cba7c4b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade8fc2e2c9ddac70c0f43bd0b3f8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a729009f8c57d84da4cf8bc191faa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e76b6ec89fb44c961ee5d9283dcc13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c78f2ae5a5b25652e6ef636680b83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677645bb46426dd17fe9c785f15c3f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b455e8a190235b2e42bbc7f4493f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796567661e15662433ff43a439f2c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370b0207a50f87b52fc4b61d6d9dabf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470995bc9c7b9dc2a4fe8d8e77b7316340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2ba26e770842e032c50c6844cc2f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eceb0ed9a7de86493b702232e1a41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5fae0c47418eb5dc8ad49c4ff0b0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61403285747f27b1d4b2d91cae819d86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230b75e14496e5c06f6dae9fbf7c961345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdb65abdf8913c4da1c9b325b5a0d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9e15bea214da1693cbbbcdc06e4d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9deb39df9a8e579428b8009e58b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e30b366f6bb5403cde238ec784ba0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974fce6400f2e02b33886d6d452cf85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe49885672259a41ed9a7a79cec39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367234a327e617e9203ad09edfc0c35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574ee723e49d9ff12d4aad99712e452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05928d557700e412f982ca85e07fd92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821d7e53bb8176ac1f40ff7b785efd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218907c74c9ff91269d85d68eea32cf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dad190d1a2f70b7db2ac450cb5fce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2df1aa608818d557bbceb8bdbf6037358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce504e262e6550d5e74f746d01106c33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041cd34be9d22d4bb8890e819e24328360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731640c2a6b00f663e845c37ba2f5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896828a170802f2b73fca6169054627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e828bce917fe57227d8db1b8f408d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610ce69a3963619f9b05fda57e6fb65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f7edbb312f7b2a76d29fc6ff81760365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6f83930277ddb6f7d59624c5e329a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13725f5bc4fca47176a983d806179b99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe76239e20c41035be0004ac8656e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fffd564312e9e8454c27f749db7d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641c3b5a9dd43ca98b9bc83df716238370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272b5f149354840c2031e079fe4c723371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cb82d0588541df655c9bb6b265436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e792bb9dc0be9cf5b725580419ddc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fa6b22482d696ac83067c27c7397b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7fe3784e55eb5a6fe104712a647f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e8bf3b7f0cd653b9a7c94da36327376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33b897348a881069d7af3244976b09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b8b0754539548773c1d2dd30d302f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86262114c54db9059f54bb814cb9ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a20e7d904bbd6b07cd3d47d55039380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb003ef4433f273528c0af8b0343010381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b0b94e667a4c1942e5c3191ba8cc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640be9dff14ba2d23f05687a33dabd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16918da3ce0d8bf0f49156b64d5051384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c89cff256fc8115cc9bd7fed625f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95f0ad9fe3fe6d047a9cb623f9a51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e93218ae8d7b8b038e927d93fb25e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50647a071d0010db2009c96780c5b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc10cc20eacb2b0e9198aa4018892389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55617051a411821c478223d4df764f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05681bb375eafababc0f3e2e1dacd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dbd79c2f0581782da7a64f0b43c4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da9698eac9645707d3705805be3ae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebc77a708cbecec8c84a3717ac28a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34685bbab99a69f41775797299cc71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4559263ad4de07787ebb91e0d978b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4804b68e8cdc592873e6d3a5cbab8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca52be0a326091ecf0a0a01b96b4df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6d1833e79b66e46017101f693827a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a5392c80e0f75649830172db500d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ed05f7338a9abbb6247846361a41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b31998f03f6518c04bfaf48b51bae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368ac0ce60c001ba291643d7b765139403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9443392223e4f0f5ae3b36a55930e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e973ce1e12b54b2160261288debd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17f9fed1a41c91497e6c025d41f38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594144f62f73a145e3094ae3e912e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbb702307790505248b58b340d30a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8d3b5b505876ef7edb00c850dae3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977c5e229b040852b15aec8bc36535410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c88639213124e87e1955517371bd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3b2dbea262f3805baaa602846a40412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d20af7e4fa91d585a97c000b5fee14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f97d1c4b4a7e7859b82e47650b21a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f9a6b2350f9da13f6e3843a6a34c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf3ac21eda4140e6b2fd53d1eba794416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6c2c6635bb14bed2b4c1032a2a75b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ed2223e88790e0cb74c26cbfb478418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c290fcc0828b17f69373087ea744f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dbf5ff997753c33ef18259b06c0c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438d36febc591a0d77bbe8ab126cc38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf2e3051c11049f256487af19ce0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa4fe8223e74f48206a8b0bd4da87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69951e192215e1f7de1c9a0b41b65eff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1213b95e96a98f3f68be7b12f2db838425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ce21b92b4b9e99e1d76bf8bc8f40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163477de612bd13f9d6c4539ab7ef2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65da752453abb4740f441af9f8b8a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a253a514633c839ae02e84aea4131c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce54b206f6d13290a9a2049747392a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dadb588773f970211db8186aa5d0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084edc1ceab2f9c543ec4505042049432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5236088a609803a2eadf910b8731a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad1128e46f1e05b15c568802d97a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aba22c23e09542533ab2d281699ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff97938fbd0d23cc5d7f23ec4db9d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f44d44607a0e4218605c270428e41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5542ff3ad27c72d95ebb748eba6a4ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d511180aedff7cce8576d4cd2d517439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab714b92c7c6150c9b34f54aba3077440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250beb20c7732a27e37326d4562d04dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8be50a06b311b4d9f80b7d798bcc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc28a3122b045e5b90bb802c6739682443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0198979c93e5f4758779ffacdfa304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb455c78361b8da474ebef58ee57956445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131ff30a9c492a6390724d32712542446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440eafdff791048595e3c015db947e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ef59d75e85d15ac7bec74f8648de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c33d2e0e3e8b0b0ea0b5921c555bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eace061c8eda4c0bbe97ac5c2a435450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e11d9b947f311fcd762bc1fafe0f9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a1465380f0c18609d86451f2b1de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e5b85d90dcff95518e3f2c0b2470453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a7eecf287236471e9b91aa9d64ddb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970ae7073a247e96399c1785625bcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd221db4b5582aa93c8febe8d0d0b945456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f307915766509944436f4147c45a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc46a3d60b94149253a38455e16cd3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ca154a44bf354180f20540068fd62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3979f6d2e316996e8cb48b27ea20b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99e59b9e5c3b5f425295c17d4e4e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d3bc5ad1f3b5e1ff55ad95d1eb22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd241887650cc3600aa8707af55d0b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeafcc838bbc0e2bf968a542bc6e61a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d80443d4b40f1001bb7b838c6d35a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e403920c90a5c528e0717ac7ad82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8165653e291e37d0e01831071ceeccc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5a706dce1e29c5a809c7f88ab42a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37120206d68f8ba5175cf1c40fda60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a3b504d9450ca989f8f717465aa4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953efe43d1df44857310e50b94663ffd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cab4876b72ebab55153842f56f5b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98557deab4dc11cf6495595c6490b03e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6512f3f56b9346f8fe43125f6516a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c191446bafe1d654e4de463847d562475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccae7123903ac9cc82e614f314e911476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928716c9577954e1368e92f597b77f39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135262819c87f9be01e4035cb4bce8f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3e1df471234a4d38326545939695479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da8577fa7abd1fa4dbbfddb40a65e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46bbb328240943a643eb6e3c1260f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815d1b922bf93ec959052faa653583b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc2d5a6d82ab4c89504445e43bced7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401cd5b6149b41803285b6cb1a4899e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf071e4e018a17ea85863845430aa29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3cad36348b3793b62fbaad540f05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570b64a2a3cdcb7b73229bdf14f54a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49f72ae88edd1e8dd03a36b5c0ac4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68ac9e131d59547c519df4131d5c90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a00816b3f28e87205e9a7f554d066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8777b8f73928ed198a58bcdb070c9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc752c3a7720bdfb43d7f5d4a0cf3a37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea5d19f6b4318fe5c2a24e01151c87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3292be4b5afb683ce9cc1993a64ca31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52146d4c691be2be3a2e882e7f986585495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373aea47df1c67f10631c7bf4a58165496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3a8cae5c5f3665ea1f6c86f34640497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1800ea2710fa92f90b17ac921a5f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221bffa789e32bfb2aaecb17e800557499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d879f01a03a8a30e228f608661c7980500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527e92ea9bbb930850fb082665a28a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499f147b137e5e1ae9c9628c3f8a143502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcc16a8bdba37442a301dd246e7fe7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a242738280c30fe28ee4f1d744864c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe5643222e69bd62b7061d35e86474505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f0e895bc457296a89625d9d254a0b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35f09f289b6e158fc609dd225e465507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5611bfecd862a46a15ee153f6ddde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f71fef3512ba2dd524f82189c8718509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ef6e904ec309a7a610eb3a319e8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b88d5bdb8bb8e80b182f49ac51a737511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84842d5e78a64a4cb53631e504c3082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84500cc10ae7ee8e8c41c674d774fd38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c675f89793134fac642db96a0dd00be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57fd9b1c2fff5dcd32eed2dea0137d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe2838ce19c8247b41446b5b8a1d3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e4fa0c199b843ac3987c06177349517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76bbfa17a3b84018027a148043ed0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c26cc13c92d6d79baed68ba6d33e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0075c4e339c91046de3d71b2bd560520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e3fecc62fc75b460232e29407c5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ecb9cbcb88bd285a3388d2b56a660522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34281a0fb21711e441e1bb718b81f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec083854c91bef8aa7379555c92c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861621d524529a9f579fe0713c93613a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d8ad35d82df244b83da53e4820ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4872326d4cf0a955824f77f5b50a64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6b2f27f67dc6a4608dc8b334d9e4e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea895cc43737cbda8b2aae4904c4984529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3229a209aa8a535f1c294ffe9b246f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b8039ff81dd4fb2c4af052d603788531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f586a748cf521e0825a45bfc83485fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc2f00fe51474622f55951ff0dd32b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba0f5c2e37efae2f8ae44cd23fab34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4338e5380a77c16df823bf224b8ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c96f932c6cac27e1d2fd8e2cfceeee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecbbbde94a12435d9bfa9b95154420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c96890b01a4e4141561057f0e211b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e932e4073a88bae252c5735296b24539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5062242304a2fdca3617e881d066cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaaa1b8545842b5c2d36303dfed0d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b1db44ed00d78374e699aa35ddf17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf9a46d016e2651fb8c7f7ea2d975543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8af48cb77080658edd28f15a7e0d75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e651023c567267e0da2578fa7455d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d5d0a9ee70e056621a1254587cfb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f35c4223a3c9c632d1a063cdd269c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf44cd456ee5a6fb4083a354ee111548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811d6f075bb3828f035916b6e2b72ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb451d672248c476eae7fb654b0260e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f6e1eeabf26a609218976a19fdf95551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f4d31379bd442d85feb9a8349690552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1f4cda482c314429d95bfd07a180e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f429a42a7cf29f108ca6d1a6c223c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c99b18f5b8aaab15fc196541e1a566555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5c67663a8ac23424ca3f1fa4e594a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94ff5950528b416fbe04a414b330b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62e775b5fca84ae0261de37b18571558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0f37ea4939adcd09bba1bbed33151559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7aed92b2ddb2daaf94ec40e6a0135560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144561d247b22ef8caa5a707b5fb12c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b007cf2889552d240e9fa140de6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb5d5b47e769b39ddaddb99941dc8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d835fa750b1cc98f7508f806d351e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b420bdbe37a6152ee8ff2abc7838a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb5610a29fedc262d7a5ee44648529566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ffba59da22a54b1ec26aceca1c4de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3335dbbd18d7db26e72ef5a59457050568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719a8d8492e4fbbe58de657bc333a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afc90a6a749e0ab1f969fcc9e753f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f05a1c551982cc3ca1b7fef51fb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c0b33c03ae8b5b4319012cecc1495572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce3e345487980d25fc0279affa537573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e477c618082b6cbf0796c155daf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ab70d7a12cfb27c8b997a1ffea02e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36f23a6ff2f8959739b950266b8497576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb572190bbc2d918515ec9ab36006577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfbaed13061aea0111d9a9d14b5264578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f171038987dc8656cd00ac44f4b913579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30dca4cb956077829fb70119cc089580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074225caca478d623cda324473dd1a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0e8289c955601e5e5d8fa0dc7d4cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ceaee87603b00b3b1a4e924f635f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86c53c3588488af4cf025573d7cdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dcd0c2dac96687ad782151d210b2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742d5507b8e208fdd3d0ac150e0aece586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aeeda23aeceeb338359ac5dc2f9cd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bc1eeb32b66e774d386c7c0344445588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712abd5c2e0bedb94a6afa0469aecd79589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8d9ca4049a27570d9f0f5a4c7179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4aff6932c51567bc4424f23f9f76a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc5f0fb4d3637bfea3bebce2ad09d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d26b0404559ff2a66bd3e7da00e18c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed3336e2ece3d484e8b18633f4125594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cec80345139d23520cfdaa49b944595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc67deb36d850cdac971fccae080ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68ff8f681d1179f738506aacae9edd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1870b9c662517b0585cb62e9ba67f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a9249bfcb7d0e53640a2c2b04fddc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d745a66e8bb6af54e847b337bc6f68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933369d33b01455466cc8d6b58689a10601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcb5e64bcee0adddd6f0453eaccb3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba37c08e21c0eeb627205b880669ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51449c47412ee41deadae829f5d95d6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9e63c627feed6f8f86c9cf04704c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a0648ece6b68b3b0dac056186844d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986cb58c344e08c3d64ee2182fc6047607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b64461eb1142149a8203a30d1e71d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5d831fe7e7716c141cef3b5813878609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d30e728ee0714035df39dbbbf94f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c4b7d6a0cc9d7f09a5932cc5a46d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e896d72484a5aad62bc12405e4588ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b251b227e829bea1cbd5e7677553613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca238fb66061196710c65d992aced28c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89452b4eb8918462fc30d57148ffc10615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc880bc32cb90aaa6ac06c67fed5f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721463154648ce743f46153a7e92bdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2976f43cce914fd9562cc92c71c1d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022e07931f8201a4f865ab8df803b03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54a97f2b34a6652cc0a5e3767c997620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1401dfc1e17dfb9ea7f19d97b81fae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98237cfe7dce896aefadd34f98b836622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7f3f8c66863afb748b5d77c499f57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953add177ae1e392614d761bc81a91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a8cb2cd43e69ebc3650fe14f1af7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb531a5d91b019a2a56c97c30745ce9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2169d8446aa81cc790473b5bcdae0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c91a4987cdc0abb16c31c52980db6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345d596842e8c67307b8da2af77d61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d874034aea051b130333d3d35b0e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654b4dfaca312b195014497619095f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4acae3dcd108ee8f9b002cb68c0aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca30eb0e7d4f8da94687f3fa7de0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b174dd75b6a2b408a77b1de79d01f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd53c61b8e0814271b37b1747579fdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021de780974545b9c81827b5214d5dd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa214b28a3880c04c9539101e848087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228afc3475336a48ddc80e05db917f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b4a48546a2f19e09a1e76847c1b97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6c2494811aba9c00ec10021a775d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237417364869186c497251fdf164b94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660d104bc7d0c86fd48e04fcd1a9bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6067e71afbd59ad74aab08b0e776a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c7e55f19955de2c8864b5dd557664644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fde6e13c11afbee71d1f3f444f030645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283deba767bbad0fb4ca9a5ef15059ca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c1c640170b8d2b82f00487bca0a53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3d3f461ebe2c4cd65593ae575ecd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9c9fe75a1e519bafcafba6b901ab0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27129104eb2a31efb9e6ebe32792cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794dfbb585e6cf6f6c632f408db33f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1220bca7b2ac2fdb3aa34efdd0bb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86ba83d48b6675e918e86484b2f943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c3f76894a39f50ceed84c0426f07b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545cbf5f792013065b50139bce782f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e3e85f2fca78720f8ee2d3332d408656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042c2be3f62d6e6a32b54ed2e3c04f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05eed205015206460e72b544f34d3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edcf9f14cb07a82829627275c5997c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4008a50534dc808091b287c6676c81c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d143f4f2aac5d54ae2eb677a31385d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cf350a3b7dabab3291d1faa13ca2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74aeaddd248b4fdb819116976e8f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c251c9ec716c99d304645853eba4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35745f11450407ee6112de53bf670ce9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c75b565d751fcd443083d7a467abe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f92d7cc1c2afdc8428ba10a9bca1e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785948a440ce8d2617e627cb150f1d1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67f88b875a60fda696d5274e871f6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9be6976cead41d46348981bf42ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5466b60a3542be91c27f06e6f153f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828f509ec421ae33fbd1034bad3e67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5ffe1336df86d0f79c20ffb7b9d84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f6781028c5c128e53f0c85ff38df4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638f17fb601099c05d47bf3e6d03cbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df814afb70eae95a26d970959223cb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868f279e53c2092189a450045b63ed3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb6f14d13543917f1f8c0735e2775e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec902044d1f1e7c3516364bf21604679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033023d52446ae88adbca909977f3e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba05c65cf5e08e62edd64cd7bf802e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc695cd8b01fe967d5a92f5cc43d95c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9422e55c6efe492530197f34e1790af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e69fa97c3db9e3c8eb83d95bb054d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f392d3b679fb46cc755671fb102e89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddefabaedfeef111a15118c169a7fc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be23098a2683228255148bb7a2e73b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b344860082be8d698295b6656502d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0750ed57186d5145e22c4bc116b6f24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fd769d576fcfed7d381bcec65ee0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdae031474a5b05d9b373b3a7beef5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34601b18159af36c330125c61d55ac73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fff1c231012aee33678726d6d7d0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9841612460e7a2f537319280338456694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc8fb0b3fc65d34f6d0aaba9de29f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8688aae11de770417d9ad9fb15c4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c2c4fc9679c09aefdfb6b82b2f57e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86577a3842ca6f29d9f97b850f2e232698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02fbe87090ccc26ca4380118c910f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da81ea9f386253a3a13b44690dbce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f3e7521c70a6a607e69fc50b541b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a376dfc85c836bf52f30d3253a068702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe038222dd89662e94bb566456a2fd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e10d9083fa85559cb36f5156d27199704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8540f2e8ceaabfb0f50f3f60a233944705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70c923f0f0875d46a7a08ecd1154ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0912581c63216a82bf60c73ec6c82707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857d96ca6c50e37cdd453aada1cdb20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a29c1d23417af0ecd1cf495cde97e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef0a99c8f51e90b0d59d5bbb256c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78cdc2c1b2af522585b43e07907e81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369b5c18efc39cffa5f36ee420deff7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b941a83e435375576ab873a4095e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75998abd92322c0bebf973fc59ef4210714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db3b849aa2bfd35b94a4af61e0e03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7948abe88714fac4e8fe228947ea7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5addca5a6f11bc15714e0d1824e24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195682ad6ffca61baeb9a346abe9b79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff8970f4f21ef87230943855c8df9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1105e28286b959cdb19b7107ce13059720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193319bdfe8e419ce7401991264a03e0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67cd1a7edfd135261836adfc2f0fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078a4cadc4e7aa83e4d20b1b977fabe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04804b1e62dd6130b0eb7e63daca29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c676e45040b359d11a1d85e59f07b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930aa5a6fb844c435b1be6cbf2c92ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80479acf975ea1e980c5b613f08ff53e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b32a3ccfa638722c90e4c2c73d19fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268786c78f3de5ec43214ee0755db2ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff807490542bc8cb26ef8b91c9050d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2ce552767e522b3717e3e223a83d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d40fd574cdbe819b5d59499af8f93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307b43a14f9e1e4a1ecea6ab1beda6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedca5e6089f732e41b83694db6650c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79d37e8649e01a87a3fdd4117d4467735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd65b0f5e5e2954d4a126182172e2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc57504e444309d515c49c182b2288e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df03d6f2779c28562f9d2200fbc295738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d1fef8b7e6676498674fac75df201739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b908d292f932efa08791c151527b01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975ebe44f7c3791235ce9084d9e7df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b9bc113b03efd382eaaa0c0ff5e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052df74d95384239862ff261eb765262743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171ca97a3dc2d0a24b09467f54e60a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1901d8cb21628be4a07e54ee70f25745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d22c320316a7f87e02a24e072520d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98693b298a906d61fb90347e1ceba8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bef5aea6cf5731c5ba71e5b996e301748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f2366f92c7712827cba861eb80f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66b0b9789640ded74d2c96c8423cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d941f24091f811bf7a32165e3bef4df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de724bcd681548cffb811b73edfed0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f9c7a43582c4ab6250d8c41c3aa54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd045f3befcb5b6100af1e10228b8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b767cc3c5792363acca0547a078491e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f770f8e6fc41663718427523cd43033756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5cbec71624283e1c25d064a5005d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee140e2774973d56cc82388d03c013758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d8c6029ab2f06c40fb5c5c3e2b11b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>