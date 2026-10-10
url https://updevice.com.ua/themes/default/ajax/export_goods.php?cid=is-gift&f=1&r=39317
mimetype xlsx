--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d69cc27e40e78bae6c01356d6bbcd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6068cef9ad1a55bbd5966c43108d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808252b34015e1b9f77db0fd7d1eb4223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40338511f3bbea0eb5f9de3893d694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c359ad1fbad07ac6bea363edb4ea8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794ea47ec94b28e74f12a4dde1179f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c39abeddf752f2a8eda5dc03bf5e907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a245306f78c37e618f66fba2a9568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315098b83a617acbb0a7d5bc972f23da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ca9853c3ce4f6b42f0ba240f8fc1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028f1f72dc53b0bfea37467b677e9a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d42ca96dccc4b1d2c584595905f5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71145067528e939df4fab2415e56f80a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366313a21223046d16fd9567d5f0f0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f331f0a276b7b61cd5a4231efec6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035ff20e5aa14e0677cef82d555c3c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbaec939ec20eb5f6bdbd2a95971517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc695745ea7b916356d5a833e993418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5361283889fc521d28a6aa0395ba3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1593e8ba0750cf938152ff245146f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d745de54af4f25042d7819899a4f5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede04b828b0d2a2b3e5252aa310b13a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7e527239cafcece7b08092f664e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ca29b4fa0fa2e706ca18a70b2ab7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357cb13696edd844bd06888f5d2735425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df9425c2d1398df6543a6dc2cb9a8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd929e716105008621e743a7d674b9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f294242ab09877b435c05a4bcbe0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bcbb46e7178a5dde715f9011d164229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c4cea39dc1a356770b601835a312330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b440d47dbf4194e8a6ef1fd36ea931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46c155d72a7f48c5191308f6676eda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eb52947fe5737e3ed1aec0b04c03033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedc22d62c4cc9c90fcd437d99d5ec434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198bbd2aafd7664b73397275073541435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6848f4f4f1fe1c0411db23891556136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a43eb59a10b5fa13dbc7f4eb2ef2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3565f0a5db34da32da1cd6f335a3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9159fd29a49359a54449b6d03bc87439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54f1b53bf8a90e63d6ad1c531c407640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17d10f76aa4c0bdb6d6c6caddd05141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dcf002375cd0a37c6e4dfec95842c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed196073424c13ac615d3d814920a91943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82c206a15d6f80bf4f5820f5a989944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e70fc74d20cc81ac35445e63e96b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de8f3b4d745f9508a7cecbd70d90fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b49fdd495a640b3144ee8874b19ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b453c04f7db0f1253579a94cc3b8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f45d0c3f2f31e69df3f6b11afe881049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265272292413e891f95b101f240bc94a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fd4591679f967fcea4b3e8aae9cb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e8ac18c7374d4d8108c83dcf8f84052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379ef2244f0828b4e3262bfe1e2821353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2bf4acae49a1daf4630a988de78e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810335428b9b5e619ccf725a87b269d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abd5863b325463533c5064f8c508b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b479107dc115cf9d95cdd60e960cd4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b882670dabab260de23f911d6aabdae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b81036d3dd0c0a17a750746e48ab5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcff3b3222113c6c4350a942b2ee760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805092982250efdb5722848a20219ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bed83ed5792c7cdc76ed159f95a13c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83523624541ffebd74ea3594eca4e09463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bec46bf522b89a6343bb1e7085ce5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6120e212069d183fe8a01bcd292ed065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f43584684f17b746a4520b036bad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353620c0814045a904f7c65c5efc44bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa66c83a8edcfb776571b97ee9b6b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20611f4d63d79a15a9694b0c57a72ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fc80f0668d3a8c33bc6cb652c4ce070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a537c65e47bfae25636babc37745c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56cc87b1d40a5fd2556a081a1ba6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d00f1b82c2ecfddad1982ffba0ade73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de4d6a3bea1bb2fad8bf737e6955dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fff9b44b19ffa70705171f8cd927375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ed2dd76ae697575fa9c9a9d99dcc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96ec2559b3dadc33f9ecce4051ca9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6802554a0cbecef2846b3c0a8c815f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d35ebffe54bd1d35f4d8baa96f3f6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819121161b7a42779ce12c00231e3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122906dcf7c1c92bbfbf0fb5b42d1e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b2b3c28bee38c79d37dc211d3b62682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae81e62f78b907448b685fb938b1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1479d5b0c0ba392bcb3f75c3b0c0f4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b729076fef0831a6926da7c16ac37f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49f1cce7659568a2ec4a8f62c9e2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfb6fb053c41136be73915e80c111587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18071c012429fe06431e3a232a3fe32788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00504fc5fcbe15d31df3426388a9b2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420e296e8a306c017a8038570b80a1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc935b691c8c9509860cf41338d6306991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a90b3671291153eb535eebbe9dbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea34c7b64d8f563a70e6e181ecd51ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071f632aa77cbdf6098b1f8ceb3092894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3287cddc214f20821dc400b3dca3f8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872ec5b83103c46ec5424dd54f12f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85644ca9a1b3e1dedbda3d3561bd4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977d61778ff27af4f7d153ef8e80e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3538cb6afcf3eafd29cc682bed4ca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0bad98eb6a65ae56f500d70f7c0c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bcabac5ccac93383ba38415b92570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bca402c5a99c557e36ecf90a4ac6d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd533b46acdee2ed885a7db2cb42524103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2a681e06cc26e0490b0ea9731e908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c777ada22fa397b1f5b48456f32fdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ffef2cc0a37238e092a4df0a0ed73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9924fe1e3edefb733b8da97ab0a5ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b3870ad716166c57b89602905568108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425eb0527d5e185187ddd86ae46c3ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3bf9a65ae594de51e6cad62d34a41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00791a3b066cbf59b0cf75ea3d2b2b6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff19dac7aac9d6ead5400c929997736112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabc845d0ce89a369ef84b4a50cd74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f27fb0e5b13b7e9817d356eac1057114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eab2ae6c0ce76b3575934a41ec5ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674a4f8ac5a037d0512c37628f66a16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfede575e3ba2dd8e950ee1d7cce267117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db9fb9191327be5e4c464a554351e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00acad6db5f7f8575b22adca4321bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56efcbe49cec0b39f6a4d7ef9e13248120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd003344e0f25899092a23bd81f51c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2741469d075cd3c131cfb8ef0801ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d9c06939ef660241663ccc61fc0da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8deaecfbae585aee6fb9a1c32be33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62f516009909dab2e3d180b3a0dee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96802917d15968f4aed715ec2733d3fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ffacd108423ce2d00a5b618fee2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168b1a9d78642dda04fc242c6ba217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b6d48473691c62080b1dd2fc8bbfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f72659832b9076ef053939b888830130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ac55f36eece2b63e13dae0b6c7558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1100c94cae708a2888682904f54cb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18c5a33d4cbefc8d63a820b4f978a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b13fc37006ae160f4fbcc27584839134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f15590a2ea55dd37d6a8ea2ee3cfb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80723a25997fc11fa1029ade10d065136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ebd31e9aae1a353854f81286c646e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b7e61de7a85692c485ddbf303601138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a8abc4cd9c6a0556283253c268b13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff3e48580b7e0de60ecd95e5be0685140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d9e39bd405d4cf059517dd968877f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953ca6522468c95d8249631bf214f24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db28d7228e4e9d6e1858f4995d87098143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4008cb8ea7c7b2414a9207fea7e127b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bcedff5bb13d5c8cc38a89f18086a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e52189bc1f9ba00180c6db769fc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b418227ba878407c6e6a84f80a1b001147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dcb626fd916c24c174996e3aba4ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ee7355cbfb80ee993f929458ead0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbcbb715a6a35e55775d26e8f1231c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147df5fb132060e07b591daed51ecca8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438778c5b6870cf209ff3294bebd4bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492190331ffe8ce30a258e67248b831a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db29ba99c85b81d6f21ef255333f06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef501dcc833b6dccd409efe1ca1cfdd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c83108efc9947626cfaf21e20e1bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e576e636b0851e504e7ba9613921a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52aef2bd52aad7ec4c1b3b7805e1fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b04ddcf6ad607af5b84926a0e5197159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9d842585815e35d96c9c5e367957e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bd78949ded73c27461726d6496d5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63a14c844bce99b6a4458dde6e3a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ddb4f3d09e55b5ec9e7756932fda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc65306338159fd52f6e6cf7adf09f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee9cc9191c926921bb05a92e5e7722165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6f53112fa63669def90452232b7e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf5a85f19289154c7e8da7e75f14a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e45883ee0035f02e03a44bc071c54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9bea35e26e762c58fff8e332aa82169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7a2f5934c23aec3b73525f40b7496170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332beef5d7584c7d69fc1b4544ec4cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab012e0922413b711cea599f5f5ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985036c0224c2ad301c6fa4f77dbed82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5341264ee2d7578a34ede62925dbfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86e16aa1cc365f8c011706eb90c7c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed85b992eb4cd3590307c53190fc138176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ae31a9366b2bfa79200c867a4e0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85e7ff476e561fc50c1f24c1b63906178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b9f180086f931e9c1518e38616f1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0614087b941335c44fb3e1c205b936180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84281bfab462f20b5a931010f692920c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312301372feb959fb956c4ff49d06fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b08c3d854b5e69ef1a38e52ded675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602a3c0d5103ef28df11d41e810354184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c844dbf52bdee748d119200db383185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a093b9e08c5e1e269ff832b84e5c67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760378a8cab1ea7dd23237071dd2b651187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8c33dc7de5fbd0f1f0c08c239768a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2dff3991bffcdc4f7a6822bc02f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c0f31dae5f8ec2d436158002a031a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e14c33c7ca8dcd6c6ea88e560c09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c06887cd9073efe04c2d65acb5ef2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15535d10228eef77328273bb57506e02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ef8bd71c849b0905b02e8ffc87243194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5869392106f0b7e3757f5442ff6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11598e323a4569979aff5ba08a2fe9e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba5669ecbc9aad9615650d382f41d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb98978d23b2bf72cfa50dfdffdb6bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d257e37f658a913a0496f0c2bd1166199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a750ef0720630ac6532421fb1dd36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba61bf72493562b9b4de8d21e04a07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243150ccb8d7bfa0fa08d5a17c4f4d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da0a5fa11666154920fead499a795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f2d267862a994efd5c3ba5c69b2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb23b9776612687fab5ac75a19a1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d779712ab23d9bd5b2cf0c45fcb1ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f4483a436c903448d18368e58478207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbf77b62871481a723433fbe320816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8a9789303cad2c94eed4b9d8aac4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e7ba9d13e6541bb66d8f1d65c008210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38c730543aafb3bcd443565e8f25f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2e7e1aa9e6ece110342bc3d913f4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1e2e94c84d3d3d06a8a8d5928ee31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4270f0af3236a1c3ea1eb01b57711ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69e7369b426d9b53638c2b61b84d3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b4411c3ccd1f395da3845c5d7c770216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161e01fa72c1be305a0271743eba72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b3a6f754b1496f1fd31a313632f89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551064aeee3f87257647ff15696cce2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801bcea8b67c9b86c9200bf6b55d97c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f73c859496628a5096e5168c9058c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42808fc68754d98d9b18aa04fe019c24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534111b1f1afc05c465f7b175eceb1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a498c2f6b2896412d042b61d45375224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e6d083c46b54fb1c33e026f96ea2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e25b06bdfaab1c70ac87e519428c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e595fe3b0f4433f3cf2cb3b2363ce8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265121c44c1b25e11175b42a6b2ce22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f44747cb2a10adca66312f2c0ff00c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c795ea8d085c98a8bc13f93aa5b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58fc82355c455b9acba21d10af16d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807e9054f109514ce8fb623bd9c6953232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fa32e41c10be042f2718275781890233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aff1f2a5638508bbf35c58f75b12d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1074b3861a5abc37726f6fb4cfafe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ae349daac7d40a5e39376aeeea2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff4e2b105a64f3968e1498904f5ad3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6b4506aabd3ad0469a130528c3b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e087ad77cb2f75fef04e009f9b635239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe637a93e2a981f9d93b284813aa2a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a73f7c5ead01a06edd22a68eabea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4702dbbb1a7a88b7b8127eb385a87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f1a6f6b1653b08bbee2252ad6b41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6b6fe7d87dab228e9dd7265fb5fd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d34d67494cd9a41dbea5ab0b8a80d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c980d8daf00a6838ca2f2a4f52d2ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e2cd0143b40ca8327cc0fbdad2a32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad627888d199781c0e53443b6fa8e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204131224fba4972036b51e575d4dae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bd912412965a2a49f8ca768fcbd09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c3410a1cea5029b86746e1a11f4de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe443d07b614af8ed4b5d193b349ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692c78caff824365bbe5b7a04fd5366253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece1f3b5cdeaaef8f63a4cdea4f81f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c0f730331fc172368ab2657eb9a5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80f1f6d8153583fbd9c528594d3cc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104414843556e652bd718e78d0679143257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c47b5720513949042d4c2775f14ec3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56f3c12642d2766175fd83fbe85da3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b23691bffd3c2ee46284cf9d60e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9f7153e94c113ce756029c27ea47c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f894289bccb77837fe301b279e574262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba199a53bc05b2c1fcab9e2b2157af07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cbe85d8ef7aa1d73fb954ee17ee78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa6ac100d0ab100ed99209a718635265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda9478482661e0be39974fea98c9eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154f4b17d4fc93148243f5c80a9af97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf0530db30d9659a51180195912fe1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3e9e8d53e3a511f7afe425b1bce66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb3bcbc3c58bb43f17dde136d51b68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd02b8893330025aef2de6e9a01209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6912cd03b18eb645383ae5fe578a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd4aac82d26c0a4fbd51d175286ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34569b5499281917308b79e4ec49df6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5ab0e76bbf667915a1476835ec237275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24c290ea7c2585b9189087e6b83a62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82498fe4c73af461219ff9769bd5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb046cfb9b1783d7aa286cf9d9ec84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2b6d0f83b3f7963c8fa58cd161fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe458b45a9dd3a79b21266f56e4efdc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924ddf0e8c201e8bd020a5926090c9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3f63afc0fa78588fc05ca247b99b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37852530c71ea120e2d46a79fec7a2c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02b756c38c3acdd50cfe6a32537173284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b12c9708c3effc9899732e0b38276285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65687a8995bdf1fb01050d275ca43e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea463af2e43c255d58a805ef32614287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ee16902709351f5e05b2409f82704288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d094d2ff4eecfb343fcb9998731e357289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfebf93d4781e522f058cd36e3cf76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9082c7de01d89209c30aa86eb1182f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e081484e95fe07b4c432d4db9554fc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d5ac721c3ca4f4dae2824b6420d59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74f923c5e7a427d30459bd20dd757a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9548e0aa02ed94df9550460ca3233295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f09712f7893c8d0bec0a06f6d6f0d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c94d0ffd6b8bf735805b442e4d10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af80d02e77c1a10b2684b354679b1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06345fdd65a7985ebadb50fd354253a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531768dafcc9cb50d67aa81b5d0c5dd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec796dd348a3f523419db8e97339dfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4c22f4fbb3000d16624789041db31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a7ca49fb3dac15d84b6ab7b5fa785303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd89d9ba16453ea57f92db69c41467304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bddaff021f889243005ab935a3142305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd5d91dd51f14249ec0e96e43b4a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e745375523b977a126da17906f8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3e1c8244ee86596e9db6f3062f66c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbc890ca7c16ff2bf4712aeca22ef6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a77a9e496868bc1d2455e33387af1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be8f289c44532a0cbcc95a5691fd99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518b5e028a94e9093de050602edb23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1eb4f2e75b544be94f44b73549fb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af2ecf2d09ee88b93c37a8492ad82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b346094f06344b71d422eb356a7fb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426869bb4091ad0a00838a5e783251df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d0c513f5deba63ea03da3fb3b6c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b04f754a0ca6721c702bd5af56600318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ba5291f2b80a5689fbe557d9ce60c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b311d358403c5e05cd036b4c0208320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea38a32741e35e0834fb7c5767d3553321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54606b5f9773ffc4da59521b68c08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f75aaf8821d0f7badaaa5aafe2522b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf3eb93df9630fa35081ecec7a419a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3ff834a479a4dd78af991726f0c5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a812b95b8dedb3ae30f8386da5b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b590edcdf04592dacab122c867a82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6ce986230b5e27f0f175034cb762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdca617a049887a0e2af92d8b9b496329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e0cf8ad6e9ea7800afaac41391f51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4d7da433c10f6004cc28d24423846331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edbc3a576dca532b25803d6bd90777332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99352d4c4a11dd6328948f865c5748333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208c130f861ada87d437c0e0979b300334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d54e5362095cc887c4292c6159664335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3604c5f8a977a65ef5be75398c91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ab91d8e4ee453e2d8527f324aac32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937662b166a453b5979af67fd72703e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2f5668f56b4b56126e14811f73e1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee09a5557c7a68a6831b5df918f558b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4deb73c9faecba665c2df7634ba3dbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f6252cd9af8074016cd31dc54540c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef050358b61f3ebc233206e331da8a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd120dc33b40923ac1e3672fddfd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c5d9495c9e9db29684630c8ab0619345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec64f567a3ed8a33561a2b07102042346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc43f657207f536cdf1f48ddda9b3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd3406adf60e52a51732fe3fe0af8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30628c1c87d9b91c321fc933ff58ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4815b164921eb03ea5c682129b51510350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b6471d12ea991f2a1fb3cdacd8e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ce45c9749ed966dd91c07dc059a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec153511efc213f80b4f9f947c5b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c1ea9df274755d542ed9f2fae9a6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed11744bacd1a9071e23b97ee43bd91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c245b38262fb79404a12fa3920224356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d84316852fe55bc49bfe6786558fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63e691e3f301f9b5c0ee2380e2f21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8876198409bd0151cf88ad4d758f03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d5e2ac322d80ce919e469d584989360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8853be5d13fc3012a52a48b5289f1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af63811c1726e49dd68a1b855f3875362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22856aa0090b3dd7273c5a58b372b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cf3717a71beca0c458d6335fb538c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1f128a8d7b694ded50387755e529d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62e22ffa72c3377c5b41988b0fdd1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25467f8290867303e952d952a8c7c99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2317dace27bc62911410c3217ce52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6bc8b39a8c7f821244e92c99107c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce135d1f66176ff8976d8ca5698933370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a3b75f2eb7e7f05921331e87d42bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d50b727edad2a0f890025e480727b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f72145854712c73958217e431302b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297db7d9109d276f6423f639791a60b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe5164ad6e173eedd6bfc6cf8d297b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8c1a151280afac42b5f1b2a69a1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5115afab2571c3d758705266736afa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986d8ed82a012e70912d4dc6d157e61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b7fa567efec6996290b518ae5be69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c52d6afe12807f20b10eafb2c0701380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7bb91750868389d27076d0f0abf47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319108925e4f4e9d1c6264fafee1c617382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f4edcbfd93673dc1c5922ea637eae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e95a6f42b17794103e56892c04cd51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ccc128fa83187c49ba2836bec5af7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59834e077482061107f567bff9e6b9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec00677e174033e2df1953e0947557a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0072b91c54378a68edd80de7a261388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d58b4e69d772205c4ef568266fb835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9571061d46c2931e407c72ab216312390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25176473e645f05fc8d64ea7910b712391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7099173c00edff8c50b9d5a3efbf4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63650237fe562a9aa8b9833714c4a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe11436921e5d753abb44960b4a9bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36572dd9be443b0698347c1c04d9d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b56f4138028ad067a28f59c254f7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07371e6b51a6f89ed1d72f946bedad9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5583408685f17f6cbf04ca92802d55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4831f5c6fd3a8826a30237b6bfd3f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803de3808a65df4538f74b9f411fa05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6bbfced6b3db15b99f1a7f71a9ba2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08928021e3382f2c91b55a3b5ae1f1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae41eff41523d930c9b06f0af8208403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714040682a985603fc21c001bea3904404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cabe732c7478e9351851560fba4e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86554812d8ffeb154825e3b3c0e46f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55133bfc87e237c318a36999dce8351a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397847098b0156c99e2d59e0a47a2d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9acbb3ea00e87ce5c36f6b60dd1cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56439232660d3738db6fa7899a7550410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a10c09eda878d87d40c8b80fcd654411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e9922073d155637508a3504773c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba38fde5b3d8eeffd4acc749eda4c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec2dd9660833afdbbbba45fa3bd570414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99bc2acbbb09af9b1e4715184244dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a37466e7e92601069226f8529d544d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae74322f3463c7749fea6eadc95ab2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a3a50c4f03a68cac31bccf955927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397691ef4ac01c2057a636d632fcac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66a609231ef09ecae65affbd5da941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2ffb2171a8d815d0e6c047c6c0ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d977b6e3351c8eda947a03fc9cdbed5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59cb8d9f37d38f740051b40450f5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf4ad3ff4e59b915e5685458f872e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a0cdbf5a36262e4c5d58cc9a05414425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d1805537b0bd3cd81bf439603d0bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1267d280c49c8608915c7b606f5f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d0cc708101488ac66b203bbb7ab9f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886ff9262ba1afdad4c8a7ca2f718a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8cf181e527aeb72ba97bfe4b3ee91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cd5f51d30c02c8cd57fa0fc547cec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05171326974787bf2bed27af7ab4d32d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e8410e66d2adde1459c93cd91469433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b2101b2c4420b30d277a4d0d3d63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d21bd44c71b6411c99451b9ed2d430435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bf89deedb9ae10819a9d41c487220436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c6b9cd4d46a037471c4cd8efa00c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d47e5e33ac4e0126207eb8366e892438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a865c2a66fad64b87fa6fb2fe4c88f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f228f7de8b2783892dca36d4a52061440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508dddd44085b34c77756b9448831cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e0fb0ba76554ab09f47e9787532e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438cdf324e0249381494c8cb493635443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca0323372373ec2eee50119357a437444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865acc7bddbb594ad9be5d1530180b53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e920f95e8e96d387053e3f5a531342446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016306b179dec55a2b3f8b82c5d5d849447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448d7b719e7d9632de1987534721cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5daf0bd8ba54455024d74bb8a401e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95172ce4d6e3b61161d20efc3bb22e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087afb85c598479a46107dcd44b89f8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96056057e2931ca1c66c60ed00ee9ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381f055c493ab33efc429b05c3bc7f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870fb359137c488f09e40118473d449454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eb83ef63a7dc9cbed11adb1951263455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1411989088aeb563695f6a6532c5dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da76915aa0e6b3f11e61f3e550c57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0a2423ada18e2530706b97f01fa7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7089bf7373244ca3442071a38e9c5e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e2ad99adaf3a270742f6a30f7cfd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281028ab6602f9a41b58fc1733c19a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3fb31c6a21a5dbac85405272cdbf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24adadc68f50ebe3b9043f41288a578463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ad4a8ceea9deccb5de5101956ebe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90fa25618a9aa448ad60ef4c6e097b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682821ca7b4baf50f2a29e742e80af4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae82cde1f6489d5f890602828df2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe321a684098835228576a68c8b0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9ebfe52643cc3da7ec61ebb3775c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4a2c9cc8ce3d9405e450ca7971653470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa39f258844ae560fbe258929d375e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f256086ed2cd3d08871534b8fe3f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214237a70f6f27cb43b6b41e13c72bb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16cfee6db6752e1468d4d6d91e52f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b2b376d6e163f59f3e4d2208edc63475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a3ab4dd5d0416c76ec5bb5d876e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7100fd5ba81e4eea552aa2e6930c4c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c81951e87963a0b9e5c3289edf1ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e5f0b10a9b2d8a93f1590c4597e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7c34263a48ac34452a4812774fda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e299666870d78c1a7524f8404018481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16813b1dfc9c9cf739c3a899eac41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64521fc6253a67844df8de321b4ee59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876087aa5f9de0155a1b9a4dd6effd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69ee718ffd55f1a121587ea3ccc17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861f7ed0afedb8b7e7ff0be23b2d1bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e0cfe94e5ecdafdcfd5289c98b1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ee73fa3bb988d84f33a3df9e39ebe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739115f7c2e12808856d867220d6ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9e1775e1d949cb274d0412ee569ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4f25bf78baccef13aacc4c12bc9d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95b38dc73cc2779bae5fcde49767ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f673cd1a648e75ea17828711bd42b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594207a8aad0fe822c3bdd293251fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9179476fd4831638119344650ef9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1a7582e7be7cc643f487dd2676b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f12a384a383e768ba6cd843aa17fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a973cf1cd9d4031692926377bf53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0bd6c834dc9f4ff8553173bc95637499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f47ef10f1a600be229f7a323fd15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01113af4743514daa2c89fc3c6e77029501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5482d9dbcc049d25212a7f6e4c1a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c7ee3ea07b6f38033616cf4e83089503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb492b810e45e3a5abc1944f567226504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d6a5b175aadb13ae458823570ea2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482cb06afd8111b72939c29b5f370be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231523cf3089b20f11709c2c7a87444507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bd82a64c5c82dfc224eee765f94bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c266106650b9cc0ec0f41cf03eef1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdfb75a72704fea527ab59d4173edb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614c26ede57b1d4e140c6cabcd461e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dee2c318149227eec93eb8eb1299a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d55ece20e3cfb2622ed9d109cc9c85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34935948b7520b4e173d7436b95812514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd500f2c890c032b03558197ff1a4d7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504094c241beecb9b396bed50edaf98d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e35248c42e68a4f9c5b05a24c31467517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47a1b4201c1a8bd535586e3c568c9d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c356dbfee5d147da0146f04118249b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4393bfca699d98f0e19922096ebac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de261fa083e918644bd27bd40c6ce209521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ec3512d65a82b3f87b57ee7441c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1169ee7d2926a7d09aa63472d9e69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98667ee269085208aef02eeafb88b403524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237b097d1b82fd6c24c06a0edceda2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0773ef01a6bc84c0646708995c130526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59585fdd03e754515a45609d6084778527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca1c892f35a8967434da03684ab03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd26ffe5e087a52ef275bdb07fca489529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f34302088235fe3bc252c9039fe16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9979ae6f912fce3ac48e1adb1e0a11e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd322873318b7774a848c370a81c84532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ff7b4b6cca3af9da18ed67e51b334533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2def38e4e50e16d60cef9bdb701b39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7273facc2f1bca11ee89b4b05aa3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23602e6ebb6f75d20b667501322d83cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70302f17aba6819cf75b964769600ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868268017a1365a2df83db9d8ea3ed4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1a058388c26744a3f44c071d7a9a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aef254da7c004c783fac44034a78e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b6ce8d62fec351fd1634ed84518c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa19887ce6dd6cdd710d7476be79830542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683544e5abb97cc21e8348ea205e590543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2a5c9547c5ece3a83ebab48816ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481581ec8eb9e853ba3de7301a127454545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf38e0a1a71664141136d5402a309b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3b057bc711de37f918f26abf1ed86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09186ab5d474211760325e8c0bfd1f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ad36f4e6ea59d23688d84d4f0899549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4eedd60a42ae6eb098de3aaedec2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a28b24a240c4481b35a5d8a9e72b13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0a886e44a12cfde4195b675e1660552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b973a194d001a8aee7c3e3fa7b43e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e249ccc2ef607e930349112417f68bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b9ec3a6cad4b53694c422875643ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5b412e8929b5d171b5efad6f9724c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a8c77b710018943de4ef71414c13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bc0128449fd55c02b323a750c61a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db40173b3a10909b9c33e7b94954c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2447180a85de26bca555097609c474560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06827988cf9ad1fcc2aa3d0d92ad9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a87e138b85485e6f17776250eb4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc99e43cdc2ae1d76ee87a05a772d5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201838f59f9b33b4d3827a77b7095c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8e983c7000ce37b2dc723d7b2c14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac16e6ddc3e07e1571fc99a7ecbda0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab385e0fb2c0a79c467c40ebcea91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b109ed0566c4a9a504249ace2a4ffe7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24481bf0340b70e661b7e3cb69fe111569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef72441bfc6af1f34cb050f2d20a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38edccef6ae9a96a6173c0e3599397571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050cf313cc94e59cd7cabb3ba6cd3b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a9b1a88721e8573b73bf8156d07c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd8d5f504406a2cad8584ea86902f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de6e7d02a625725263402bf20d4bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8023a84dd5710b95154c90b2be736ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc72b041547ead15c74e2a34642252c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e71e34b5caea18f0cbf814e32a8ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec0497176030272bf728a2158da1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce18aaf009cd76e3e5f31d40a5ebe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa8429b6cb7476eb3f071bc723e9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095abaf04765dd2f991b01b13796b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d09ac27239b7d6b70ffa09ac239b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb659d3441fba5955c18d92b47adff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425166966890079c5bf76af61055f96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c24af84c06ecd53ae14f3eeb106548586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42083a085a7b885ec0126b0ffe60f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa82faa5991e9798f11f63c823ebd0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667906c8bdd647bda0e165daae89ad5e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded46ef022cbc02bb2d03539be04151590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202a33c83329cace8ed5d6f99840337591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb7a552328ea431c2ec9fc2290b1c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd582cad7537e37b8ff0973204cee89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cff942d841b78f14473c78a25c05f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57be6a84725462eeb486165ae133be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bedbdbb1290d7e2bb7cf858cb8c90b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81b27232f24814fd043d9ed425f3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b3595d2eaedd5df698bd5248441c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2de10a5e143216f402897c597f93f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39683e3ff05e48a3a5bb0e2608514645600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2e115b3b46fa3378f022459e6f6ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b228356a9aef5c912be10d507cb1c27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea1549b9d0b58b2bd6291e3d5a818603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e476d6fe73cf2627be468b7bc71492604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0075aadad4156d032728fe8079f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e723a986df96f5289bf3c008d63d8e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b35bb43b7da1fd4b2d5deb571d0b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ef605b305d7326e4388244c1dfa73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94387c68bd427460fb0e1a33bb839d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fffcc4f216538ea6008260d1deac8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891887254f891ba52ae1bb943fda299a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bacb07107b7c09278035e6aa649e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cd1f682b70c3f5ba3ae36806d233613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71833c86d81b5ad1990406efc5d160a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec8c5aea5b729aa40dbe33cb3514e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f41e171e52dd8951edeae59e8fc8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5824ec7bbebae5eaf85fe9f7f20bfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35215f3466c48964696e29f08f28841618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af4e66c2ffb559a03b5348e12e1e24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad77820d0a80097dc584c2e0d4fedc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b522c6bca20dc7d32f446ab747c32a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e57f2766d703f88df70b49ea082fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62909f6c8fc6806c7de6f1311e013e09623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e8e8e623307db56c0ff18d409024b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f6c7905b92230df56a78230af6f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8d48cf86a8eea7c431eaece1b3fec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ff81d23f6accecce8f765b7540a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb173807378dde1b88770b68775c95f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e824a2a713c7aefc7b3246fe5dfa3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa041f98dd23568be98101642d3938630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f2b73623bd2a413d9c3015f8ba4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac316d2f5f0fca007c3d8986be3d815632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39b4fea3eba2215920b7c0d24b39a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58414b3ae60c6763b45cd441c74a5adc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22762a59565ad5dde35f9f58e88a4bf4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43382762f4c4e633536cb8f50d86eb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914360baa70b1bdcb29319edb0cd783637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f21da92f5105f51fe3b983de2ebac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1242e818a5d1d33185876ff3c08b39b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dfc7ccc071541f75fe3eb25ade820640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06517000c61f7503e5dc8019ae0db4a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6b5427f1991653360378d8be8a4d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a63e95bd90c21ac0ead98e540364d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a485233fc40a2dac249c5b293123644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a84661a3879477c13ab6a03a0382645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96643afd07c5354fa89ce614619901646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340503eaa4857c917b16f5640887bd08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a094da11a4836a68dac20572efeb11b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f40ea1cf5e84651f69e2bb36bb104649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3daa9da790376ef24f1d78e84ae18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebee3bbd23296fb6ed37f23b4110d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf0ecb8797f15e4092835462872b25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69ea3a4d1d8035aad5cd3394e40b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7faea65b7ca6859ea4651951c6b76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138979e6890c630a5d457b171a2779a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137e2f4d6921901e4889b75b84b822d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553f5e65382ea8bb8a0db4b551cac8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fceb9bd9531758510167720de0dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f2cc86ed492ca82164d674fb7bed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75506a0bca080175f6eab240be14dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2e211d5855277a03ee8ec829afd61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae665157b58b5c70861d97cdd60c9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21783164e96c0110982cc5fd252aba7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b952d2a1f77806328dca8268efdf6f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ce33f99234d1f5f63260a308cf2af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b40c4b0e5169d7928acaafd768fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa01d9e9f8dcc6fc4578905e861d77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534057b132376840ac7608a45f83888668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c137053f8d3ee888d7ce4cde86885669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b340065368ff5d71e51b99664c32c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac1617061780692f601211a9fec22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22764ed32d80ef1cafd9ff232230f4b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4ba3cbdb43a8c834c78e051817228673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21948270462d2300fdfd838a8669cef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f62e5128ebd6dd4589b0b78d35e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b548848b2f1bf6792120a1b0ba16e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99506f31520ac6b0d7fb5fce98c8dd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fbda4022a3ff8bdffcfac4c2957b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace456b657d4acdd65d9e457a2820641679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba293c3059ff58573570ae09b453082680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabf7e95226f2705b279a02ebcab8c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605278f5924bde9b44b8b90872f4572682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be485ab68c633173789291c63aecee3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229175360381b5fdcba8d59cc5f42afe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e27b4564aa906e7e8712018a74b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48f28d42f373ab59dc541c76859fad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67982c886952e4aaea5e9cc583e020b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3a86492911a6bd2c07af7776a08bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf3bd51060e53352f964ac3979e19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493be14cbffeb5f5b067b934d680fd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bdeb38c78cc71aba992cf6543be46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3711b06d45d28901967aa2246b3ad8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a597cadd147749abf35fe8580abbc9c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00862b7b5da839d79b6114d8f02fe4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9db7a7e3985e019e590b73c16373a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b426020fc275c47da28fa976d2504696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157e4da8e1e8ce5eb327f86660e7a5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f73e5e51544667b7063ca0f0b507698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23210dc8d9118cf4f93bfedc4776eda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5790d6be31931b308c4affb0d1c0b4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d39da3533f6a66cf9746baedb931f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714a00aaa6b586fcac2064be125b5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f8fdbf1b42475ff449425302ac6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571932763464afe4be567f69a00b7bba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b5b96e71d8226b4f8e24dfa706885705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe204d745ac5a8fe9ecac75ce37738d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadbe227a061ec48b77254ae58e17dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a7637535b7596961c4bc360fcb76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ea90aabfeebc54ad9bcd5b180378709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce473acd47ac15ef6b5b8a0cff0e5d5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c35b7a288be7994e917cb0d0d0c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4c5175ccf756ac378f00b3a64b934712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c612622d7ba504320336b508f10443c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e3455d12d548d23e9a2e9d19e755714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21363e3e41bc5b9674e487aacc2c4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471391ee753a36b76b27a5980a8496b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9e8cb707ee8166cc12e1bc8c8e9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc975cf04f016c9a95881e805cfb55718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d3674e454f80325981701aa5f3ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45655f668ce158df3b62c70670f9bd7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbeab84fcbf5ae1b50c4a8a84dfae7e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5fd905731ccb1687f286069369708722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e40b236a0b1156ca6b4558d0c146723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1119f68e6c7abf4738bb2fccb79985724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52329373d62aa14863744cd7dcb915725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991b8cc7a1909fef83b515c851c3ee4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677a31c2f77b2e7767f1fa2e95e31a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc3374c31ade1d8e8925774a699e5d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38364cc452555309e0ba3a5f48160017729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449e9f0537201f90c0653a0cc3120a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522183238ae61b1963bbd304def36eee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce126383cb7e1c479464b660264c92732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02202ca854a35184c71b2ca936efff77733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445042386d82b4119680797f94e1997b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3a0a0ad9646396364305d0c88d18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11314e3bddd48b7135f576ff52cf8a3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8049b0cfc74b9c8870e005ee35b211737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7303ee8a34939ea4898bc4fe41dbd89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c06fbf6af6b571077d45faeffb726f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bfa9f7f75c34b385149822217a406740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff34df3c4f95c70680aac2cac8e5dff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a6064c8b1dd7958672ce337683049742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce7ea31a0dcc7f3cc91453db5aa7ed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ce45a280052fce891497558c3f368744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b81ef2fe378c35b13311a4daf2fc0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df84e6bcb68f2cc2c03c40ac06ab20b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8140bb148876774d99273f4aed674747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db772f939e0dc1a65db1a2d82d93c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeda88d37b3a39e4e21535cf1a69d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad2dc962aad468af34bb14f7b50585750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d09a45925f337051873c338261f0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6dbe616c59d41c34545821653b23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b8ee8d4f99145f007ec43e90f8090753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005a61905b139078175a8efc5428094754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6536e917472fb322c7a1e7a710fab8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cc489c5136924480d362f3528bb85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c684c2d1c87f19a493d31cd8aeb44757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f0818a5b6e81d13825984ae960375758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d40da66fd780294e183540d6a666759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da4b74c497dc14b390300511a666591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f90e853964328e5f9c30e1da229a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f49171295ceefd49a6ad7f5a8611d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0b7a9bbbab99855a66276ca3da6cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e94e4702e894b7637cc1d1c1785145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b14e7f511e9c6af65d87fdf74dcbc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f77b6cf23282600f7944552cb8b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6331dbea27dce0137a386d35b0aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2279313dbf0536f99807a0d06c550df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af4172ff0f5c8812ce3ab6c2af49e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ff740fda8231cc57f01a4c264acb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d09cadc3a63c333effd4068f212a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b590054c3be98bf0c291f28d5d6fd6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c61c479a73e6f88f5c0afdfbdc042014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50900d11a6bd3b36407fb04f14e7940515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd243be2f5aa555ee197c27b62caef1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575f44589c9eb570663adce1a4b95617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c2163a88d4e6d886414d641ef74ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef645f4dab994767f2fc3fb11b85c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba57c0dceaccf35968500674a6ef620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e941a442d73da0563df5eff5e1e6b8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb418e77c9d5487e1beb89ba3dfa5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ca0a64d61c154b95261e90c5713d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f8cf060e485505a262acdecf0279424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55902d464e384515ed5520505347e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ef7fc511dc4eda3e363f9e4fbe9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21929121bfe548387bcb483be17164ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813ed348b80412c558c87ae8988f5bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b615ec1c3104ac5e388a010253b4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5e12327a6fc4f7032ded90110069630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beab727c17c01feead2fa7671232fd131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cd40fa04a1f28c53f2d09ade7462b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188caba7356b05f7c058b9a9676e0a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc020eab0fed7c313d1aa59cb77b58834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75c4cdfa825a72e04becd46e99c4b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f21e68c1e584a8f84f127f350ddb9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60d9eecb1ebf99108a9caacb72353437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6fb5177e4f02a0bb59222a18af06038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61749ba90a618a6feb45984b08520cc339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2af4ed693aeccebbb46209e3acb0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca33b415a4003e3880da5b6bbe6703c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bcc6a49e566e2c6e7546e2820362542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a90bd6257f01445ad04909bb9524643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bc9c4b6394fb6c3eb8216c2ae5f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8dbd72437f4401a31ceae7215e43e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382c711ab7ace4dd9b5969eda600c1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0b7e183e11932de26f2189fa5d0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fccdbba82e0d14202bc58b56d04b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107e23e3477d0c35b3f522f831fda9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0380480ebecc6db2797321358e8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6656947a2cd16b1c351f91b227a0bef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b26a1c6dcecb411b21267451e89852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d8133c96f630d01e9a560fc91b4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a08bc5c29c1da44b4d3a5cc09e1f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331df5043e291cb9ab1be3e72e21b0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7dda04bfb4edae122bf2238b014c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aab8e52b8c0687a64154ee9b785ed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a18e409d728f50a954a344c1d988a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962e578e972fee30064d53567bfb33159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70df00e581f279f8bc084f7fc43002560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de0c406d9fc09c68195293f0efbf961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aee3ff213a2fc005d5c52c0cccafa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bee342b3047a23ddfa47737c1df8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca243632f69ae7d1d760e2077f43e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649da91e854c9a4bd8947da50ad487065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df3a2ce5478d71cc0b94244ae878d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cd5abe4fdb0c7a4e094943207c57867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f67f15cd8c7bb660ed1b876e24327068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7da40d7e9af8273ddedd9eb7c8e25b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d60f8e87b1e6c595818dad43402470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d82690fd58bd234ef506bc2785f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e79f3c5a2cb19e96838add7c40a82b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33563420c3e607bbf250ddea92287cfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70268f2df5a3f222d9fbc9647eee44ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6bb286ba66b4b9250fbe46300c19075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e0f25618edce9a8e61879634b326676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1c28d2b8641f8860bf19d5e15b4d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6206fc50953c31ca7622b9270bcbc2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbf895b05d27f53b1c78c2207f39b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27926bd1c07e4d22567f2c4736267e3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6490512ad5018d79934ee4a3c67a1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d105c6558ec0530f8a944cbb1cdc5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7429f23a55208782e9f7da9ad0f01783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964bc95e1aa4e146ee5dbf9af12afcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231da20dc6f28f985917b74a72b327385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4828d8c2cf61523f3f194c6d9172f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb45cba5c5616755f15f8c4c993711287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66327475370d511161d1bb2176caaece88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e679aff319a87fe9c5ea98673d0cbd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee277a11bdf3a5b6a22da67fc422d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13502be1c40a782f77dddc1d70c67e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e1864c245d8ec62bf6c2b250ffcbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79b0f8bc0fdeaed8b2b6edcebb14fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c48b895d7c25e50eed8e8a0593c9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f0f0680dda446b68d8202f307d0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327fa0164606684757e5c41042084ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660bdbf1839d7d531d2bf1a7e7d752f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece236633840f2c742c6075dac3a2a3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dc4367c44451a70631f9d2e0a3cab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e233691bda0fdaedc344e1dec56aab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857c8075e67e69e6f91b354dbab780e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6322d8aa906cace71b9e29bae2a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d885ac117936baf1855126df67883f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e936009796bc7cbc9a0dd0d86b22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578b7052590138d068bcef7bfca133105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f788c0a85fc7bb108a73c7e10638106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0a0589dcd1673a81dd1e7881dc2f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e2312d437e8df3d36a8a64c762053108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eec596b016af728da5358fdbfeb121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e258574e29f44a7c94b60759dc902110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91408f928d9246152d2895646a10c7b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e8245510fde97d07ae9a842cd651e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fad7a7bea45c72df337874ad5ea1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53506499ac3b77da7435bc342c6595114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780b6e8b75dbe30ea7b78964dae417b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba94c3c89b250c020f48869a610e94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873420e5a059c6c4f83cae35f0706cdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4cf4815cc35361379d638e45e66aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769545b3a15d069a106ab10d6b1f807c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e182fe21a9de3a2ed77debca2b332120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860dbcb6dd883071fee71512b160c80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb535f173edd8060adbfd4467f4fc54b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f03d1d892fc45775b213abbcd3cf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2de7982c0d9977177df19339440b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30cec144646d78922e21adb2a81e79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc8685203df46e4497b25a566417df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dfde8c1511eda91c935621ef82a37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a25539923f5b4b4c3597e7da3001c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf662b5afbe0a70ac6eea8140e1ffe0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94b68ef66d305694d77cc97eb89886130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18538acca770573067955e233ca9c9c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471d73a42c891258eb8c01629f443b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b5910da0205f0fe52414141da9b0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94d41f10765de6df4d0c1971b13725134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071c520cf87dc555066ecae04e018e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178443c8e49c2c747ad35f745b69275136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3415e9c8704e0935e4706ee6c2d263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a022bb46dce0d473157528a903f3392138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b948a1284f93660a50bb821c371c54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515045bdaa92c94fa806a1e91ae0d27e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c6cc028c36a5dfc76b64dde1fe2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020734ddb428080eba6b5a6e3ef75a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce19b69b1678c8ee3dea68a74896de4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a0686b5cd5c3a547f87d2c0714b38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936e4cbd233b2fbda3155e3f061aac9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff135fef1e822cb63b29297649f9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209112bf20c18c740dffa15031b799e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac2be84138fdb21b373bd7eca5cd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f8b293f89e784e845af292fbd2176149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0c8bdc79ae5be4aea7f2bb440e45b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334981d8bf8ee1f387a0f28761b4d56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489cfa6a2b4c861d68f5deb9fb1690152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8ca999c8b573a26487bcf6f2ae08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299d839f3fed561d18be4f25e7e7ae1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf7c71dd1f5db565c1ab0fff06868f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b3da768eecd5bce610a43107d1587156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d45f9e44e3c7e6ecf6796a2be69c0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b188c35958abc465bce87f0328103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b5178bd521310f33a1c0e5885b58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a036f3e092d591e51427f6ea5e53d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ead5c029febd46605b9c4e4eddc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c394ed9bb47e75f6638daa79281dffd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51bf52980a22d9ef0ad2dfea218eec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021254e8515517231b6d8fe79fcab20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849bfbd64ebc2508fe28b1f457948cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871158b653ac9ca166532dbc100caed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399492e6876ac9b8738e54b07fc5f92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40675bdda6f59bc4324839511d116b25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb870a72f48638c6a7a97febf349dd0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe6ae997257248419ca38106945145170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad9136695aaa2c947038d7543786d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b5d319f97aea12756de000ee4a73a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95a211c3044379695a325a357b87a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bfbbdb701ca8451cc4d530b37850c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297963dbd13d2d8ed766232fb8627c79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec79bbacdf0245916304803c0587ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490449fd62c673eb35c8600cf25e8451177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d438d27cda7f09bf5c8ebb4fba51a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d942b52c8b3a275e4078078b3f35471179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5687ebde144025a5edd43805f7180180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026487d09f6ab92f7313921a018c2f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cbd0edd44c8bac87a11f7f795777a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acac79ab7c317cd6955786d19b62f01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf83f5476d4783225886fc97a61ec50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3475022922dbda0ec56e48d7c36b261185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b2b6d779e77e70e0214386fca4b78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff05dc2d1ddec34954fd56e47a4e1fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff82eefec0ae6d544d66b40cf209de3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae92b52baca36f4c031a643c2d5a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8739ad2656e13d340f2e8cf07468d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a5abe7a6d7995e2b0cf0327cf0f1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a8ec1e88c8d73c40339c8df61cd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb32e84971c28fe96a2086e49d88a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e644ef63449270b25939baf103aeec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b831bbdc8d2d159763d53e6df0280195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d24074d7e36acd566210e3411d0d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd533db7a0ef22c42ff88d9c66270422197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a05a50ed9db8c86cec8732d18a968d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac743111035ec4e5aa38eeb8931bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b328f3fc99349e242023f0ab51982200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d66286674960cc8d5ea9727ec8b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adfd389abc92b72aad83d893b304a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e48100b62570ae462755507fd84770203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba654fb3d064d1be8d2a253b0e7fdb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f5579904611de54faa73ed8c7532205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86edea95848c3de44ace788b945469206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72adee0dedda3d70506fcc041eef68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6494d09879e4d6eda84a4d531be1e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8898833fab98d43c89137ae56f675ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da9b5231a76d47ecf78a756e9c131210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88310c0aab882c08e32b2523a3da6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6212e4ddf64dc0b5235c65be684d40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a8fb62d432c668790c8fa1f48ab2f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9f2af0433d04323bf5e5b391973f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28780c1423de62131f4f8168c328dd5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ef55ee9a2b82177329ef3633618c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388101b297b5ae28ab6d95cad680399f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd1fe143c8c144b4689b4739d3348f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea33841bff54ef8ef560d17030779f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cf9c74b251eb7dae8d269fff8b826220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79902d75761b893af2b5f1a03355f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0b11f59347a21b06451d8e81c8d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6120c9c8dae82602cce3e1295de88c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf1e2e0ca158529182e67fe8b13212224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6285f7da7234973c775ae772963a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0581a2e6d6e11d3f0f2fca8bb8f32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492afc91d94de3e017e59a80e63ee47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e76aa1879c306acc944ec01a2cb4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150297124575fff48f3b871124f8f33c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa9cd6aeb14bf0ced9a4dc5a732137230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e331e9202ef393bb4f6298c53fa4d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a86407806a4e59157b6a7a64eac52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304e026dea8effc5a7c67eecf7f1a7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552a3ec5a3578ba22dc2d3309acb2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aabb00e2eaf25f070f934c2305c538235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9bc8d990fa89680c2cb00d4c0d5b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab85071392de3a11655ee1f6685b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d668daf0d2f54da227e4fd6f577a09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8de0ac087e20244123c71e3a81694a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ead29a5cc9e45452abaa4fcd325fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3cecefbe934bb36c5e282e14cfddf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b1e59d31bc5031101b2857db35be5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf75e1193ea29ea6e6fe740a47fef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14cbe332b7a688b44f2d223dc0b7b9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89cec1d6ca6a0d2ca2e72766ab03b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa50f8769043aaea15c4d14c507d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ac1deb6c6b56ee5a4a6dcddd7ec22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cb0f31282f7975348e6c9a8457472248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161980b0752fd84e37d852631f0895f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9def01bc6c644454719a8c774af51c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629905e29f40b58f74a4a019d13511ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af060d104293913e9f40aa2c406e7b9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a1d7550bb69c74f72afbb7bac0ab5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb1668b1987fa311383c6a17d3285f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f50e2cf7dc3a159d3f104092a7a64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ad2b388f4b62225ef89f0dc7e0ff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2ecd6b7bdf20f9b5488c3495a0b1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc2326a300fc679eef514fa67405d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28824af87cee5c40bf3825750c2428e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1c06933b388705d8125cc461de1bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8949330f18bc4f8914eaa966f0804ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2c38546a7ae638b55f26776790bcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76bac74762c6f274bb920e5c4eabc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983868da5b8be50af1c06819f2fa6ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942221f26fb403a8dd3feea23d78110265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635761502b12394dc8e4c1939e47fb55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5db06d9cfadc827d727c50862cf51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4df779ee9105d9a78a49e677a2985268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173e3bfaa3c57c28daa156226f37c2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf484f8e3ab2ead182332021de287421270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b369d5fd35f86038a6f3f002bd30b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7c714471c6f60a7c79fd2fa4a0fcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576c20c62da7dc615991d12e1749bbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9de9794bad5388c571140c5626f5ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755363c7edaa69be875347e5842e644b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0d61607a4c59855c3c951284f9995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca22c6b08d528aad1eeb542f649548277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb00659c54f1c41991099374e45dc68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a880d4883dd2ca22346996e52da6a86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e196676a274f2689284ebdc9fbbda22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6754a79056da5d5f6b31f6faf67d6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54b60520fd11c4c18fd76af991244f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122bcb6853fde9df45cf515cd5c7e43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31956a93f1efd464ee1dd24df3a18bd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66d77d41840ef54ca7d69d18ccfe8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979bdc0e53758db2fa896d8e8de8f86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c19bcdef5ddca41639e2cec2d1bdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac45b06afbb66271998fe03dba7018288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a684367df0042553727c9268782d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05715e8b4453d4927c854855ba50c054290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8692d592390f4d600cefc8c7e08158291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a0ba062d5c8939ae77160c00edccb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ee1f055c1256dc0d372cddb11cc34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16660b56e34e27fa2391f8db64b6b8b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e84895e7096ee032a49fb621d8bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce38372c78370e80de79a94fc59ea8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc27455777b23f4598660e41cbd0ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82aecac8ee2317c53157953780bcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8448d1b0aee43048440899cafad7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683f2c68dba70fa6a0d238312a90e0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7553e45f390c875deedc8447ef80a95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ded270dc62b16ee3d3b38c291f882d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0877eca7bcd7997de92e45fdf2b6c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b622721103f6de686cd08ea245b7698304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd51f484f6bdee7350d672e0be29ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345c3f8a39de36ecef70372511953d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5982bc19c945f149b172da057020ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945102ec487c4f2759b757cdb1e2a75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7bde15f32e989286932f1b02f1a4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e772c1f13c749632cdd0b8934631ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e59e781fc74f1b2e0d62f51e3f50d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15433df490f463fa064a1899dd6fa2c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161d0f5ad62275c6b30a230d6bd6df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0368f274efd59fb022cefc89bc7dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90365e3bf5a081b14805e50aeb8f25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e5cdc2864867860a9e0b06f4a687316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2423ea9e2bcfd7e7865bac1e0d467317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740941d7e4c241e5d1e23d41dd376442318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a24c4618e56e573ae8291e1a5dbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b378dad3898282393bfe3e60705919320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d4fc6ecf9fad25efac6b0b1616819321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5af9c9d4a94add9a4406693715ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a966b8b16cff59b5be5ccd3f9a8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522308bd03cc939befc67fa241fdc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed580faea363df9798df4e4f4582eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef5681cc56dd62b56409a639c14125326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac21872c775bc9bbc29aa8c5ee48b15327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eef713b78c0aa2050cda4016dc7871328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f33e5b5c3dc90c37f90e51e562e9d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2d86a43ccf13064954c929c172174330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446729b16223e19db6314f906bc579f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05189c29fc419aab26d7b800ec79cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86bcc080cda743dc30c1fa0512594333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa924e7cc5a9218e6c9da0cb3415cf6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34bb336f863ca5561cd0cb93d5a285335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aff69f664cfeb442904776da1d089d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36261080db095c276c221022d31eb389337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ba644102b81d98d1ba711aa1f263c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f0b96411b7e8acd701862ff286755339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25c19a01632595fc8c11af6d9d0a24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cf051a42940cf9d3f6be62e28ad9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8afdfb71aafa3dbf71675b888e4df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c5328986673cf8642226ddbd5acb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a275d2073996a486c78ce148f1eed47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d73baff8ebe3fc5972b52d32f6f22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0570f4a429a50c219687a282a8b0f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2942376853c055bcde8e232c6e6e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce79b4a5223e0228727cb14578cc52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5892e1796486031fa52cdf6f507f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207687ddeab3be1934aeed4b7f9852bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5161221fdfcf9526a734a4023236a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601370984fac6bc095fd6b2d10a4ca92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b76a8af67494b3190fe231f2c41e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c880e9b5f8081fd77e1e17220b07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a56b1564d08fce0afc1f21005795d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09827a9e077b2097dd628ee68bdcfd5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74859817914b315d408950d0af066e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852682f4b624a98b8d95cbd00dfea61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1623c1092020804555f604d7f04b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ac995fbfd159d8b3a67efce9d7d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393953f7ea0554c86804e92f2aac1a0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674a5bbb1ff8ba3a3e6d2eb61f05d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab455bb25edf3b8c40a32560a3c0d53363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7acc2e310fd327efdbe1c782acaf9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e57e6321066a79261872a248037f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c60f427bafe555be8461b30505924366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7637d27d2810ead91a4d9e1432365367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfafbcc74c77fc88e1fb528de3a186368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7002ba594e5d42579e6edf389bafb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df71452a350366a847e0c21999abb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3ece2d7385df5b4974c3de1050475371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05901355e1302f0b0cec5500f3ba15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34743389d378d72731d896cebb98e75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b220a69d447c694bb9641347e967d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09790b5a91005f801bd27b8cf82270a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf9b556d4538e28ba7a8fa3c814b8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe163a7a09e5c8ffe2ef5d7cc7b8540377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0cccf53eaaee9312105507e9528f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758cdaaa6605b58f7fc4855537abd70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe69e84993c630e61c9cfed36f37b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527dce938d2ba0e73308de4329ea5c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e44d58033cc2b7e24215b70787ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a7be9b52271b3c15e80bfce6d1cf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794121b2cab3b863df9e4d6ac061e251384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9dbd07ebbb7860b27b69d2d1078d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115d573c742401ae5ee83133a16a35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd4a43ce5481fadc4f75fa8c31f0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dc1c3eb24b4a1b9e060c03141932e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7214371eea705f0d9764378bbbcc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60888aeb9bc476422349425f478826c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11479b2d7efc6b9876717c1f409abe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33429f71a885fb857e5950238b63a12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897141328fd4913ef60e98b15fcf409f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfd08a61e8e1f1a405737f5d8acce2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862416194b3741d1c3119df514f1a2ce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a6f2bb58eae3a3250a756fe22e340396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee731614dbb101fd771c6d8e10df97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b7261d7514195720fb179e27f6ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f274a8bf5ab707b923c02589f10b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52489974760182a9963b7fac7308778400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117ac77018f860dfbf9ca218b92c7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabe01c8136149789d0527ca1797082402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c592991549d1f6316e83c1c23205a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652888b92544ea667611e9f14ba8e7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d2b0094cd58d64eb58e0e058ca283405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d333d678eadcb499d2f468544fb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5da4aefff247e1efea0efabe517ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2df8245368c94d62c3fd22b15f8a7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362e8b27e83f6e361c649095e4971d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45021080408a9a8a0219a9159f2b0031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52259ecece129928462358e5ea411c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3f45c0f4776073e940ee0505dfec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03093670f46f3060ea82a7ecdec824413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01745579a19b1a21be596eff3a1f0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02520285b0da62bb36a1e0e40661e6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e2298bf2d50193c69c841f8f1bc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99dc3620d7ca82f4b2e97cad612ef8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539deca1ec6e0143d6ea3620a0022e68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22db6a4de121d828bb60dc9c63d9d8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f2cd2f42246daf724200b09c12ddb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcc3dda4a16fff3efb557d419e4f69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de0d60b9852958aebdfc89f380049422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277507b8805fce81e7f2959c3129ec7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7e9173579a88d80363b8f91642b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928269881c4e4ebb2a88e9ec954ad56425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524b681b57f62c499831555383e22c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729591eb0accc03763b81369eaeab9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27dbc7967f574732fce097c87af7bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d6e7272edf575b460f4fa3281a41429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b0fa8d1d1ec0be8084b56c531d2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffb08ff795b6556805ce3b7f902b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768057438f3e595c6b677e0ddd8e1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a832518b2f1e13edde99eaea620e0d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254dd0adc6a697eb84c1431e233a87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50953c043f2fae8f3206a501382621435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c2f88d8d6a5c1c3608e3367cd908c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339f5563b15b5422843926fbdc27eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494ae8c54f7d8a3afc2094f061aca2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687467107e91a174aae32201e190a14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381731344e999e33fd79b4e500dc8259440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24fb1f453e3c2c3e962b852528c283441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ab5bbf4f9609f2b091d56c6de017442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b1da81411f0d7a6c76fa7196a0203443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c7cd949ff35eb730d4f2c35d5c0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6feb60ba2113c5536dc08e29b271d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103a679766c753c09541f212cbebb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6a8b3a98772eabd71d12cf12bcce5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d918670527864e15b32ec020557917448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216e291afae88b51e094c9d8f4a3632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ce7f422eaf0261f36d6566ec1fa4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2e418b6893059a1f131d67bbf4e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281e9a5309338bd710b293f7d5b0c3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09edb59725774d5964a5ec2738256e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4253d1aa837fe1dfb73e308bbf5eff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42c6f5b2fe0e5cc00710ca811c507455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef0f5d859df1cbdc7edcaa96e94b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f8c716c494191c8dbb4f3c4fd3fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0656aaf0f04b578bb234e8354ca6df7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afcba8cc5aa9d6105b3b3112318c6e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52665cd3bd44df4d6400d798841662460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34b81f42980ccccacd3ae4f91449e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a154649645fd6dc38d2bc07d732c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca3cdd01863185f7fe207ae5572c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07a052c5e2b4bc1c39289c153d695e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262091363497ad54b44e4a15074b6de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d83f09287e6bfc97fc58b0ca39cf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc72027c965f18414a972f4baecc4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67894de07dfe41df3875cfaa92d011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ea5e31bf3599f3dbb18712b102e58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36008cf52e324aa02c03d1eacece3eac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7469406ca107f5417dfa6cff79a4cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48174f8b64f21b4e6c0944ca79b1b425472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48f0e575977bcc0c5c6edfb06cb4be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7a18c7e6974bf0f5b2f0a699a5c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31009f803145a0f85e1fd4ccee6c8a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aad2809dcc934062eb430f7aacfdd7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24c5154b7eca1c37f2f2d13493bfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c2c9f934712f92c2a94c8b7b09137478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef67c13e3b2b483ecec6a06c6c67e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3becb0bd4ea0eab27828d74e5801480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3d8b9b279e2182556394d81a4870481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3772a9eea8682d83e3c2283566a194482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833faddb0a38867f1493445f34f4fff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f19b8c4b47b4563ad3fa64cce625a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264298fd0f4a09a53410959388b87858485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882411450fd8975316d8039f9f52ceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229263881b7f18c180999ec7e9da8d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760919e9ce4cf72e5c2ff5ebff61c053488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe522ac09c4f110e3142d51cfcfc36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec793b25dd4aa11ddf0da0ff6b64f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1075a3df009971c454be4502016f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eaa422d753f3336ea1e7cc3dc3545492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02580fb30549022f42d585e67d48f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b6090d3f3006d9996e0e121df470494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3318735559791d85e58c70b64628495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355af3769ba4a2c076bbd473ba4ade496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd78ac3095e880784f3e22d154ea25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa0636bb7391a3b416868bfa94d7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dbf7bba7063981ddf8a7dd604b23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9316149d41de6cc0372a3ab163b9c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d879517178c0d07ad212ea677a23e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7668f529238a7c4d091b6d01f8190502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5b696663995d788d0eb083bf7dd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f80f770cad2674c86f1312f6a5557504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c657be8d809729865b0818ecefa66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb38583ae4290d6c8b0ec18a5d0619f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e312e03c7cf9c4139d51a5134baec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4381569ff2dc76200231c06b47ee5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b931ac9e30c86aa9c7b9ced7d3417e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b218ca25d871d1737afdb286f008e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1b589950dff6f2931c346bc7041b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb659c23e7faf9cefe98d410b8972512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c75062aa102ae038af5457c46db2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b7f56344bc11bc3b3e21acd80c431514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4f06c2e0114beab3fbfb2cf2cba2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42699781135d3be4cafec20013711213516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55dda659a89fc611af813c26397b8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04d5f7cde957633030b70718cbb426518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd9c340dd798a5b598fd22afeadfa0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426275fee44c331beca3f0a452424e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c966a9d2e7905beeffae8e506afa4bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7e33ea1ad411bb72dc8a74b8bbaef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee933065024244d8955462a1d74c17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc727d2c7666f47d9f97b06dedbc721524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24df3e468f94b81d961f06c520b08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1735ac0f98828e1df828207fca09d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca272a6692247b8112b4419927c58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86ce5e6d04e48dca26f0ab860c022528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb1ed05bdbc35b4e06f08fa6f4f993529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b0c4dc6ce7c2536ad9c26ade26f28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60570d315b210418511c32ec7bf370531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da4f97e76067f476c6104becbd7164532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31dbbcc160ee51e9a079831b9e3b09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4b3fcf79331de1e27aa0431a65557534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b12d6cdcb394d18997a77c1802c42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aadde513434bf72f12c670ea06756f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab698b720f016b9b4b56fb5015582a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e140f78f83afff8d5357e70f811db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206c336e44ef9709c9b1cc118fa44f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0cc07fcbbbdf90a9af507f692767a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611669a1cc7dc4809e637556c8951e73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf3dfcc4af2cb0246b2d5bb03c5625542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961f89384b469a969f0a0263a343da4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efd6ee7df5ee41b9714a15e4cceb40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0609226006c836f62fa625e780c7728545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad65a11ba55b09e90eaff3411e834546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071bdd0a3c86683193d4b93d75dbcde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81024e3b28eee25cdf4444039d0a493b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e43e3d9df6076ee9d5027bf6d784d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c137509230055d347058dc7c8ec80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fd132b157e3cde3696774cf14fc19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa220ada1c6534778d4fc5b5bf0c2e2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042610edd7877504fd960f38290f933553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a0a59ecc373630d6d36f4c5d9ea08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30104c6bfc327939b41e248cfa1886ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e767a895c6fa6ca52c781797ac560556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21192d1cf1dc84836b5ccf21612711557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640120e88aec73289a7826efca13e55c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b85687da2d476f83787794c1370b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f4e08670710a5f628394c9886af43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f7c6fa20854c4d969864f6922d12c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec0b311b9ed3e5395f7697ed7ddb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5adb64ff19b7e2443109b08c8b3da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c196d8d3ca75bde987d91ccafdd2f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc722b4f4391294b845e89f4506fb2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745efaac2e250762e906ca2992a1141566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709c5686f873e72bcf8267b2515b902567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a287c10b56c418906d885099d16431568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d8ffacacb289255767df20b895dda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b790a7ff70c1a1d5a4937f0a2858a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82903a6eff022d6223b5ca79cdb5347d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42174d4fe652bf8a7246bad2f68667a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de63baf0614d243cead68ac75d41d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29639e3d571a8f267975d961c534309574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf2e9b993dc7bc168f087c6e64e323575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8f55a8689060a5524bf336f4f310576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53257a670d8fa6fdec2c03639524a590577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956cc1a47bb413e98b2c3d73cc8811a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e2681b0dbb0fe73017b772e49f2d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6507df0fbb9bc71dbb10a228c7a0f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c6d4bd116b2c5d601a329bc79526f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e68a7a2045dbf097863595fe9a311582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfdef84a52d2fa9c15f3a40efc6671583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8373853511a88cbc15c2a691a5229584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b348d6c32072f3bcd5287e4f2905585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87b6c84351ac70592189b1f1af0d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1340410974548c3b6255f4a37d658587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8658954a74587af7cdfc1c0ed60d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1986208685ade7caeb621a1450868af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ed2971ce9658867e56e54b1be0d00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87cc0a14551c3b771bf5f2ab8c53b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9929d7e58cd1df64746593ad3158f01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feff857cf1784bb13a1cd5715cd575593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dce6e7005dc6baa8d81a0b5ffbd50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c432a5c8d06db301e5bdd835fe1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003321196dbef237d888cb7e59d91d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6c046d35333f2ac82be5d891fce3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d096bfa2ac80e77ac682beae71a0121598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d7841904ceaa85db0c5e738230428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a0cd10b8e3dff4ba44ebea042093600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334c5a168a36caac745c1dfc978dd92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef8be2f3c8d6e15b726c0792f6ea4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e96b80ab669530d86208072e1d305603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74505cfe82470c2a52530d5f67b240604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8909b68a6f2ffe4714b00bb307ada605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4616fd5bdbbd3d32528ef7ec72ec8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bba6b6a4fca26d011561a12cfc1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2b3fbaeb9946cef7384c1fd598a56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb1aa1364586db54ee721187b20219609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889695bf9eb0f783b04a617c2b7cdfb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114988f4e52f2d5f6072281eae14e58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b67d704109a7a4f3a578362301a0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56861f51e2630cfc94c03ba25b261a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c25496c51c251b63f420657ff98b6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669e3c0076ff47122342252f884df0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b580928457c820dc06a2ba9a5131d2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9abdaa4332cd94f6b436f4193885c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdabc0fa650020b88df3bc8649a517618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222d3ead468667872b482b7f3bde9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f1bd7f0c68e42e337c4c5b92bf7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698778a59b4f1d715f75f8fb245f75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05de3032dacbbe979a30513450ba2db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d47ce06c43b3c5473cba53d18473b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719dbba0b9655b3de529859be97fa4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b46465f6a3bae023b2a1fc76a93019625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207ba04a020e5ffdf8d4a85f5d98a7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfe44357432c92a8eb618a28bfaed4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8256b06a1d0d8bd2acde19e3acdb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab2351a170345f5f77406885a0c3aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9f04f81653639c2d89f12a09feb00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b04ec3af141331ae8d094bc0a77271631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8251190028389471b0963ac0273936632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de9bdd41f1b328f5c2b4981d93f73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dff840035e89fc144361abd43288b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba439798ac5ca98f12b7376c5ec08a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3df16f11a23bfd6e2d859a7428af91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcedf4366ff1f7b25f83d9b6927e57637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249357c6bd499c7d5549208028f481638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad19c35ee7162634e60c7aed7e1b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d54e5465a7172e0a5f55cc12b8f1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244808216441fa943016b0c8bf6e8a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7fccd823ee29061f73e3fd8448ee2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13919c8df70dc2595db68e1b8d8fbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d45bffa4a31d9ea114b038cff5c3a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec4638c5ac88acb752dbd7f2c3339c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7ac295bcb144a1439910fc578e3e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23eeb46d399526a5b9dae18cc11489647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8898ccca2f863fd34862f0ec9fbc84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7485472b801430b5acbdfda001ae6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954b17cddac66d8576496890ec0ee45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4824d19f251aa3169123f2f6108819651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e177da86e801ddf089eae6ebcc44c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c23f74ca71d33ba0c6127330ca35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d459473b1022214d1775196a7f28ab0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4190f67937034182645eae8651caab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43adbedd31697ee97071b5d0b4f42c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1ba6705f21d29530ca1b1db93e4bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f0b04fb94a3be7b2fef4e2c11716658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e697bc5bcfad95db0cbf47ac7f67d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977048b1c00b2bab6009be8dabf4571660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16074d7aa4be68ee868e5e03ed05298661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d268205a649b83988721be084c960662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c201ee963e37adcb8a445a3b2978ef4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b1419437262fb6ff264b417e338c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a4f36737d807d8923dfee9a55c67f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f690fc13b8013ea96c998f24ec15c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f6eb3f32ed6a0a95ff1c960a88c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51247471cc1d40e60863b1c1c9915687668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f83577f6195998ff51322d9652431669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bbbda0551d609526b5560f5dc8ccd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad2870f1038b14617ff99c0cbbac7b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2e7309bb205d676924c859899304672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4ae3fffb11fd8b22293be954095c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d82fe4a8ded010cac118097b2f84f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75972ddb09c772f776c14425ecfaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128398ee18a77d1265fbba530ba080676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e8e8356781bc515d5a40754e076d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5005c9835658c9ce23122ad026e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4321ce3a8f6a2f00cb871988524ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ef656adee4d9fd9f1cde8bf8c0cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7821ff348add942c9e52b2587ea09bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fbf37a18d6b139688c323dcc4af24682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb02619febabfdd66a84c43ac86215f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dc50fcf8d3f46ef839d72f905d6e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2422a861ff50420ecc0f478e1a3d698685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f1d71d87e9409ee7af9fe7355875686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3beb21bca41257b3bd8c2ded10f1c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa084ed615d5d65798f4d351dbc11a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed70c7164fe28033b776133679901689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a56b9e8ccba8f2142d2b42a6c7bd68690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31fe1a7e11e0b811597edbf1c734a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8b5e21d419d14d2da14c87cec226c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581a6490da9788987313ad1b6d2321693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce73fd4aa56ab8d81860e04d9ee817694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc4e37b0bf331bd1cdf0df5ae2920695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061e275e71925d208aca98fb0b4a10a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2bec8384c3c023b6d943f4e73d938697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d940782758abdd892c52130dbf81c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2f118b849d37e8e37b9695996ad90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e70dca0cfc631aa6beb547ed652c4a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93887a00048a0499021b6741783bf46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4aa2909822194839370fc38473a36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188ed5ab58b61f67a1b59a92a74314703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686977b9a60a855d11c794beabc35933704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d1672c0de25e53dbef40053c5d3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374317f8dbd6053f1d1a759a839ebebf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6ca75bad57f94d9844dbc7e3f005707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1abb72889054c43e088f29f50d655708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683577d577c8502b03e651326a4316b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d8266e866687dc82f625beb718a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71ae34dd0336b6cea2f2a02a72c3a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786df6c041be381c0c544a45a22bd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907b476245bc466aedc60782dcea668713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdb99ba464b005220f594de7ad171f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba9e4d896e115a241fc4a1df507a39715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ac9a39cdea385513661b4c01a246716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ae8f6db490a642ec40d9b7cf5841717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a497c5d5ea6ad8b185a9fde5cb3896718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b169a877488dec0f0f6bf7076f612c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34580406b17a8aa1d303757462f6f198720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc53d34ef61d9e4de185f505ae23de8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7d8e08d75b942b5ac0fbeecbf4e62722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef483507f256fa7c2cc1c30c5241f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972498dd70ca24f99e31382e13e8503724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b210f0ffc2d6be929a5ad03b363624725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db79691038953d50f6308aca1a991a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5fc8586c00676371fb0edde54aca9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ccd153de7204c11690e39c8f87e06c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669e0c31bb8db51ccc9a9f1ebd7012729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be469c2e0412043e3e2fb9cd80bf8680730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ec16efc674bd52f6b440a34dfffb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48fd3289b7d6845ae312d462172ac7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b78f316f4ffac769549103246cee4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02e92e77d222906305117f6b35c86e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c922890b516635cdc173c9a039fea53735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd446cb5c56e748103669fcbb83e555736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8566fcb9e83c39f5f3ff9862932b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad180380df34c96de2dba7e04661ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648a13116b526dcb93d4028cbd95098739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a385600d562b84a91c5906955bf6430740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4daa72f3b76ad609d5d6b964fb4e07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b31d29cd9d179a8f3830c4e33f866742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14bfd18745d3342ca49a8b7589bff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5795bf43407413156dd98049bd8a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d69205c99441dbff1402f6798ed13745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3995007a080b65c3c1d56448e6eb83c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d832458df87f5f86f7c2dd377fa3f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce5900929d6a3bbde2c714008dd195748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3e5e3613c026b78ce823d109dfe29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223053e3835b6587a397e2caf6fe8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac5fc2c6b929688ebb628a107c6812751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74864124f461de41bff8fa902aec3241752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ddb97a2dc85ae0cf54c15a99647a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991bb35d0566309d0c0f99c0250052b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc2973829d84b40a7d53c6fd4a0c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776149de213a94410d3c768e3ceb608756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25984761e00a66f41d7c514f772d2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9a6d850df5b4a6e295ceaf04fca6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17979a8810f7e6e6f8fe9af098080c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>