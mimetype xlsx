--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef583c2c7ff23436500f37f388d58871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df324cc029b68065e0ad29a09c19bc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b097980bebf60da454419f4687773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce1da6aa24f36a2f964e8847f173ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc20a758f874270d0cb6df4e8bc765b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3606efb51f2cba0c3c2250f93e8b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257af6411a57cb6754f9ef0e78bcc3ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b5b272b20e7f66b6afd1bea27589d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73929bca0e35d9575e802fd15124609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81007643ae0c94cff8b44ba776baa69910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58053356ad651c6681bd04e32b0c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dc61baa0c2eb210352fed5ceebde912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9ee0ff3fdb9f334b1de2bd0b3d37d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f85c05d5a6cc9ada6303c8a22f4eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014c95c5de6b016725eda8301c2a56515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05741ddb6c6f46dcdad13e5afa78f58116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2760c657c2e5d8c7923f78857ee9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642691940dd0734d5cb8c35d4888cbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a761dfda6e8d0d57a58e231ca3da2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20958288edd36823fc79e8d08332614120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa895529142c8db3f009c2ab0809fd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc64d125b964e81e5b02e2cef0a8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc1f31eb21bd0ff3c0f3f360739b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d70ed1b40ae9a074fbb98c718915c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93511f59f3238769d0949e97883e5baf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698f9e9a4173e6e109a362e2b6511ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fccd30fff3ed21c1defe4de8816f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a233553821037d6f31abb2409db7e9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c9af82cc7d1a33a18ac50f3a5789a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a030d737117f08878053835510c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02897b3bab26c2d2cc198b90514f9ba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213211fd9fc162c4b23b35702f399af632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1d42490cad51999b54c74483e9e1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325c8730702e894d025df7423755d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf2061421f555a7da5c4b248f8dd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84b381653338142bb809ac729cb6f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec8f5e356dc8ef89f2a526ac32323c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da803e7bc69955ac0402ac5867349ae938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001c986d9170b4177e4564a095343db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec4e56c4d49e70fa7bd7fe44e93b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a60e8b822bc26ec9d214400fd0915c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afac60ee4a2614ef18c0d80ee38458a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e7d817094303786c3d630987e382643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15edad48e8b7255136b64a33ae760cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338244e8955ffdf60e3bb746a753e8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3660aceb633993bbdb5add93c9c6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce20d79ef817f341b904b99bca02547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db060f75bc63576bb76d2ae2a233548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d7552fc6b6bec1198db781022108749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3391e99a892911e47da9ddfa4544d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642b54ae76fd06f91a09c05633bdddb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56898dfd7e27d77e82bb47a835a79552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfacc00d5428634d588be038e6be5f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e19672f57c8708a087e7e9b1d804054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812b3ffe7b6e4b1c85f474972a171155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd6e0f525b18347b0d6ff5a1b6aea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffb2eb1761c2db8a70e196e1bc8b0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fa00017d318635475fcf06f5dcafb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5643658c7162427231fd4071325859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84468c20db126bd490fbd2ff9f23560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a6661fbbe28368d4d3cc72c0e8a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f62a212c3b855e60477c25ae9f9a6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1e6a0597f69646b7af4b7eabb15563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf5b34cb4f839ec26a86147319f8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc8ed08d5810e9ce377d5458502ab865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410435bbd7215e88daf29bc943f91db466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d5da92101e8fb94179c9c3d87a21c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfede759728eae0a3acd92212bd0c1ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e858ade1b5d4a0998253f834479dc6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e027c6f27399d9adeee64daff9430e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50370ada203319678b2dc6cc033b4e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67594924ca2d80bd3de7159313053772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e017f9fc1a83674ce5b0587ac63a02873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397609b4f2bbd2788d651538ad14615d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb7d5917d2847004bbf8c0f3cc1b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe914082323fe721771b8905fa96b4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93e52a7be015b852ceb0dab5112ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9150b9a5b001b2b8fe4a953d33b643878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db081c3c38725aaeeb3d692c18367e1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4b5bc0ac323f7d049ab516a39d59380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192398850bc7fc8bf89a03414a3abe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e72842ea364d96dfc3bc9f89ac89a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab159ce9702e41d89f6167c44b1a58f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af529b381fbb94124a4d48f99a94dff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db58f5ac42e4ef74bdf6048eba11085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5437bb2ebb1d06ec04e825e9bbd0b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a2ab9d8a2f246263d1d6052a428c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f08793f26552b90d8e6d659e0ca39588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a457c93c14177969c62e787579b1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cc4d12e048671edfa8285b5e3e8da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750b215030e2c57fcef855b1f9d149991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6b7738156d6ecd8bbf397da1ce55c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120f9160ae7a1ae11f66fd71514e7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2b408f3b6bc7ff0eb4acdd17c99cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff807ccceac7d3afaebdc62487c50995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59d64ff1f4eecf521148cbd3281f1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c8cb7a805f5cb9f930fea07d9d1d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f922eb91f6c50181e0d437c2e2e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574012c777487a21afa90987e1c90de999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58339e7d0b274f5c654146bccc25bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb37bd83252f4afe35a79dad4aa1eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1015475fede7d3d226094a100e9d00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded45726af27b7d032b07731d35b44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e52d47d526e9816adb52d8045146104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0b6f68030901bd408d75f2cc731e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae561501c143c25d4c66b4b9214247106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19249a5b1c1d76c5d91cc80c6a3f7b1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7380c1220a1d47bf13e3794c266de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bcb4700ab994296bb0e8f3c9a5b57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa790ec96bf5cae44807f923c6bd1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb537a34819ab1a87e99abc11a95fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6158222e0f82337dfb35f8ac30b41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168d3a8adbf7e38244402a77ef7b571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28e932b49644cc3d830d516b465c10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848abcd5f595b1927bea64f948cad8de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd63603ddbf2e5f6c35d6fb7f89c79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00855c20f07504369779b2683e1de3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acdbb09f9513c713622e6fc3598de5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7998742156ea59d1b94d4baa85d35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39646abe7d8f10a6526ac14b7beadba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa79bf9cad5d37cb8586f27829fb21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802469b0a4a152b67ef6cb136e6e48a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4457e1d8a4cb2b7b024651b4f8640123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351573c72b5b31f1a5fbe6d32f076440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16cae3b8081559b92bf6263a88367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374d49aa4ffb98874b20646946337aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eeb3387e3fc2b9a6b321245046903127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb79efd33b186a0db20461c1a4db17128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e770e35225f0e70cbfea82851cfa26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb875769f520e6732c73d31434306da1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557261bb95d33b9e41f41ecad429613131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cdc89f3dc7bb1eb3c183b5b5e6204132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3f6d3b7972e05c88d3711f1eccf4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fdc339677d8a4a29c79b3777c8a04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7b33d19c7d339de29ec6cfa3113d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c0fa569658941d7e0921cdd81061a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c465f2b4537b70a997d0953a4bc5b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116c0d8627f0e1aadbfeb413ba4550b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b09ad80e5d06b907a4f9bc7284c7be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2bcaca06e4cc16288cbd1624e38a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ed079dc4535259e401bc002b9eb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597db6b852eda226125b8222144f8cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25055294374864f4a7346dfddef27485143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437173a799b37914b8f6dd3694e6aab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bd327fd18366b0f088b820ad39249145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287cb9b8bce1cf9f5420d1e7b65bc13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb0ab7274df09c1908d0809a12442a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a6f995723b90f6658b51c06e44def148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc00e6bf62cd8c1e0ee81094063dcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1471c8cc4a8ccef67d98df2cf3d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa9693e0347320ed5f978edfb874f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad335d92260c54b82596c0ae6727a2ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba078524c694afa01a7e0f398b665c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e504224bce019fcd8619ca63db91ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6a796e4797499e38138cbc29ccec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa41b0bb7c5947dc5b9c9974dd99cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a2c54cb6814ca00a973ab06ab9c95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd2945790994ff29bf9a141bf4c05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388403a92f9f8de380b8aa4e1adeecc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f9c02d2e9f45ffaf26ab53fc357e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b63b8120aaa2990e6a045d8f22a24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ed519ca0549254b4776a96fb9cb86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf311e2432456873fca0c0be5fd728163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd2a114535f5cc790e6db0ed76886b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116c0bde9a588d8c244d80d4730f020165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e1d03734decc3e6659c2b7e75ac36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d8c92e41ee1aaff2aed02a0ca4680167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd292588fa0d9592b3e3d15572568b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fb0563f2749c6b84996a5795db7d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b4d1e1079264b4003f507bd1a99c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b285844de402c4f3cb6fa235a05a2e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f14baf1acf019a7f62f7cbe57fd1ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1865ee5ce4aa95df99656145d51e7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31bf0920ecb268fe541b396f69b7d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e0a98a957d16e12472fcebe7a5768175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f716ec84988c5b1a4a879650ceafa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51521727797a6686f8b5a564b41ac1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71105fc83dcaf1883afa95902d00d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d13179a050a01cc99b5d0d3c94848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39739eccdea782e242aa6057b49df4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90ae1532936960a8768c63a8b40cd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a7347357b451369ac8756e17f02f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6d6247b19f2a8e6541dbf2a22f29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a41ff9825cb0e6ed7c36b8172fbe2d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37425a90ae1eb67618f64a37c95aef80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea224f625c062dab476456fa1d70df8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f615cecab50097c0cca13bb6a631f1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a8a23e3cb89a1a10016b9df68b7c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e545c254752b5fe529c9c2ffff3d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66754a2bcfde6f2376b49d3c5fc26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf545e2805a78eae85dfce445d8557191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9bd9aa3b0dfb6113c0aa2257a3f7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c215423cdd907b9719ffbfc02d14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862a543a0c50a1b4d24922cc117b04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629074f1a066e8feda3155ba96e44b6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9562ec36843d1210b02e8c338e91653196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99c071fbb5699a5854f6ee7f677b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0847b4309b68b7c4eed1d9b49d24e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3eb63a666e5d5a53b720bf113d1db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2e7d2f2044b5520b298f3ad9eaf56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf1d9b692f44476739fbd26d62fcf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a071331b56f148f1605cfef8a99c63c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a56dab3b08a39d9f96aa1a638fedf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb8ace847f5b7ca485d61ceb92eb5d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786417390db909a6b51e7147aca6a82c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be402c17e380946a4f86c81e3862d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d872a0ab3ca4bd6ca2817783ebca2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d06366e744c128843bb3fe097da7a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c665a06f632bffdacb72e5bbf84de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5de9c37bdd75d3c344fae31bc0cb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e384254b49148aaf0be4830840652211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3017ad39948eb225c3532f8a4147212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cfcdf665e4747653048b549932776213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0948d9b0f18a3e1d9b9526564c78e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235183d1d9ffc5858dfe0d89cf31090215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e44f030a87858ebe43f8010148aa4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d7749d572fe400070b78a2f774a13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320586c53057af9b2ad73bdc156f3dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fdf9e257dbd14644a09078a2e935d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fcdce0f1dc56a13a84e09dc07e6e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2d169c9c4ba920f6fb84c661098c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f702409fa321e57207c384262a2c20e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ee4f1b5c4979266cbf608e309e19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1b5d7f9e65e61e79f91ce6e1403b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b825edfc24dd80ee512dc981affcb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46af86cf71cf25b8fcd352d46364a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8cbe7e9465a8fa1f07e899d0b74ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc4b0e3cc8abe60b19e85a2743733c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ae83ce7b9711cedc45f72af5472e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fba193c77a066d5e93e4789d30e48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c979f13488236127601d4659a3f40a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e50bea7ece5a7ec73d315e5e4b3a2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b6006d84f939ee82675c588f9573233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a033b1a839116e4727046adce40b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874f05082158c581cde811bb860d1ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505be47bba6a38e20a12971cb558ac4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c614bee7f477709f561930735faa890237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a238c3a05bb92c3af915fe906356238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6326cc1e5c4060e7899e4c224ffae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb9964bb959de34443d0f794cb815d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c56d34d91586858dc45fa83f86dae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218aaa0d746614ea12140209ca78013242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07de5fde2941deeaeda476e5db45c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338f0ec2f4e6069f5b6aed7cba5fd98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579f19621bbf25563821b23acbf436245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9502bd0b75c138e1b2e16f1e69963f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715fb3e3c093bef0926a51d2b7a795247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf670bc78411b1ef6b3b8b89c04e4b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a5490232aaa789b00baf6cf0f086249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded3de153d71492684376adc2b4aa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70151bffcdf11c29dbcf68dd989bbd58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74831f150639ae897565e46e4d5c0aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555dc76875792d8c8eaaac2716a1238253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b26066955472f30c0334ccd82898f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66738037b98e950ec13416ee5528bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8154c4ffd22db4d1dd605b905bdd18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9954cdbf595bee3def08a120afa1ea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eed3477ca32535f5842b22f205ac45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b442e274f4b04db155fc8aff4eeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b2d6ed5d86da78553480c8478de1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee048bafd53ff396d7be5abcc7ebc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284383023d72b572c41c4488458754e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4b2a09642819ab4085c725e8b0d9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd75cf715ece2aa2118f3ce61c56e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7c516c858f7591c353b186c036046265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230efaa8e6da4ef8a9a10e258de663da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfa89bd8467c3378b2cb735a886bbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ff5ed251019cd39c41fcd215d5624268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabd004d6242cb136fc1351c93fb6e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fd5ff3ba553d3cd0ad3370387d1fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbf3ad3fb1899330234af6527e0766271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55b0f74a2cc0f271fdaa62226d445b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc88e4c2c1de6b2e2411a85c9661deb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e785ecb8494d37d7db7b7d118bfe6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5029b46d6cda8e89c4c71413ddef8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18043449cd39babaf5e230a12d156d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700147aeff066994203513c1a9faeee7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30666830c8c63118a3fd866b3418fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f421fc0f9ea5ba783100a3d659eb0be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9442476c44aecd8fdedb6a413f3173c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9686bb6b595c79a3a75b1612cb889e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e051474775e1ec4b26f3de8ccd8d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9cb3fb816ed919af46e9d7aabbd1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d173f26da4013b93a6fb1f30d41af73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a841257cce698e344fda11565e0d666285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210bdb9f1218ff0aca701ee29b926ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e2bc47023429395e8816ff05a65bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975efa1ca47c1bb04c2f255f00258f1e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100629a1f685d3505784bc180377b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2910dc3cf5344bb2cdc3bca3ea3c82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46da9714065402b4a08fb490e53ae3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284b9052e48949510761478d4731ec9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8437b051e9af5f3ec28b46f193dbd93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56e5c282b98a712b5eb4daa4fe5129294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c4962ab68d0c7ceebae3f1ad5af48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656139b62bb814edc4f7228d8ffca869296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de4767ed2951785948f2565a44bfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a81aa7a34611364382dc61f23472298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6def271bf9759870c87db4dfe5430a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825261336b1e723d7f58b7f7016f962c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c08e2e15f48d5c30bd3a2ad83cd6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a63ddb0fb0975ac2476d0525828d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178b1cf95c46914d31b2f98fa1410b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaefa0e48aabd8d69f8c840007de493304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13cc47af6db4f7f849d3d81abd7fff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f3f200dddfd7e2ac2a0f46dedf91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d7d8465343c740275bffbbc7582f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0fdd8456774a91c751ef3416e5b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75818e912c4421823f8d57e59a091f19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e34033d5120409096ac7dffb9cca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446f67b910d8f82d1f924ca33419ba2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4eeda59d03b140dd2004d19f7d64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de8b96c737ce10f85d63772dece23d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5979fde69bc7961e0948b6296d4a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c743138ab396f3e8ff65ad7837290be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925db30fdfd575c50ddca69e571ed97d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7984dafdf17f38349ba5983b12fa5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee32cd3e1cee300fbd2192510be9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41ba19c8fe110babb5b5fd8c61f3da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc97f981d0ebc843eb788ecbd156003320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84c59dd0ee278a18595124845209b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4b2fb7d8ec68832bffedc1a1a692a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30f924e687b2b0421006589854f10d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1c8903b2351027195737467b9c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b42433fc7e7c61cd57f0b264d9927325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045f89b73f8525fedd51dd5c054769326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1d46c64d310474e1313b2d311e5bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06651404a8db05b20f94ea83cd56bd22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4719326b083319896c0c06a16570329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95ddc436bc2ef1612df2d7d4a69fe4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c24731e769f870fcb05dd80a84bda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acee08743ebfd9a11ce86e5bd66a5bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38bea3c971bbfc3c784c05a40dec9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0227b098d2b7f13e42a1101265e95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9138c036b38a356a8d64db9af3917e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2762344151b8260d49a07ce885ed2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1825016667af45b949e218eca6fb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9cbcb93cf09872f980f44fc7c979b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2c065f4a6ba435b125c357446ca0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d36539ea787bdf71d3085591086be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9f384d04e7d62fc926fe161b05b14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123143f5b0117d23a5a332a1d55cf93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755923e486fc20442531e5cb36faa9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e120235881cc4b73b2d83f9e6e3ca8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e523b383287878ab93c91173a8a1ae2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927880d9879a4c4d0709ea50f25a2f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53a3e2db9da9e956d71bfb3417717a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485ab2c37f55976d1355e3538cb2ccb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c0b2c7ccda01129f563aa8d5b0d8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1f07d2e1efd20ef4ce8931b0f36b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be46d870b33d42efbd89534a9e900f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf59badae92c3d9d65284245feee165352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb780b62929da01ba48b26351f9c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4586c98f60a2c9c6d275032a9044f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbbe4600cebb60e2b7b6a833567661355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74510e3337c458ee1dd0a82b5ea9bf41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9956503a775188a2f1478baa59609357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da495fbc43a6e5fb7534678faf3e008358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc253f503afbef4ed320d814f9668d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381aef375b683af7bc4cdec8ef7cad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3f8ae4a8a7c82f9304b73e1aba140361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f5d9f431e91c526b7f809436e515362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc8d4f71926cf3a5d9f1a9da3fb28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd682123b5da4a09da66824457c9025a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60204d2082507b836854e1edf59bcbc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9497201cc716251123671c7d739709366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f17e086721a9ac658dc5972583bfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0afb713935e61f7088829045d758ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a29fd3dbf456a11a8909020fc16d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6e619d2fc966fe453937b88d98134370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a3901317eb4a397d296c00570d0b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecea1ccc55ea82115c8fc930cb6f45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e55baacffd88c479fb6807033523373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca20f6193c1c382cdebe70bdf8380374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3727d06a9db5c3df6d11d4e973268b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9e5d2e1780c1e1139ccf418af6df9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d709f68702165206af81ad16e9e1767377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1edd2684277b58005ccc576384719a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27183de985e0eb6e21aa5c1974ca5ee4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997f679aa853c10c3a983ad1e7656a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b5a053ecc87614cde1fba531b9fe8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2d1bfcb5ef3f1ec50ac2fa44a0ea7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02a3dfd69bb9a6e461f3395de94cde383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1da81603006c325dbcb3d03b67698384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9d5782f4b7471a00263758085e83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572d8320d596dcf40d3b83292b0784386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d79dd412606c4efbbc24296c66897387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752329ba45aa0662a8081459bafdbf5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab67302ac4e74b2f995a031d0ccf842389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61aa0678909947393f62a6fcadeacc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4c84e9d60fbf891097fbb569ed85f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa12ad1b42499e9ab0c69a805bab9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956c236d7d571006bda1e96afef9338393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514db98b1ed4b1b9e40f4dc6d34d2054394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f82827639497b3a6674c8b9bb6005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280155cf18c6e0cd478608c55cfe023a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d78735e01f7cc279adbb298c72c192397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759b2ed234aab0bccff66c201de1ba7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ae32bbd56c839206f27054a167b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c508594ece32f0c01f626330f0333d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34089be595f290a04df682a3f8f9b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb349310e1cda3c8aa2dcf0e9c3ed6d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd1085e50a636528905ef3b32bc362403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6125d1b4b3586dffc4ee408739143404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2d6734a6bb6eb725592a95aee495405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe3f799c03d1aba935768bf5b03dc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13dad6da04ccd2737025cabb377315407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb3ec501ef3f9c5cdda61cdfdc68f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05adcf0ecf9077df3e8a585da6ad3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64396dcb3f06e8ec22adbf71db8460a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0618607d9845091a525dfeeb4cb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b98bce9635188bd533b0e04b2a5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d93a323db50df3cd67eec75c755bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a249f71fbe236220ef23af613804414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c174c74a363e17e9bba5802ddf60424415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e57daba0ece833ed856d9e101961416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e03bcc8c6def4636566ee44231ec3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639689b9abe3826c37c936f845e65720418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc5110a6f462d5e48dec5660b22a3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87de28e92a6384e356167beae7c70d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc222e99c818acf4832af6d8fcbf7b87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91102e78d1b71fbf7ea0fbbaee3d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c6c308c804992c4300641102c637423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc8ecc45ca3628930c789ada47a4a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce3e511fddf4993e90df12d0751a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08de5b2a93f50791e35c3ef7f3914da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90102ea10044da48417fbc20adc6f713427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea1ffb794f339aee3a634a1545367428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a777df60bd1bde69e18752cf15606429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2312ad199659b6be038bdd0990a4c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfd11942df43f4c420d5e189c2cc18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27a5a5384629c7481950e0ff8df2f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e77d6cd5b2b1114232c127deefdf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5874db30086d8c0b99d2cd3a867164434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130173c24cd4422f75a5ad3d86a04335435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cbb5b2e3f4b553c90a658a9d96c0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bf6f248def97972655ca399410ef8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954f963b263a38aa541e80947ded6fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d607ba5b6ce31334f7f8db0777a7247439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295099db0aa57ff99eeedad439510c73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c614df2f81f08e18fb9d528054ddcb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca01c42e0e3610a5a5bb9da963a030442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c28c66cbb0e6d9a4c4ba552ec8d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920b9bfc437aefc6012b11d85ba89f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d758b71485d6193d926caa7ac17a822445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723b5be53c4f4a7338c796685f57476446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864b0eab74ddf0755862022a88616cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef8677ae123b18ed252a237fbf0f14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fee672e5d4fe524f3f41d2cd52ae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9983ccd4d19f958d1671b1d10a13a23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea974de00131568f3832cd2edea21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0feb411499d25358b99d9cb68f7620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309a44c21891a1db84a7c8525925bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42145a7818065ddaa0089af9e0e9933d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e319870bf28853acc9bf14f204cc26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce2e0286543739c1e441d4d7d5ba72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dff5159612c42f698bdb2c7bcb81d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4e3d8c79b4ec8f626e74e85e80e41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7fd53ef0ee6ec08fab6803536fdb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf1b154b9c27578a37ddf34f21a33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e74fe4136434a5b2c01510bc36b47b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616c95b8ae23b90d26a92d04b3f3673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55a34bf2d12a597f0e735198be19e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fac7fc79081c694e2cdaa4eaa6d03a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0a44299beb7a153ac0fac38baec05465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57950d6af36b7327a985df452dc854466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7e2d67a4134a07fe989a9d983581a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d212637992e39fded762427338a677468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab253ed2c5060b455b9a0f453fa7504469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27016c7659e9485bec6478bc22ef901d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35c4124abef463a451e13aba4b89c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82232b8ed44880339ec134e06a5b5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320c9502c689f846dd7fcefa86f9656473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6640559d08c08a26970b193308977474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6eb2cd2eb03579ff220cdc053b38c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa379e845470b29b357416847f5177476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e8fac1e01014cb0656871d3b9557477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ac386681a309e2322c410258cd898478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511267cc12faf231fb74634248141b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d874a0ae77127d04e8cffa03b916abc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6beee3f6a46f5d9409f52800da41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800c5e4ee8a5134bef020a425083624482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5170f5042b2d2b6ceb854ee6f72878483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2074120a8a395c943c63d591c2a5499484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b3347fef0df1daa95b2a33d45ec1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfffb39604d0076c4457a9148482827486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf07d1aefb6982db4abea7a0426f38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a6d06c632c8f793cc972e49f5e2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cfb426788109c8a65d2643485459f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e49832481907a0c57a2da98877892490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30779ff562ca3db73278942d5db7e7e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a27ef52fdd2743932423d6bd3007492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeed1b22bb3e019166da4957695541493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e23e5076a9dd1c10cd55ffefce1e0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97548d252913dfef8c392e65643c878f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da7c0983477604aace99b29ed4ea4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a271c21beb2bb40b2b260010ad0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402397b0c922652729e6affd9976ed3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21facc315c8a07c5329e7405a5e1ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1201bba458d47620b002817ece522500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e719ee4281489e35922932e927014f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a40992a7942e8261de9dbc466edb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4a75c23562acc61a2153a44cdce9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d58f23efaca477b254a04943475cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f07fddbec4419d0703f4a4a157d1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f5200a93eba39acd09a6c76fcf20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4713b0abb4159639bfa6177cca015507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f9160157690b3e7c8cc86b02ea08b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac1129086273103ab186246f29a3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182e17761e38d461051496a9d60176e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4f32427d1fb62734f1b759e52a718511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5eece3ef7265f997ee21cacfbe82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4460883d63b4427c0128b3faf74696513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67cb529b35a785e1ebd32c737742c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888b9d06aa40c8e77c5644004ef1963515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43defef1ee541d34236402ea7905e1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75358b741e67f0e81b3c3d898a752b97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3276b1321029acedff432a52b79cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbabd08574cda73bc8c35670551dcf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b55e30c0095f3ffd9b69897d44c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e0631fa1610d1364a4f82873b809521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95b7740cd791ac2d679510eaeffa7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8deb77d759a7beaf0475703a4cd51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd14644a83708cb66b8f147faadfe2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a40559c770bffd171cc2e21afbd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6296ba7b7e98f293dcc8be5f2a70d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9918e70a3c343a6de8f9c1b5253ba0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6b97849a4cfca987b17cebdaf9afc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7db1592f3cd61c67c1b563fe53168529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19764b4789797fc887c9d7cecb3079530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246b24758cc69eef4a07d1b976ede31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03afd5f1faf35f6a31cda10747b4af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aaba921f859b2466d0691c5a96844533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42137bd86381de6fa2c13df5c506cbbd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694624a07550d20423ad971389b16aaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d365846b62aa61326f26409bae7ac73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c7b83fff7392412a011898e96cd12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b26114a16ceeee487397cd18b20ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6d889b7449ba9f0050dbe817885b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7efd1f2beb16094ad4627c7339800540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f032031c1eaf9c0bf961493975d96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b93071f796574a3a44be228f21a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e3cb705da38740cdb7e85588208e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de9bbc48811784d6415e55ada2709544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c716a38fc49d6166e3e27ae1adba13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374fe9feb6736987610e549722163c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e460227bf0db5eeb439f2513aaa14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d0db02e840b485c59fbd9ed4ab1ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51016a3af378c3abbd47dde434dc4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758bbbd10eb72243538554b77c5ba85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cfc8cd4d8137027ab33c4bb0b6f57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eabc06ec14967e5f442c1af86153c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc54c799e0b54fb8ad72fab889e01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b236bd830550af30854619c71dffb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdacf1e845b0d5fffe3532bf5cf9303555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eb4cce4f17355747b8c371d6b3e0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c14a53938c6a63f2d6ca2fbf5fe5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab84508bb8e71c78e8813c9b981ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46982181644957a00162f6b43b82cc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3ba9a509bc6fc9f832e3038200257560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c693b9456c7a81bf62ef59288fd22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8cda43119af83ead52dd990797987562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f662cca20bde554ba4d1cb812c584563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b014a8424ab41e161da29b0ccb899564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0d02f6d45216711a900c3a4a3911d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabc3513f9af6cacc2640a22f0e832e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987c71d9f9432083d2e293da828afa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede64718f1080bac62d9325b670e75d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b0b2cada26bd3d6b69c5efe8cc76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d848afe7032dc0a2d6cfc50d8a6a1f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17790f94f37383850e65a1b8932d48a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d559d61c2a8306e1f3d78f826a4f1fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972aec1d25d308d659e8dcc07f1de3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210acadab146fe951c0f80ec37f7ccfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b422ceb05d3a24a06af46ef21b75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab871cb76f0b004c54fa94e1b6f08e90576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f538d92c5765737e732b65342ed4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8496e7706ea354e82c1503c492c2fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e709b473f1dac999f51671f7bba4d52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9fd58b76f473753c4c07cb5692a51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba983742280ca773b3885ae007d0c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceee1bd1efdd8ca1c2cf7d5449af8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba4150048005c1f147efec0e8ec9d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8a550053d310da8cb8214807aa8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e422a9509312085df5c884bd80eb8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64effee3e8dfe8389d0a36ffa7876df4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903980d5cd1893393039f87c451b5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96071314e888fbd7ca89d61e10538259588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba9a0954f3ffad6b20cea4d41198e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bdb0cd2704b0bb92c22f66b593af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b056fe9739ad020181e43301b0d91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99df2fa02f622338cacf207b55ce51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebf2e4cb81758f945246e632225ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a99d8a6252bda4f5c4d6bbe940268f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54467358f1450420ba9ff0123750cef4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ab893472a1cca0a335ca533aabb00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc30f1462fb050c40391a9f59a5f6b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08294920250ff71d50d0213f4d117b3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82a153ff29bc0d18b5113ae7d10188599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e37b584ad3aef85bda21228e4d3f0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5489e614146b52ca075e25425461601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0feca76631f0b12e42cd584e0fc47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59784ed2262b7b82a4325e1ca0ac6599603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83a06be3802b2a4557fb4adb581d0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793b4ccde3a8816ce6fd4619dcb136605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef478ea4fe34dc863dd37c0ad91dc0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f2102b4644ad45434129bd28aadbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd0aabafef451adecc3d2214867b59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba82aa01611dfd8552f1d370f1f5b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d3a80d0936c7c7e432ade074b9b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8287ff5ffefbc111ea19dd53b6eb1c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a50c96402b0ca3d5e50ad8ac2bf6e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2705f9673c5b5056311ed6c85515bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c867fd8717d706c7f42dd0a086cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc0c0913a459bc0f49fcafa06e9a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f352a7287e5c60bbb43aca19231b31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c0a91b26043d0915c503198f3b65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3936ee55da0646b87b2a4f08724356618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a840e81f912235a14c16e87457a792d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259bb5096d33e1fe676e8230e304be1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61caacda741d83f66346366941b0e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fe2df2760bc2f8b519a05e0e6cd33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139487dedfe15e509a60f7cf6fa8f90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfe130227c18a141aa1c78b753557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f36d4b7472646c52f2098ed99d8d79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ba7cde745a27720feda622a2a7d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d3f1eee5b645824feead901f2583627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a2948be5617a15af95ef3b2be0c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00a1d364cdd31852e61a0a7656a068629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28cd828488a4771aa7261d00cfcc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b4adc0cefead79b6814aaa8c0a35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29405df8e15e5822484ad4ac6a58b79d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a11386dfddbc104f5cd056d1adebb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493afb8550beef87992aaad66b6ba8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff59c57144d3891dffc12201ccee1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e248f6be68df37bb51b9f472e2aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2b05decc84f4a931288d8841ddc63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828f4c368a77722b3cbbc0d4811bc4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f0f4cd4b96d8309d32231bf104675639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f1e8c095cc363d4238b9f6cb6a30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0818ed6572f437722b6492075fd99a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd10f7776fbf70abb6109b3f05639642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c0fc0264364cbd9f00e08b5e14e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd03e5ff3965ce7e0cbf3c5b011472f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d468bbe0ec5edd32f165bf87e841645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645057e073bb04e845cc8eef9c68276e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e6b1355d18afbb2f87fb3c3bdd12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ea8db7f4aa20463a329c519d0c9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed5657e36166646c8b5f9a5c0f7afc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fbb65a8fd964cdda6820c69f6e3d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcba58ee317854b9cafb7dca7571f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4679ee52e509813a1959d80129645652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b362a33e11661d99915fbac4e1c83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e7fbfb861362ba744e14eb68f6bdd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a706dc7068eb0ecb4048ed13de6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ce215b549a298471779ee940640f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0fe1d79e8d15c1adef8fcfbdfcb8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686eb20a78e29e6a2a94c84bdebee00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c868034197b1b2a8103352f80b67e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eff93bf508f6e025c599b68dfb213660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ee55ee81f7aadc8d6bfb8c16c0416661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c33e1b24778c8f8e9b84d53aaa83d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75288699f091c8e1c0b1f82ffe5053663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f43c5ab66487c23802c60c74e2975664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed9ddc373aa22588614ba2b336b0c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6c5be737a707abac1d3afcf7b3cf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64ee1cce1e2c1e11cff6276bbfb74667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a7e6148b1e8ea80fbd8402050c15b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0e4d64a12426e4191b0689ba8ca14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fd4fd2c9e2258f0e46a04212ef8b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964d83bbb1f18cc9701c21c33d1cb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7819c8d5de0964921d21892f89351e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1802abe56dbb6b8030d6de1ead84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222e0e5ae3ddd2f01ef65c8e2394b59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfff9dd5e7a7aadbc85a4adbdd7da8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72247120bba5ab217410ad2422fb9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6eb54fae476da0598e28c02e3c07f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4335afae74e98da8b53d1bd211141678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232fd4f25c0957abd21e270bc090397679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6d1b2390eb49f54a924dfd079496b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0df3a9cb0f9740816417e0560218e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f805b5b29ff83bdadfdba5394879b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e252eefa8986f821116254a47bc1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a75212925a73f91da79d5bb5b96bb7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0b4d929c915acc99d5ab72f2aca8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d8efefa80fd5cb403c2fa59e8ecfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dee4047e1554682292174107235358687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1209f3c9715c4989b763e243fa3a146688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b15b501b2a0ec3a1033587c979750689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc3a8fd39f1674f0f3d2a27749d3cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc16cae145a1133d60c1eca6fba68e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3b8aa40c177d652d64485cd04c65692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bb3af27b2bd7f10ed5c09ab23be0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372ad7cd0d13efad449c952364d5704694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba910554e495786b5a5eb3690363cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7f576c236896a6db9b492f2cea6f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06621563ee7932e9d2dad74102e67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1098d0859cf055a8fcf2d4df0e97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884be5263843903434ca588c7c860548699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372152f9f65860551dc9537e5a781b9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03c3e943d58fc94c08f1ad899d3bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3338995c730d5a2772b33bb07f853af702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3011cde4ac0aec87a1b06e04171b29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01e2c2b60c24d0b601b7cc882a26f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b0b2ad219b75ecd6d58ec864c6bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dd3fc8d44bec9d7e6ecac7cb17f8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03220285509f9456c9dccb2a6465928707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ba010fca0e0ba945d513bd223a7bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338711d98dae5f6c2d3ec6f54a592624709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fb3547a19501cced4a196b05512a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c260682ae13fd6ece13d3df7b7f78f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dadb0b3fca86d80bf4b1dafb6bf7fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf5a8acf1a8e77ea76f2d5b5655ee5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd63a34c9d90f355bef3af35f67e863714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba606b6f456c52661720da7d0b750715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba93465f21ab7771384ebdab063e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7f9dfbc7c1ed95e9004e4429ce5e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa0589bf004cb960f2d04648536501718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ec534bca6f3d9fda751fc9b42e4e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa98ce7b3d359b577a9d9d317046f45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd738864b6b4c156b558bb943434d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9776c0ad87c669069168d6f9c211d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433edd1dbc806df199ae5a8acb233042723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095854c711d8a06959b23ee4c9e69d61724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd58eb93e4d1fa22a59489c354d5b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb50ac61110caac852e6adc21150767726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc7e4f7db1270fb242bec6e1a17078727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94bf656c49d5a1529e6f09348e5551728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c65ed706e5a59619bc61fe9fa06c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdfa617d71a9034f5f95e3319ec004730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be80021679129590d28c65d5a2d7967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4d9b128562cd332da202fd7f16864732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a13e8599123f687edeb1cf272bcec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24f0ecb94d559b92f575101929a6de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce44eb716e04b042954daa2642eeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba60b6a9f4a3108933cd242623f5c69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d280698f609f4b6e0d861244a496f3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247f27645e9dc15d6e359b39d3b6c1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679afaa61688e56e0206db7e0a19f3e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5db554ff63687648b07a36009adb94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91472aff860fd342cec809340fc60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbaed86b54dbde6f095897f2c88279742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133ea0769517122c40254a5ecd6626743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3d157e116edb91f93dca3f445193744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d1a338b0568e78f0022f2827ff9d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420b6490f0597ad506bc028798ea7c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435723244bc8db885ae418bb9488206f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe47e51f3c5f3092a0371cdd49fe15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdba53687064c7cbf4b3681c58e41f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea846903783c1da6a61a8e80d2a1ad22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f68e20f230c5cebe2a41abcdd799751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819200f2dabd8e20c623c364bc40199752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380410d51cf3194f4169938d8743f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab8b671241cf6593a81436018b4982754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc94ce21c8991d4cd5549cdd9b78294755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698be2403f55491f45755e9b3f4ea2b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2924231f33f1c55b057f88b63310a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540efdd607543634823ae7b67c515cce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c98d953bca335b6b9ff1f82ef84e14759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b9a25e74aacdf6beece62e9963b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228b3cc8d0d30009029317360cb19f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297800a28317f6816e48efca6feae8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b9fa770673f43f31196d980e0ae104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e29d8fd462bc64d42b163aba136575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d2bdb81c082d6c067eda322210cff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e18182be4d8065b6754f0839573697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df437f548540dfcdd980ed6b2a91d4778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa0a7819f1c3e7b1f92caa0b5390f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a53663726f69b788400d7d5de475610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144cc53a692f1cbb9022f09ae49f9dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e2e92350c2e07f847e8a055a3f0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10225fc9ac5c3be7c8196ea66dc5c6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d065fb35f90582ce7a940257537614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c759a68eb1c625cc924350d47726acf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09f33adc5f0c09585d34cd921bfe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085eb65d34d73d91f561e3f60f1a24717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d21eadf17be7e61ab6b5a74231d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129337b2b71e77d50630e430f1b5a7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37745f0664ef8d0619718621418a4da320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fa37cef8a79ed4b39543209d614e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290100a927efdc94ad78250228d3b1d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afa24980a278a89c240c12203bdc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d89c4849b7ff841ae36c9d0f26fa324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e125158e88241800c08da492f5e5b4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72005b2a72aa443de558b953ff971b4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9ed3aefcf56aab1020399b7b868d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871920a42818802feb8ab35a109254fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa4c98d6c62d8c885018624c8f3e7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb703bb1281285891c6787e544c2bd5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b69e7558883aa8a43efd144d75cb031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3b4c89a2d3ce7b5f83160661cf63b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da627d123a72d0db987f47ed0fda4cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfec2d4f04334b0b905b6a2c69fe0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdcf72f400d12f56d7d307b4fac8be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac006f8cf7afc6c216e4fd51b71bad4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368b1a9d937efd01cff9f6e24349b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abea67e564ef84528b406c185cf22438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c65f832966808861b35b5a42d3e1d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2c4705216b9bd81041bd1c6f1cb0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb1c277969a2b47006d1883dfc8eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b17a66e2acb1611d4e8dd82d3393442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd8957cac5033adfde2f69876937343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3153e0e1158568396290e3d8697d9cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa626cf54885f3b21fd8d2b2e02b75a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933a38bced1cdd82b61bf332ef14f6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222131f24c6538e4893db45acd7420e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91617a41c466cb250fed6a4b05dfa25b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b6ec5cd79d90e48ff3b3699de9d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925769fbdd9f8fe018abd4d7069479750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe29caf13b784d7b861934e7f08c6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbeb2161e4b31c76e6e0b800c1f50b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee37012c6818325aeeeda7d9063fc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37893a8d5a29d34bb33827f15d192054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143aa3065281b09ee379018e8ef512f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f8a060be42e626410784db8f686256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19b3326ac01d71128cbc79fe7079c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f872a4bdf11f97865bd4116c253b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc8a1f8d0207941e63e6c24f782fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59848e4c6f7f5d552095917063f6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2b9062e8c22903c46b3387ccf8f1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992ec90e1aa49ef24fa58ebf816cc8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7d081d3bb4a4cf18ce4a6c4ab34363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b002effc8da1b28f1f405f4c7583e6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ad35e92dd093b15cfa33f276b58b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8b100d6799c8411f67789e4038b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f6491e5d159c936a36b59a2c891ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c2894116b3377399bc4b2f2134ff268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849f5abaca03d51f748bccdeeb0c2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b274d564fa5828b9a21e3456c3397e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b87f641a405bc97858dd7bfcf3fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24596be6b19152432807b8469a251b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e215fbe0016fecd710999780512773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0eb73eb0b470ba0ed0944cbf3700c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d01b12734af43616524ef0d1a8a8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec27defadb47c8dc43e6ffd53ba76a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2f017ea25de7c97391ccf978f37e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf5dc6e03a33fe8df01e6fc89580e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8406ebf003ebeef3ffc736bb84e1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22a5d7109c4ac81b3d33329630ec3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7557a665fab7512cddd494c67f79481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fecd345042559bb0a50fd248e6e8d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600360d6b50edcc159b7662e5806d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f40f6fb66c8567a46cdecea4a58a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bd7198417f91edc6735a387263a4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753254529565a635c26d726ebc4f5a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d47edf38efd520acb6aadb8969f5c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96569dbcb67097f3cab8eae805b1c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310aa42a14301745c20935ff53a615889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cbbfec074468356888fcb9e34d58690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7ac6de056711bc387f72c28471fa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b9c9e4bdbcd8c9ed830bce2e4130d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a48c3788689b22250b09639216d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6364db2877231da3bccf4686c6f44a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26232492c3e67f132381e96f6edc182595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7be6b60bfc442282318112482e927896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ffe5e00815cd24803088f8250d7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d894df7e37b8ca8d947d9b48eb7c02598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57f57b1f3855561f48f11620a21f4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62ba6bdccc83bf283c0c75f0010fa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba8ddbb0381b67149484a999e6fbb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443d1c784729ab228ad2693a8a357d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ebb460690a8656ad7fa5a666a70b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c7d6d1d9052ea540c8ec50eaba2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5b7a8765d488d6d125513453e1a1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeba4f18d3fef6bee0be8c222fb292106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dec8fabd68ab1970ace23c28259cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf862e4965f08cfd04885d8142aa8a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dedbbe5166f6f14d25c69b0eec07f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f9ba76e722e6b37296e2d481e8df6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b60666b80c60373961462cf2a2b57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f810eca7fb0cc6cace34ce37a0f19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1546d1ad5b7b72fab5162602bf7a2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb82cf9c1a6dd404f4d3ac7c5ec44a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8063cd2beeeee54ce5433b0bf9706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42b405306b8395c4dc8371ac407e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174b1cdeaa6c2ef6ed8f44936904e01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188b9e4bd937920a0fcd2c8a3bed634118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa41e697d08b893f56be3a97dfedd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982fd9e5c1dfeb6e91cb2049604fe38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b00906c8e53aa43395782e1af2cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff8bacd0229094ac614de9b8fe738b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475894d1ee3d71ba35a7bd6cdf59ed6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323c54b520b018381222026d892dc53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbabcbabdbf7f66144968b7c0c2d3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231bca38db67fdba11f0668f14a410f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da72430503e7ae2bfc18e708ed63d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0204fc8a03f4c261afb30c6e0e05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f08435361b2c0bd1defd5c54f14e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9484cb85c11fee7fcf57fb7ddb1eb6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78aceba4c88836ac79ea4c7a7642ad0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db58e5f0a46336a9eade69bf11e312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321077980e93774124812b6d4fb5d8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0888ca0bb2705c9ebe69036853ee8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668571b7ca3718d2db5298fdd8e02cb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8607b6a015bcac7a8f0c8cab2bfc785136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae48e4ba1d0ddd6c65101005e1fb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475304b8839bc85625956caf0ebb221e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2763d6ef16d30e8d2fdd91cc0db59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff985571ff288e6a1d828e30cfbd682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ae38395122a3757960eb1c044022141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580393b7688ee7ea73fc2a6b2e52b15c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8149267043f204fd80b30ac2c5a1f45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee2df15c6fb19a346fc27ffa919655144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2313744b4a2496b43db8fc994ecd3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea259152cba012545d831e440754c089146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049938b5a1b8f6331e775bdb5ef5985a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690410ae0dcc170f40e3021d3e947768148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a918922377af2849dae8f6b08d51fc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef226b5da53443571b00ce53d99ec00d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9af50c3856b9ebf9aa72a31b31302b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc7b2d1819d4504670166e085767f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e378f5221d4c26cbb932c648b49601153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b2110de5fe0349ca56249100588e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec156a08863732281734697106f1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd825ffe2b2995e353f1269a29b586156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2d238dc5c1535bfb479af6bf72c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107db45daeb27febb1a69cdc98407a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc891103352bca8b7a8b7814515a48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57a430098db5656a6e55afd8f6d373160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782675b2efc4a9ea7cdbc62a104e6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1df0dccbb01f0350e3b65ef75ddd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3dc11568db83a5609142fde2405e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124fb076976915fa46c397cbf21275d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3568de1b2526cadc536938f7fa1b3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c993961c80c1c20d5cfc8c630167bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c58c0b70271bab232e4effbe75cf7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16d57d4e70462e19dc6444f8438e34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cdb1262159c657f034ba33f076427169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0439c3515d1d3e728fdf080003957f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebf552c668f9a01d1b4e3ebc92eae9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dde79efea4ed1ff01b03fc71ef3887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f43b1e5da568bf7fd81c3136acd11173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8643cc0eeea1fd400ac70c80aa502174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14fafd4e82b6393fb5e9ee2989fe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba92f7149de2fce224188b9b7a932176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070527651ff795b8579a02cf2213ae0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cff7198153b0ecd66ca800d735e84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59c0a3c2eeb4cd2f24d5ab7673a14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b38647d3ec75b6283bd8f53f49b35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59c21ad9f6b0335bb3f09a9b33fd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da03b2f99ba6fc586979f09aa1314c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d383a6eeee7ceaa2f97d7488760e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb4b6fe688fcc6fe5c4bad17362095184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6fa338d003d0eb190f4545781f2d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa76ebfe109a575102367f84e27e176186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11748940adb6aa019c4fa870d81b03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d38cd5bff8b5c72c1934145f18841188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0039e081dff2e04947e1cee5cc7a4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112541a3a27d58c978d7ab29c57d20d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6dcd0c88605c059ba3905e9e869b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ac6dd47f24e4e7611d63a2ad82a8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f29df773e60dfa7f9f473f085fcd67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e5f5db0a42d9636a9ff319c82533194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957b7245e1cc24217b38c4ca5a56893195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397c7fbfae53ac5304813cc78476e94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d68940cf0794185b9ee37b11dc96af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b033b564606ede7c2d5d65d7cc83b4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc02d8f1ac3b21a894da9fe3601522199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61047ca01f00bed27fb49d75495c7ea4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72948383c0765dfdfc353ffefbb1b85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b265a376bf85d51fcb2c0605dac9eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaddd046e0786d47572be95365ce575203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f040920cbb7b1663fabd526a8de808204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c12cd70236367694e3be84f71c560205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d097d53caa21bb05f3d9e6997653206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe28c1c6cb49146d513ca9dc3caad17207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78896a4039c01978887a11f74f9aedf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd904b54027f4939ca61b08cde3a0ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a4da23faaab35cb2404fca4ef24c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6960b1c917c65feb9e10e93a700b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d92933adda7c9eca31188a5afe825212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b50d06c60b908fe725d114976a000213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efda9d758498ed817afd4f4b4db5f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993b2bc6da794e14310e429f040e1d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b7041095d822a9911feb44b0be5ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c59726a9649cdab142ce7afb1f896217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6505efea9f9c8d0b272b34670ac2040218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b176c4a974580253cb9cd7e04dcc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314508d6d62878e6b3e0881fc73df5ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04e93f20aa127e970b04e7a49b77f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770790d3262c740b9dae7c2f8751986222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef8517145a8132435f7fea543ef5eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d361f88e2c194b3274b5c6733dcb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf96459019fe16d74490812257dbb4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861f1232f67ea72568a05c9c2de713c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1168ab36367f203a30e485f8d61115227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e65c2c7e28327e7c81a49474ae075228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4d38172a93641ec06be19a445c618229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519c0baee7e5439327d43b0c1249f9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44b6d808a7db67f96dde6904ce5d3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7d379c59b5884c699a3ae8eba01b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bb5bf777dfcbc629131b52faf1865233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33729c6c8b78f345987f76656a952234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7e3afd62da83fc033c8cce3203283235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55279d2b03c00d4344e9b23b85b3960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2d078f18488a159b097d0be6db35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49796e30f8fe017db4768e513e66a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fed68cc59de3f758f8fc0888051794239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a87f41324299748162d60f06f08dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996a2e4a1842ecc41c16edf618876e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79486a5c59ad0645c96ebc651bddf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edaf9bc9e6666b46674dd370f0e7a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b574fef02a2bb568f8b3e5ffa39def244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf15c9f7696ab28e0312081c1098f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c621f2f0dbad9fd47f10185ccb1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdefb4814f9be5de01c8440f4909ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b81e964384bad29cb9e77658810d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f44c194bac631ca308df1d15fe65249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b4a4bae9bdeadae42885255887628250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889ed0c275ede97281da718609cee7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef2a06a81345762c0f815825bdd255252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562c474bed33f0dcb82a125b26bef59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4afa02b20452ddd7890601a6ac30dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3eebcdea85088f8735c33698bf578255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e1a082cef224839b66994a3e6d24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a9121054a643b8aefbe0465e5641257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe814e9608341980c0ad9e842cbbba8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d5a379d895c13307f387ad5e0ebf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29c9b2ba45d13bd81ceaa2179b7988260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c76bb734fd634f08e4dd842ac690261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27e8d4aa3fe7172e9789fb8108eb7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70faed86098300a33ee03780661b11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f30f13b66aae35e7f31dd1f18a15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b9fd02046e815244c91ae38880d09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37405c93dfb553992a5dd66b3fd14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a56aee56e4aebb5648cf978794d95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccec94e8fc0f5844b96f8cede50c9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a8799497b512a3e91467b74863af8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf3e706dcfdfd58be09d0f86429e34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad74f9631675fa3ad6905d31d026ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b360e042d44c9c8156855212fe1826272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe24be07ed8585f221376a8a0b646273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877c160963d5cf2047b870a87768c37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111c3bbced1b90ddba48032d578fc08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c9687f85615e84706be75a31e572e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9c5415396f1f2193b94f306b48a6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21f993bdcb3f02000c37b1089b48c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494446d4eaf799c6861d2d69657ff68e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b85ff7a286c98541c99d7d29fbab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d69e130334263ba2b3ade7739b2bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7852c28a840b2d4af0eccc88a672c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b911820fb568d37a74c18aad0ddc872283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e3d546db8e6f95e58d5cfb8b186a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457e703d24e9518f75c3d97ffdb2495285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6552aa7c62b9a1bd24feb727399c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f7696080def8fc37d6b335dfa1c12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea4e572a0490fe8ae05418c7f1c4f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ce4a3349bdd6f02b45c561005b76a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233991ffda82c461696cd8c1acd110fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ecc2476c81a7c8ab5fa76ec9aed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b87228a6c0d47d8f11ed1e5a62ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2d45e214923fe04ddaa1dc898b64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d7cd49b609b3b98106c4b57185a99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b5dbcbc95cb742a3cff818dcd63e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e077e9e20d71a5fd6709e792d5d83f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1856bfe4eddb8eb41ada2cc24c8ed4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83709249f663f8f0152fc5084c046bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae98814441aa601b0ca2770eaf95d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44d573e58f1468dc1f55b7c4f8694300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57c6ca5baad4d6487af5a14bc249c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c397bd733195ec5e5476fa8abc913a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b493c4707bfbdb29d472ed371ba5ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681deebc1c3914e4184a7cc4af97813304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3d07f25067796c1f2514b757bdbdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2504ed90e918b15c6f17e0ccee39fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de85ad86354082598553cb363dd1adc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea60a9cea97c792cfab06af3e513f21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8bc4d15dac9f1cb93795e5bdb239309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71029c9ccee87ac37d26bb889aba16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9204135dae7274cb11c63e4a34beaae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42445fba76d664c11f323944f7eacc20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee07d245efa7a0ac73130be7487c13313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd1467b21e845661b23dfc00ea697d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9863255b3e019c102b067b7a1b362315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a73f01a9dace60d1d2e889b03f9fcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542ba30ee6019e1b6f617ed25983a5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837c54cb4781e9ded74ee57c8a741c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e52eb6d365126bc82c4dc8cde59a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4275068ed1c9b1909e16add08a403a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e9a35fc835ecd24207f9ced454044321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d3702943834ccb2ea69288ded6289322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafda4c8637f37c086c7a23968b9d48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9be9b138de2ba50a3965e15c67435324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e3009c07b62e604a3dc28b5b2b17325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84960dfb8ac0854caa0ff08c697aff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9fde1c49eef3315deda34e638504327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747b11fd38933668feba1b4092803f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3596254403b2e0bbeb89b96375aedc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a876d54d77b2feaf9ba7b33b2068bc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9216a51b779a4d6152fc7560dee6ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b8eb08e7ba67bc6a4b711487b29f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d591a9b796d7aa93d0cd91965019333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04de5f5959f005f5ddf275dfdebf9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ffa911124947c69ec90b14724b15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9330a609a9384e7795425567c1ce93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a10bdd5b595eeac5bf16f8f25a6122337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316c21655975bd4a03702a176af068338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e236608e35e5a79c589f067fcd0f5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45282af5e70cd034f2444c087c5dda8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5dcc399ada0e300d878e0f14f7e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e073d4a38b173aa8496b9b83b5f5a5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d33c97ea07c069a78765a25265787343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961e97fe7c29e4de5147277da0aa569344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda67657cdadac8fe20efb1443e7a5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad5c8de06758be49a8003d84c00aaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfb0cc00a9b1bc3cb39af772a9e9bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4acccfe5df1c0b64ca8f892aaca50a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1428f8d23edb1e2495602cee5a0b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867976eeb80f91d5a1cba74c1d644f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee95c4019b5b7d51b449a40ffd79eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd851f6956c3491b50d6b5b538f39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c61abebb9c4f8e584bf6bd525e9d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ceec81cfe3116b0fdf7bd2f0d78d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac60a5d1124507a521a044e45b7b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b14dd78802b017aaf807fe51224cf5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d4163305bd4505b3662906b764186357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fa610ddfd896037377e488aadbc89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffc1d4c44015814d42076502504530359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf26e3da3381eb0fa301c817f73187360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34e16c219688a1192b6c160e51539f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b15f8bd714998797e272b44439ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906db12515bc25f1fa4e903db957729363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac743b5cd0fcdded2fa7c5d17cdc1ac3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f5094209a8d495d21bc68486ef58e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab2b5bb541a18167875226762c37b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f9b34a1e6930e9716d4ee578d83e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480d997b1cc24de79121e4a8e939018368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc23921c21bb7fa4c8b29b7f7fcc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c93103f892b63274fc22e9df8ad1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae1da6314c718f7f455253ee0021c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a7ee9364468a30cf93d0a0229787372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b1ec4bb5759d0b9e99fb71a50519373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d93df6164d8fce187b414f293bdfc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d3831d6c19d6b6d25e8f1dcfbfb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f43cebdae9e77185f42e313664b17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31841b44576046f3a136cee9d0d86aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891797e49e155f1853eaf53f4d45be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176cfaf0af92ff7bddc45960fe9cc5c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d528cdaed7a190a345abee2e24d03bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096888a288701292f3669ec6cbebf68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59337d4490e3028c6f45a84e3dacc3d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809392232cb07caae57a772e0423800e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb99bd192589e9afad735119d854b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47618ce13f2ad9f783a3f82281ef4aea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38f288de5654b250a1918ba09bc46e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251816c4e3cef1d12f16c5e705e355387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137431a6f4866aa0fe79d71948b8e37388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625c1ed2f8325ac324650f75a15bc96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75bf2c0a89311e2bfe8dd221ea4193390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f221b145bcaf789f7a97db5d02bf22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739109b674ff855b7ad52d0f2274511392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838c70ae95df3e6da84d5b0dd001369393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b990abe2a36cbf43f29e2e7155e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bca1727636d7e5f468320529166658395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2e4f076d5e2b87d769fa92a11835b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb187aecfcf8180856c3115e1c62d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682a8dd2440a2e4048ce43c61aca25b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5ae72ac9a5514933527be0cefd423399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d687d8091313fb28ea096052b6d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfce372b9ec75497c97578cc88c8ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b0c6ef7e129e2f1bd9bd47740f95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c865d5b0db761a81ac22a0d5edab7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3cd820a1e0c318d46351cd485ebab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be78908f0f28559ec9280f696205e59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce5457e045899152aa213745366db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46acfe13bbec275f0a3e5e2b1964c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc3f81a4c0c630359b8e688c951f4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3658911e2e1cf27b1a75ca597f8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d3918b86002cd90342eb300c8baf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442263db30c0cdca73784fe8ba2f922411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b746099c882bd9204f7786e098b9b05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ee9ee885f0bb02e2b850d5405e70f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2095e4d2458085702c62f25f5bf626414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722621e923f59140ba511436fe18e851415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100caec2a22ccb6a8efd84468203ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d192584645d001923493e8cdedf01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b4ca4145ee19e4f057fa75552f3f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb57d9fefaec37d24ed2881d3818d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14acb369c5dfc9f8d459c785b5837b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ee81af8c71abce55c98439f7ae611421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669328c5d92d791bfd6d0f6ce06693a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350a76227ac0337492c9357f474f9d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60f118c2f03419af078284305c6712424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040979001f83bf02c5523ee1c47bae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5979a6ad2d3a94ab8bfd25c0a9a38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dacf6c099692c2765b35ae68623ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6f0532983911eeacefe92f356252f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d203c82ffd37a9e94f1f43a0520cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc67d1bd44070de77004d69f8bad4f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977505c270cc1aefd279c5817a134b4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d15481d248cc37dc4bd72a8b8070b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82aa22c8bdaa5c17ba5e6aa143b35a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f449efe672c2c2cad8e3a0606614a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586609a47c0abcc26cebaffd978615435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2d94c11d5b5baed05f81f51e780d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a7dc9340b4a166e111f690fb5f08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397848784d5343baca7326630a2b68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43fa52c44018ecdda83063eb76b304439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066a73ddfff0b36de86f5799f4e7033440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88f34576371a0e89457b3b2088a4ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab723786f8d59b89a25e8a68a383cbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7ff806a06632ed70b1b77480951a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757f20a65c74bd395f7fb07d178d756444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8a0c754e3421595bd309b5dcea582445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7205ff26a80f4ec99212bcbee64145446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c702efec976ffe7924b5d4980c951447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e591b37336f35e1c6c60b27bc3edb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8097dada7e3a7c63bf28eb877d7630449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503e011d9d18e9c8b2b82de85b7971b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01d5c6f993a5a7c96f7671efbbf0d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714cb8f4be4753ba203b9081a34328c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a640dd293b0350a3270d29f58c990c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541aff486f5ee77e539d8605d792335454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f7f45ef4dcb1eaa5a6051447de728455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3126283de7878f31c9263964bd0c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f16d50e07b8a0ba6169bb0bbc636c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70a0e93b92308e62525d704c30ec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57dd6d43b4272f2e5f0f78690b3eb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873434b3f5ccd3f4f39ca0fbf7204a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58ae770ed02317441c1efaa4aeb458461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ab129885a1fd42ed9e98d8c2e587462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc22d107bc489c4fe6a13bfa63b1c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be093893edaae9f0b87fad2e17d7ac9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d47598d2fc2af8d0d0d57a59089c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bce0a1821bc4156ba37780a4e28b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bec7e04971f8b595c9169182135772467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6adf447622d1893456c16db156c026468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14ef41f00ef52aa4efa9c58d8b1ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e20576e22580e1d20494822f9866470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7163274ac9285ea3efd697a53ebf9e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372a2f3c789129afcc8e2f7cf8ae1e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b8f91e9eddb3c510eaabb68a083a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e06fbbb9b4696cf0c539a329dcf9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ab3a1399cbf2f0475d03012396f27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9704a127e5cd33632d714d7e1328c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e5e6e5fbe201133d788029555620477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f1db85a1c4bc409006f2c81aa7b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af843862634ced966fd80a5d4de8ea6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067e35967d41482d9f1418c85d6ce2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c885d5d04228e0a4779123a09f228481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69197f22d6edaf3dd4250ea3231bd7e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ac7dd3d9955e1dc2d409b5258cfba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80903af4d3a7448df337e657ab19cde9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bf4e9a3d1a3d5bf1da30b4705d136485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686ba39a2064e1ab2583cdc4f876a7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8644a77fb8cd994ea7f390ecd7a0c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35eea56ffd42fbbc3070044bb04d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9487d9f1479d54aec9a7c0dad81fb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85607f899f0cd363069dcbc9a8c90c49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed04a421baffb751e37a5800a8fc540491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc67ff97f28a8b72e12f1bee86007492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fda3afb4707469d563ac3bf9b34201493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509393632fa5b599a995d586dccd113494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6ecfb7d173aaf9093deac8168137495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb2b3c68c8da5b4ce51474fa039843496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58d245b10d0e7a506cde08cd014ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b2ae5927625fec1d551c7157f4f83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bd7f1a4bf55577fbb948a71a56485499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13274bb4534e49d5d3aa86b8a3a85929500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918d66eda5595847b9ebdff1e76079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c73ad6c5caa2a94606e9f6087c0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7665d53bf22859c45b451d64b2805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb888263c42ea26334a0abd48b03cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c770b3c86c1d718a21db8361e61e6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455ce2f3db805cd896a28720ad2d4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fd20bdd38b3fd953b142bcda3f389507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6784cbd4bc354508d031df4428bd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83ab47934c40a7fec84147b10ef92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893eb63d9866ea812c236dc2c250a69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e38cb305954e8135af34156723e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095460de2a6ce6848058de87bcd36f67512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2406e26270be540c89cfbfabdaca0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22408e00ffb597a85e0b4ca5f69df954514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e44b4a8129ff6f39da005a3d7e2437515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ec45ec40dd8b37e83bdea47013cc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c7b7a9775fd7e4f53b1f91b8b00f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1a593d3897f7510a0eeb5ede95c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bee56eb88f7878601c55437e0acde8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617394ba0e0cd4e08b6c2239bcb5fbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de4e128a79b5eda625a294abbf7148521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ed49a5f625ed76d1e5dd1282c7ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba927f34f40176b9c775cfbe40866d76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f12dcf5b5c48132a156b8cab83528e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d6bca810a33d32571db062f770187525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b18b2953b51cd0cd8ce997604b9c8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7278fbee2295260e75973393bd879e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0cfed46fca851a9059a940eea3301528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8d25ef2c6ac038b5a1de783a77512529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ed14cad0ab124fa99c36841f7a42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a35b67b885a02c20e8081ae5127495531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d2713029eeb6d9393669936b89ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6fd9af0c45a5171ac2505a48681b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51629f27b0c8f79762dae302c6cba1d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf4183596f6b087f866937d0b2b5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9fffc3fca79df3976bc72c480783536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fd101b7834df3848472ed89f9556a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fe5dd78e8582a38bba9ac9bde1c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc02af1bcee91a84677213de54388c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad47439774d019b74bc9b5bb50e564540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc69acdc74cbe460ebc432e6dd1c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4933d50640051b2caad66d5b72604d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7e0d0d3c0e96cbcb3bbd5cdb33d27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d138d039947ce609a20469220d5190544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdaf0641c3e060050bde27609b72b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02c2f5f7883681e49b883ffc37781546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae643c73aedb1e5858fa8c8778cf3cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b5c1a58ade94228c02a2303a57eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1d8f3ad827d9f90767aeaf861a8c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff4b30d8362bfd899c3cdfc9a7dd8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827d606c9c55e7c6d3c0dede450d990551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7687290d447b2d7f5f4c0a7a1921c07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a4c2da752fad80d6fc5bb243363a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1fd3044020ebb14ea27bbf56adf12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9b4f5fa6b08854d369788dd67fb4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78ac8448640d61278b62983bf3a1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a928dc1c4e224eecc61a816b0dfb50c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180315e4453e868759fc3fecedcdf961558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216c60df3a4580952d824486793999559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718938bebfcdf1bd8faa36ef45cb6b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b7efa8b9789e0f8d3c9e0ac427b5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12948d5d60dd1fdbae2ff7bdf27aca0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8911aaca759673085a74a25435f1d15563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9884095358970944d3f75e118902564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927eb0d915cec182760aa1277a4f221565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23780ae3521baf7b4d7c46aa0d6f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd7086f8786dbfcc8756a5acc715c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16b5f33b8e1f53e7cd5d0da51c956e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dbf5626e03b2b62100046e7f0ab49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f233cec518535aeed8f70f613cb6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddd3bf0fa4070a5c8d2611a47919bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56fc1e50ed39e26ec1a1b0bf825f78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb43dc5e8bf12291ae6f121da54b55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c0cd4c47dcd074571e697587ac13f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c9e6da27ca545f84c66eb1236a44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bafe1c8593fcc9f7e223eda976ef1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131cb5fedb70efb25c0f2302bf8ae05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06431c74f9267c2bf81e468a3283df0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b29bec0f3f495e93bce31e558b6c66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00f48e285abbb76ca9bc42fba329d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b2fec98e13026606ccfebbd4a8433581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1ee2739abdfb91e3facab45706f03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37510fbaf89e63826366fd6e5a9d3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3065fc8e22a398eaae3a5db1611f428584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d62e572ac0af9aa9163cce36bff1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0676eda56d50013a38bb13ab88520586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef6f0c84682db313b66190c34e88b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d46ce5cafcaacebda935f14befc7ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f8d45caac0e4223603d2369e7089589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3ca0d9bf8d1f2da7c935bfd9c6af0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0f0ec703980a853a00efa58956f1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc88247c7e057b5ce3aa178f8ffba44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0e222c707873e7de17dd1c98a9b78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb0b6494e850b4b09c0bfc9245244e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88fb51f658cd720498b873171e9efa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2e68929026e4853b887819fa92af0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240efb8cd863709e667af54cb19cc50c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bc581db42aa9ee60fa4dbb4604f7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92082e4f2babca7c26e8b0c4ba8314599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9b9cb0f42d6195e7cefa67e3899bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5ce221fc86e1e590c71a6b2f1ac6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516419678cbd8803b68b708a319cf537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea2e18427712457af3293a0e129c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385f65e184cb8d17f94deebbe553ac5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ef4fc189cdea39cf10474d3eedd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2580d6869124a4720a646ab109236606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100743f6f3fdd4f3ecc35a4d78ff7eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a44cf16d5917a2e1c42f216d2d812608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458761221c6d0dd17892acb20a9b1f5e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1515c13af399fca597c523e9d48b91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0887acf51b4e88d14e3f2b0829461611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c60a709b659143219696af34944f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fccc5ff3d6023b7d8628c636897255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d168527a8b3bf444fe57da892bc74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ca858da8c38b47d70394a21518307615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce935e73315376525394630a2b7d4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097133298ead229b0f1c84d096f4111617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf82f318936d49c736662f56de3dbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3abe407c9cdadd3ffc0947c528482619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e002052415d6b65f06f501c149ea57a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6264a88c78cdb633355e2e69ca11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff682f27bf87343bd087825ade0eb9b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a7c8244f1ca61eb3cd3e49a3b4ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb28cf052e9c322341b4b6c29a23dc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1fd67e305b190c4f65f969588e1fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa53fcc589dae416f9b367611e67d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0b28ff6136784db015845ad8a7f5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562d884e0c56384e5e12bbbaf19c30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e996eb7ee4e8e7ecbca96afed22f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4567571f7065c1e101dbd45af4298630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7ff2b58973ea35c2416ba9d473093631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1e85290a655916ff0c79269a8410632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bf1b79fd730a08d94bc5082f5dcf1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a841f620ec4f223617ed2cd5fe4da8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81694dd6e5ccd4b97da3bbfeba3e30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341bd00f722629dbd4d2f3c030c886636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72343265875d6035016987ecc7349f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73c2724f948022ca8e1905773947ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b0b468616d827dc0ca87d225f8e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8aa11ddc79858b32bd426d05f32f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6841052030c2da2b3843f10a2d01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4891f579a2be1288a8a72d5f5e408a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497823a5d62f7001e438dbb59fc701f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90825f9a962a2a90e1359c7e454fcb00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be9fa51bc5d0b3fe26d69074e63d60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b070d570016a1116d9120d8a3e10365646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eced6b9407fccd75d0c1166240b22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d90c941734a84c52aa58583960fd8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258b4fa0247a3f1cd2ed0c387897937649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa59fa0b1d1578cb85947c3ecf986b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233512b8f1883ea694d1f92efe3dff3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f57dae9443fe7bb5463e29d7a3ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19585a2457ef9ab2b46010ff204fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b80dade2950f887c6ef7e2998988654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeec9b8b52927befa05f8f9b71fac6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf593862f0183ac4c41c15e50eef0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817111f45bb92bcab2ff0c688ba0e28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e76972dc74619f2930633e6bdc3c1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c396e01456bb8f60da75dc57c87d3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe6320f2fcd19f5eae58cf83b1a27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d500e2d6d1b1dfbc46f68e003fff23a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085973118ec009ce72e334020edd0af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff28d4d30af463237bc58ba0dae9854663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dfd1f4b9b97cfedf30796cc5251ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e2dfe3fddc52aa20e7137580bcd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e441d54e305f985b91668cbbd345666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cc89c13541a2bfe0ec351e418926d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68bb2694102377f75b2d56cb684ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00321b534d7f9d579423161795b63012669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251c765dbba3179a6a3e85aeb2222cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad37e9cb621cc957968f5d6cbb32aa4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc88e77de0b0916dc62b833c7f12d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf970d54c4c6df50500428b0a32709c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7606b47b25542a86fc33f52f5749097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c143f433c248aac1386f729a521448675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27bf89bac01b414dd85101d269c6c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578020a63c7c8ee80852c98a079d966677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3083b26b307e0f97f465b88202c868678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66af0268e0ff43f6b4dfb0efe9036679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ccc4e1e64491544e4c693ae1340e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e83ff11c4df653237f43e6257cfcd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aef19024a60fa88d83b9b01d17a79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e648799a4ae7f1c552bc9a431b67b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec47bedab7a68cbb3dbc5891f64bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c4fbe82c01b8766c9cd8808e1b6c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576cb1a88ada8fb37ac3c5893f98a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af35974fd002b2994cc234bada1286687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215bba8ac5f7007b3c0c85f0fa6f0de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968037d0ab3812f548f2bfe6444f42fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950c66dcbd4c809cfa9c2c4d771f28f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb330ea442b7cba4d3b539aad089b4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614d35c610cba089915497371b21187692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee080a6a458ec2891822b89553d4a95f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdbb6d59df3c55810d7db2fb9a7671694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7b6bd135717a70e3371d70696eb3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7bad5214fdddd1ca51807cd2c674696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4478eef3355c69ec6dbb25a45edd9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be996914b0017e6f2908c957ef3a02b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e08fa5e02653742a643abe09369b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128794745c2fa4ae70137649a920b77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c76c9c7c46258d168ce68ed931da74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c7dcab84c853fad71c433da39a21f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0900f636091d80a39576562b62f3e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18749f8836b0842e791cc855cb1a6619704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6eb08090da72bd2487d953800d71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d9301fed0e36d136410e15d6fee7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabad287ebd3e9b277ed0152f7ddf70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01abf39e83d866f160b1f37cadf49c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16551d0b7544a2e37ba285ef4295bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f391c07abb9af7789ef1b0333eac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2641e1cc659c9db82d090eaba8fd6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f438f22b6939a2f896bfc05134ddf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec1e42de1214dc61c4d8b0c44fadd8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b9b678c334853a99305833f3fe91714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda6b09fee200a71f2d57128fc473ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929877b571c68824e7783cc9c675c5bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927748102920600ac951cbd2c4071436717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e85a457b01826c6ad5df73d429276718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17a86bc37e22cc9fc33be4483a224e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e729fa92eb51fe3e83a0de8b9b31d62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92968cd419f415590dfbc98e950b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d34bbb7b8a52f97caf4cbd05ec7bab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1649311e38732cbec6d30546eee35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c046d4b2afe510313139c850d61b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abfcdeb8bc2e9d081e6560d89c3c71725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd0debd30ae4bac9c4353b6148fdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eeb023b6e14ebdeeb22d9c628e2b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e224d55cef23f34b71d48d3c1df76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9d6d77b673fb2c36fbba5295b2970729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe336b698d17fc32875a61dfa7c63bc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f810d7df9f48be30f42fae44235f24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca60d841c3272a8a77620ea426519732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f4adf18b1173eef825d4860411b8e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d8c1b4b32623954a9bed86b0c4945734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a57b2c7d65b09d8359abb1d47e12f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f7e81af394adfcace0aab980217a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bdb467e7ad24933517d0cd278fa8e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01961e86e094b022c12b52af908e51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c5780c9b2d1f18c134dc75ae198f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bbe1cfd76eb519fe5ad0b73e1359d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec6fcbe56f1cd57a08cf27cc051d4b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d76f26b42aaebc6eb0b79e12f0013742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb56739fa7b5ee7da7fa7523532f76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eed847e5f3d09519b7ab106b8e934744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad692ecdd566d1e3c6555fc09b8f29f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7cdcbdaf781610d02a394966c60b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638ececb4857ab7d95867b4efa59cb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948ab399fa940624aea7faebfa8c76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c35fb2e53d609854d5abd428422f7d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc486a458465970083f91bb5c2fb7c56750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf9f4dc12239b329c7c2c825ef7d6f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad6614514fe6f52a4af9bd0376c2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b2f1446f0e215acad20e9a48978b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2253553d9222cac1cb57f923b86d041754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88cc28319e80eabbf548247564403755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91efe5527852ae43b392e52a8de21b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db158bc3286a43b5d4392ee20eec390757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305e18c30ae61891ccfa581c7a0063e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18b195becfecddf76ade368c40daf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>